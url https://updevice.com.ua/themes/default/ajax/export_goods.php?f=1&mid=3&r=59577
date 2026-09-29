--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412893da1f138f9429403b9139c4afdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411818ea4312ee997b1b268d52acfbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45325bcf12086413b7572d05c47053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c993b9d42dfe8dfd862f1ba45c2044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f468fdaf147853e0bfb5e4e4e777465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ba9bcf1a26849fb1e45890fda2206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148442d73ee34d6bc48d6bdae623a9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29a67facb41a379e1e725cb246c8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc59ab8762533789adae954202dd389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b209c80b08aa0d6e0933df88874114f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda9dce59511d47fbc61ace19ebafee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bd78811de9cffaa666ee0d094926512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0a208d50b360a1d58ec1082a54a7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac562473f02fbfadf737ec5b9d65314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5440b00df1f578158a76abbd076d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52b9d13b6b0606347150fe0fed785b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ea296b7c7a4bd0b69e4d1af34218917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32832230bfb1bd61cfd4c87d1138d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441cfe22c18f2ec0505683c23ce319219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6e197e17663a5500217bc83c247f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a545c5d5233ef1ea20a9a7133c31d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019aee80244ca5818ccfda492178e7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc90ec67e5871863cdcfe09e08049c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae044e8bde6e880f83914a98f5bc62824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12360fecf6f067fc5688ed49ea1f6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43bf1835eb798973f4f89f9eece87026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b444220932e8eceaef9301b3c82338b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b7ee62fa76079dcc272237f328c6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46bf2b769c785f9c81d864e99fd52129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e27b83aa101aef6645c30e26c4877930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101fb966d2a209619beeb3713c2c88531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee2a9229e9e53f2dd0aa69bc890df032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f49212e3f32856118098f9d4ae0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e7dbe6687685b553765de7180e38234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8bc5ef0d9ca7f80ac4346ab84aa1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59286927b4f54fbade2a4a6c3044ca8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47a2cfb61c5592f431206d6d220f8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ba6aa3fdcfe39c52884c920cd102738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882b6ca1ff94eed44153f7c87817c8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6c9c6d25cb95d7bf690d51d0d4b6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b5119a16b2cfe46a2c5189e35c36a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5722c4cc85b113ace442b9c52c48742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be8905f598b472746213ca374045643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483e3f1d1a45b9a96b267da1c2f456044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9868b5ed3683642590c1d52db43d8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c88c72a777df394102345249dfbd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b4fb9ce7b15cf3b3031dc109c80ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4180bb8abcc4567b03cca5706c727e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0d1c1fba8814788ed388fa6c6c1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2057dbde4edb3b1468871b3f056e34e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d34e55b96332a7979ed399349d5e5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a682ee67930c84506096f6ae7bfb5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28393d18a9c83fd781302c58f81ae0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629a0ea8d09add786efa897fd1dccac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b806875964217d3c1328da24793c6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea66ddd9b91e17e63f38e5f9058d2f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbd0355ad5af3bef5101bc0967ec8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753748dc6f5a588697742f7c00dcea758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b9a7f9b67f0a234d9700b8bf433f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7654f5d2133e9594dc0065d5d7e4bc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f903af5bc9db22b463228083a391e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e8a6afcad7ccad0a5919e3226072462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40be4185a26b9a231fe38b4d9897ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95053d24abf79d40345151f735ce3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11e662cc4b84e9483658f13c294d6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea03e66caa82f5707ab0af4afca193066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9767cd585870a382243dd7209086a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779fc691ca4d60833d1cd179ded810868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e66661a56a899b5b435a4f20928ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b74b94e3852973eb574d7b3f1db7a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ae19543a694e8d9bb3f58a931edc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f36f956500416575622e2fce6c2dee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1549b649d56e0ec15ac25db564cd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb91493ed6bf7fdb58823b8d7a73474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a82145fe899cbcc86c1a825d012a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db220a92d17b979f436f1fd970fb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765297dc16ce9ecf61ad85bc2bde6eb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f61a66987b56a08f0deb768cdd99178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3efa795d19092fec29352e4862c7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118b46c2cf3bcde3148a2acb839ea980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6099c78bafe42155f2e148ab99a8efa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ee3309d5fb281ca59627893119c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f6eddfd6796eeb9a924736601dfc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d199f268336b5aa251aa935f272a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a01fb9edddd70b8a45f12d80f1e2b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bc158e3c05a0ad03f45fb53dd9c7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7862c433d2c07742d96c40483861db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593143eb6cd81909344af2d983e6059588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3458adccf66d984d39050771dc4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da84eaad931cb81266bfb921a8d9e0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd9d9f45749154bac97160a95313191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c88aab3c8f1255b4e80840133ef2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc6d2bb943b76bf18199efc14ab1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df097eb1be2394cf47622f14dd94a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1eaf76c5c84ec86b6e07dc735d6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aaaeff080fa44cad313e084e86c8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b0eff33fee562c031f08c1f50f5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb453aad6e5676ff01f8a1579d203198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2d5b4f3f1872eacab09e61cee3b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2bd96511b6adaedc4f19470c97a83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80844763ba5fa19f03909d3d2322cb38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dd82c2b60b2a9c03e59c28a3a3eca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364da03dc0ac0cb9086de1e40c277d3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e2e0c27d56eedff1d9cbe59e128ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4cde1e73944130f000c2ebdc3a9a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f78241d633983be9c0c28c4375e44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b4a59173acae8bdd0e5a674cf1f6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e63471e241cd67b140314001f1a33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce05f88da01675971eca01ddc1947b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91140839c82f6139d7f814eb15f7877110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabdcb5bf4a3ce73b64072b538f3f35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25804914c4590c77be23d5abbc93cba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d229a49c2deddc8838841d093d5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61882303b171c38622b007780ce898114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643a2dabe30c4eb94941849b65da7a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b39f4876e10ce8d86a91b560cfab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addec6557d2f428c2900807ddc239a4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903117cacdf36e10c3ac93bcd72caf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cf4c15a635b4ee4a8ddce418a08d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45599f9027547d35403ba884e5cf2fc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92854700aacb398dff5e3209995f2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af107805eb14ec0ac247fd7fae1a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b9499ca668906c0c6ca4f15276b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc772c03856f849e488d3268b93f00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423678e37ff409234a406e9e9500ec7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59aef4df242d4eb5f39290c4b9c3d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb600770913b8dfdd971e33c9e701c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42db46a351478e0cf47d3cb556c374128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3330e768971454bc77a5f6e3ece02ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dfd4c375d313c14584e1cd9d5232d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a62714bfa7726c47e64fc2ed86ac2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffccc347cb5c0bb666344842033ca10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7cc84abe25695d8e15a947f4f49a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aa6259fc274ddddd1a7c8704a0528134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135346730706e64ca6feae3eb49209fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8661d71e2cdae8a04acc198b8e6651136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51042da9e345cd8ef0dbf0f3deaa4e83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b058245f52c985fc1d2ac64e98bffeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf5e69e82728421bbd7bf1ead34ba6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20e4a46eabd509b8dd835809817991140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd72a1be6b7a3aafb606f7d0be8490141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe2cf55f4f639c581f9c5c241dc18c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd11a60878e1111f0af2a5cda1d4a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc5a7f55d5add6f34788b7fe895c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada434a00edbe23f2a92a2b60a352611145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2cce2385d8b482ac3418d287a0e05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf09b0acd9aca8472a400e952e60b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e80ae848a0e467c99c7a0a242938e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b364c55cc5978aa0b8f1b2ef851f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a23cad6f6038a4e2d49c7b28fae51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977f9bcb616fc46867d636188e12e63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d7ae201d45fd7da4f07766c654250152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f576cc3f5832aa3fdae0c95c1c013153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafea3f161191cdb73a98a3643a443ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d75f5c4663e8196a7b2a633b594a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f521a2f3749ee9ebb1a013649a6920d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31514335e8ee1f0623bab041c6b7ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b76ae3b750dc37ab84f469bb46d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f78a4c3cbdfa78cb4e47d6f7ea69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55948d5d728f62ce3470d835a67914ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288269d7f1f9b7ea6aef01dfc676a76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860b05b7be8cf06c45397490dd87577162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb00e69d28259b2b69f7f0d7d3d316a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ba44addba59f0142da08e6b4c3e7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd73e62164905fc68560681de107b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af810ad48fc891a55f636f1a1ee269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada79509a39bf671d840e4e3b547491167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb66b6cbeecc02951728a9ea0b78b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782383aa3d61bc99b2b72cabc24d111169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f262c9efa3833af46d862f548324170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886da7e912d5f2935a5d4ca97769f47a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198a4ed809419a6e63cb7656934635e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bdd89765aa4c2e29b1d9b7c1efb7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c76bf9d0403bbb07be774852c9b2dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c68b72c995120db9449412f5308bf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5785ccb086a4edadeb5d78c91a2a09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb85526ebb51c0cb74d4a7f29a9b1fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1b8e8dca99f8cdda50e7940566ca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e292041db8ce7d0e080185f32a61a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b08308172f7cafaa7e11d87eeca61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a0627ec6241b8a2de487bde596ac2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219c5f7210dea3b52b88e9fe863237182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfec08363b87c942b918add5047bbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510f0e420a445c261c7293616e66e61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1d0e8b1a02f7b5ab98344325849ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecde0cb497857f649fc788572b7d2c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43578f6ad39a5e18423a75debe406db7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb74ed5eedc27e9f46c7e424e7f73e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3f1ba8335a39d49bd6209decd7ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dcd8d974d04ca2d96dbaf8d18d2e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852bb4d4d8f9ce894b57d36509b7d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772c1d12bb4ae30de5039331131e699192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88432bed58d3ee518d38056e193b8af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb813d391540bc24b8e3e5f35996628194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b1fa8cdddb431883e34b359b524a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c71aeb0635cb3065edaf1f591259e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c388bde88f61fe89726a782f63ac04f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0eee4820ac4bcaf0cf689f4f9e821198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e040ea15d4c1167401fbd64bf191199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ee460ca04301fd4cda2526da4787200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f290e5ab45431d2d933a119c361d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07405ceb584038a666f77babdeb922ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd77fa6b046546c7179635d2cd9c32a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94217217487660d1e6bc7c665a4355e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829822c67efc6071b4d4d0e7fb1d0b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e727d99fd6345bff33ee5481dfe5cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff7b8e5b80d493b9bad782c4c1f8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8fa8b8e218a0a6001a113455cf69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849bf5bb009569a2bd8806fcfb0189b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45788634ddf557cf58676094656ec88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a4d09018519989b37efea29d642aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae183e8903165727b0048a4b7f82f4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb9ae7b1292e6efc1b484b9b400d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d52a99bc17914e838e47f26855f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502bb576eca058d3621e2570a0129d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c814180f467c31e4445cbf4ec3b57a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef66f187ab771fef53cf8f80ce1ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c41cd7fb5c15289925a5d28705b46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05911f435e78f74a662d38f1f9b49b86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a688cfe80d7ec09ba8d0d73c2605e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa4b3fe48b14030412225de614c90a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5bf13a35285ddd5743dd642f7f2fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7707010ba2e9f6c357a9c5e7e754223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f26657cc9cc881989f75a7aed4719e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1980d6de0cfda007d5becba03f18036225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f74d86741c72545a4aa9588f93f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed74d5df56f89b7f8862487367b22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f1d53c8c0b183f063aa29fb51829228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1acbeb376971f10c509268d342c870229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c6392f8a21745e3023fc8a9cd488e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb995591e235eb52cc90e4d0cc4c10c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f26d75a22f7b447ad7c4da0629bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a77435b3b9607749b7a23981ae382233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8264f2a87ea1346179b24fea87c7d3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552c8e4cc89690a260d9e487cc400a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c9c6d9cc7ee547c7acb7d1128197b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20fdae1479a0484071c07fea6670f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20c5f811b224e576ba7efbd87c3a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c94ba731c70f1ee4023b431e454a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c56b84294d5753bce63d8784fa980240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c8bc25dcef87f74995180f6ab83c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e156727fc7bab63a62651521327b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef3c15535c7e090b1268555b378c5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bd76a78df0fb0843ba326d5c6b57c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cc6d8593cc3de317a87595e4757b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3353076ca5662dbe7e98e6b2892ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaf9960bdafe10da33b245c20c22e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e87e60df343cbc1efb68d78dfcfd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db43d8267e9764822103a2c15ed529c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac27c122b3d3d943a6da54c0c021de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681915acd77445f1326d36588654dc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa526721ed3107b4e4e5113700c0f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83d0aa1eac53bd6e4cf8baa42ea4cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447079dc12ed7c55cde9dca81526eca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599de568636273d7ae153d36ab8e5d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2f24046c116aa59ea05e4a6f5dc85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b9129ab871712e00bd3cadbe7cb26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a762e2a5ff209c82fc8b45cca0490258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae16de3de280785b082eb46d77f78e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeb9b939f700f8d8fee9657524234d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb206010632bd0b0bd2369c20e9deb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10110fe1450d55f7c292e13af661b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecedf096e19598f845b18f275cf086b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50ff9e4414f934546f057627ba602264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca088cf2e27984d0986fdcf950e313b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709bd45ed39b635e84e30e90f2affb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710baf8617be42a208a2142bf31b3f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcc76a062850ee2f6c414ab0b6eea0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e60aab8de78fd81949181506240ff9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7037cfc6e9e14220b419e306614a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7938ec8afb1ad1168c93cab08b251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d9bd0b65ed2776186cc982baf458272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97b3ffca2338d4511e50cc38efd9f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd458ffb9fafd82914743e61391af4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516f0c3292e0b9a8aa09c99b518b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b29ca8b2ea4b84474c912573b0ee50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39327ebf65c3f76959e5eabfec307d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c14adba6602c67364d967977eeac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aee66ab924cc0beda30d591978374279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067794c7feba956c3a2faed0b6cceeb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72acda6eda1bba208ed0a2b52a0c86c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755dca63db19a402891f321f8907da6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30d792d907431a954e2b00e48b8235283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be48f7ef55aa7e661c8db82d74f5ce1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9652a12dd0b903c6f48c283ec495a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd12f4535d9be4ab4405c3cea195e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb668a7c92138986493b1928d0b3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42cc65ad2a13486eea8249d7a3e48e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1318117e2b5b46797d8643ac82345289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e95afc38e35ea37fbaa188671b4a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ea47cc337d3355e3b4cef13a9975c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a25c3bd587015db02057a44474b2db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb7788b21f7eceef5ecd42daf61a7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53975b954d54914a32906bc810efc6f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9d183c4c98f536738ecf565b60d3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82748519cb7cdf5e232aba5a10371329296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f06bcca50ffb0a68a6bf89fcbea4f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a37a6025c3f56e11820eb6fdf4cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b5d123067cd693c4f7fddea2492d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e10ec682c6d3cace4a523a25668333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319eb4f981611f525ea726c520e62ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d9c12e0b778100b46946301f1c1a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680b21c23833202486f9c1fa2b5c15f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372498b4d3ff55e701f7fb32f98584a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583032462c1654515212963ad516b325305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335f8b5805686445e25dcb36c408655306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543148405e21f07f3682f9a4ad78edf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ded35121ee2b1c80f3455d320ea52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb6177bbc1cafd514ae219aee8c810309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b412a0c3353520b55d5ceeb6282f68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba6b04b14fbc864ff5544feae8c04c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da2d9be0e3c361632ce0a15559b55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7665a74c5d5ab3d5afd933d57fd0444313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab7702f19e8e2b3d6f01aa83d59ef6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2caf3d697f3d4e6be43c97e013701315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69a12655274d6afc7555655cc37bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080512802cf457c321065cda1013fa1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95d30998fb3826a7dbd31dd860906318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70b1c33918539c168230473732c793319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ae0251cb15225218e6818339c4e1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fdb610cbe943ac094ce6e60fd55ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ab7b15e12e3da13facce29544a7f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa80cceca4fb61bf85413d2af70773323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616329b743cb0e5c301f5b389d4b74c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a72f9c89c87dfd39821e503975a61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5ef86d73f4edffd6dc42efccfe80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe542da1c441a7c6e7fd71b22b40804327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0093e4e5421dce82e92550ee32f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7a14e6de17f788289149c6016c6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e4e6e78e4f56a5b4a93bb1572f78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0667c9dcaa047d9e0cbbfac848617c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e931a1bd62c6b9ca22494a518058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac8b2f1cba99ceced4c5505eb68db6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded9d0274e61e7ae42edec56c640ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d761d56e2b2bf67821e5ae2bea7a17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13136350ffa273e7b53c22c6263e2471336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bc75754d2e2bddda4cbf4163b1237337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df66a78b51b3b038acf94fcb0dfc76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8a3ef720a43c93401aad1b3e13484339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce364976065bdbfeddbd4f38fac48737340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40defaf9ecb6ab16fd60244910190b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509971e162eef5a5cc4c07c267f404342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096a410cde9915dcd7d4c7f51664ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd551275ac2428b3253460f0c7915ead344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94f1fb9b217c7214efb071494f99e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd143fdb3662a8a1750b4f5a4b7cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78839f94d5b45c81c0e1a9f2aa3f6d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445cba713e3d3c96a42459b54b55b23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6be4a10c75cc67c45a9dba54aa8f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8c64e7fa06413d88854ddd2455f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f3bdfbc96a711d90fc067d54a7978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ee0abcbe293d709e4e1acd1d887c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81d2df2168e708aa8d7c3d6fa4d018353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701e4d3dfd4797282de5fa179da0363354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ba238fe7765c6127ae2de69c09e87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484ba01777610b85665c4d18a81fa4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8dcfa24fee843ddd6e8a63d13d83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe854adc4b3cba733d030db391dd450358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99968c4ce517cf43774d5bf052b5827e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f53d67b1151c7d7ed478ff2727c7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6202f8ea27bbf861c125315c4d5d14a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7009467d8fc409378f74b4488f748362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e858579449d0bec60c9d20addda95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1834a8a0e83a1a487837ceff3e3a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee293c80afafeaca13591d814531871365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4879634a39f191bcf5d035d814541366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fd7c2348d30fe53b8a8a6f111dd0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808b2a87a62835c96505c9b704b995368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178058400b8bb949098bcb4217c21e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf1cec42fe562028f186e7664fcbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af6684fde1eb43faff981ebae96c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aae4fc52c5bc544d99abf1dc78e8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5c74a28c0366ce7eeea9efbdae8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b179319a14c121d4e86f3b00f13adc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8e4fbf3769828b897b5f8065c927a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae267dfeaa536f3bdfad088da6325f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5190dd352585d35df5a405c1e5638377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5955928f0ddda087b7eb5b94e23502378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c44b98986c8e8091320ede21be5ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec32a4f8ad722239f0217021fa05101380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f33d5b6a1c0be1870b68ea69d9cdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34a3d8bfb5164d8700e135a7158456382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d51e031b74c42275d7fdd0ce4763f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571cab3fd3e265cb0d8d5e96395d02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d3fc59e9f65d41efec53d51a6a672385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c0ef80da630f539f80d9cbf9cd433386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bf082b69a8fa9a39499e2b73a61e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5227ea79bd07a7d150620a80a279388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac49c68ab960aaf7febb3952ce965389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734146b6bde3f7a161fd3380cf2f1cef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c22140f9c9cbecb93cbc72bf7750be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a339e47674fa5f900442585b00d3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633dea7e0a8121f38a8ae068916811393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769620744cf44a38e3c623ef0f16114394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc6e83400dc1e90756e39664763765395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03961d6ba9294fcd213ff43dedea0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ba1450f9daddfc003b00ac0d2480c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4591f593db120cf88f7a56002c652c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce362b3d0da1bc845aaee66eed7548399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f61419d54dbbad86035c11ad503c46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277684b04c6319cc10d144f3f40d643401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630541ca6c56a4ba113b54284d89df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34df5d14709bd74fee7c7345dc92f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0874907522a22dd3c95b15219843a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f685e327e3fd82966a8ce6a4b885b8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3004cdf79286ae2ab1ea129cbee152406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92335fdab1abad91db58db43d04abf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31518671aea3cfefe0b25a5516fedf4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0be077124ff10dd12cef00e587585409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b80d68d3f80a5561a45575e6d375e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0c87043955bf5b30808d4979bec2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c11384b5d014ddad8354378a3587412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf7157f10d778e0e5e3dd65bb21b7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36ebac4c96abc2d96175c73b528959414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a2dccc2e031e2c7e8e771be853c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a625b50fa11f5f534f2b396ebf848416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c279627101db5df3d33d182d3043417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93503cc99042d4328008806cfcd198418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899564aeb986e7d3ac65c0e6011c54fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526fa63b325d3c26e37a65eee36505a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadf9a0a24d359ebd096c6733165afd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdbd5fba4d221668f2ff3b7d0005f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343bc3897ea7b3b94ea2bb7911736ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bddc4e0779af1c4e12135d9a1f1b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079366075569d4c30847a4dad252bf7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e627f480a1da43499c86cc7b9adb6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf599bf490faa80f7b644a774dba560b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e44e8bfa33c10ca0e572aa3608ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b814c1c52f7803ff3fbdaeda5936a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639fd398045583c8ceb6460a758dd53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca2de3506f69b173aafedacab1f9e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7924c9759231ba91037c209265c6e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24766c634a351cb026f8d1cc528a1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8341099fa5115650e6f603cdfec4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8aa31684cff92f1b6a84ab6c56c9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679eba56e6882e1fb98b5b1eec7aa5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12379889c75d9feefc70335d724870437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3bc46fa2200cdca6b60730b7b808438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049596430f7afd8e78e45b538ede760a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86427f1edf73e66794be514f31c5cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3188864c743b33b81edfbf5d957ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e5c8cdf29d53bfae8128eb47eb44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6218e87bb7dc2587b4674418060438443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cc348dd627a4edab84b627e961e13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427331f0813a32a90d39745d6cc22694445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f366956261a36f345fedbd5c620d31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269224b97f53ac0c715bb12f5b959b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b30b09ae4b70695a01d5ae7fe2cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da080fe9c991c8b815a84e10eceef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ccb408251234ec32c10d469a48494450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7de01a7529f4b28ddabde838d6fde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e9f5f2a09c54bc9d44113ededfa06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ef7ba6c551aa99220842f1594d1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fdc6c3f9f79867f57cfdf264e7856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d8f349ea026630b34a3fb5f29ad9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18f594c0e413df2dd373f679e7f08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7349ed73060a57aa8c30882a241a52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556460b1de8c00ba1d030aded01005a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc7f769ac2e7ae79056ba17d1121f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1b859a2a83f2dac9d275465551f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921e5535d5f903d8bed893654426411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c722e2eab129d8bcbdf68626970e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac85d8e96522b955bb55190d0c650d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5daec642d824ecf48fd1920060e59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371de543ab1fe024eaea9cb991dc3bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666cd1d56610ba793a592a67ac06463466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74761544b2ed59b2a999e20556ddb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a89e065dede34a765b145644da238a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469185c62f0c3e66112c4c789a503a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ed4f98136c49d17fdd49ca2490bc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e2d12af97cffed6303d8736a10ab5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7d268a84e75e7390caa3f0dc69e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e107bb649881f4b7b3dec6ce50da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a6ce08bf8bf03dc83554a2870ffc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36524d4b60bed86fed0a3c1e5d97041475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e3925062bf3bd2bcf3ce6cfba593c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c17a4ea1c50108a34ccc36fb22cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c6e1e20d3ec112c247956190fe6c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd9cbda738a9aa8ace5f3cff2970b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077f072df0323e4f5c35d7253d91128480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe17717d246ae6588f6099636ce411481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9a063e5b950eb24303145dc11b83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb67a0ada67a367b05ca6a3bd03727483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35714e506fffb6fd002fd11a196b868484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894bbf614b87833996179eadde82d97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed42099db37e918fd14d229b47396486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71009dc5bdcdb0ff4be52c4a67ca9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e7730cfc51b87bee8dc353cf6c95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eef8cfcf23c61088ad92a25be8479489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901022f5acbd774ca687975784f690d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed2bcafa14831b55e4fddc3933455491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013718bf6b7c48c38f96f420af369c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929683a9f887a2932a53b37b67bddd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42d04100da378d4bd91ee3425dd61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89edf8f4e9ae3a6a9536d67fe2794c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a83e74b7a153df7be4f4ced07fa1ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5c17b93aaee5a54e709886a079e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827bbc989f590bfe612ac9a6d8194fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339a75622f5d6526fa9098b429f13fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66a2daf5790d36565c14e13858b478500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc090c27b4d728b9f5066ec61129f402501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9acb6d30057fa7aaee5286f07cf425502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65c76f6975377075a7c7bfbd042b2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c4bae4cca73e8549c26b96d708830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3277bcbff3453512dbab0df82f976505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec0673fa89e5d669cb8cc6ec5e6b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb2eb64027a9e6791052071737f08e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc55272b0ff23086094b5077ad9a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09966882e085f624e2c97d16e5bcae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e15c7a32ada64e5cf644310e8811510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abdc898636ac1e17a049581ace8b16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db647cb9b0b6c117e25478a2636c40e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f32dc1259bf50dda0d483781d113c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538eb4e9637384182daf16febc48883514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd78df9c4beea8600aa5ef86e4977515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec959a53c44437feb0f2622b69686516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaef1d974ba619b09508b9e4ab6927517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aa2f00cac095cf5c69b3859462c9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d3796a1a097740242e29978bff240519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf742a96d5baf41fd41c3250d6a1322520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06791e3d3184cb70acd073a3b1b8a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ab93c89bab9de89fbfba5bf99f6d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06799528705c8036d7d9691b246a5395523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a24d9b2d1bfb5f0973fcb5828e4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc303de33a0a949606b4a42c67fdd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3b6040c05f7b29da2d8973952c06e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba6b1b953344663c60bd22e6a16a66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6f59a34b3d3f106b69585d58bdc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8adfa77534c1d0a399f93ca9cbeeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd693c52ebbf5b4199c5b5613ff95b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff4ba7c064f9ee0b9540d6fbd9114531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ecc13ece83a5044acc15f3ca725f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbecba5531ac9483480413759702a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b104db35beefb1b89df42104fa5e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69ee0078d825a293a818ce3c43f9d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66204b94b3b0c43bef6330a85840c1df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d6df8cc183792b1e56484e7f132a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea467ad81f01c2f4111052d73d15c86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96369f00ddcb02bd2c07ea88344d4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25775aa21358c69fc1235cdca24192540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d667be2e5df8f1e820151ae8f1862c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20214795b5ed0a3621308cb0372dc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7365aedc9366d080500465d8fcf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513719df3d4c00222e53ee8bf902a8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c23eb6de2d5eda971424df8c1e97b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89141b24594c56e1dae133c3b7eb3dfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5c7dc52d2969de609fd70e003186547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31c326b5675b7b780e5b6e14f5da26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ffe56c5822edd6c0052e4e1797221549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f69a3964cbe3a2dd95e105ba32d915550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd23763e8db636ec3810773581fdfc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8e15dff8564940787c4d6cce08884552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a0d80d8663d0072a8543c8ae3bf28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75cee3a0a828a77afc1976c1132d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e639477226a3cde794e1b4a5cc6489555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c899735c97cfc9412d970d1cc324556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b8d221f177f81ceb7887284cab15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50aa3d2f4b28ac17d91ee832aaf7b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b03d09e64d4e912c9eb394fb51d8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae512f964af49c9dfbe848e858f10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e223f17ada8f8f3de4fa13cbd359098561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee615906bad0f089042966eccd00f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c2be75bbe7feeb0bbe2f8b6984765563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29028a503ccbfb7701be60b6167e90d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0824b08253d484c2a1e158c7b40ae6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5fae6b2f208db6e114d28b545c6fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f811383ea0232beef9a2512ba66eab3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd829be79e05a8d38c3857068ce0110568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b3aafa95ead899efb8bfe61c3f084569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1a84095161029f52a361861d4c2ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a560dda0c7f4b9e7f54e305ef8da0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ab2653cf1f3b5e635fb2c495533c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c3de16b8002775b34a00fa48cdf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4645f09913a50650d42030307f97bb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c89851cc5d7997932110539c67038f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab3dda6e390ace54b3a15dcb236fd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473de04f933c0552b9c0b95ad67a0c7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2665424992ab55e697a25e89f4c56f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6ef2940323af33c021abeb594be3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c735afe8ce0abef0ab1f6e5f9798931580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b781ad50ac3515eb5a34ab3a9289b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609396c54aeef028f91ebcc02ea63f48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d41b419e4f0c5cc83558e7618735ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d357f5cc370645a9950273059e8711584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9f46a298ed8733a772b44ad06789585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11b3a6f8494233285b532005058f9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf72bae9b6fcbed6d947fe556d1d9df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1401d5bc9bcd431b90f76e8afe47b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49842f16cde616b3feeb6cc52583f1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01702efd5688e2fdf10b4b814652d473590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e5b8e41f1343da68b29be6fbd637b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425d69bf3c237d68e33bd5c5f65395592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a58422e5c81d9653fd7bea6c2bfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a8507ffa2a4bc1ecc1953d67fce0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9db0c116b0eb084c8c74a3a3671f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6e7a7384ccbf38e26540c0bb30fda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb170cac936baa90958bc0dc3ae040597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5657fcadd1690d37c713b2cbfff5fff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e1496d4eac3ac1d5c1cb4a5ce77a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84420c1daa8fedc6ae74bde1d2031b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9fee2a005098f479ed70c06f33190601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b467c019cf1256d915127ae8d56ec4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda94e61a0d277d1f1b308d0d194524603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10b953ef0355df295c58676f20fb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb764da051c2f9b7afcdde8e6110827605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb5ade7c7a199686666c439ce245d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6fc2759f44484511d01190e32694e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee80a806d3ed72537a3afd8bea46e6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d02f924223bed1ddea2f78b432a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c485df4e1c3ae664ba2113b4e2596c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d137bf240d77b9e3dbd02c21d8ca13e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f23924df6a8bf16ff3a6936055d7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5fc322bebbf46fc50a7ff2f66e88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a767677bc75efb0e22403126442f1e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9389f08846c916da1f81997297881615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e00c40bf3eebd4abe63586e850bd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dffb4ea1c42aeb2d4971d048464a11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8a6cbc1614c887dc7b7741a96191618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a774c5921946c7d2f7631e58f91fb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f387b9efb0c4be35f503ac3f1a578620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f09ed282dfec1433188a3955e3098621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155378e60842c112dd9f7f40522bc062622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81f8e7fc2b5e36ea47ac348a35693623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cde9cd7e1775da272b35fba850ebd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c658f3ee5e7f406afe664b5762169625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c103bb978fe221ed2706386251941626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e5ece54e4d1417bd75bb0f7777055627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749bac1fddc755942bfc1d5948e2c3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc25ee48442b545ae455aa54e33378629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc9ca71b6a946cee6dd41692b4274f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfa56b027e29555c0370a78e419306631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e374d7165070835bcdfa13c66c745632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d94e9fa98cf1a9879cd59bce4a189633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5778708fa831932b8c80f9e2c07e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096c96284daa07e552c65a85d8c9ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de9f3b4b4febdadcf80af19608d747636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b08f01a4988bb2fdc67b804164f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a86bf8f536be5d98149a14a46e3c5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da9287e635150305709ed73cebc10e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae004d98ff657b8f1f9cb5c0851f5b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894fa06413c83f82891c8beecfd5e61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc8989b804b602260dee3de07e6b60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc05faedf42e416bfb4b7410af89577643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77972cdf79abb1e5ab3995d348d22b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee71ffa4ff07c89ef399d80378c628c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f86069f4b99ceaaaf27374e07bf06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb8716757ac6c8c56d24ac1ea46cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9024d9bf76ec904b4b7c3aa194fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8cfc9567021a75966a74a3b868abd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2841e7b77cb7a6919cf36340b881d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001751fc1ea878d8ad78de52b76ead651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060fcaf94ddf537e30a64f9a1b6999652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199c8ab749ce067873e0ba3942ccf53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c93c9496aa0a0e98b8f3b540f6777654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b6091bf67109a7c668aa9f7f1253655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee765901fb55f70f3354c5feb8e3dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088da616be6063e031c81cafc661e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a7d490c82615874ebf93fba7c378658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a889b1d78d92ad58fce256551441659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710da8a6954b3c22b03fcc008e084a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb384f7b66b7923a02a2ab26caa68a97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb864d4ac3cf0ff0f988019951e99e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc870b8c4839ca9d71c5f06259bd84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc162eee6a38eb5609129d33c1ebd5c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30eb110117a82133fba33cbdee732f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6e8f989e7d688dc42ae542517e0ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224515d44a9888fe7a31e6cb535a2486667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d657085859b54c0c6f2dcc18a810d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a5e07beb37c07c9ef12a73fabdb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184947689ada96f30367d4a91aebd70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d667aef51a898486b351901215a658671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5131efa94b4c362194bddc0d0a197672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e3c055559b1511c2534ac751bfe21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438f52c77447eaa10afdf3f1b4f0a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3140eb633535efa24e4835425005675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf0257419d4fcc42f22fcfa3483b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fbdec7a266c78d5d7fa2d1f8bddda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341df4aaded7375921bacc376b4162d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271a48e707c00dea1812dc6a4c8475679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc453e96c45dce2273f304c90acfec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f60f70420db8e41c919a2c8a8faf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd1090793ce1e7ffc3de7f396a84c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e9841a6b903a8552913cb82ceb233683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6225ec6a0a5dcdc81bd94005eb056684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43747d075412c840f1a11cb5b3c9890e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecfa73aad38e5e347c44590c363264686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ec024c5e60a7d2c54fd1a111f39ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb2e45df29c58d9ed391ac44f0881e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e7ff25509bf258d8310a8d8053341689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9b584cf1f384b6a3b8bb2cb6053b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d655d8c5b2feff5585ed8a4aece046691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f29d4eda8640346a8d3f71fb9a50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b3e60f2de36ddb740f2dad2ef243693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7917635a6dc4d09f685cb3f9278f30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d686e5ef4d97548fafafceed9257695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744079d2e2eeee42bdd84fa94a2d1e5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd719c2ce17ed51d75bf784de1f0ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd52aa3d917a8d316797cb7c26551698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bbcb16d34b10cb5b4d8661da42138699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830cdff54a79a9d48661c18948e44cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3b0cdfff36ff455310541998cefd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515458f375b1d3822b394ca573c0788702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ec35f35462677f3b01c9d9577577703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c991d50300bf1540b6f2471582b72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22b17c6ca5aac897c6d20349bdb34b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e315df4ee36cabe83b0e84001e7daa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd997c43fbdc12d3784e40508b300707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88a0262433ec67effa8049021121a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deee5930dfb2ef8bc21d1e0188e22b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a6ee7a75ccf7ebfa00231198f60f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9f5562623a401636cbfbcee9b3802711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb6c391b7aa002e0b3e75af412b849712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d769193dcdd207b2f4018e7d8b07f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6940fb125723b1c51b770d1cf189622714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf006e2ee5d253a5ca101ebe41e689715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218f8032ad9b1202417fd53f0b87b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3692e001f2ba221cba9d98b6a38b40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee4671e1aca9b6f11fadd4bf95bdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bce0feacd8e60e98dcb21da62dce2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c47ce2595d8f3f4722d9c54299cc94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f493ac7af9f061a229959b55bd43a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9c380aa1e575969b8f56bd7e2664722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6a8b56dc6412e5747aa5aa218c3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd7b0da889e5bbc597d2059f2db5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cb7528c4a23895d2c45b24f0023dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199dbf1e35d29c69b2bae204fe8f89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60ffc7264e7ca9472749289b8c39a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6fa1873f071e626e4f6e4b2f79ff8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a22b7e6f0b39350fd737fe3b4ebf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bad686e51d6b6b1610446c26afbdc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8db655791cb089a74f2f97607554b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcbaae1d781f08f42c044b05666ddc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465a3804a0c65096be026ccf441fd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fe1584e7ec4953e5e62ce81580c3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aee1893088dbdd2a68e846cd6c94ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94ef57ac6c30ed05a1b4cd8ec25bc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05d8f3d457d7faace92cb84ac6300b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb885dbbeb47e21cdba2487ce8aea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df33187ba3cbcad6f380466c747876739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1640370c109976b0636a2d37d7ef9f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a9ac4674aee8d566fde5d3d3170bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db85f8a3d0599f04f45cb59e057377742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216cdbd8c8c1e6d024b1f12d35a39ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda6f68e8ed2b4d95265c6f54605549744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a224b5075e51de1afc675d7c74bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479047fcd667f1a711a119f41c479c3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c744676a7bf51f151164ed807e32947747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3c2e8c5bffda1706d7c68f5871467748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766f4846fa752a61b0212f72af0ce0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c89df86a11e4bb8545ce851259f3e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c9f86dd46e8a3617c2b15f395bc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e8a8595cb41e66ce4ed760b3ad6e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac698f047a642a069cfc48012f6472d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a23a65e01ab1000a99320d116d4210754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088260cf46ffe73a5b953954b98fecc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8cbe1755a156d6abc12f8b8ddf880756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b68a8088091b5c108e1c025f86400757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f98477929f2dcac15dcb38e406ab3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434131b0ea3f93bec179849adce7bbf4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c9ff06d43d0c215a3f02425fe2abb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b6e511796beb4acfdf438369d950761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144cdbe8fa02a5ac99c51d9b1364902762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624733acfe107df9f4c40f1ed9b327f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa70865748cf54a8bcff8a4da240c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a911119cda51a6bd351736bb8e531765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5918cbc87dc00d0603fd0079548fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b3c3e8e07e459120645e08e54f464767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d05c773e6b173e5e6c5bb828ecad7b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca16193f37e83fe9e8dcc4b202b14d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e89535129d33766f762eb9bd668a52770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea42e38511856a0a29986fcd7bbb7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71b560574b806615facb24e52db973772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839465c1fc1479fd1a42041d0c17650f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02450cf70e221c79051ea62c6e4e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d11ad235ce8b2017fde667f488658775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee22647a029fd13a71a0ab5995a3de776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3872890a6f0b1249bc27e0ed21ff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256fe03f2aa80247908e747a4c89a0f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342996c7a0f72b1c7706da172e1493e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096a915c3ca02c19b7ae133318490cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77229d9b06825f9fa71df4f7ac41dc31781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4f47d015306984fa2c7b80810dd6a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3250a4489d5f2fcc6215dc5fcef4cb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573479d83af0fd71995b296029306129784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94e94d42fdd1680616f460f5487027785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cf12c3a12a44db0801445b05d9442786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92bc4bf5a44c94299e203a88606794787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d74790c29d7d9ce84d7c0061b08c6b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f8e400d3c0f40df87dd21297f9874789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db3bfc93299f95c7340148259cd8da790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e46f977a9051ed2992cfddf890806c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45538cfdfd169ba7b49f9dc47de881792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a26a69a6ba565d912bdb10a2555d8a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b168c8b1ef8d04d90d6f8c24316bf8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a9de7949480af7d63281131e3ea9b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e315f9d23cc04be614bbfbb2ceedd6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7bfe0558eb37e880d7c9093ce24c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4c4647652402aee84393d52e51320798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894692aefb15351483ecba0e63d7d103799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891937ae78dc92b5eb3850d53e84d5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ce9cb01a051de867111ad1096d4d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51754218216707e30f3499494bba0c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a59b9e656897ffa2d5241c35c3473803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ee30f0a4da593d1a11047878f3ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a914fb1426660be0824120e62fb2a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede2e3e1841fcdb87895354f0c11b5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef17a778e7e4abbb8d0787f22c8eed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4aa6230574b386493523bca24f8ea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ac46e760c880b1debaba03b70652809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad064c1a87b9afce731708f277ab19810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22d291f65aab251452e05c5474c0cd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587de13b53000292c765f2aeda9f2aa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5473ab114be411e5eae8ca67496f7d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16aec1b798deff4e312d65dac281ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0688ca5029383d23b5cc93d77e9d38815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ce97cfd0436304395bb7b46e13c8f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb06f8600505d8c1d18173d5140a6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fede41a54da8da444df5ab03d054d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0469abd1a08cb4f3f49c793cf7713819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee069c50adbc7f0e5cc18da31a4a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaf22c78a48398ceb45020549f1602821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ccb957d5b9c886f326b45cec1d15822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9171efae83885aad21ad16a51e9975823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba0eb440d32ca9ba57e4a9129dfab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5efe1aeb62334fcffd7539e4dc4d3d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dbe90770fe5cb6803860adb8aca19826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce076b2636288cc42d0b33428f6f7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083a15458054bf2ab5753394b311ff3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e295cd44151baeedd89d901545ffa9f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fade4b3a69844272fc569832d22aa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba7457bc289701d218116d5cde35f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1dba1ad3efb50e4e37984d1677a10832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6b79d17b086dab8df76bf2a0e518833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6121d34b937689a5c22320b0ad3426834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328c4de5bc7b37efebb5ccc7e86308835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c0d8e9fe068c0b368c1480c97773836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72aa041cd8f9203a399ed15fbacbc2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b06122beef6f17bb80abc38d3480a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de09a8a5f58bc04153eae36541f230839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6def61f2250c70e70b9ac6cc36cfb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58286c916f516b8fa64f8962f506ba69841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5cab66e30e54598d3f3e2309ab25e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d1c11ba40ccca262b600d8bddfef6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aea2e76f86f3e51d52d7614a6f9db844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5d71560e38aecbf21b9c1aced4fe3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac67eb5553b6fdae58ff2f9fb5f7d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5711643eb1b4754c064094ce059ee847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a46a60c91c393b0405c1bab67023d1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71ac0bb4b903c732314ca77d460e8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7357cd5090eb7d663c49717e1e827a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708447f3f37a04b1a2c54be17609c73a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5bbccb702d7314ae619ffe93b78fe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd126a1648f2f66cbc8eb2b8460b06853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d404979feeb77b2d6bff8e50e131b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d187a0defd1b4706b9fa825525917c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9417b58cd3c88f5a531238b606c40856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea610860033d6facdafe82d9d4d3bf96857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680cc35c6579b44ad483ffd0d08587858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699d7f5d26c44a97798ee05de82a16859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d34604f63df0cb51210ea8c67e2fa4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef8a0772291aa6ba818b10b62c2abf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc15f961f4bff5b4a4f0ec14fd1a4e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320abcd99cb45f484f8278cdb3394c9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9261ce5896eca7f8d0401722a9fb7aa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b39659196fa3bf3c46482002099d0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa53100921a8cef5a7c221589ee41e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce314a99f3c9422ef06a4f66d9ff5b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d421a3f7d20b436a1dda137dd51e78868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d041b257308c45d5a9fe68e49df542869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1323d40d9b5dc5d77e808a22030bac870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c587fb3b4b42400f5043d210a7d88871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eee7b78bc09ab8088124dd903f03e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454c8c32b11f84f2a42672c82eebe1a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ec41d725b296ba12a05eda6ce8a67874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eaf3f3bc041ab4dcad9a01d84bab7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b8f802b32ee9b0c56ecd9dbf7890876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd49b8c6e5803553ce0821abcf165a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017f50aae5753b0a3317877b305c7bd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bbf692f3a047651ba23278caba302879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb01bd1fb9c9559adb8327512f76ae880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bf65a5122fc031972acbea9598a7a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24520c4c0885555f5fb9793970c420882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3c06068ba6b6e2e705357a554aed4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcbadba417ae48619279a198a07ea4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a565d3644e551a919df47d0d4352b8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153172014357ac45a419797918923f07886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e64bb4bb0aa0bb85559b274026559887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b6897ecc81b804b47b41028df7ea888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056353a58b7f70dc4e3c411baf4dfdb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9be267cf216eb628e39edc01cfec890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd7e267553b0d92eb6dfc71de55d7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89778365f776af71940819253ad01bc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb918a2c40644f7592ecf90706a346f5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3573f074f4bf884f893e2743af486894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4c6e4329e5ea3622fb9bcc7cb2994895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc40fd1c86543407f94b719f57b5f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d783a80cc520207c5b1b4d8c4d7e2b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d2740f593b6fff24babbf7d26e2f2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfd62b176cb660b7dff93f7f2399b1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23452323a62c85d978bb0e2e0a8fde900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f870dd3b4d499fb1306456ed21b3816901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f13a861a546c1666d504f4df533e1c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a29a7fb986f44dcb2dea080fcfb8f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d11963d8934f200bef5f2a219880b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5c1fe72376b9db97e30d2697a83d6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa328e742409c978bd880e311c693a9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55ff75184b5c06afae15334a5951d2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f183c063a765a34d06ce324b2218a9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679bda55ac1110b2c604e9910c71bad909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1843eba787e58c26f21271e7c8037910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f3369a25fa1207e3a6b87bd3e202911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea15f0d46f2329dd5d520e9ae6c452a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137bd4cd140a2a8f8727eeecf796bc1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777f27a22a67816b8b3fefa68d8e0aa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2755bc297dddb44c4e4c77cb9cea7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996af96170f74a8027b6e91474f6fa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd3fa5dcc8b50dc87282d2bdad653c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e15d08bccdd828e162b903fee6ef6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4665c7806a85bdef6a263e72ac8da49919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5405b36dcf9cc752e9cdc0d63c22b9e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47485bd62ff8b47d08ebbb90bbe361c5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2394ab1fb7b952e5ba6ca419ea86003922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d3180f7fd6bda443425716d670063923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8a89f08a88b1b8b56ceb005cbdb4e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d44fc38f07f35d7ea6430c149a4d0c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9280a9e605a374d1800224e355760926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12cadca4a041769073c2f676cd42dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7e0578185db3d04e562e04252d0e4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ec3c8a17720b6f1937a2842d6ff0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10aecb59f2ff9284341f4510cb7a17930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328954d6cc5821471f12ee635c8953b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54073400cf3e27a4bdd6f57110c370b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034a07b2b55043a754cd05d0de3c4e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f95ff04726a14f88214c94d58f2d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4924af523f782bc9d123fe06af495f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde10cf3b09e233e18ea8ba9f3bbc5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6910e2f65577ab917864e7cd631c35937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b66736020a2710bdc3c54a67281c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e086f3836683cf5981b17b057888a3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688581701056c12703c8bd636b46184940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d42728b6853bbffbce20aae6ff5134941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616867f388b3839c6cdf1e2f59c20211942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300983ece3394cab96d5e5b3e545e15a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03d9fc2ba986d0d10a24dcbf52276944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d2bc8a5ed80fb74a0370d307ad1c0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de641805ec859450a639ba75c8e2ff946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82a0bcd37594e11ff27e5755b538f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf475c67488f32a49f6fca3a21a54f2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc212d3be626b0981cc6ac65e23a335949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265c128102a694a49070aeaadb8c48f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc595ebe6c2efea20a58704b339066e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3238c7f9a959407925c187320354f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979825eeb7fa74c158c690c216efd86953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167efa0ef53665b9a0950499837b0c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38ba1e9b588a8e1de7b8fa2299f6d6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf93f4d49e89ac38455932e98d08fb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f0385ae2171977d095523edfd5237957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a89d81091c21533eba5dc9fe6eae2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f36bc2fa502efed02acb0fdf3350a8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6524494b1451ea6115b3ec8bb7f61f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73ae9341dd5fa1b7bef5294f07735961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da818d021b994c5b8b9591aa7b4e92962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3773aa5817fe7c8dff8e61cecc145cf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e501cb66f1d93a1e9a101ca7165314964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af36ee30d7c58ff20c37f3b0cd1af965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba5bfb76695b1bfb8a2950650522b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890872fa4e9dcac94dbca8c31fbedfa6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f60bd336bdefb4ce1f71f94f7814a3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043989af4f3fdafaeac51128d5b04b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d29d621cdfd46028e453cf4571fe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e79696c7f6c989d1920ef9616f3f08971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbda98b9a48d969ab74bdaa4ee3ef7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f128b208c86df860365f5c9b7b952e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd58a663e68fe5284ee366038dab8e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb737e31ec988eaf73910e445f12e59975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea4abf23972d809cd0201cb65630e2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117cc786780ac6ad952fb3302d47649977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b040fe1c607520ca8810db099b436341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e8ff2308caca5a34fe58384767db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533784c7846d752458f676275c8ebc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650dd3b2ef3b3eceb4e63750f940774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1b63ab991a780a9731dec2bdaa1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc605f43b12e9dc3703fc0b2993b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6756c6b6badaa4e4e9533756ace6917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a102c1a8d8c6dbc1b85d1d311c7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a245cbd0c5518d5e6cb8c05a1bcf1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec15269eb7ab4cc4f3e39ac9e8944c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf810ac65d2945869815c701fab0d1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a675c1b7434443c2f6c2ae5a6fb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e381ec4aa094813e6f6cfa199f8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ddbc57e0034f215928bb586707dc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a0283cd9b85990c6ea434c1a770ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d5ea85ea4f02ce0aee56a4841534916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e56a18bd2cabd17804d78f4d662917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d39c2bfb4fecafd931f026944e7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b25f5cc6f049bc0450bb413be73d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27959375d4f45e2e2229efc6126ee720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe6143eebc69a7d5f703980e84ce2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5cef9a1932365c2e172d3831936e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a7acde760b5258a529237b09b0ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afa20233ef161204ec520b7f6cda8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61683e4df7f2055e2433556fc3cc0b6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb798e058a59a9b6b2c60f6f31034926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a5d546311519c778f239b1f4a7fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cfd23c8d7a7690d8eae40b0190a5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86829287b133a5f3d38252b988f8dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6ded409e50f340ca04ba5e64abdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e17df056d0db802be6465b8295c9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce607af2342d4110629c9f4ed28678cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f71b29ccafdd2daa433140a433cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add33970e6cda35966b6ba9b610123bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a2e331fe1ce0f2a220d8f5fbd88b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20501821d3891adc6958cb841508413136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c17aaedac5b26ad13ac9ccf176165e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f51a2cee63e3a192ee87855871af6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b573ad2e280d31ed69bb3f6061f8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b016656c4a3cf90e9132ba1fb26e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc54f061219324f7399463c80af12a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5003d42e3fd532f21eb3036b38fda642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ed1dc04a964261bdee3bf17d432243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54bbf9b7723c4edd153e31e48bf87c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638498f0ee9903429e00c86dffe4bfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33669487456abe18787e824573bea5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c71d837c2a1f9b234bcff39e9f55e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab259aaa9f58d9d9ce895af9ba7526e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef59ec3c82e6425fbff9e75daa380549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590cd148783e4e23cf3408c2f3c5bf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03aba571f00127560dd376a666a4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ff131be56f629b601fe7bf554350052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522a49bf99510661b3668abe7d1ee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fae845883c493ed5a7c62385c30b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e6b73d4700694e9a2beeb906cdccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e1ef947d7e82c30738006ade9b5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba6990b8d519f79ea57ae69176649257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179035ec5bff206ea76d6cfa6dc360c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123e9914b184ebeef12d2e2a973a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46203d0a25776b621c84713bcdd89d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d0d8ceba54aad391c13a4b3995a2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c73b12bc95cac7f07b509c29ba580f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513fbc6802801232b23f49c9e7e4f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7314c696480806c3b58c19edbf9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab50d010932aa9c700fdf0ef6377665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffacea14b016f0b471184865c5fca766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee22b35a8a44b53fa0b9f2b67ed73e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b0b4a72c3965bdda758d9335805a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a508bf007905b328e5362847ae956069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369694b04e5dc52dfae9a29033626c3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e02f2c8f2c4e6a48094b98ff6143071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082e9e9fec48064ccd6419b6671ac672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856665be299904d9c1c4174fd8c7beb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319793a9758b0f19ef9ec6e87258c8a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ff89df9bacbeea5128d587a5958d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7e1ceab32440862c128e57b5234776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d65dd2ede285482d01af926179435477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1e0a33cd41f19913393d9c36e304778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1057eccf5b34fc02d86ca1c8fb88879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe5c2cec8529b3dce018b70afe8b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a637d478ca3bdfd4a76d9f350e28481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315d399813019250137b6ea779c43282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b092142d9cb7d2274e2d666e3dc6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b78d3c79d29d90419428f6c6a40dd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479928e07295a7217f2cfcac4a04ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4344f8a7681cfb065f70efb5e31800386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e011ac680216e9e3ebaa8fc148b9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c6cef7c40fb131e4377c9996b1b3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd1601962212e9552142c59579f65a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d966522dbad533ac426b996ddbe07f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6a015cd1cc969e3e0ba73e3bf757791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44c831190ad3e6fbf2b952f9d917d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16140cd72aee424c569dec375afd990393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8912c38ff55e550c3d6bd9b664aa1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bc6366fe99917deccb7f91e7bcf2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076440f1f4738cb9bbcddd703134ce1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92218365841019cd04acb2cef05c4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94e8e055bb5ee567a245b6d65653f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de638218a39b64d009998699e19ae499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10320238916ce86073774a4e3405d6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07896f8f6b4e8658b123ab5fbdb0d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67af79bfe0780f2d20c4319d0d73f6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29336f9a91851fa1a94a0405c5bd965f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff188fa9be7e45f9a25f7d49bf06a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6ec3d6585db41ae8e4e519f4e56b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2bb4083349ea4cbadd435fcbcc06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e649fa4301d9c100502100c5d20775d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c0c5faaedfa515d3ff3f35bb189d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86dbd2f7708f78d7bc8668e3f1d56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ecdc05068b8595b77e634f0cedc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b49809c14a2e9cbfae57c42bd50241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda21b34f21005cdae7289cbe24cbf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6925fa2a96ef91effed9b89c86bc4b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f62c4cd5e8f495426319617265a0f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc10272703ab759223d6552d3e69e69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb355482e277403687f3d6a492a1b24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097adb7dd89202db66c14bb2e3b33fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ca2602b875f7ffac5a13933cbd46f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a3d7da5ca4b4882933345c14d532e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf8e1bbdc057efd14ebcded894eb9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac355947684e9831e90ab9849dfabb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2521526638954f0a914d52f9b015122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e927adf1141e26a32d2020702209123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba897b061354e0b9bc91965c3b56bf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17d30fa9eb9aadb00c2513b2bd54ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b37a4ea2fdb7aa3b8a5e99d6f643b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae09bb76d84e264e00c88c9858899127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267033fafc0fd8789af7442b66da7f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5315e2f1710a5cf8f35dc645a02555129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098c7452b241f773ec2fa876e6131d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5d6acad6b45d62838d763d6ed2c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f152a16ec5c19e5c5b0cdc58332de5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1092d3b774b1a674d100c5bcf8664c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb81b52049076e4d6da4457e68f9f72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabe960122ed729368da9dc41b4f74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c9fb8aa38d324e13278ea0dcfcd89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a7d4d517dc89cecc8324a4e640ff5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7daa3be77dd72e3c98ee1032cff8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46693edd67b875962e7e20b4bc9bf20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbdf80a978fc567d0df2b4c3b6c52f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b12249994758b2e9c718e320c223141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3af2dc6d7c37339e185937ccb1abb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcab7f3821b58b3e615efc5b2e1ee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2b6a15dec11728f01961124426a67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b7eddf0d1cf9b66e44499157ff0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf8cb93936fe8b27e51e35433e93c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a3719e0277ee17924554a537856c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5797f42fbb9f40a5461f2bcb7a553148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a8dbf357b7055c94e2ac61c403d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73034baae4c8cc37e0669ea6443da9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350540807c0a88fdfdf9a234cbd2211151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed4ea08fd336ab3655bf8af9b4354152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3791c1a9c012d82b90bbc95ef6df05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2b179412a6e629b56bc05e547e4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008d16860e60847c784617a73bb32e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eb47f4f435d888365a6e8a5e1989b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e50fd57b30a0959b45a2de24af36e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1760353964e13dc26035c47b8f5dc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cdde523ef85e79e05269afa67db6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0da9e7618334a9d6fb2af492511b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1e3ec09e8614d92e28314db9ac131161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5672f6b32c646ff5396012b3cc85077162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5872ba0584f4a57aec4a4f4154e3ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb18b2e3ecde2b13831ec837468b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca164efe48f0b26787fe270701f380165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eeb75f687555f982b99cf5f320148166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed349af82951916833d523584b511167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a1771c7b9b1274b4d6f444c92cf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd5d45e4c723fd02ae88cf11e8d90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9270c0c41eaac735dd54265e31cb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3cd6909dc5cb640fe14f2a620a12c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae08e70e5be47203d47966831e7b8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2dc2ab0e6b365d54e3d069c14ebae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98cbe300c448cb2cb198a4d24d299174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af35451178933cad1a6ead3a8a7692175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d6c30cff9caa189a1ab17aafd1d0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1f814e38ac39bd02c5f7dbb57d6f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000420c141a813e6ed2cc1ce6473edd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ea4c71aeb77ee788b7d3ff8800f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d061e6aebab2b8d7a85aa1a14d4ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c174386064acb694ed1df93abc2a5d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579b436b14f8467cc2dc6f333560376182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ba0c0979e0e0dc3dda73e7283cf55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1654f762d816926b8dbe9a1b93f67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657314188490436093bc2e3e9e451a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eac9f128bc370c67e5ade1edcf2e73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02bdf16ae1c79afa501d24f7918a29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c650c02f723dceeedd8fa60db38222f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc34071eded14b7155c13405d57dbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472ac0325578189ca6c74e37d53839190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727cef59177d93caa3e527ebc74f806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7c667b7eb26fe6963da18ab3038fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13527737d951c9aa442ed8cf2cb8891e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8ca544224a5491a3de2f278dd264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81ab9036f2d377245c9f6f1380634a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75af46fa0f3e802e7d49ec1ba274a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56107669d779f92ff5c8bdc6c72ed586197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b29500e077d88bebaef0e4afa74f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdaf16f65bce983aec46abe8261fe9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352821147c2493ecd01de2d44aebba45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de32c1c12eed62c60227c19af20c0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ed0dc15f55fcbcee5d877c9df3f49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b170ee23bc0062e18a340151ae97b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38db947d9d6912e9526936e070c08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d81caedab4abb54a33d5801c4bcae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bbf8e65114d7f7c6c0fbfaa60c134206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e725f5113e9c4f2fe89f89b810a31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f1311c7b96092e1f07ffde0c19264208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5a4b0eb45252bc8f9aea2d081a98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4db2cd17dccfa12b32b74455775d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0e1df8fef30abf4c2702d22d02fd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc109c8dfb3907e7b6443e6bf20a2f7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faca7c2fdf57645046d8a218b5c150213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a8292181f6712e0ae912b461ce741214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b400e0739d6b1efa80a71dfe1e26a1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc84095971b695da2dd66c98dfea57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b488c0307fd41bc7111edb327635217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d5455039a4097244ab93a8e5cf47b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98604ab01a7d545ad25a3a0d2811b421219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef36f67dc3e9489990806ccc9c68e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953023173a3ae04ca42c4e0434008862221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3231e82ee622c6bed7f0fa1cf45d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67c23387074074ac9290dbe8dc2421223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8138f2c9eb28e76afaf2bed2f85cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9ee3d396925a2724309fff4dfd99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c617590d2df473aa0f967b69482691226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa60f91c9a9a96a9b7c6b4f9dbea5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d1b4acd4c18861547072df6f9592228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e57a9f75d3214a5a82e77f46493914229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891371a4af6740657ee1cd07f474955d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93277d390d5409db0e22b8552406949c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce44a921edfa8b94f12ab62088bad4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f962fd43d6252109b249608f6fc768233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3fdc4bdf603f88d7b24d4ae23fe80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674a279044497aa246ce10ff7ec834235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee6159da1eea8c0b2b9363fe9daadb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec489f9c44cd859932d60cd511d5053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d709741610c17fce1734140b25543238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405145a0b00da34c25dd2a5e37141a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04208a1dbcdeaf64a29c21f487bd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91364f9ce1f698d14c473322b756c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae469313166b8cb3164c5d7c5d135648242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f10fa10379382326f8a2a6075c43f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198246e0f9ee4ac25731c4eb915a349e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00099481728b7a1beab793d4e3505ced245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acef33e36e6e9f98fc86b898d5ca3f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535e10525ccec80bb4e0d09d9ca965247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce9b9df89fd232f0796ff4e52feb1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d530fdf73d8f36c3629d2e3e487934249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36542818f220c53af1661f1f4e5e585250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597eff0b2b3a7364e446ac0a4223134251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8af35711b78b501539b4f5de13c3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fbb9b0b5982167c1e15fc055a9a3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da039605b65cc8f867ebaaa948a223254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70239ff859e408aa0717b6e3d5e4b769255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1ac859d12e6079e272bb066cb47a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f939baa22c826157305239126eb19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62036c934a5d5a692095fd2f34a029258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c26168df0d46191015671035fa5c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e12f271c164baca56a0ae2eacab52a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8999221f65efe53658e7feb3aae02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7f38de2f79c85867abc0d13798f35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba22228a12cd785ca07d9e4a90a87a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a69887e60c28f83b36b251f2301ddc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea910a3aeb17ba67260af48dd4c64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882637dc21434dc30a907a1d9ec15dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eae0b23df07bfae9cd5f21737fc7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4fcce4a69ff20f19cedee358ab0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed6b529ec97ad8729a8f76f6568aa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e12279117be5f4f900b3b0b1be0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efd3d848c24f7a08f1804a91abf61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef380b805d9ba584a25a13c21f00f744272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b30bcd3d87c2e68ee8d06f66a7070273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985f2e196ced6437fed649d5ffe3c39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb594195a9b10e914315b54b53192e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c206809ac092e47263455b66e72a183276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e47395bebfc372dd58c68d7a3de1e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2ebc846be9a073071f541ca3b1666278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9964c14c10c42865d7802d4545803c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092fe4f4eaf179ddadf1f7bbf34c504280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e7617d605e739dd0d7aee9405860281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465835fb5335f1b2828152598d9bed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f9de3d60e4ee2b49a716071284b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b34f7e0b0a93018e3a0403f505f14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f840b92039590f8fe1ac098b557a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631abdea1c91e99fcfa5999b173b21b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a786f2a3327b6e6f7ee0a67bee6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6cd504ef5e509c6c6e18648ca0747288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438ddd2956e3f2b2fbfa9f7aaf0cc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa32c67d799cdcaa4f0171c7824b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eed23b5b765dcdc0e211b10d3eec7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe1da2b3af83f2e59ac6997b6c10b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764b6b926099b02577c87808ad35415293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eaf0835c221707662083e1f59b723294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0d5d127058c876f2d2e75506c9a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca5bbc2cc0989eb3bb93a4e4756483296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911683b75900a333d6156bb991c0e17c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05745c625ebdf9a49f4a0721844008c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c71f762c292e1ba6188ad581887de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6d68d8e64923a3c9faea637234e23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda76abc1c1473787273655750e33e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb097e755a25d8bf558efb5a9bdd88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7263531396dfc65796c95139d430a8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75f94761a72f17b9939a4d4f229f57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c514c87ba8c703346ff56d73cb0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d3b8cea9b93dd0cbc27a4a6ccdf36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3b265c39297bdb49f3ee672942e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bb743abdc258d3ee9e34aa8546ec0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682c6305bc9beb2297190a1b3de518309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b580148ae9e124bfb44c1a12781b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbee294c0230e7fb7ffdabb66860fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658b3900a251e8abcbba90784c6b185312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e58490439a868c3931e9e64ba9345a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aeaf04e0c44496f3d85c8af90892e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b932823647f3ed5584a6d04311e5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d511a02d43930605d15d83c06650b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546369b9d7bc8647254b68f597d00de2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87391e62582fde7cc8b720b5c34376e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd2809d5bfb935b24832a5389e5978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed283bb4962ee845d66624de394d69b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c82b9b4323dbc77b1fe7097a5a4a20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb23811574854b247db89494227c918322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743aa2fb0c97eee1af8c4394d901273323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98622329ca5421038d1c21d45f0b88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44406f1d56288e6a7c422c4452a5aa62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded01f3f12d3536fdcd70466ea1c6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725d3fef94494f53904d0fb815416d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533ee606e9bcb46043dedfd9fc7ec48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2f9acfc1003b141d5fdec55c85d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15db0d9a722618601bef40d97b9349330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088f9b38d6ce047bf6a59a8c0d9035331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158e4ec32ec0f40961f53b16d1fe59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf7b3a283311197d08f54fb4e6327b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c68f63ad5264d46289d423cc0366334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df436486e727a9d564b4e488c2f646ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e485ceaf716d57b6ede4095f1acdc4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce027718b05932107b26d1a620b24b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104e3de12a67d2497c617a52e9e7c6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533157a067b7d2bed8f6a96f1a8d9c4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16360c3eb30bffe3af77a4304ece37c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd118579c8c7f876dd9379c31df010341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edba195b81ed3f3f41d8af6fa735c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c3415e0d77913884a94531ac1811b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45743a7463f60cb475138999f5567da3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab7f6b8d1617859e27af4f5cd5a05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df73b3749893d3b895f7ab4a98a4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5bc6e891139115ae59874eb78e19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f935459484cd8dbd2b519e21411c9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef1e08cb64ff011697523541aff40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03958d91f432518477a014e49457f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee54f23f0c0d7579f2c3b5886a5376351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aac56b8721bae6191780c67b55c3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e889beb40946aa8cc976b2ab34a55ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d239512ced5b9a1d0f1c7e93bee7ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47ea70262319d16ee3440d7c423716355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f63d78622cd61325c0b1bd6bc4da9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0689dde6e342559baa1d2283c940b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aceab39c342709c1281b4b688e174358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc26dc1e0bf244c348e0c50d43cb538359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca21dfd28f512b27ac53a3b089eb68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348b39273ceabf19c2c14064d3484cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89334993fbc0b9004f1a7d3a3dce417b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47c414f0248503b9b0646b58840f3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d841160e2168b60af232dde79c1d34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a980bb1fd6ac8ce0bf461e45a74f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa52192c4f69b30d408d41913aa81c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58dcba08b106b3b7d4843b8990db12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2c5e085aa88d5258bf1c1a6c99cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839363bf95cd8d70e6c3aca2edb98dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce341a4c0dbd8b3b54c249063468ef8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5e366dd1c56ef17b60ad31aaf093c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f30bf093cf2d3d64631fea9c0615372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e9960ceb8cfa7134fdcba076634f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b463efa5751101e0937739adfdda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae7fb4253fa0b441900db4bfcf77f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8913dae5b3778ca0a70b8ec489977fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3dc27939bc83eecb8c0b4913405ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8207069299c199c0d5120ab42fed70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea5f18a41b968d5c13a42e42b85cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4a5ecc2705e84d68858eca4a8f04b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092574782f7d67f4c72ec9c203f4dfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a47e6fd9d580a2712d73aa1d1b037382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3bc56a8bee1c2615e246292f6773d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050079b5047fdb76845132026ac92d80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624785af6172b78f5202aaa66410775385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee327dbed8964fe4dda88e5bcfb5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5c13ccd39c3d414fa169cdb65f470387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0abb10869456a5e4278f95118b8a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b5add9786d092e77b611fb375826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194246b1fbb9a4983e6736f74736102390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55566c0966a04f6055a87011401a833391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4851214191c56febdf9991e0a151c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75479eb12bd582e749621cb6769293393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498b210a72b9eb13cfdfb9dd7e07e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd911d6fe16e0e4118adfec3e856af5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497227c632474fb931394431918440e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b273425c5f81bd4c3cc4ce7950f7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fb3f80e0e8d4c1038cf7a0b0ca43d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eacf505a4d3424b18e4eadf29e5270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a7458d0f0c5eb5edbd27521e018a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52391403745801667220e4788e88ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95846ad08cc45ab3819a902db5ce6529402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a47bc2dd5d639a29479046ba523ed6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5049c5b9a5dfe9be4795a724ccf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32f6bd17998f94a394ee9fb56fafff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6a54d4a8e3e0c899dd70c0026af46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3791b9f5603a0f17b87673179549c13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921ff649f2abd04a37cc97715266bd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c9e2870d8f1207c6b039e62c64f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d16a6e9694c0aa54e6a247067292af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc07475aa9f8394588c5220c9d2d84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd13655444b1685d2236890f3606773412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24d7db2273ebad06217f64628068bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774318312a912632a98c38dd1e0120414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a42f2b91fb73afb40a16bf4155c7dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669500d183b27da51646aea47fb4367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680889f1817ee89d04577cb73758c0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ddaf5fd0e79831ef3cd9a992a8388418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea426006b781d6faaeff082d776eda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab9b9ff0faa83d83b45ea5b5ee6b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f61e97cfd0ec9092e04988fec339421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17b7d52c7537aebbb88c5350400819422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85a999d033142318c4d8c7456ea99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c82c551372d845fc9c3c43984c768f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32698d9d01223a1dcfba66e8bdd43b6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab877dd558daf82a88b6b5b2f8549426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af58cb5e26d20998f02f26dce5dc09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dc865e88fb8a9dd3d714baa04430a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83829e552eefd215455fdf57e05046429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021f537046b9c3557aa99b89f613227430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02683d0431b3933d2ec37535e2815b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634026b1b19389cd2e55e9006c1762432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f819db9b34c7e983feb84f3b66ba9d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e6e50d2a3491115905b4fe4e4971e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26de7a0bcc858eea67a88b41a1cf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249419218483f31f3b0314dde76b29c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10482b87584538d80ce39f97189c07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b59868803af2b246b3faf7e02397c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd007286a27274ec763fd9825df960a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa37b7233fb22f74070e24ef78572e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472cb119946842824d404a448faa537441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf96b8f802c9f441011badc149d2b10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ce8c92e351e767e1918f3df5780e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b752ec4165bc688030511b5cda1b7cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661342eccaf3b8626c815cd705ec0028445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd67a96bf8c620e88e50e9eb64947d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d273e0f6c7944dc01f98ec61884540447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23884c016953830bc61d73d59fe4ed61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f8118b911e7553152d11347e584d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d49041a78a9e36cba892c0cbf4aa7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1793bcc0a04835838e3780c63b3826451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ae44f82837f1555518510315a0dd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb5e90ab0d532476c48857a5b8f6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec518c9ca83f8c04f811402f20e65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473e749fc1f29c1270fe3e57406562b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eb421a2c5bd6928c8c59f79d371c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087a103aa5bcb952c3ce1273c79d005457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeffde785039e5d8306e3d68cfc809458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbb496df11a0e4f8305f5f56188c54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da682529b5dcd0b1f5e480b0e763b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064490087d2f2b87db56ce39d6c13857461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fb56ee3ebb307476772db32ef0343462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66f5443db6abb612de72a929128e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b63b95e50d377db6e98e5f5e7124d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6afa3bcb3c2a718dcecb51fc1934465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c26a234395eba9d0d6ed594c648a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18981c387d954780a7dff38510153d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7dfac1102dd10a1fef3da7ac6088468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1769d9b6ab2c842a3b415c9a5075b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e1093700c85cbf76c280d4cd5aa9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496846c40eccc5f71c4e1a13b6b21be3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0bca74daea4974e6886611beca73e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8ed1e48dfabe6abc86a1089f6834473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeb679b6379faade48afaea1dde72c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44759f5ad8e889798b7aebf9fbebfe8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f9e09b79630081d6d94655341ce4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ea1f3e9053ce6c17652447f1bfc2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c21c16ca56e61c53cbeeb66ea8b04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488246f1dc832928114c94e26bd749a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cba1d649d88b24430cc45dd98a134a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e01a18aed193f79b363ab697f5b25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb544373fd2734d39742d3f7003c684482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62690065203a17897576fe90d0eba9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758260a4ae9b1699109b0ed6de995b18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faeb2917f490f221a78bc595a90d12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10091c5e160244ffd69326c6c0684177486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd770ecdb8ba508aec12fcee62f056f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e5b401320732fd5ab4e8825de04f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a9d1232734132fc5a9f617ea2f068489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35558fc5218eb9dafc57de53e969fd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e00d62450f8cee401850ba6b725b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25210dc2fc796e8fd6c8dcb0d5dae8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba4652751af8a152fa6bd52e7c5448493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d02a73e775799506c1e0449a8386494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f5f6a0b1df5dc3aff17b47527acd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f0bc832ca182acbc9b74b17daae4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96962b3fe9f8774bd472f07084e4a570497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f5637fc00a37fd3371f8462f4de51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e57ca8395e1b5ca814c2d8562be6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9cdca88968451a93bb3fb052d48fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be63f39d526f831c4caac79f4a804501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71777eac95b226b1e17f2dd086461a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab544c4c700049aab36049f4fb66797d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997824993b67c9a0d079e3a2c0fd8373504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f943624136861f5e41529da22e7c9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ca9e36b336cfd59c7b8928f6e86d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aacbce29f4c3ad4c1736a379022ad0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf8862314e3c4a9db94d12dba0c09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d968b26b56f218d189fd83a9a36d0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cc15a28f6fa755257bdeef44eb1e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2f4f590bc35f84f772ce133a9b19d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b65ce230197eb7abc7b11a94bf032a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619090c27836a7d0e07a803f279bd7a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd500dc1e509599a1e5e7f22276b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d40ae9f5e7e6c6392b1682b461c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56101e7bcb57f700463c2d517a6b91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21184ab8ec9be033fefac46bb195d41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9497c3a75380e61d723b70af8191518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f043689b0540dc91dfcefeb47715c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ae377d859f4f8dc5ddb81a1823d8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b1b302312a5938bee955b4e283d8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593b078225996d4308e4f6a18e1609522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78692f1c8817768dee031e04347b65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9058e6978566e192d4b6309cf53b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e49a68d0e8a86ac27f5c09b0a48f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f9af34f4c7aa34e9adaf6feb81a42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b04d21a618f270ba48b2f42b8cda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaab3616c135b1a10dd576369f71403528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d167917e5eb3e6cf2d8757254a6bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afec71f8ed5b5a473167462acafa01b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80257bce49a777cb0ea1022a01e18536531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c24a1e026c293124ea9d4663475720532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3854d31036cb5a0fd2ac2bc410b97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c009f7ae7f90acc3fb9c9f47e5b69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeacd619aa1f08408de1d9ef58634f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb846a3c5dff931aa412a6efa44c89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b7ebc8d0ea321469f5b49fe1d2a40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118dd52b14ded76e402ee0cf1223a01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde79da5b3899d998e8fe826c84564539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a35a17c5590865f807d2932255db21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0b73f583e47523183fbd53716d34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08353687fddbe48156a942250d6d3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fec72d04c791cd55af80ad5ca28ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8019070daa91432da8e72dc84bd5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889110ba6e3d00014a369e3524e4ac83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507878ad78149cffa6340bcd4f45784c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd46e3ac67da88315c592ada98727547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a7001ef409f86c2c31d0d9098a87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01330c4dc9827d9435143e52ca6c83f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae18ae5cff364caa6ff16e64439223f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a386adfac36b4715d3c91638eb7e62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd455603a696d54449c4595c5d9e9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b476170ca6e9615b6614cf5e99da9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a707924149b3a739a5510f1b36d99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab8069c8eaad95ba2973c9f678533555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f86d4b780e13096e3fef2f58906d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069250bccdda5d7de04951ceb4aab6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b3d0111659e2081461d324601cb87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da366aa730f2ae649fc983203007fba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881eb8ba629a4e3cc48c38dde32c038560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca884651b0c594dd969d408d46f19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23812c1c97c3cd0611f9a1013848507562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd41bc0f89933883fb18e9e4f44a4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c4e6c31a92fc50428cc1c57ebeff4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b06e396c5250493cd9271886f3302b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af967cb53e588b13e86f0cbc13f20ba5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d054555295497b5dc44a015887b82a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d7d6096b8be8071e7a738fabd89f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3337699788a56b5a8e8aac487a30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e57cb66393939fd264fffb189a0327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f98ecf8fd4e67e06f7fa67d80ea19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38813c8a254d62cced88b930d84faa4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7813e226eac66594f52f7e0a9345122573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902186aeeb61b45b702757b5e231f37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b25388d1c41152d395b070740f675575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12d402545608b1df0d707957aad0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0dca6abfcdfd158a95dcca75e3a24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3c336bcc57e9d1b4781a1aa90a5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff716f36400f5693219240ae5aee4ae5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654618a496f3c3ad492bdf85b5fe1191580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026619c0a5fe3ba203e2620bb57ee988581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1459c507dc43ac379e6194e4330efb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad37bb1585c57ceeca3b42b05634f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb3a162f67313462493bed639d727584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef28bee079802175d33ee972e75f1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223dbc1a24ee22728b5aee028832a5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339055962399a40b3de23be21ea96e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce31217caa10024faab760eb67ffd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbe5adefe361ef494efde4c053c4fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7db55beb771f9fdfcfc4f0044617590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c86715e1414a699979f575af60383f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30a4a6eb83b19964412e37684d6ae1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd220552ff2458d8ffe9ba7c784511b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de862313d314886ada91f479ac46b6b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c6761998ec1eeb042657a886994c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b736342ff180842e2add2667e379434596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f4d0d36e7d179197d80f5124e938597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337e3963be73702d34a9987ca48935598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c98517c0262b8d51dc48dc7b9d0c8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dff13d93a1216929d341c8c3a700e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e982f5cfbf208027d62cb3c42fb80f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae89a4e449c505aec1ee260ae480c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa169da7f6a30fd7a5486d5b1bc28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325ed073c1c797eebb623034b814398604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a44f666db9e898a29ede799d0c6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b15f9771e26d89af5e788c9802d56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27dd81cb55a50f703e832340575ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756e9274d36c9bd981624d20c98822608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a8b4ea353e370081e7b6fb5f5bdd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f6e27426ad6e0c1a33981ae3f0779610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed540749528647efc5501b4cf13c150611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba31d4b5392e6c8578a1dfb5148166c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250600d60e4b7b699362f12caa9eea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c7aff6cdaee9f828ab7930090c62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286809d3a0d990aaad3327e86b22dea8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955bb0a05b56bffcaa6c3dad84d49b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad493538fd844128f5f0709257de5c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045da14df771fbb95defdc11ef40b0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219d9b6171bbddc39741283c9fe3847619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c32b3abb790c4ec2b880ad3d9d38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc8855488c973613d2c707143ebd8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b3bdf0f6b1631faeaeb2bbf9af9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87def71f0afe3b6e3a10490c6bf0ddd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb3e696c39e3dcb2859c583608e89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6946825f18cd58f48ed15ccf58de20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a380f28df444370a2e925f637a359a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c49ddfd85e2d7d4195ace49480789627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbb22791d25c69bda39da8ca7749a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b314794d42686d3569944bc23e49cc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac0e492d0a0de35b1a3ba644c1d743630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591b9b5a6801c29ca116851ca996b7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800bb68fd4611b56dcf154748b47855632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f5ac018f37cf985b88849a3cd31a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867dad89c3e2cadd6130324d55024b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38273edeb90335886c90060145b33c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3f5ba868e35af9ec0895c288d5735636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c619d763f225c96c206afdef62bf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19134878e03bc67f6fe08921c653e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad3cd7390ffa95605756fcb5260561639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117866c398e48b7508bf77adcee834640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3678b14cc47e63919137c7551dae2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2ab68ff9e0063fc90d42baae51b45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7479421fedd73eb2a8cf737ddea601643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b47606bf722f65df0119ccbac5051644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2602f9a287348ed15c51d93b54a275645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2721d2a08c6ef70d727c2781a0121c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df284417d7d9812baa9e49997bb2db2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c20f2b5cf533c8793ed58fea4256c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69892096bc25c1c9a170cefdc4470f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb85bd610e82af4cc920f3f30e1cd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f258a59cc02dcac1e004dcf79ac1cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32af2c83290acabb7872324a3fbc51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494dac53c328d5712aa54a1b891e72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3359c7e97269d3eb411c339e7bd8211654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265707c15f36ed13d4771d9cb6faa22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c59a92df4591a0395227dbcb445c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2638eedb2a4da99888432598bfe08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb9968bfc3c1ebc33a12fccaee5241658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d68cdb587bf174e2091c5536d917659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f960322e7113f0dd813a3fcf690e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a66a6e06221ca9d61661dfec51cd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a11ed9751c3a5d1b0bc3de614dc11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466852f39c2a8f221ecc97b19554f692663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5b77209cf042d8d9dea256fad6db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c461f846eeea5f8b43c2faf682052665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdea02bcbf891247eded38c67c72427666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963e4ce201060a7ad6b41162708c44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53415f59c13b79f7d85a792f70ed6cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aafb0b736b37f03756c88f20855744669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4245d47619b0cf4e420fd153b383a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31eb46ce677c9735c30841f01136fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc48794b40099e26e519256e9afce49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a56ba514fd738ad01efe5c29c606673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e27e608e1ff9551fc522f902e12af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6927e3164e16f8949aa2d1ad1ef938675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d182eb3564a53a44ce6cc2d1292a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7552eefb08c815f3f6dc49c01b824c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa9cda2a0ebb4393deb25761b25e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e866f5f549a08884eed47da7d549b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954df9c8b9b7286ba4e24d7eccd30b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219566ba6656cc741a3ca4fdccb5b8cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a3dce41ebd752979c025309998c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a20506787038965dd5f8c5e0ce7f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b370a5c4f6fce0c7400030d68de34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928679d63ef129f1ba92f5f815570e48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfe17eac6b1552eb5ada75c909f978686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef42c49082b4ef2b13b969e41f848687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a2fa253db4b9b8958f6681fda0590688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d26b8036b735049c660fd83e0a7aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f00451890d5ca7894af2526de4048d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7f526834a7ce25fb761d280be3dc8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2363d75611d3e75743a68b7f0ac56e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d9fdfe1fe4f04c1801c4225eb290693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1fd966ca44dadc78bad95481dd7a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c628ff62f3d3c76cc514192fa423695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbcc46283000451fda0c3926e1921e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d7de7fe34daa3bbc616af753bfa50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b1de93b8ceb039ab9e152005b8895698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dca99e5f54394d04bcd64d0f77830699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe97d07e901e641b6a6234321f278e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c976e611d2806bb09381ac8e83fb097701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf5181fb2d182cba2eec31abf38ac9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a447a818324e901307676845d4705b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194be503b15a17a68d5d9025db69098704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ffdb6e0302fe2a172876eb4809868705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551229da3600a41b37529e587a1bc83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fe5de2091e86a91ec80d792339cd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffac2b06b7154946e1306eedbad9d07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b745d7079bb4bef96bf6948d8501b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2d15753223c8e55708922f8248f71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d3d2151f44045f6fdb58acb4260a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b16e21f0912986e61537798fa6453712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd573d509814768a04f3480117e9b36f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55070289d9f0f9c9aea61c201d40f97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cfac47883cb479f029f5620550d13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522eefd1293ba0e49045dc02c08cb57716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d5b7da0acf6ab1a1bdee2b794e8e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b682ff2064f41a440777b973fe8564718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4cb2903b48854ef8dc1c654dc04f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b57f83520580aea60aa2c7f5400da2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577898ea118f26a0500ed788ed50396721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146dbffc7691f299ce67312e9db4a2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396eb11507ed24147c89ddc52523c83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521dc45cb3baf4684ef8054d6c71542724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a431aef03d5036ba5c8b9b1bef02a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b329cf63b832ef7ec65ce7e0419af46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e386b75bc91735101dc4af5a2a7c45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75a4b3765993925e95f3c0dcd32e99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c86667afd265f9de31c29ca7635a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2ef9d5013e19c16af3ac77558265f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e83c0b9ff3c5db853594334a2a4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e22246084e2566474078ab1630571c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3fbcbbdfa789697abd9ab27735cc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b693124f715952c4406b729301b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0904e904dc64968d300c3e3ed2db9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641b463c70e06f1c6d6c05622369c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f911c3652b109629bae27659937e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449158577a4f4e92dcfd8c8ff170b47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd234946ea7e586ddfa336798d7ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5890a950964a4e824378fc0248c9f11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87469ff6a6789e6b2eccd942f7976d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be85c7bafbab0df37c99f7fed1050742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7ae24d7e0e31713c8a60b9ad38e96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2f7d51367e506f9c258d1e1afc298744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f96c68a111f9bf87a12bcd6fda65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92997025ce6f804df23a14b34dac9845746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff3938ae82f0dac9c30b92391ef46d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047ec25d690bb79296a9e0a07c53e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269763824079a0d6a2807a9e2dd028d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042b0928c81ac0eb7d7e7d5efcd2bbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6483ce03f0d85b4ce4bf0850558e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bafdb6d1d3e743e2aecd78cdd896d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bea5f5c3a810b35fb2bea44d75cc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f91b562bc515604928773f7bcf763754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff7ffe863375abdcf37ca861d2f1f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d33383847c53892b5771c4f5aaa60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3378ec8d18b0467db8af28637d5070757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9d3e765fbd545d76e1526815b59e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a64df03137301ec6319ba5275a419f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b81e799f830a776bc3172fd2c37f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4763a4770ba9507b7dde814976fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca6488e747147505ca34a828c373a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b7015e973da3589b06bc2e2254b8c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034beed111d56bfa94796319a249c42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3bdad65a2bda1876ffb0d715e947765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec19086a08b7ab67760bc95bd5148766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c3917f24135c469565c8c0f95372d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0bc17cec86999f5751aa5e7f379b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5848c2e2c730af02ee0a42f7eb9bb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a107396f21aa9f92dc0744a9a9fb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ae9509eb7351efe5a8a4ffaafc990771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdeb2f6054eb635063c8e373475fb9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c3b2e4cbb30b8593f1ab5be059f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8540f8d05a4ce72eff462a636f275774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052e78c09bf6b968d15da152ee1e1f1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77ae41af0ab5e91e758aa56c1f53f0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704a3eeca0db2abce2d9f68ccf6d31777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51964b855cba1af4b96088cac80c9bbe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0372bef48f12e6db6c9f32ee6d796e5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a69e8cf46035e6e2dadc8c8b3985c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc972c7e6907ca7170e46fe9d3521d46781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760181816a841c709eea94565b24dec2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580c13c66d410f69fc1872e52d8142d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866072d80e647a4733f5071b95c2d42784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c817ccd433b08f113173b1d14651d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c2471ba319eac47231805a4853b6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa10b785b76a21e8bc0095dfa546d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6193bce2f6ac7ea5bbe91635cd86e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025eb47dbb371a14e6c4056c1c2869a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb1a68076676a8e7915f908c8adb4a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54b68e0d0122cd3e57008ca2d4c8ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c507e75348ddebc630b60a8f1e392ca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c3242bcd723b09deb43dad71a2eee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323f05872877710d947eab65f7853c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf7157b99bb314ee17aaba9e1d9cc2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36676f6f772f68d37aae78b132079796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa4a2a063a633e83127164da407f4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337bb01367be42d62d67263fe4def5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a114ada0c87f960bb22be1aaf53256799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78196d8c26a4a129a64ba0e15fca9d96800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec6a072a16e1f5ef8e58fb7d8da27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b835328f9f98d4e3187c529c5a0e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691d1343f5eabdab507f76deedebaa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed289c1a285816740e3dda518048885b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4277ac9ee217883296cb86d1fea07f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177575a0c6f5ab27cf94c2d393cb3ffe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6f0826fe7dda17802062701bb4e5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e55a5e7845c719f191dea5ea7f0ef2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe48044c38fb418128e98d653702cf6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f7d160937e9cce472b6f292fba5c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d946072bb69b7d41f0e00b1418402f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15e9134057ea43b77084156cb65ac7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af164317bc8c57cd1da48d6f17851a65813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c71207c9821f9e5c9603478375198814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2b42e98bb49a0d45ed4f4a448fb3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b124a07541d29bbec620dc57d9c50816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287e63ec8deca6174ed14122caf8b9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed39e114c85b60d9becd180cff2f1c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649c3040fd1bf4d1df22d79ebb3fed0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac43a8debcecde8484212d1eb90544820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded97c04ea4fa3fdc52bac7d5a73cbb4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b9d398d2b026d1605f36d7278bf7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f2f74b721be26692aa64c81b3c340823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5933327d66b09ff01eff413e0d888824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074f1bd85ae975a17a7426b5ba41cb3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb521302101f005acafb6b20e0a7ba826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49488e039b4eb70be0be4c932494e6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbfdeba9d8a957e296a2549f2c3fe6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b2c9a5b2eff2e131d1ab40b04fe1c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b585a69eb9d0043e7e3998dff569830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe6a3b03080c780c75862f39e1608c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad858c59e8e7647cb808500d9f3236a7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6282ff33e8a9aaa13ecf67e216401833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d1aff03e1afd9ac8eccda855d2c6a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c785d9a97f2f8d66d292d43594d69835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394431fbf3568f5f545f9c7e9cf5f8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09065e3fb6c28e16aa6a4f427dd079837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467cda04976d84a8071d82d113d21c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe5bab95090dba4e8fabd7ffd51027839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eae5cee83eb3329533a4d7ea39592840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42d607de9ab865f745f5922d23be6a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ae79b4e4bf1f2af1804021775b90842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78d8367ec8d4fe3d1a18f18ff5a10843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a9cd81f82224936a59db93325cc96844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b21a8caf92ef6a8ff52938d873c3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c81c4149333296f644fa19584eeb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17544a03d18a4aaa1cb0a32f1e43fde847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00b5e9e8cc6bf61aa9e5f80f02d53848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c498b13324fd38e0124256dbe76f61849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247991768032423b55063985065c713a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243197b9e4a3a378158baba620348fa8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f501fd0ccc74b25738c009e14a5b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4433807e733d3359db99f1ea0f2d6d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd10dd9ef4739aeeb9192b109f23d2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578b622ce3edf6cd70e627c68b49741855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d16fa1fac0e2e3f87359b69046ba5c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623350564703d4c2f4b4fbf230c8ac5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61091cb6d5ded01fcc383496bc223d14858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623615a1b65cd09b32caa842952f8ff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4543a6b993d0f2a79f3a24a20f27b67860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9680de653697d6e850c61174d2ac877861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ae885b3d806f53abcbeb05a48c2d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef584225093c13b7ff547e66ec48ec19863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad58f9c88df13da1adec7672f5441864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02280c479bd6be19ee4912f3340a410865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f009ea941854fcf97a512fe66f33c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9b8b55d861cd0faacb330c5f53ace867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4a8e9b4c71e41beb8911561fdb60868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f389044dd0c3bf7baa93145f847dc07869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0dcc027919c46be8c96441520c7cf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccd85bf96c0798e02e579000f743f0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3de4c3b79c2e77bd0e2b8a1387c0e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba69f40b1af9fc681f480f8f28664a3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a734c69c3bc745d5cd95a75ac2092dd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee248225142c09244050e9a81a86b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17749f021f7fc15dc08ac8e1e7d86876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9517f62b5ee2dee53ffab97a852a7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e7d0a16accd9f11ddefa77364e7ad878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ac5770b195fa03a9c9e2f22a33f4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba43f5b75ab1bc60b35307c81751b7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c017800580abe3597f5444f2f1c348881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4129b36d329e2e23b479cb85a41a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdc77c0664944cedcc90047c469cd8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461580f16d90aded4e4d893c9ce92b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e450a26be35f221ac7aa893c1bdfb7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756e55fe66bce01844635baccb58f66886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383157d52f1b095d82c315b68901f95887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d36d7547eb0e2a42c571089fa004de888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd035302d8ff3c7ad314cd7279803fb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31151e0d145b65f87414ec7b1e9b70890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb95835efcda19acaf9a111a02e9509891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8988b60c82421bca256aa7bbcd752892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0acd4ffacf1a29d9fa935552f6e91893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f366553effd62efc6e0faa94db34c4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d91015d35156658774f57f579acc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c0f12c37edaefee9e0b710cab4731896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c783ac1328926d3dd7d65b8ad8c2c29897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf86999a123e6cb4887f0b95784a85898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34461edfcbfeb6fd477907308980b8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b6e9fcb7dcce663b7178dd699f754900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d71c2841ba6850dcb387033b405592901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d577caeb1671bbb14e7bccb227a7b84902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1047ac5de55fafb2f225d455a1b3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0031acfadb39c3696721b3c39edb8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0360e8c6fbcbbe2f20076af2f68b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c0030085e29da1baf7e3f94b18123906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d76f1185062ee7b51249e22d8fd6f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37b30c97b5c8d4ce74a1e362cc0fd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ddc16bea6e0e55f4f63e2fc668f73909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b23fcc6b111a4ff3a966c3754e4678910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e633862947c8c9a1259b2a7d079987911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120899baa25619f9ca81cfdc30c9a4bb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4aacd1545ca216cc17c0d1b872fe913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db025b1ace366c9749159ab7114050914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121de3dc914fac388c97bf6d37630aa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a3ac571ffd8de445eacbba85d1109916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5eba4e6b9123e7eb749f1b50c6504917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22af66e759f2e558043a9ce12d3fe0f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d82b75936857c1da418c54f490ff08919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17f738fa8a96f8f0da4c8daff1dc74920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d836879dd929f6f2f5a0075cae48643921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727499eb2b6c8eabafbdf4b3f968f9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12ea617869ac60ecd68f39e6f13617923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d5f2d41197fbaeba8bc0a293a40e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070ba1067031e71b928ab1c70027c9c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd848540128506f1ba5f3123fc2372926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e46deb175473a9c18155548f9535a7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6376af3b40f509fa38ae6ee87e76149928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860db368ce33c1691dcb24886e60d7e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bfcb65195dcee45a57f9249429f10930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c00fe17e52cd7330b3b8dbeb8d8cda931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd714a80eeef29fdbc35a352523d25e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad055fd87903265d7aacc1e02e195568933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359549cf854290863f2af2e9e7de079934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c4cd39e533a69d88691b7f0fad802935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0803b89ff996f6197fbb3914019b1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b91217652f252e3867581b83396c69937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd21ae493f9eb7e17b0fe655c48456938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611b0327489506436cfc1e8c882d5c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2bd034bf1570f7f4d0605e6ee3e3d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804316ab65465400596bc6bb4730804941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c15333f9c670538503036814853a42942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc6fd65e409a341915cd51dbdbeb2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e37bdbbd8c177ffa0c0db25bb326d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17fa565426840d8fa4d525fba4a2d2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646b4b42afb902d217a63ddcd7349e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab756246b2f87a6379c98440b09ad740947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f46a7444e19aa34d54b3b2463cb33948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355090e870f4660d3039471fbf7de6d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d941f5f816e7b4fa40c4d542d303950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb210c3ca1675ae90cc5305ae193715951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e85487633bb3f0e76b2213b31cca4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37093407ce666acd694e441c4eb1b83953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c79846164014b439dce321e2c484954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a54cb6e99502a727b17f42ee7caf4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ef5cbc9a41bbc1d3c59ca5c3a6be956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40a4cda03940ee1cfafa91322169bf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc02fd32161a09fe5a3dcb79a1c4c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0deeede798c7145000a20127231b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f4de6797c908629b80ab6b19583d5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc2cc2d3eb6ac252b3299cf0f953e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e47eb0531cfc100c6c049bc92cf2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2147c6607d7218e106e2d58e0db53963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b31da0fbe2ecd01dd7eb726d16180964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058fffa04c8c6650a5d587a9ae1df25965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697ca21c99e72c5353feb95b2d0040966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10934c7b602ba6952b10d24df78b23967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5015908645adb328397e05bbf67cbc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bae65db9e799af819b1efa5d9c09e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1776368e78be01997e78b8ef1137a9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92627a8e35c65208df206a2e10d6597971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38bfe7d2e9dbcf8b810b4bc9b3302972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bef68ec5c25728984a16b7b0992e50973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcdf4f8c5e3f66b41f4f0f2f18852c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318d90ea3c596e17faf1bcf877db852975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd644ec1f6637e9149da7bf8ab938976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e81d227106a676843ddfea8ad410e977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>