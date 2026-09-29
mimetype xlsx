--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc8be645ae4566f696d72fff22194b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4e8f62ed88fab7cd24b69d4722cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073867f756c6c23c08d6c2c641e12e3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9798a677df41ea6e4cbeadd2d60b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803612476e830f8e3401596c5be66375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433196d03f683a7f9b98324ca760feb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bf51473a69c07349d78d8d0dc6c6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd27e0780655cd9766b8d3da2a907a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f0fd15a32cf8e054f947cd2faadf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e976a148ffa067cabe9eaa3aa1683410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa43be12b28f988c46887ad30066711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee683af91538524a134cff4c6eca8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd205bf65bc18e438578f80e12b8c81613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b0f88ede9343a1ee9889177bc83814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9bddf4e8f360c33b2544357a144e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22841d914a66fb06345378a95d9099fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e672a14cef3a82c1346fa258a6db617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba48deceefd661d314aa200a5a8a1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809eb650f5857f3ca336cb9b1131dae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5928c077c754257bd480e7162df60f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9a597e4b45cf22067c8d6a04d22521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97834d8e945ce098eb85588953aa8ded22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f1a75595cb9477ac0628027ecefe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e852392d03389fb8d0794d8eb7f2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea21442375d005d3106588b13c18bf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3caada4d76e4cb3a5e478bee7cb25726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc633c8bd325f8e7fdb4ba867b7028b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8bec2b5e820c855a53853c5f084e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be973f5fb323832854bfa3ba8aedc6f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cff3433a9cc15ecf005aacde13022730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feee3cf497c4c3a4ca8f455a952bd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f899ad2ffc5fc4125adfcd15d0fa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f4d906f4a3cb890a89415432d43633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2174eab16656e7d0a6a76f3ca2f1d6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e4a244b51308c5cf66430ee8fa6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a7705c79eb72c2e2a5c4ee425bcaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c358b6db571572caeaf1773290a1e5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73dee10de8dd9c0df1a4d1bad1a8b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d54afc83f5efb317d220b90a6eb7c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682382e34e9c4620de41fa6d876ef5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51029611aef08335b6f7d6a66a2c399241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28229cda10193833706b14c003c490142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d91c063b8e90c9120324d8df392a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16af61a06e0b93190e89c2a95f25ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8247ba85c57b76847209ea51abb37045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579721a9b1283af2458b17ed6c6ba3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71736e63363ca847e0444b7ea8f8628c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49539f9a5ad22a865d710f1a3812e4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c69c700f6e3ceac65ce25b60da2c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9eef53be7b41beb355e1a71a515e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8813ca61474ec53440178e0cc77d43f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce8d831e6da04db1d9733de38f45852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2aa0563728c13a64fc12b4d83a3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951386c4b2d1c86b9ee66d3d58309d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20cb68392396fe962c8a75570c8be855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138efcc099e843b64fa84f281e8381b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597160cef8622323c0d75c14771bc71d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846838f43656c508d02840b8fdbd75fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118bbf35c3b3472e2f92cf0f5869bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33233a7f3323e712b1c57786619bfc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e6606160b30b6f11f7d8fa6979d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9172c4bd0c0332931b3833ba0a51c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f909bdd88990f1e855eb2c6d933a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb36effd88a479ec3e9bafe100c39164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c4f8166ec6a768dd301f9f6eabce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7c491177a1a5b751fd9425c2bd80566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892caf2adfa7dfcab87ad0956a7803aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf913dbeffae3f13b7922a4ed830fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe2292416b128fe700ce80fe26812a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63dec684c1af28ae722bf5362ca2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655f963f47ae6f79091889f61c9788d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01454254eb45e7624a7526a7f92ca7bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89ee5b11860307fd00e238a2da6e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7231069b9f84dd32b975e0b79ede6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a03c846d9aec0f4b4f5b1a2330e3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6afd0d87b23c745175d1ee3ed4f6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454fbef1e9787aa96988b8e55cdd0ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac9e2e2012b278736da3d83f5a7f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc950e7f6acf48b5039aaf4a08d675679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf49eab4c9f300ed9ed210562336fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f3f195517c07fb3fd4dd5f809c19381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27123e20d365365795454d4efe08e3ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b5a7102f0c54608dd5c4dd1ef715883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da30e2a3903beea7b6dbbe17cfacbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25389cff1530459b68cab7b04e145e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c112936f79a5e36b5ef0efd7659b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9896e9d8d7e1f20f181c7243c8fb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a24aaffaa5ec743fa96b9f90735588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e66f0c9d04a344b4283cceb86057489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace43929f627d18c3e6ac13fe22f188290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945edbea968e177e464cc018d5edff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ff68d1f659f0dbbc52cd73cea93e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fec564d8bca18b1d5779cd6738e03193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ab206ca39801c479f44bcc598835394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c84291fc4fc7be6a8b0c0ff0c8a55295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dab6d32c448a40dd34ccd24d35e37096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d447ba8ba3424bdd83356e34051eae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83249265ae777d241fa76845087b5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb043d04ac32f6e7d172617d67acb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffabb7bcf4bd56cb44d1c1f10343e1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705bec21490dc4f4e3b2ed65849988101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9457639f98691d60678f3f07acae15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe72cf113e5da20ed55ddeb6b4c38ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2507c315940ce928a753c4053bbb72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1228c6b0786659951777f5f78bacc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca664ec3cc840443453ed7e0133c518106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06155a3be7311781fd01599a3e38fa1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b254a4519d2b7ee12c0365224ea17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5835a37f6dc49c3c8d42915cd00fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3aedc71f947f8983c3d10711cfa36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e62501304591ebbf41989318f7dee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711558e9ac1fb430319672708824c2a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b0b88abcfbe7656dc17efac5028c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce2c61d934b8388920a93e9ec872e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b68532eaddff6b9e6e44815ee783b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34171d5bac8f95d407b2e5b9d002a882116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be4746e96bd675a2de65a4563617fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4705368420eea930717fbb452a86ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48442a0f8851e077be9e425f9f0201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23712a73dd7693164534a8c092c4576120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e660f219ce128aeaa27cd0da5f2d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242e4bbd0d388820d370fdc411139c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb56f85d506e4348f8387a7e7e7b9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de6ee8c6caf36dff1cb391b4d3aef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f5f47e25ae0f16a9d9ae4d7804dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593a45d75e16e680668da0032c69664126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49294b733819032f99bdb1e3b946f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6a3701af4ab7975b9fae46032a6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26086b653f92e13e0a5b1b05242852129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ea29e1830ae76d5fa517ce3ed154f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6f95cb5a9aff48c4f3185cdc1892f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40626b210ba91fe7864e0b0c8cf271e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3022834214517c01cfa0f1ed38617e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f85dfef0ffbaf983e439b7be30e194134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ab71f1320effb334323ddcd77bfbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c1c10076c9a27c689a125e9d49041136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46331b85ad529b27bab92b6c6dce8011137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd93347cc2aca2118d4f5ce812fa26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685dd450d89ccedb4d3a0fe92fc5ecc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b1c79549a61e1b5bd7b8adc18dd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4c3909630ab1b840ee532d2b342fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0096151d426c5548bad072240b13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173aaae16201d063562e9e1a83d1c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c90e08fc3b72fd7d521d804e1b82e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8514e70239424d807c7ba41c864e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d04a176fc278dbbbc0ad8ddcddf10d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a8dc2320ed8a58f123c4d8fcd303147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e31bc603f0e6c3f717311715bcad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b577d1c84b9618054a7aa6b18f69f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d705e06373ec32711fd4a261affa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69399c8a0e58de20fa20e6ab8cbe6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f185245e07fb6794323a825b9ab2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f034301ccdd43ef3ad21718c743275153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e983c9f8ed0462255687b8590ea657154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963b6af6f4817176f35313bca0f16f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be9004500bdfa9dd2e5e86d2c29b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b875b49de17d5d91b734ef050caf98f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac5b23202292f7c697e063cf150de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a816208316a7920d684ca8cb0077d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec0a666ec0003efe03f08056dcb40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c04521efd67e9225352970bfa7b16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d0ed6f4e79591696ead00a1bbf611162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20c50e3c6b678445b6afd7454cd7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588451a34e7cbc8be05fd2469b0fe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe91978d61b2c36112d90bbe8a44f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f7ea831c01049cad1cd19241c344166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7f02878b2fe48f29f4cb4e2aa5821167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7177bc72abd8d2a81473552ec23ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fc8978d5484ddfae23ebb433f4055169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5512cda9d845a1f13a11b890ec94f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f8d3879bbcd4c3e81bceac9884a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1b88d74035a5d46f14b8ca0b1336c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff96d5971671bfc9490f3ad914faea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de900971644877dea3d326bcdd1bb03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f3634c7a56e59074e79ac5576bc6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa903564de1d76117997cd512fc113db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee857ebbe8a06825d6f72fe2ca800aa0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544093aa25c07bb2808ac113afec85c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f34fdee8c3c167431e1d2bfaef242179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf26b0f37b053f63c2bf552f0f5c746180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7ef515ea84333c2b7221aba6f3b3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d9247e43c700e6c60f70bb7e0ae6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a2b8b9e4fc73ebac5dc72c62db062183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b654e34be351b5d6b52b41533dc4195184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9d23c8d3905ba3a532d90c4bead00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68c11d9db6713768aa166efba95284186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39590644c37aa918c6f491ec9328ac2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87491c9bcc22c059586c0eb8b24eb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a55041fdaee90db98d5800a56ba3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ea021edd186f4141acac8c1f92308190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966c0a6370a9686833f8ae4e7e59b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561512ce2c8bfd512c8e6b3785dd554192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a278e009b482e022d751242afa0d3e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194daa400a1bfbc9aeca41fdfed0fef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c42c4daf8ffea42f263f2d57361ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb364cada1875d1797cac0f5240da4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f71c38f91fcca44df5bc2d2023409a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c1d6b3979151e36bb8edeec47b15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25e2c31aa869d6bad1cf56b9692881199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516cb648a514b9edbdd2e928ea5a6fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cf5e9ded029fa3e05b4b93d85aa32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad079ef3bd6ba013f16afc9ce9fb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7722bf509079e33de3c41bcc247d926203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f4db980ed43868b2b33a7944ed68d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9ead71002e0bef2188bbca646db0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013b5180b72ce36b0eb1be01d833bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994269d236510bba480871242718f1ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb83131b913d60813208dc136f7e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87931b11e140bb62158be6b709f72b26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4390ec91eac0ee1ed99c5fa983e0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b30de7a4fddf1dc932ad843f91e5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8211819600388b23f37ff06707cddb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688661d03f0d9af8d733726f1329512213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4e75e8d73a8508b3db781753e96b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1507acb70edeb5bf85adc998554c88b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417153a3caa96588d607e0ec10bc1c65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22837e1eb652422185c22019c22fb1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715087961d2a5d881993840984373ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b7d9b7f392fa63f55e3d332c13ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a8dd561fec1442e1ebd8fad71ba15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5d8caf0eeb8e48e4a0a7ae072acb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ddde6cf4f2f59764586b42936708222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19180dea6128cf0baf357f3f2642959223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bd0bf7d6580e76509c5b752c6fe09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47419289bb5d6455b836080551622267225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d637def80df69df74d7ffe723751226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975a483e0eb8ce78e7dd5097a11a215227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98d16da64d1aef6bf27cd51f92b8a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a42bc4e3f45357d06cf835e94d2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5df38755b7c611465c8b77811e457230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b7d3ead418392d0e9db3205f99b17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c3ec6be1219d40e393ba33dac5a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b54280be10572286da363f03a9384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420e2e32d32416fda85182b71b2ae7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f93979516649d6621906f6bbd06772235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a82cf18186573e9a51afba7b1483236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08032c9455984496eb5131abea3c29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e154ec66b8933198ccee13fddfb57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780db8126c9d2d6699d575026404651d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516271f5a5606615c60cea0c2233c27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d11702664a3af16dac6918195b05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4ba2c350766ffeb9fe5eed8c43461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b1460c67046901cef1bee5e4b418243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639113d5878e15e6151cb68bc1b2a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e23a2f346ef08f7b61b32a7b8eece245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a29293b56df8164e8ca2070d4457a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642732dc65592ae66baaa4ad010d969c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e313faf91432f35f270e0c87055063248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449770787fa0841d884641ab42b71a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b7743daf858447407c65876ab378c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aa89337469b57556d399bfa026b5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91e1f65dabc5bc3508b736eebc2df0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a421a44508bd1b576d193594d850dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe66571395372eb1879835dc8b5ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740a1b44fc67567eeaae0129855e9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe153c50d3fde8a88996ca11a826dd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9ad23d3cd0d825086e55a3ec3d6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60a7471bdeea645642369736a53c4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e05106075f6ad352a90aab9b4b240259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a87660093fd756578ce7222e9ac81f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a274fd57acc4c4a64d86631ec94c85a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376327948d15f9e1db12f96f1f96cd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a5e6b3d49496877626be6567bb80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e6ebba695f0bf76c5b7718bf2222b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fffd00d46b2043880bfc1f4461334265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b6934391e7fccdd224bf22b8ddfbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b18cb6874bbd227fe8e3865590e00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1359efc0678620af196b069d0ea227268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1fbb7b6d445f7efffcc17040a3cbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7f406598dcde2f20745a376397fda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c4cecb1465e1818d47c72546b7c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b63f7a4da86a973d1c95e2b26da07b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70366b79b3459963ad07a28af8ef4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b81e9b858ec3393559b0b09044e07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349b90c793dacb6e8e22b13ded3c011275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0846a3f8fb9ea99b371aeba8bf134276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed57a22f6a4df80beae04b22033a1b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a615eff553fd329724e909e5c521f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643172b20a154daca0d565cf98476eb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf661b26ab75f5db95512bf3747977280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675788bfb1670823bf8dad9a1dcb8cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7505b43de4409f9ee7aacc1a2d6af9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedddbe3b0d60099876aa67e056a9ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5378da13c38443817493c228e05b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393bb1b2b5ed5aee41ed77bf43e2a0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac04cb616d825226ff6c486f77cdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377167d043b7e468aa71966198ea43f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41828884bc53ada994f8b7b681c8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee360919f0109e893fd61d7386fc74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d2f54e18a97f6fd386ce947d8258290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f207778953535a78e8f03c96266f651291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd634d49bc5a76a9bc77a2555938db9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb9c157c879f0f7cdc31d9aff41d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32014eded6d3e5b11b1d56f2b611e90b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700f2fc8f8c3da9eecb0416db753d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e38a543f36af1fb21e4957d0cc3c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb6002280ecd57348900cdb6f31cfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1af0b6bf2f333d9d9829adc83c00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8695d198578aaae48cd4d2f9d585a59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe363310d01acf881d2dc65b1fd3133300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4d246fa2ab7b2dd6244addbd3530301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6286b17dcb0f3e5ab2a92c615bd0d66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da02e03b8be31522e4cfc6236f7feb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e26ed93dc1fab640ddecfd5cd92974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0d7b9808fae1d6156b4dc86ff02f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29c58d991df34e574430438cd82db9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd978ca3e68ec421defb26c083251a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2239f9800c51b96e2781a6bbb5f154308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963824752e0ff01db703b58d88e0a159309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776ac93144214e1ea4543e1d2e04b46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509fa67f36de6e620a3bb7f51bdb0c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b02cfb124d2288d4fbd54a524b939312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacab2e9483cfe771fcf9c9416a1bba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c3766c708cc78d7c76d504341951314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d2272a038ae34e0ee889fce827ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1af83703b7e320c06ebeb87e07ba9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be02fe3b8ac84c94f40ac52324b3703317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923218aeedcd593733f6bd8d5793774c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78fdcfde2403c018c1ff270d7ba2c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfa54b39b823a375a8ab15d0d5fc78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0678ab2e2d4d846815dbb401a1f34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa508f0f887dd8e32bb7d45f949b1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83b6b16180da7d8f606b7ce5a6d804323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01360c1063829c5d6626c230b7c5f38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c6486dc4e781e8fcb0c322d6e6bc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bad170534d28ab8137f73ff086b1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f481d54e38cef7b0499ed03d1e85623327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f14554ffde507697d48f98b360e58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97768bc24a25b46063b07c04313390ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f55a99d85b082998ead532296b926330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2081a1415b8633e9aa0d87222c62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99250519b3d7f45e480480d56813a0f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e49e8a8073faa1f807d949ab6884333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1eb73b684d7a2285b0ca2f904ba7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be426093e5a9a8af9a70ca56bea97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf55eb0bdce16eedc16da1450eb341336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e2819bf5dbd80ae7bc6e27dd7f464337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696231936519fffdf0de144ce0d23fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a344ffc1096b595eb3ffb936bb37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245c2267827b03c638dd369495149ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f96d6304ea553d524e53bc8a79088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effffc14ee2b01d993af5b6e5b4a0ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0560bed48115878939e778cf718a0c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d4e7264653deab3b9442af775b318344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83028a78f14b98e920f749b99735fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458cb4171f6093a57fb6c4503e2cb9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d7b78974ae565d3daf2d2007ace6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961452beec604324b5ef5f3c295738c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dc93040cd3e4cedbdaa912d2b03f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9109be3ea1ba89128b143a2c3358b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57b5a1a7c9ca1ad76db313bf988fb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e4310d045cfa2489c485c5982849352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef0fa27ddf6bc323f392672b3c098c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1283f9ade7de7aaaa7ab932c487c3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176257b4a06bd0ee0bda4bc5a576bca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67779a03266a7040b37bcc064dcc69c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5faeba4f3688577bf18dcdfab0a6f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed341c671d7d5a6489c014f87bd2d1e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998cde943868256f5d72cdfbac5e95a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb846db2064fc94d41dda8769c87e907360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d84bdb4c7a483d95b24b47e4316ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661755e11daf2fd1b348be3ff23e77b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b33a830e21e09dbb9ccb7470e53e0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b052ddb14a78cb976447af5221ea8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf77aa17200c839e10e8b73c309f29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79e9a4b755380a4ce46d3ad15a0f57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cef38a99078555886160faa1bb4ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356cd8cd72d3a4ff43f04786c1a778368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af52e0b2dc5d503af845cc75308dda0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7b0367c3787cf857bf3327c554686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c4e09ec457f96d04ab2c3217c8b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d12b0e6a402b8477453eb66ff8f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334a172d4fbe674f61764ecc3ce682373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae23d9585ac7ec39570e37ba423b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a11ad0e7768f72d8538677e9c2d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089469a7173c3be420fbcd7f4fa82b90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bbc342fc48acb597fa359d74aa580377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13193b5c13ec444b8b4172b843189258378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50c119643ded3e1acdf6b1d5bb20f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92276ef2381f6bf2abed463aaf2e22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64598b6460cdd92a4a97f570fd2d5b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356883209d74167077c4a859780425382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600497504cd3f37a77d2d8316878a23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5321b3b2c9c3d7e623035d0b5edb83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbebb282bd31b29bff4d59fdcdb9d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174d7488572ccb48b6e51182edcd729386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646fe29fda2b60359cf43c2cdd2a004387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2b019d1ebfdbad08d7a8da31f4e2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f08f16bfd7212aeb14c36c29ba62d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf9f6d4ea7938ede78b3395f1ececa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cabb895bb6c089c2528cefd84eaa10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa30b4af93257224304983af1c2c7c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9806afec40521467a63446e5f75df3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f719abb6ab871d780b017c1ddf420394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771addddc05d8560cadf07ef598b94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41196b7ba7b6dd3e0b99610686cf31c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953298abb7bfdb9be6007be0e09ea25a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b62c4bd85295e3a39a4a5c2b0999d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c26bb8f0719f622b619ae539bfe771399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f97dd522d4f0e5aecdcd565475914400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e3632d82e4ce026c89368104ad70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac814c6750c9f99365a530b209377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905cfecb3a457cdd74eb2c832db78a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811f76c2bbbd5a277ba2e335374b924404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40dfd7cb4bfd707c8883c52b1ea0cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f5092e4e6dc63e682341adcf9603406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252abf372d58fb99a9094e89c6115eb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db0481787bc9dc7822ebd299765e11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96c570dca5875098842293613a1b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9cf78800e272c017cd89ef3881d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b5c6cae88adc91353b519982b9459411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c69c35faf5a85c3b7edfdbc1efedc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c312a3a2014aedcaff4f9ee2035bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e22f71c4aa255e8c8d266a3ec45c0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d1fff1743c817d8fdc5ea55545e5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9cd281bd70b4f7d9f9ba22a070f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105c567a12d08c72043bfa08d00752417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a915d41c0d288926d9955c038fe8ced418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bad7aea92e7cdd05dc2e996d6d6f6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86241a3f73393779053c5e8d31e32fc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7f7e8bb4bf43082838e8c09dfff9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd12d5268d365010bc080712160493422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478547e54073ee978d23524b75d138f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7d619f08c0723c8bfe8393c243f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ab57ee39c025661b2529cb859536e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22901c2c5eb30f6da1ae796243c960f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e0ad6ecef5b31efe8ba8ed1acb15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed29e09fa3c3e5bd394e5b1777b017428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36814f2755917eb01b717a4f414567429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdd6576cd792ff0a0cdf16b6757cd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f622ea11dd5a5bf086feba897b18b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca74edcfb9110b4161c97934b052b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a541be7d5b2e5720c54898a1c970a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16be17eaed2a2973f8637d7dfc040434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c1eb1274a8a291239aa4ffc36651b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9158f2850aeee47cd9c5f3590cc0b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9fc48d46d63a127227434d7e03cb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf8193916c6370a9ecdce28b483c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b4e235d3dc6ce0486baaa9680975439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134414d6d09b7002a26c38098ec8ae7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175549d1c3a28ec48b563de7c1c20df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518c53a134cbeb4886a6c507812bf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da74b7edcc124a1b3d94b68a3b26a92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522b3cd14b1f22a6df43bdf70e17b70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1120fd440accad5b69ad41d3cca4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb93cda031cb2d3297e5066a5919349446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb8745fc105b50006eca4670604169447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccd997a1f8260ea2fab0b68c9d1445448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3cd1b52ba7464e6c1ac468a577f96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891f568586f2e148ee1150b4a0ef8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8789945dfdbb534b9fb147caa1863451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce37e4fd7fa02838443fd9f4893067452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e9d879a6e841df4b9bbf169e10262453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2daa612b27b63782ac8680b6669fa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828648a9612cf6b0fbeb6e8d19fd84d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e712b239712f741ae5e5bb8a0ba03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3e548428e8287d4ce5d12627de741457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124e4c01a30c8447632b0fcdee5b58f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b629bd0791bc1d31f5612ae3bd2f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2c526802a75c5e0bc961c6b9b0ecb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d194e1fe983a7be1bfa7fdcfc7eb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db30ffaa6670ec9f4bfd4042ef6f6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e5bbc69842420256435e4a0c75fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f2c08cb9c5d758c1302f2bcf454d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778ea817790bee2101d9ead8c57cdb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd198da9b648a7ab95ae94e2e2d37f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a22f367747d48047dce9f08ebcd598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd59e4f28c660cbbb47617170278047468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3297ab739abcea9ce5a848ab29d9dd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5abdecd96d66a8a3a8c0708d4c459470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2951a03a63285f919d0d6641c1af110471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d14e0f9657d10ca6f55682ce52e460472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c5ad447cf66f1a2aa727d3f57682b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dcbed994a011c7196db4cf6f540d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a278ec16bcf80dc19ad27c6a341f435475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368511bb2c9ebc398cdf755c73f19905476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b25cf564d3f19e5492c0369b2a839477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accba5e02a965cb6c461ced8a569f447478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f16c43e65efe89dde5df026ddc8599479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f939cfe8ef062dab99d376d102d5ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d540509a5b8db9f5331d1fc36bb787481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7eb459b1f74d80d6eb10ec382f17a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0b37ab4621ccd93b7e52e6f482e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8092793ccd00dca7705ab02eef7a7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926bbf8d693fd3cd2c8f8d538d56d4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a266284346f24f8c62f3f42c0a3733486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69495efac50809fcaad021cbad747487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a6248b1fc0b125e3bdb024f59b58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c300c040f7b51bc1059c9b057e7895489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929c10f651de3a71b0e2c44ee7346b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e7c3b4e10d10cdf0a368334ff2aee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bebdd13bca266c888bd2db247d9e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527a0a586986769146acda905e4db69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b485a9a4622e5db88e4b895a0e9d15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe314eaedb4cd35f563a43ff3d85c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41807a601e3f65f1277c6c06a05af9f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdf28c4dd58e6eb1451c5143ebbe95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb692ffb63cc643aa85d8d345d7851498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212364451e3e9ae112c61ce50728205499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d569e261719466348dcdb02a778f58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486298c67fd2ab59f56832306ba7ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290e6cb745e539e63e6494fa5bd1dcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784228132ec0b0358e202a075f6b0bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fb187fc11e2b74aee73f713d9fa4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a9d50806f20534bdef24689dc977505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e513beaab223be4412a90171be5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8455a2cfae9124b26999e296938b129507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0c00d76854036134cc09beff4fad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb026f0d9481f9fdf4a72e6ae6e4d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b418aff4834eb34e28f650a1989b8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106921f87d1a01c87629ab57ca30744511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec0442f94b479a8878d9b4c677fbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff7da481192978edfc4f1be0bd3d7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2322290e58c56885827488f3d5b66a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370241e63c385664db9c2681470138c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b464b46c2d46c1736f49b63692752516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b48e3a531d4f46e9c915e687bf6657517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea49c9cedae1b0d5968b8ace4eebbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c24ca19dc56ed1bf416d07c845a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1822807ab07157d67f9ec6c00cca8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14708d7bdb1a0913d6d15132a275d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c514ac8019722659e39a9fc2b53ca05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3c41e2e544c0f9c825bcdb3d42a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4aa9310c2778a252653c9b88fe850524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d477129966ec538ea601fcb74e23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14669cdcc5ff9aaacfee15a0c3a5b63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0aa6ccb97b007986a016f0eb8d31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412df4aebd50a27c617adf932959598528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d674430c7e88806f1bbeebc528e42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c630b22b4d063013ade9d1e10c673c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52586456803b4d90a4cd50df6894f73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff8f30b45bab809177087a191a40a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128ccb7ca6dacc7e338bd911c489de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282f258477f8790de4021e9aff6647534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba0277d46c40bbd496c881983701f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa1e0210d7d6f61d2948d4b25612bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43345f5f27454712d1504ba1c2784de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cbaa757fae933686bbce73d0bfa79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06624741de03d9c59ac2a79267ec29b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe0ae789f4ad27729ebf18388ddeb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f913d2bc39f4ad3592fa2a843f92dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02caf8b35bf5f5c77ed77fd2320436542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c2c27baa7ff6f5c5870df8f875413543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec27a14de1e973b1600f37a1119f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca90a832715ddef721dab3b8def04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6283f5d51078b1bd00731fdf8ca4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187a0d9433f64cf4ea0c7771f072a68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905d5f08ea9ca18c70ee666a663c2f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aa559cdf0f7c8513aecd3618855a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d59874a1dd3780176a130b3df9cd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb96482b1751aabfa7c7921c71f6911551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522e847a8a9d5a2f141b2466d398bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc87b81966e30f212e3a341f43e1bc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acce45c6c01cd9d1958c6122dc6b38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db606926c4961652dcdfa3dd764024555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caf7ca155ed61f0273f217437510d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afe0daeb62ddb39ddcd434e24d003c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daae218d0551764c8f6e7be0b051e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d155c480dce0c7937961326b3e81fc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd878a6e611ea38033c6afbf6a8fff8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2290a6fcbe06dc75f1bcf720e261c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96732ef05145cee061f3844f227c16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27eba67c9ec77118171d756ebc30c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea771bb9a8bd7ff5bf98f84ca896c52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dfabdca2fd3220a2836b2e7bef307565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2994376c388029f2581b46d30a31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a928872d54bf64e34ca384c77e82b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb76233bac8ae9d5da2f224db93f4d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbad42ef4cff49c574d964f438f278569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6891a9c52302252ad7c3f4ec5ee504570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f595c6f7ff9ff0f0c09a7e976b2a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf52e5d193d9bbfe9f5398fac68d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e070a9bb62637f85986873ba7ea6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b8ad4f6bcd8fb2b6271b58a80104574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc09913aaec5d59f0a4872f1166ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad02442f58e1dacc7b64821acfa1267576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e43ea3abd88f7a946ac802c84979577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422336bc98dcd324294fd2c831784d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb69c1d586ca67ec8066dc6d00b1c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1fd60a3fd0435c7c1040d02e14b87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b81a37cfe4598db79c72d566693c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c83b608e9b1c78a8578f9ffd8c7bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e67938ecac26efbfe6657589a2660583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36284cb0fe11eb71e47b599e21697be7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ed840651d9ccb9ec8bbac5743661585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829864c264aaf161c64b4c6f0e13f380586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb2f4b93887c0332edab2a778c9f7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f183f55156bfa6c56143821a769e6f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1934fa9552fff0d23640324a2559e8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08768a698acd782d479601f518422590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2480aa8d202c19831bee3f3bb5846ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb478521f27bce355c0292af2d35eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb11f8c83b6cb3e59eae080fe8a4d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f49fcf98944bb0dda7d6c9e2c4333594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1964e4d1fb097918adf2509364de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f0c4b1ee3f9ad25989191262344cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389dacb705eadd4f225749d70bc567b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbce55e4bca7895e9a6e997f52e7d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c772f80acd6a7415390c1645421e7e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161971a36321859d59335b2f42461fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c3d818c6941c832d02b8504edca6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3e06d0084f887887d1e0219a3cb1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728852588490f9f70fc34fee783c8efb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938d02a5b67dd8ab3ba19a37d8f674604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072655c6baa3c114e7617b7ec17933e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb429325f95dddfe4e83145ffcc518af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddcea91f1598cad8a7f6aaab52c6d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb91be831697897c8653cfe71df2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575b07331fcf8b1552cf57857f48c72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782a7461e92024252d91436a985a8e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb991849c56558a6dde8d72dcb15eb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a2484b978d5af6e9a22d475e23824612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc58e7d677b201a2e6c7d88894e86c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305fb0e32a1f91f9f9fbcc2af4d1504614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b96d2656fd7c1be9707890370cde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade6c633440f720a429a846b1d390d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ccbcc8d5c8cd0d3afc7cde599a14b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97d6e084a0333a039060b014f65ce0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cacdd95dbeed004c6e6ecfd8358d4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a623d17fded86838e9111854b0c3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9c5b7c50ac423726ccee87e862ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702484418281fbf7be92e8ced9b22a91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813947d0311061ecb140845e2977090a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f2e70577489afde6217d2614926d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82e966aabe7cf3970fb4f0d8c4725625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626dc3d41ab4f344bb3dcd451484e1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d752e5a1bf64adec30032b2965e46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140743cf22e3ab47b3b45cee8b15d8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bd97d27b3601ba3a707a922e8d00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcfb1fbe43779c9f815e9c8bd019e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c982226518bcab5ef5b9079d88ee15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e11ee277c6b367405e79462e438592632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132557246eceb12dec9cddc688e45b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9e29ba8e723960b65219489a627f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f8d9912fed4a87f762be7f026aece635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9646d8d710006abd437ea8a2b0ec637636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7056a92e0a400290c02f82fb466c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e58cd6ef8816dafd3691d9aea5130638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd332453b6af01c3d83253327a8bcc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50be75958170a949cc14ec5a73309bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a188d3e2171e8e434d6a1c130d63bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8bbe01da4f39936cf4a017207e0c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e830dff4907b9cd97403a16d8d8b1d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f776bcbbcc1f91fb7b75f503e7df4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c94e60d82af9e0c195f82ea962f64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ef03e2832fbcf753ed523993941f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f4628fe2525fe06a13ec6ab338adf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d9b5639a7c0a38be2f84bc8230de7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833aa748fc7305c1ba97a795e52edc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2365a0d349e70097f93ffd43afba1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ebd0bc368d9e62d0ba3b11281893d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31710c8816f5fac0ac85ece2e515b4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae914542aa0426842ab7a120c4dc581653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd8cecaac99261e8e6ec10fb92758c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e7266d3aff90fe7336d5d604b382655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d5b72ecdbc18d6685efdc8fa312c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4117ad0f186ed012ddafa46046ddd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f654e8a6c5ee67835ce252b6b6d3a45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002cb1c70b5587b6598d15f4225aea0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf57e3e9ec50b4cd45ef90f1fdc3b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499357525bf2652e4b1084849581c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371fdad40619c8cf35ceead5a8800b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92bc46804b2c579394883d0567471f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eea1ff185793725d114a5bdcdc18b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e8bafed4839e363ed7c80538a0c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15b5f2a8e009dccbc11fc1d957a399666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22883c237b0131d9d7c412188afc32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb92bdced017915837579840f199ec7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4e8274f822c0f215c56dd770123a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aafd9fe771d1da169a837b6c15bb4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b78af03c34744fded847d2a7e0aae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f0aef1288d345969e82189b55acc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8720ee7df71dfdeb01a1c2e25c9036673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a9001302670b48bf9ce7a74fd2f52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f762f1a6b0cf235940504d9fbeb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8df28624c84cb10ef4a024e73dad9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55caed59e15c412361912700ef063e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a0fbe355fc49f22755277be257bd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d308d47f0118bf9580f15d76fcc21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612739f87e3f486eb91ec70690aed9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594a8e945c931aaa094bdb47c9b978681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e7a47f2d24e75d595493156459e89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa23c93e63429d9184f55bee522e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35af8340d16ca86b28d13393c03321684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7119acc1457873c8d6a222eef11a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5338c3e4145dd796f551f421c2d9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642fa489e8a776a20fe0197efdb5bb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86191c2fef53a51c4fdde3f9bc13224a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7a486956c0367bd8a951214842175689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb36832a0759dd4cb1c191c708524b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d8c5fd9b81177cd04aa47a4d18c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23c7e496b3b3b17a94fa9e4cf7147692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f44544e688196f05b955eeadb0a25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f807bb69523f7bdf8479a174097a4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129c83beb39d60b0485ea5a35fb20c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70fb5f2c6a1909127423031ab56e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2ee1d9c67ef25f60159349eab6a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4c45880fd1fe566b1143e4aafb40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d49f6cdd890fd6415e04026ea5bb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b750414d80d653edacb03d620ba9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cb38a18ace29b1eac27fdb7c02221701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad353269ff0e36b3e4d4a6c7f2089702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc79e62e98edc43594a2fafa5dca2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61769ebb11ea841e661cedf0ecc6f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa235fe90db9942b9039bc94fac7b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c67703b85839f99d511e07e3dc6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173620b7a1f042b1d0f38223a5f881a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8b6c3be655d61e3ff2f9b47a5e94a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112012bd05a92f9da46dbe9a6fda2f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffbb0db5524dbbde00a7ddd8417e6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1586ae6bc54e9e9b6010b34b431e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82aa5a16850be16558e7510f3c3f97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d89829e01af7baea247276879843713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d70c7e4dbcd95f6e2d9b13ded2b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d0016ebbcb52fb703ce73e88a1bef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0224b942165f4e51429af068d8c4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192110cc7795309bfd634bd5bb6ff47d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb2a00385ad11ee2ccdeb05777c563718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4def23fd907aff5f56cebcf87a855b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b49fb80af130985794158c0e8b2d49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce965625c60215bf9979b2bdf2eb46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4226afd344c4e620ede544039798722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aebad916489b13dae78d6dbf28a8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72580ecaeaac37d1f5f788807a1c8e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6cee1bd089dd606638a50676e374725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143de5bae80f2cfe4f64db877b84a19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57087e0ecba3eceff04ef646b0e8661727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e94dbc337ff7d12ba0be1483f19d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e5524e0b80fd0594bfbd332672204729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ddc9e764496b1b6ec3a66568684a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c08b343510e26b553671ff8d0e42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db445cebd25e8ab6790bdb90b7ffb089732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28142bbdf6e6de9efd8485108d32884a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02fc64ba9c44793b60a7cc2c1d0842734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7d560b083cc6c7f9c48979fbf277735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6bc063005d1092bc7d9253eed1b4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a09dc0609423c773b2a6bd27439cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e947dafd9a0caefd1c0f50ee6db18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04fdd950e383537babea0ac097f43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9378bd5b2fd338b17bc890910e5cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cfc3a85bf6dbeb038ae6f9ced5bb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad00f4509ebaacbb7f8d9fd2f7683742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5701f88cdb88d8eac024f9df4bc300743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba894c55c3723772204febcd4745aca9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633a1a904b2601c87cba768eb456b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07592d6a3bfdc5e08bc6bc01625f93a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acfbd7424cffbef5b96aa75f556e59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270fe6061b50d740f9ee68825bf774748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6450c6659ad26bafccdb467190d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20e23dbaedfa8d1781155175c1a5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a11f71408a0ce11e9db167ceb233e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02952666f7bae4afc7522fe1bc0d20d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2efd055d1666ea7b87a20ab10803f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd08d5b4211140f6c7b441b1bf7f3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf86b9aead67aa6d6411796e3a1cfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e006b0ef67c247bce7773935b89f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdd31db55db9bf6b681e737e46c6ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8fdf7f3a33d2260867789c913c5bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f1625d01933e26644a396d6ca5adb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a3a8600a4fd628356c8614f91d31760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c07b7cca6d431c9c3e916d072f2a3b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d8300ca4bdc0aa14650d09fb38fca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c96c19bc553ebcbf972634237e2f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6cf708c9a6e787a90b9f0850631e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a73dc89084b84f67a7868a9c14bbc9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5621317c33e0505352179d486ee0539766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113ebb7712621ccf8ae36078a0d79d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f98ae97c0903f74c7f9c5679bab4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d84a1d9a9dc03022a76151bb04a2f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2757dcf5fa3ac0be590589f6cad8f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f851aca22f261a09cb6ff60e700a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16103e1cb798accd96a7d7a44fa9c1b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1bc901d3073245a9e8aba5b441118773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3180634f99858855a36a6433cd7ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c06bb2037a8970fd88b0f9fd818cbb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6db72904e7ebb7374a25a534d24e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a16d76e86e34d44d6278c88eac0769777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac1bea7d9fc41885c23df10d085fe6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90614792dca6682d9c7b1980317633a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d810e88d3551c8dd429e262b6fc0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281d1b20395702aea9df3e87004178f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e1fce3493e41191ca2cbe676bb2c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8feabb2e7527ef611fac204008e1be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d3023cbaa942cbda87f2069b54315784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b1679bca31e39cf24075b4511e885785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361161e0518f34ef64fb95d0582b831f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bc90ed49c439c3768a9face67367e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905222c5392413a1f6f02acab687629788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a50fbfa41ad49c7afa32357cdd26a6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026e604350a88820d4d5ef4a1edbd11790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758b69ed8faf6bc0d2d092dd18b2b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5ba80318299cc1568dde04a8c9e1c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933005e7cfd4fa67ece847ed636d564793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672a70a91118ce1e9d00ffb871ce1f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a282353c6b5c35d417779f00473ae3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc877d6727f6791279fdb29dde976796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5b718f2e09aa3176bb6586e6ba1c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236c6ddabcfe6bf992b3e06b2cabd1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e19f903247910af78fe292b814ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb4e229a3eb5c045d8bb5364368c9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528d13ced033eb4ac382b054c422352801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b60a8257d97f466ded06441c38ec6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3fb776888b8c0082b523dfa891a70803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8455e9f487b4de0dd326304506db6fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ae41206dcdd37ef8c7680c0c8c723805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6d29d6b2d03af9f47ecce95a006e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478503e13519e729a52f9d7de6039d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b31201a209825b781e1f3f1b86541808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593704486519af8727c3818d621982c3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0817a4664a2234a6ae846da326676810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ec4bd9ab2ab28c940d6778f1f6400811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f35e56bd4e9b0431d78eb9e8e51c6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25666219a6dd1662de5d26107cc0b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684403445dc24c3e8f7c8b3352780ddb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702fc98a4dbbe34c5e98c9a6f21012815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8bc32ff502c61aa34e51db1de095b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d105e3677f22747b62fbdfb2ba215d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49661122189ed869707ac04f9d1b08c7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb7e3148be6057abf5862d204cac50819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22971db699c550c1c600d6d5d996735820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a437cf55a16203039211b2b86371d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a22777a09c7c1a1818b5c3ad2d4f94822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb3b761b711888578ab63ecda00210823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad18ea25bf67a18d7cc7f495878355824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481c6bb13e8013679f9da8414036242825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7669ec0f108f24e6da22727f96826826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f6faa269463081c74c0f58676526827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de27bcaa8e2aa276aa61c3c483ad3f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e249921b9f5e24f35ae7324ff4b742829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599a0c35bbb74528c9df5ca40f0051830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae42942720c43ce30b43f02822e708831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810d7fbe914370dd8ad03237e67fb17832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f153ef49982d1fcee53a163595b03f7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c14cd4db27621922f14e677b7a185834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb21c90ace53abf2e4e1a72af7c46835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972745e632eb4a2aed20f7ce4254852836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4e638ff6c0a0c287b6c6eb8e5773837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a78e16827e56c44964df05c5d573838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baefd9522048b4e951a3c7feb7d81b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03669b9d07bf7e3ccf0a77fe9493369c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadde384d8d967d5b883a0939506e31841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3be819ef719f3b97ec16e0d105f8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1383668532ca34eb0f47e2d1d3a78e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc7a76cf0e5ccb084c770f8024411844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd46855fdadd1e30fefa76145dcd30845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6ad7668571cbbb16cce37227b3e14846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb203bb296ecb15eb47f73720f4d8950847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7c5de940290045e926e759d65f61848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d533d4aead1113fa7ebc6f3ac4de849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c0d3e69f6059d7cfa8ea0658de306850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74607ad62667041b94f261f0479aeed851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee43b2567a4a8fd3d9d85b928d0ca852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f949a8ab9ea18a77018a2d5b86cf4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae602c36c12e2c300e4d09fe6ecb4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4cb5c2120d589bf34adfa6bc1aa29855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a86b1f912f37377b6fa83b17a6aa9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84bdd9c5513e8bced2a1a7e98b4f1a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549fa61d7dc49ae402bd21a27a1631858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed994f46965ac65dca1a5cf88e4455859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213edbe48122ab22081d8ce6e5373c76860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9988012e45e27dde4b0d7bd85266861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3484f20e3eed65bfdad58bb8408e7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389ca2d0082983463fa179f1424ebd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814fc71358d3c6223985cded5aebf89864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc1f50b2007b3147c546b581140477865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1026f6195ee29d3f18bf84861cac517866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c39b655f13ed12777230a98077fbc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7fa4189616a1804eba3142da6995b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653961df91fb1f42bdfaf4163e5dcb6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb4d43accf9ba42de9ae16d137e41870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc1d0115fc17a5ddd51618b7f980ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613448c3731094ea0d8af92481947b8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576666e9a9a07b1595c482a8a000ec59873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e60131f12bb30d49dc9a40685b85874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce0996b0eb4bc3ef50d091ad822662875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aa4893441bdb6ef4e9f0b545e020a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee2d2cd7b7171320bf7b3964e5c21d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58530968f62bae343f0e00081292323d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb202399f2de9bde89985460a60e26879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a49bb587c3d735d36e1f452df142e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d02d913561797677a5bda476abd0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d2f4d05c80456a54ce2c2dfb09098882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2137e05d67e620d74da622aa71000cc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37166ba99ccb7842d8e5cf174bc2b93884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c5598613a0b48f4290e68d45dd7d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2633872281113e9a02cb96385fa9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05290d2957edcd00de4138731dcf2d8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e2a38641beb995b04dfe83345d84888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f800e8a29312e82316b45f4928becf2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a0721ebab2125a9e06b151d585c02890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5c0bfec0bf1909d182b9b6dfe9e9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e0dae648bd3a3b6edc2ea2862bf3d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b49fd620ecb92f13e6d2e078460610893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105cbaf7a6e9ef392141474bd90e190894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe0eff3b1f9cda5cf39507ded5ac07895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd3899277d3284afc6a04a0ea528f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfde509d608af54a83eeafd6fe4745897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d325d84a5052bac45e1eb4f13c54f7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70176e572df279e7c9d23aca25a453899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646270afae7051229824627ffb4dee4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bb677e097ca6001d8925d956a4bea901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59904580c49aab8c799ff15ccffffc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7faf748109739e820ef3c9d2b1db84903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9aa1f9c448f7560587e540108ddd4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f893e4d3e9a42a7ccce11723dc468ef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c803880508f4446abfddb2b34b38906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7a205759db50da196f2a60f3f6172907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c860254f6278091caba36fdb7e8b0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d15552aa000f7217fd5447e046dd95909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e29c1da47961616e4936afdcddc67910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a4a04160649d1794b6a757929886e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ed9b9f5a30a1d61cba3d185a77fb7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f522cd47b493e6597cbd88140a97a0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35300637fc4a71c49f3355cd32a382914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdad97ac528636a8ed86b088a894eb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c981d232046a728c8639add3c94195916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c340da7f8d2aab27743655a3b19a9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e673fab5394594da5d7daf625f85918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ec2feff8a02f0ac4fa8d064063cb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3983badc88ceb30c475d59373d6f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d29c8b8eda230ba24f707805e4d8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6710d5dfc6b9a0963d2f8fdc5183a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10e0b6cca8ef920ce4ef785f8d1d59923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de611519d2e066812b1d02d0efd67d8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a63334233c9bf5cb173eca622137c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71943627503a9509792105834bede2e9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bd193a6a56d58a0fe30b7f565f88927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb04c282f5d381e3805e4bc99964a1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e764c2bec72ac0c4addfe30c596e1a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea479a8537214e577516c6646f120930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0e800e0c8ca2581b050b6a0efbf4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc406cbe92e293eda57a4d26ff891d5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b669bef810da41cd250cd988c25d17c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f6a060321a2e3b63e1777555f6d37934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a675a851863ddb65e86e042a86b089935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea073489d789a1370b62d9f82e65b6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937fb542b954ba09de56a1f5a03ffca937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44747ec4556ea3473411dea514a4d3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a557462100f62e89cab276672666da939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d661e7327cf73112e32ec99d16230a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d1071fa1a7ffa162b318f58bd080941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd6d69f26d5246a6d25372596605cd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffea1053686d2556b5c6d4c687dd73943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cbaf12c35c71278b09fcb78c09ba5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ca993957c22ce8f48dc1b62a1a65945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1def0806d1ae19ab2854b530ef4d29946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa236904b5e89a986c634c350f46b29f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d76c13a2f10f9638352a304aea7a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f312de5af8f6f0121e3c8d705f54949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ad328e0c05f35cca715a58f023976950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637469f074693d8f7525cb63d02fb4f0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54e0faa272cc92d2261720ed96a4f1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b203283819c8755b2737cd9b614e640953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940dacd9b6f7f376126d287989caac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777831c47b6406480c25009a9a7f388955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9191f025b7a0942fced8e487863d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071ea4a7cc66114598b8aac14d5fbe6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c6bb326712358ff6886a8de92329958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17889dc2543fc4fb28e139fc23ae9413959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768b9fe7ade8b117f8be250cf047fa6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6e4245031b7eb219366e5400d8e6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b6ae04483982ae63790a37766c6c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23017b98613bbce99ca7f2c06877ace963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5be77199df733266c3fdbf76a081964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1e1afcf8fb1d2570f5ed4645ca808965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea98f98f189e7bd690b326a8c6323ed966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292cfc074a517e15f66f9405591152967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821a90e174318780108f0004e56a686968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577626bbbb8304512040efa9257179969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d50d02d33ae71c841201b45bcbca31970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950e047b9fdb4966c67d4ff7094c8a4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c7c60f91645a849698c8497182c5e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d3049167fba1f9062eb21d12d168d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798091c213f005de6c5facdcc45722b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3df4076fc520573b6f4bf134b439975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c289fc8edc760201f5f64fdf859fbd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7aeef78781c87ad98400cd1b47d1c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc645b4a21e291d616f6a2314eafd1c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a023646b8546f6cc3329230aea67b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554fdd7b189aef010a82f337fe18d2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a942909481452cc8903ee48395405b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fbcf28b9194687c000164fa5c35d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f4ea608823603371ffdbdad8f1c676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09081d43440aaa7f6fbdb9ee8fddb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e2624ffa176ccd3cb4d8a56c7ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e23ac4a2c448a12df5d03c25e9e5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a1b28f451e24da861fe92a15a10f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcab374716aa053ab0164d891946c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652937174471b39cf508995aa8236fbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4d23ae1eafe823529e8d726e0e8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157254bf17da25baf2e372ad74f62b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322c2c2adef178d3ccf60f841ddc6aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8117329c1974dd8b4fe246553311816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9878c6aeb3b154837e9365ca4e09217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10b85f6946c5981cf4bf0a592c04b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0412ea58c0c36b281668ca305b9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad790ec5dc7cb05a43e0c71f2fe0bd5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0eace672aee66bef3f0afee84147421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac51c2151c4d627b94d9f411ffbac9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa683da9ebce0f74d9d5e3bebb2abc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae8ad7f93412e348de04333c3c38c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a177d5acfc6473ff8cb7e5fff9a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d85bb4ff51d31c2f8bc516d11bd67426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc9a3b8d96d23db6e1a112d5db5e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82c21be14b6306d25146cc53de264228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43c1470e7f4e1d574ac556b012a1f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445bcaccbfaf1a18976c5b0a8908eb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbaa64a7ef3983f8ca7add8106974131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbefceb391da5d7b89e47053c76f58532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573722086596cf75f2c6e4aed20728d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087361735e0578d49318f205046d19e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d9680a5919a4a76148f83f76d86135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f3aab9f62bb4e6496cdbb9a566d5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc4291978d7dc3598d54cff52bb01137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee96db028abbcc837a8de75f8c85e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245793707d59938378c6a6b9c32d9b0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d87e25a9cc4908f142ae53e23268240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f5df1357f7b34b9ccbb18734dda041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f900f76f90cf7fb99d19c8445e30afd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce65f2304fcaac2440c0d04c2f9756743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf913e4129e02262e12e0dd621639944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299d14bc919e8d1b5030a1b189bd7ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935886a6be52256ac63e104e93a8334b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefad74b4491cfa938c41cb5ea38ca9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90a2adbe1f1b904b8f02a26fe9fdc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d3204390b8f6153ebeff16b85b9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105a69235413a47ac616c406fbd17b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c973a189856b4ee1a792afb49ad62a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6ed5331429eeba2574db2bc5b689852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e0dab46d3a38675a13917a8423e5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a9a9827de686e16550886098b4e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca877373873870869d022fac6e906455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75867fd93921cf1670aa03358a71a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb01746464f5baa3da5b17db8ad75a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d8d1e1f9a60d909accd2c80c325a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adad748fef2472fa898b0a64d3ce1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80b84b35a715cb89cc72b20c55f5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35751d54f3055604737ec9df34dcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e070121285a13f82f4b5589a21a1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b005b4b313f4f9ff3f7b9a69fae1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa269490fcab1f770c5d26068ac7dd1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e88e9315c832d378189961918701465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db18ce899e70ce320f405715de81f4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec8d8687a877df8476b04b6f43e2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e5d5f42c6813ddc4bfc670bc218468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43a1004dbeacf06e135d8e62aff3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66b4e07f79c75ed754fd4e63aff3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf93f7e5cb29e8e9535bbcfae48879c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68cdf5d98a754717be58a32d74e86d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ec06e102687246448730b812347e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd842834598dc4097e863119425a18774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410a0bd044dc14f021589248ba316cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1d2ed3def40659984144a007eb3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd47ef819a4177e3b823a1b6dea2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f2324c255030ecebf8fc9593720a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65835d38772ce0cdf627538e277bcf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60959bea9fbec21928ba190993e35280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a52cdcef2b8fede738761fc8cbca081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa595b7f9dd43e1b18db46c016ac0b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad17969c095830820948ebfc71afb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4242ebbc8a8344fe5aa0a61d84dc8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5896ad3412de4d0e91fcc500d0967f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d85ced39ba1ca001c3887dca0cdc8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce7be7e34e305e517fd3d674672a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5123e8403136950a6bf23b67a79ea088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b037c24999bad7a2f92d63565235f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd774a0081662ab3d61bcfda3cb3d7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77112545d2d6299bf13bd3d99d33c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec2395d8ed19bca3f2dcb1fd046b0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338a16c69071003b437905ecf9811593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0bf91cd0b26212cc898ab4091941094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b5a5b2dd847314b4f7caac2f847695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb645ddb99dde7ad1dfecdee5859196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f395f2d20f821505de478a45880144697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f47959e07559dc97c385b52d315aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3c1ff379492c3a9287341db16998a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f840c43832d126cbcb9e695facee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7cd2a43f850c7aa70c8b39f99aa8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80543c9208d0ceeefa17b81b09352102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85118110e886979fb8a46109aeebb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74586fc5ec917bd0e37b6fcf475297ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d7e022b063f723040e4dde5fc7038105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a123cff192d223916141abccb217106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115aa9cb7a581f1eba66a8f4a7b92f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf47adc05262b4a9a38546e819b2244108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63058421dc367513ebbc0e6dc7be16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306421ba9b1ee5548e4545786b4f11b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d5060c96b0b4f9370674f62613dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce361cdde14d74e7d0ce5f2f64169112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398071b53d68dc53c781921de1d50c9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc128f00630c5d2d843f7fd559013a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055bacec27bf6cf15399ed8c3c9644e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f32ccdebae83c3536dc17da3554bca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0624f430dcfcd2f3874d48abc62034117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94a316e63c42c4115dece5e36cc960118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733b7f43cf596d208be7f9a84903431119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87670147e93c2fa88a2ba9632bc025120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe71b8fcdae42adf779247d010d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c8ebf6065b743eced7b7e85a0bc93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b3bb34e75ecefe9fca1e1845a4c99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4793e33171ba87298da65a593fa582124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed87522055be6bae1fa39768e46fad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d522b14f92caf356e4e330b860a3e66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402917ca51f5591239c879a4af444be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad4669c0b7beba29e92a5ad9dbd37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf06bd1a088a33b435079e28907bf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17c69531cdbe78f85b74cfd909ee2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d90a1b77d47d83d2210113dbed2f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8a1d3d808bd99f4f70104e260ea74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e777cbbdbb00e4934c56fe1d0be0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702959a8e0399f7f4ed498140e2772b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09072a5c2bd59bef64d5bac1203222b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97c8764ce7f68e92de3e6ed27bbf40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57669c3efaf0ea98d73d0b2e543b7e13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e85fc5c974ad1fd29d1bf79f72f791138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1321a09ebb9438335e39d5516d99271139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a3d9678e989af0c0759b07a6a392e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b859cc796a18f412036e8ab70865141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f473e040444e7ee95e14d3c28fdac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbad1437548f6df2ad009d3890c9e9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29d4562896e700b6632893a9e68f2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44aaff44a77937e861a5258e8fecc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cc1d7168753aba27189080ce13d58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df3ae724f34902866648a5b2823084147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520312cdad8323c63afbd5468f2f934d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a0efd1fe75fb1e761a1c9789adc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e8f193c3c067a8742b8c2432b1b21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3750062cb01cf31ec08cd18df8ac541151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b159067ecfb197d34a1eb0385bd76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975515202f84fd001f71f43d77e7dfdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c04713431aa923d1285ad0a9e4b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8920b9834762f082acab56d85617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a112466bc7f60a3ff953cff7f9f3dcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d9cb25935431f74b998d12e73299157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e15148efc8792e7452a63850862dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d46c2462b9c9056b62d1f3231e2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac560aef1ff9eaeb89ef333d5d22fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf316f20b8777b662d8f5c94c69d76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055b3d9277ae2b58f26469a134b5bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f329f2ee49c412732a7ae69bff58a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b879c87024d4f55453b72238ea9851c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd147a61bec3afad591d71191eecb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0aee918af1a6ceb69a58c999fe87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6e7b89627beb58a9c59eb8c08e020167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fd247e4afc8f09b15a4af920e3d4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a7a2763eaa12f27f804263755e77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf6e3250fccf279b262aef7efcff47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488e11e253f77d37e850f024bf78f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea286d874af0ab5c9dfaa7d9e6a0ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc84824f1fd9dcabe6e38755bbd4c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20935aadd806fdcf936d8f090f0d2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04138bbc4404e4e6559e47eeb2c2b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a4a0b1b235cb806baeed88f374180176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b97f378624c7cdf5fda3b6e2df15ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616968838590768399c770bc7b5cb887178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32492caaaa736867bd64b8891f5fc021179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c782d0787511094f2ba072c86eb7fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f9689b3564d840dc2084f7e150d39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4486be38ad5ff3cdfc2125f2cbce7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda9f927302e209498554f8d19a0988183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d752f6ec44e3911d27ba2123d580d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2080138801902979d5d48a409c64c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3515b35bbbc7addbd3fd34623bd44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c0a46a5fb2826534c039355878f63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07710d81d1a77ca622839332693b76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938fb3b853dcc992a195dadb1343d63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba481100977a036f8273a3a8500c28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aa2c1d11a7050c3636dc8c31ddb6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3aa9c4023855d684502a7e5ed0659192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b622310d2e4fa06639f8f3aab990131193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a74401b91a8e9ca56a73a56451516194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a8dd3951697a1252777a3439f6c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7009ebb09a3142eb0a0071cf0c224d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6ebc10a5efbaa9f6476f8fd71cb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a4db7acdd7132878a3929ee13849198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa0c48eb7f2a17b9812a4ab0a1e55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ec9ba3dce09e13fe0d56c14c5bd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f0bdb5b1a0acd1c7edf8ecd4f82f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e452122ec1a40d71783d018ff1a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e600d7ebddf9ca90c21c47a9accb112203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c73b40708cd7f942e0e5e8de20987c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce317ac9718e0705314a6cc614f3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd02c9b381c11231a5df41005496c18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167005df7ed1b52f346ac14a20a8b8a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8a85d04050dfb1c601ae94b1673a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22e842a26f98551c1e645f586b6167209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c992dae1f47695dba1ec651fdfd76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae06c13f1ce1660ba4877c20691a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f924164828da6238ec802afd09293f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8726af9e72eb18f9bb797c5250b2e8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b9041a21987e1ba72bb444bed2d59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccd18a0e546a8933b70b88a349c82d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9fd19eadb98b3900b1444e0183514216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65597c84623630abfd31f7427dfa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d92bfab97509014415b76df7dc2d8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25649fc453fddc4823fe60d7541f814f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e76ade8fc3f2417ccf42de97d8dee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa11350b504274150fa63cfc0f401a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c99e205f74a13f71fd9f330081c89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10078849fccbed233fb5568b95109d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28323a36f2c84d4df913df8166ef3c36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e3be8fad81ef1486b69e69819a48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87647b4a990934002334a3a40e53a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa7dd690784e96335718acb203fcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af9b825b55e38f63cf72311266219c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb84de2aff558a80af7a6d0336336229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a22112e84bdb1af9dc272b1bbd0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6fb8f73be6cc4bf1e1a7225992a53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0f4dc56875f2cc51e5cff26a2465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a66718bbe9b14ec6a2ec842f29a16d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a94970a83432d3a871e649cc4dc64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbad4084ebeb345a0c07ee63a99507235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080a04eb9ddf05f2010c909ced7f9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62366bdf7981d840e22f20c22c7283ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a320c795ae6049e7bc24ed345e3e5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396023fc52d588ba6b1e61595b7c8285239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233fc98cbb44424e0c705b24a473a69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f42560cf5a42fc9c775523293e719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75957935a427ff17aa6ae3bcba73d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b286f9527c54cd4953aaef08eab96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005f986ba2adb7c5733ee8f0d961f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72869c82fdcaa8bfa7e04711f14a54c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e439a9e5ef4b2d8c8eb55018fb53b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8d9d2ca68a2afe6411762dca126c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85316456fdfa01f7521e0c9807df462248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb028c720ac9ca5a8dc0fd08c07b58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266783942d2ccd0abfb125db18a5fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f887bf6950dd23595180e9af911fb1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d16171fbb71465a503dc27e4c36b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8612c03337b8b2bf02e8d7d126e3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d940f029a93fd9c8371c95ee6beef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9b05181ea903dfc18566f9ae66f8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4a3076b024a1a1e8a82783ef71dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2303ffd2823899dc315a7cd6f54de33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d7f3d9b53cff07d1b96007ec51f3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e7583db9d29b62d19ee3273112e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9f1fa929e6bfed6fdbb31d04cede3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499b729ab1e0a67f1e453cb4d91150e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b0977c1459757b9112e1c0198d90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9da3e510b3419dfd7dac03be52455263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62041cd6270ee50c57f1a8ff893dfe49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aefec4cbe625d55c0a7baa23136da5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82daa7d5b371444b8b3458c1476058266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca512e30dd6dcdff577b81587d06a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17f53a34b0562de983d7c95474ae68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389c1c9062a2b7f3c517f513189a1b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d1a137324404f82101a82f1559941270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fac56e95cb162938450a362e759f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db219486dfefeed2e245aa4113e7934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399b8e5d06b1a8ce0341de04e81b7c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9ec96f46c430dc707c86ff04e2f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c327a6f567579e8bf9b5d3dd988d37f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b3565bbdd6cba85b92daaf2daf1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e575f3fd10116769c265bbf616b125277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888377dcdc0ef419c927e1eae21aa3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e3b75f99ad5214c67aa607a95358f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbde3aee584d134c03edf442360b0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986577d1d8e5e999781b7b3002f888281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c654fd3eb2e3457a454d2f1ec835f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed2cd2b2fcecd12eb2bc9bfb584f4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83147f52b57361d863f6bcac5d21743284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f108c766173efd00010884765a7032285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cf60f19d1187eb185c736b08e66ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f36b419a4bab484fb80ed0f807777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72488de69497ac6a16e7180007151d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388000505f51a2ee39e8b0123301529c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b884941a033b5b38d15384244f47133290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb32214d9dfe5f8774ae659d8a31d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff0ba97171dbcd1bd8490c1861a3e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d3fe749d1c0e0fcc524802eb84f26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b764a3b4c5465606bb5f6209014611294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc75a80267594a476c79d8ce2b9c8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e0a2895df624755a050053df13ea8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bee31ea98e7e3704c810c92ea1fffe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc4800d325f41db510b2fc9684037298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a69d76007969a4dddcbbbd7b7471299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789e82a6a492176975fcef4375874f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afecb93d5ab2df3223d26a05f0c56a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752caa0b87d9865492a1fb7f5cf0564302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1090cfc2db8f60f71b9fa65631cf0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5140d878e4e650ddcbee5951cdb4478304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba00287ae17f9a937464de9a0f0475305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa4dfd44bfe58e7bd16fd5942a9080306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d55893b582ed278d3dcfa670da54c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89deb3d534505796a79be56248fa2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427591d3ff6709b282bd4ca6cf7a2ca4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a40741ef7a1015529d6843cdf7d1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772eb5f52edbf523a314209be32b06a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d8e1171f3e6c9b2d08e4506ffcef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814179fdd073e7423d86b6402c1fcd06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1943cc8be8bf58317babe1ae9ef33f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d62193de69a496fe8de8e5c92636e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf84600ddf19b61d35f309e69dbb9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de13f322c99b483e1734f03d48b4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b34a4bf74590d518aeabefddf9f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b30b0c6fbe272ac3ebce6d45965ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb680adf2bef03c8a0267ead58be93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9aa658456f24c3c9659fc2944c296321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1de0e07aae0ac7f7e9b28b56707b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc79d1f8d3c15deff921b09a931557a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26a64fdbcfd9f7803738b5a2d223ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28726fd0e6215f7c078c544d1975b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347334705d04725199d1401720b8bf57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9265ba1f804dd973b0f515e7e80bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b33f0f6bad0583362ed62094b6598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246acdec67fb012108d41e779c9d495329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e72038e6b02aea6f35203d527c9cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1f1544ad32cf91251eeeb14b824ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9a85da7377308eaf1fe9f3191be90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccae31cc8dccbc9e8179527a9e683333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631249712b7e7269dfea9e64652d256334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69eb832e62655fc9344fceb1634856335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcefc6a16484c8fb47a60a1d8d53e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cebd0974fdb917b8a8fb9356066b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f799c7575bf1d5b898944986c5c003338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f74cb1b65d16133ff2a7f62f5358d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376287dea31e91199c4c921d5b16c7da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17239b50b555a1a78b415f013055c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d84eace56efa581ffb2cdc7efd02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f528178b70521e42fbb79c02217334e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b00b816c5204fcbe641fabd375a70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b438388625d3515886cb40479297345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ecd4f383b2db5652afc794eae50f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f34d7e49f2e1dcab8f1c63a215ef9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795d30cfd7279b147d96e408d8d7ea9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cedff87083259a7d81aac332352a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695d0f70683a206ebd61ec662d0ef9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238da67155b0d1266ed1fd03723ead9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97701b92eb41775474ef832fbfd39f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae7e23ace1056de1bce07a8da83b4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77945b9c27a34365949af8c09b21356354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b576880f9af7b9695ef78101b6e58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dad1435ee29ea9de211b3c9e947f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07238d4f313806a836a40631b29a64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6daf345f71319b56599f2b9504aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e586ab61bbe96da84173deae9ccd49f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a5881f20be1a31184f5464652f98e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e4123cfea383c0aa5fcafd020aaba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b6e51b47cb7b1ba51b3f2aad233cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea918e3a1af52566ed75d44eaa455607363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b12ae64a010d643aeb220c89b99dcf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef1dc1e038e9ecd693d958e8b6ac28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a39e807b0f1537bf4847b5a0831d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c059363cccbf4efc49ca75c90aaad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0fa5e1317242a33e48f04957f85b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273827ed0c479afbda0ead264dd609c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5730c2cb6465ecb0ed94ee1812bce7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d31404abf702f40c9f19eaf8a74e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e42f9f0e25a1be74f51508f690fc9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff0de3193703694eea90285fda5c99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47a3e0ed4a35c34d6cf3380a9926d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377854b2da46fbbf91bc609da9f2b0f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621422491538e7507f3f21349706def376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f1c7ea9dbf78cb5f26f07b2e4140377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9de6147f164c448cc82afcc1d106378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f848ac635326ca758157a70a14bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f12f3f3e6312ae2d99010feb26c4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75a7063c639b98618c9fa1f442c92c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1979f02f697cebc84d71872d29d392b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4114c1a93128003b051d7f64415324383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc85b1e5fb14666da48ab64092502db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c015862ee1a14c01e9b887a8c33c01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b4a3bcada63f9c4cabbf813edd7f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef8800a44a135c63f606a1522cc83a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb17fe50b6b4bd2d88beb68ddf0dc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f50c88119ea60a11318f44c1ea056389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ba62a3f884cec28e55d00882a10f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97867cd3a7182356ada5877c0376c283391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254172951cd27428d87503d3089a236392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41954f4d877d50c41a2f79abd8020393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c8884245505f6df6f8363c458f878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1559b4d4a92e4048901763c293906395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c18cf11e4d3ace9d1f32c9b66d8361396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f984e8655ba0580e55b9140ae54b5c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660ac5bb37cb07a8d005816c092b589398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee6290e63817e1429f2d672264d101399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bacca3bab8162e9d742579519e357400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38951019ad36f1f3f37b4b0f5de9775401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438cd2e981df0d3dc2c7627ae516447402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a865a6ffcf974ab1de7b39e21d06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472eaaf4a71c0414759155e02086069404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a88f62f3511bdbb9f2041a1caee1eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad38a035e75415162b66715ba5977c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47618d9357dc5b7841d0f908cbacfea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5452cd9e7a3657ff2c65d19da0359f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973071eafb1b5d7a8bbb2bdbed2133b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701cdaabb28d7537882fee0015b1af9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573b92739e652c35cc8953f5f70b02d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c20cfb337fb4c635da8e9c1dc70f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007116d7f8bc7e7b392d4124540d0590413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6690fab33b277f6e07627248f0b7dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9ba8e20fa33021cf2798916d95026415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e5ad66a58a1628e7db6a3e649e6db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13478f7fb8b3acee2b3f0b8c6ca57161417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb7844974421209d7fc206885509b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4ec7b9c70d8aa8968b9b6735c056419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488f9ddc65170853b4409b96891de0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6347de43ed3568cd2770e85e9037d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6eb7098ba7af4e1422e31ccb02d3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a753881f54e6029c754b2ebba181a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f030b7a8144240f1f34bfaf0efa0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be0561d36e437fa941c28cdc46d41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2406d22077658a7ef35f7a856884426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3143f2e865b463efd04e811baa09a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c7fb466932473483dc6e90f6cf972428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca708b679b498739c55416105ad761429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c087159b49d84b92ed720de4db660430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6c3c7849eed35b4ef81625f89c4dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11bb9d6a75d0a3d890384738d490c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfb5dba7d897309698937d26557b00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee032d0fd512f8a9f2d0becb71bdf6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8f70c1795af5e7744c9dd1ad5fb27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece523b6c96b5bc395d79131399eaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01721f974bd3f1c720a292c283da2584437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da1c69d9c0054c5c669e17f2cb788438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eab32c4798b7a41a83d16136b75d15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc9604232a3f8c60930690148a86e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c221f5b19cc558e61b3848748d319d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538a26d197f69b42c7d4d705b3d77af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f764abcd22e542472e93fceb6f078443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a328ad4f074d87bc1f0ef82858f24b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561f789e8f0aa0be6614358f5e19b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e4941b5731bddd997d70956bf1d2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a599e3b536ca64c86852cdf7aabc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25071ebbdf4be36b337c4c81fcfa2a7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94865c764e2493b1cf672f8b201581449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77760de688653a27d0c77baabf5d4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff20339dfceba8f84dacbe34f4e0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef0db5bb08f50735ad2de17f04c3db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc536c5ba37bf55f341e2e366d7664453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f4e22e8e18864ad130d7b5f63f72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc69e02ea43990ea10d421e318a0ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753748351073f094ecf219c9a188b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ae4301016e554318e86e74eb9fc0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2bb74ea6efb74dbbf7d4e31245c35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aab730188ecc3f2cf51ed12065986459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8020d83c8c24c0208766ba6b50f37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395273a04803e65c152a9c012fa6bb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712db4b089470d5f5398d36a47f07c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd29487a2915fa4ce219223e8e7c3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9947e3d3607363780d84a5a8feb928464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2fc586b42ebc0ee58b27b9fed9b98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf557427dd7cbf7e5e4370ca016db32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e6f43c4f9fd315ad7375cd064f10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfefab101b85c61e817b9df6b0580df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e5a55447a34acec2660ae5b3a48e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10727c11515b6d82a0067d2644a03cca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533edf98b36c1c8065266ca8bf79b19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20512d5173736990365d4000c7ca2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9f96447063d477431b2e7d57a5ced473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefef3b3bc3e379a4df4f7082826f2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5f4237e6ca25f8ecbd17b5daba18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e20f4ad0a8235d319a197a5957af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a990d5a77c26e1f9f748ab532145477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030bbd49442fe7729a1d571e362ba7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b725c3ccee19ca3b88c307203a828e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8637ed5d4a2579c35103d7eb77d2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e22b68c55105548adccfb0753f6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73710428e4ce0b54bc79ea18cf8dd778482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a105969b9e9c26ba7ada863dbf274483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea5437430f7da7e5873a43671c36ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57331bebca4830042e946006d175d33f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b2e981c17e3304e64a6e3a58df0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd590a2bc0c486ab8a0d50ec72d80d93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624d9982a52cf7a1dafad45f53451e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec4515bfdc008e68d5272fffa99902489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b0877da59b778ce75e1d33f904d6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bed80de600bb35b008329c80ccd1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b494a4fbc6203cbef3b42832fa5a4bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71cae68daf86026ca8c6a93ef2ad24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a78c3308bf4361494e80267f27f11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91706e39ff7724aeb05dd71a1b943b75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3ae4ea0bf250da7fadc93806effd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143b889658c8adf0ef6e2c3ee64dcb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9b387ea81c11a504c4d8b4011912d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99ee9c458a9ef61ce0ab2e840d6d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b1fbed7e777d654b08f21af2aeeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2721d5415c372c838216b880913c39b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2310b2db571cdc0bd13e9a6005fe01c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec040266f0449ce7e930aa56fb433ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c3a2796336c5cf47f02149f819b32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452921295d64219ba0e98596a1327af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1f0b8083df908ee8069ca697b9778506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa847f97ebb698842e975dea21701f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a6715b6f201ca50b995babe66e00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d8b44a3580707587142b603c31f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad936e96ed2a0e9ac3f2a9f1c15be86b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e91d8da31147e9dc9d9c3fbd45350511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5167a2c3564a88a22e7df0d9ac600512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffc1e57de7d65531ca7d6e35f02ba8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994c919509d8880e3f9223d67a7ef1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26170968a8b3499aee29c5007947e756515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ac2a80ac5816cad7323bd3b551d2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc09d3b7fd67ba3a6b3077b0e1b774517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236de7f9d3b117b4577ea7b5e6a7484518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc40502ee817a751ae93a2ca24656519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f13459aa94398b79e1ec834e66ca1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d73f1e76298f36f60b4bd0dedf3f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90acb44e8b0047090be06afa4adb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86044cc220580a86fd1527ff84a66ba8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3676ad5caff28dfe4d9f5227bd791524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4cc84dd6dfe7839b7b51e950cb603525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec3bac7115edc40851bc96673411e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d49230d4a3608dc61930ce85e9c5f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158eb1c41946613920ef273d0915eb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11db58113e49dd299e16e7db87c696529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a031a785ec6ff8484e6a5f1061594530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18e85c72ebed02911eb0f4777e5ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a87e35f8891141f6bd988df327fe31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5896bab84a0413523107585c4a7ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25973e16161477060fe9bff565abbca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb794dadc6dd70a1599743ec4e8af4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2280db764cef1557af673908fca612c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454cebfdac33ec27e18c8a9f0ee3a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894da5a47d0ebcd2145833fd959848ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa231e55c735b75c7ae1a680de1d3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f31d2351c67f1d13ea052d0340c48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba73f4093030fd5f5454ac8cc6bf56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afec9299ba8025c0631d09761cce39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038840170d5315286c5bd42a92694f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcbb96276042ecb91b700eae83aacf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad5e6b4a82dcedfca56da89899cb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632698605c33952b58d1e9ad2ddf450d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf903219d5e57060af1dda471565df6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c9fc6f5ef072a1f3c2f547073f15f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930021ef4959e4ea6bb2ac11808bf4ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61963e22712a6577ef3ba9bee85ca976550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466f0544392c7ade8fe1027ac4c703551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf3f3a2be3f7c1254569c0d6f569f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a94158b3a9c10bf2d0518caa71372553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccfb149175c55d2cfa2727a8309e5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657087f9f0cbcf9460e63abb9783825555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557727037a8b72de5378d3b72959713a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11518763618411d3616308345bc96dbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffcd18bce4fce99e6865636df7b80e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb46d45f361c393191cf35f2600a36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5755d6f73fe6c206ba1bbb2fa6714a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf32decb671783dab41ae7936aae95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae48170a6830dda6dd243f3f7ae4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7a6a9d15d7ebe6c460c8141b05a41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b24405d194c9edb26a3c248a5b881564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b04c33b7a6d45f47561cf259c42c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551d42f3e6f81df5a564121be524dd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd7b2a72d740d90b6a6a5ff4f1a5fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5a599d9ab45703e1839b2ca81e66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c254ac423327e9b47f4bdb81046a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b47b322fd0e341ccf4592146f5622570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d98e08570d6ce75103f1b82c8c62f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee47b9528127753b1d65794788c938f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6672f5584656c8b317d5492b43d2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c8c8f5693db1ca600a76d71090550574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0e480e243f8fe1127975f1def3612575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac6d65536fb6a8676007827aa9a89f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf76a3248420b7cc949faec7447e43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af54edfa8ac704391e71372f64a94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c9bae8fcca6ac9645ca9702044e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c7905fbef8b92719d3563eb43cc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d83c0ad392a0806592eb3a2121d33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f0074af1bfe8f7fd24e7df747d5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c456d16e85eccf144ca7dc243dd372583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f00312ec72a76b1a9e22305a831d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5853d7fab5de3ac7a85cb320b7bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb5a83a5099f048b753592110dc1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1edb288ca3afcaa14e5607ab52956587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c3670676c956f4112000c975b3c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00580197aca8f7eb59074e03d8708173589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc03c1d8e9285c0dc9c2e522620661b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8498f0f7c8efb41d584afbc6133c61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842200bcc458144efbc7faad68131f75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0020e7afd2ebdd05dd5a2fc6e64a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a14045d964da88bd861c379ee44b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96376994ba4445d9a5f055016a55bef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033075e547049cbfbcdc1f59e8363609596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6af676467f171eb8ecb43340dc2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427d6976c9d76ec40c2768875601757598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eaa4368978a5e382f4861be57d11b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7bdfb8cc8cbead3c4aa5931611a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc6996d7ce5332992a4d942df2bcfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359f16d4b1402c4254cd88b0e97f028602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313880c7ccb18c19fc7b8302da20ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecee33383713eee39c4c3810ce120a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7acb0b21722abdf75f8c1edc058b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd130a82c556cf033552d0cbaaa4e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df645c29a0d1787d0f36110ac086a51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a5831c99959065c873c2cac7dafa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4486765e462f9c544890e09a689f99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97109788631d293090ec4084ff43431d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b7b3c7e2f39559bd3b5dcee8b722a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba60edb543a22431c881fe362ffd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c193a6f475e2d9b7be54e14e63c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e384d7df692ad2c62d419ce076a990614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92d3d8349ee97f6124c2dfcbe72bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ea794639bfc45b34abfce1362b3c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b1c697cadd4476761636779c62a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454ec54ca662fe0d0fb2c8930317bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe926dac0739897a7e1ccc5130c069b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5a030554d1ae9dc51b8c0f1c7bb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0c53864282253bdeb1b7492801d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf83e5acd32b2e06d5850db26e619622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3657466094f2db071b5057e3e7393c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cdd56e55edf56b8422ba3f969147e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36ec137cc5f0caa468953dd87a2230625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097b6cceddb7d3015f39cd16746f51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddbd18d9a73080a26c9909fe4b3385627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47494e761cb4a5602cb3f995456bdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9984296f0235a82693a05ba7e5f9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1089a6eb97188b00916750cbb1364630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6e266e58602c562ea808250e6fb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c76761ef61e711f082d0932196920632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ef2e9d9bb0a15ca12714ff05468c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f81db4bbf6f273b5cd821aa7200f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04ec342aecc725fdb1d9bc165e334635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec9f795dba36cc8e3397ceb327c962636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ace21db25fec9e2d715ffaee885a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282c61292d546610dbfc7c906aeaa5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29e466ee35edf8824cfc7cfd0f6d76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c73f5f9f0f44781a14b25d33e47965640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1755ed257c0d0202fc4a69b0e2fb6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecf8e4d1d5b17e4c71d08750adcf03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e9be21a5d091449924a6b6f538795643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d196c8129cb6562eb28cc89a759e278644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974c88737b7ba26e3afee909680306645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524ebe3fb55c63f73b5b47066a3df23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13464b104826efe787b1dca45696197a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857fd9bfd5f67b2f20745d88bda9fd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c6f96b0c3f7ba17f3d21b415a2c40649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ddd4b82caa06ee61ed88f926592b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cddd94100f1457dbd04c4d9a23630651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad3441cc4c1917c02049d99c4fd159652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739281bfe5bbdf5c7829271c16d306a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a818e5bce937ff5ea2110052b7b640a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6025e0bcbdd95b7de7e18567a68206655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662780e08b10fe93f44388c5a139627c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b034093f88edfa60dcd34d8e4cd74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b358b89b67ea5e99bba698cbd5a9ea3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4630e93ed7297d1f5e3243816d4796659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be43ee69919fd4afead0be1ff3523f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570cc3b69b0f6b7bf1683e375380106661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa5b6d2b383333d38f12f63f0cd00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd85a24cdab9d95543c97073f00a08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939c95ed34df27a4a0e4bc3add1a42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6934f4ed9771896ee6112fe2a325018665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2757a0dd2e573a3af7d174802ecd2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a844a1d0e1eb7d6cbe011ff6c0984667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351f6c7c6c4281ad490b5333566c1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325099cf04a97dbc5b600a1b82ed900669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7956efe5c1a92eb0ccc0efaf7e58de7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcca2e00ae106bade89c4fcb818e28e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b79b98e6b6a3efcc56fd7cfe6fafa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4073a486bed79cbc5447c8ca2c72d00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a2122cd890d8288b90559d5fac93e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73125cc7d85bddc9616502013686168c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a304d4d92ba17eea1ea7458725d951676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3da1c1308221f6e79deb1dd1c69d6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4163c54cb2026410aeef15a051911c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ecd1bf086f291aa518a4ffb76f669679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310815a4f1840a5a3f5084cd77287a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ce3e75ee57e843c4676ed706bc619681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61f553d3025a60d8b5639469cf7be7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c528f706141202f279fd64b26788e81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af057d5a8c32d1f5ef92cd00c9aaf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f8bbb02d64454b8f758e02b2249b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dfea3b48524b0ac2f9a6b5acba66e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c554b803e1b549c7612d7a6917843687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1fe11733886326a464fd42d2ac6d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440181a1f1fa812c4334d85ad310548689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb06209bdc001ef81d665aa434d517f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fb0922a9b43e5b601b69cb1414188691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b0e5d56b76691ceb940f108a9e20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231569f830feae68d60662599736bf77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6454edd4cbcad9ea67a19c0e95cddc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b466587859986b031b583b4f95798695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69986203b953176904fdce0430cfb718696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f92825ee2c5c50b689d8015945b3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5f073c7b4695da2dab8efb0d9b55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671ee507266b8cfe8457438a2d7dd4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519076ad22873b5c84fb64de402193e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0b8a7aa560aae28174087ce19922d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0bc863e37f431b59d16f293b7845f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd201cf581dd6b3cadbea76474cba3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebd299dc04d57d5b68c91b259fa9b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fea0164e4967e7634f8aac92a412f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522802d4d7d8aa149db6518949a4bae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084233b70fdc43c7e376586298da569707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b56e95d72610509058274dd43b4816708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44753ebd37223a67462ab7dd77f3a2d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a0f35a1c1bede8207a57e87f3c0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea69667b0ec52f984234faf3f7d4f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf02374e8ad44a9888fe17e784871e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acae56c6cdfe31b6b065d3eda0224b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9772275d889d7741872606a3c03165714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9198af5a04200f9d830b7f8de5b9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bbc3d655e4d1504be517c97feefe6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479695a8e2fbaef376f03f6e1c033e8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132432fd5fdc2be24350fee18ce19a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77bbb63a1c2ca66392882df80ac6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb765b5ddd814393154a0b3baa0da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb18c8e21770540ca74b6a46ceff3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554348e68a3159bbca4fcb33fd67bfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c73119e68b5f8af41684a7d524316c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d543c4008e43ddefb2c15ae325691d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6088a6c755ef5246264cbf9b36f06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d293955d749deb3861c03d6f44ba89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dfb3f816c3f467d056e78aae7759d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd408d30ff4de750ab2184ad6f707b10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56f49efa53d30cacfbd714f41e3b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed6197b256d8197e5c4bfee0af260730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e181ff6d3bf4d0962d454202e68b4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f354d09a39a9f5a9c464ca48611f56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa6a2bf5156c40c63c814a29b6f77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9ce914f0a38a027b5a37bb37c9d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f401f98d386ad5d4d9d961efd4bfe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a433e306e065c76151bfbefd967caf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d94d1d65e0c7f787330885e3569c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783455d42441d43156a921b98b6e6a2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93babbbe38c1e3948a28b287a277b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f4b4f2ddebe930fefe7e1d0864e15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7553117fa95313762ad0aebd980f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3af92b06ac7f206916b8541f6e7f1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f7a3bd5c433612b19251d94dfec7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2990ecf6fdd7b3324e7faab20693f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a383e8c5f2041aa3d5cc3568308fc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeb2d244f1098248798327884fee8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a097b0445f9d29d7b242d0ccf743ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376dd5d7b340d2f4518386fa560b921748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc3b0fc42aeab6e448ee094bf75c3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eac9a249948d3970b4936f35530b7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f0496f4ddb905d9723d4524bcda04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ce14b291e0f0e61747768aae3ad2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb68bfe2e2d0b9654ac4e835952e6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b5da3b1fee16c5a34506c15245555754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2227498afe7b5551f2b0387fcc4560755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18de436e84a04bff8637c14668e911756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc01d1c0f310129fdbba5920fa764a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506787ebdb0ff53c6f99a3f3aee69b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b428315774008c52f52dffc7d995529759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41f5e0da486e9747b1793629df395760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1877459a38c97fa21ddf32460189999761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e180fab7068973c8f1130b09d8b3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c68445ac5f80a0ffbfc093217ea9e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97b416d97b7febab693b5fe439b883764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05361b4f98864920af98aa667b8430765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca533c191392d807f6e9255ffbbb23766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539659e05f247f58132e6e718be55da5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fe94dfd4e4dcb6cd920ba04c729c1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5930af5a81f1b08f834bec42191452769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d43d6a4159d549674f19303b2363770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ab11b9cba006805c285edb82db43c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819964fe408cdc6b6bdd91c78b2cf234772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002385b9fb915a23d899e9053b2a901773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041684c301fb2e4f6025a2cc4f4666be774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec33c257a7fa2ee633c18e58e4045c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635ccf3fafc71fb2392f1dc999df0b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7c7eec9da0b48916454313c7f818777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09488ffaacb4151bcc047b77a1031b81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8db36b586270b0374b0eacd58e3b7d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f24292d6847bf1e2658c9a040ec5d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca9f57acf646f2952ba14a42a38945781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdcb5eb39272dfcb87570a1608f01a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41585b9c05c818a066573accac55d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420aae5761d87711aefda7c3538a5b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dfc0d01d28e54ed2be6993f766ee4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f02f45fe9c1db594697fdb69c44d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe823cb51e23d962b8904817f81fdc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee67137ed9c993b34d8ffe0c69b27788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175471fab130427562d4dac53f8188b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf3bbb03137cc52d7f0328e7267e03790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374bc93505f50a34d4276d28006e26791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e08eb038e56b886ae40c11c992f5a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8e2beb901ce38396f27f255c5f98f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c12033e9fc7b8128e1a1f9a7129a3a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7e7a2ff7594b205c1600f36286128795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168da8aa053af851c5d9a866c63e80796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656588b7b86d643fa702e8b5f3823863797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8652e4537e7de788610f3fb5c0ed9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593594658091a3bd9d7f4dcf4e34281f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6374000e32161eefde7146c79512800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858103ddbd9fdf12121bc553cf7a00e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bb4de718bf954e7847ec3bb5d246802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e410bdc08aef6d38f9b4123c7375d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a7eb1dd499a64c23c433b53439d79804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b90cbed89b11829b9ec012c3592ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e542b4904f5581db177252a27c3d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb620b830a388c23487452fdc84c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c06018543ef9c545bab3d8c0da11d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e35953a62bd094564bffa8c312b1a3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1ce45465c5a931fbbfc758590a0e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f9be773779e5544844df0fcc0c56811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6211bdab307e9f8caaaa62f979d47812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb2db63ea1b50ffc0fd9d1401f1d0b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825853d72e50edce156388ba2200f883814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e3ba0461ce11f4b3a2efc4798405815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d53df4053e1af2bfd934ea40dd2a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd6c757edd2ec2f9c6748519c529e6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c421878eb49e7a03fb0bdc25a334b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701d19233ba9414cf03c205a0b76d67819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87607b7821955399a3b9c1993f6e51820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c628880877a02dae40b7bf559eed6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a330d13588c55d2eb0dc22eaa6eb4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f75fdb5668f33d01f8e6857a8753fb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72f99a07550668c7fde6207e0056f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392e1a28ea0783c391cefcbd50dfbe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27841c52c6862e9af11548768601c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748085b1259ca26b037c29db28d1a3e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b215b85e80b05a51fc95d712cdb9e49828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ed4d12a34fe60abeb4d792621251b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4806916830c575a899640f780390cc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8350eafc8452966d425e6794ab3b7b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d75af5d20d97027c3ba9fa84eca578832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80d461cb3cd60aad0d3420dd141bb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba42a0f400c8766e466c7b21a6958f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28e024c6000c231481289b1d675230835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125ef71499e76608f73a5d5eb1fc84a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068dc69eb454df415bc87a0ab07a97837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46634fa88a044d454494b501b143bea6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78609af7994bc56c21e1e4c3fcd78839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1528a1b9e14eebc32ae33a6981788840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fdb3bec2e9f37febaec627d44b387841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35035aa36ed97313688eab13faa82d5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a1fa2e20610276e0152d6d6177bcb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218e0b6bd23549ca7ecf6344dfa0b79844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127cfa6256547c94a961a1cdc55cd9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201b20ee91226c2237c6fd864b1e26846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a5b1cce2f45b1bbed6a92cbba9b1c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dd9fd8f76be4edf8949621ec7105b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c3d8bae12d27262458226d1a71e79849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96164e32c8a47299d6a4599993f47c6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22faef5e3dbb9c4865265e510fe4a8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd7c49dfe4d362676c1bdb02e06e19852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0a018634bbd077504277c1fd120e5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902cce7051dd36efb2e0b75b10848d4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb594b1262a5983544615be9bea762855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df85190c3abd0cb67e9558e3d074d7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c2f1322dc278a49c18640bcd39f4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372222b50666a39d193ad4318f74e9a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094075d8c02a4ed34eed24409c4c8e9b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57794ef9a0cd550ae416435c0edf6c53860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d97475de68740d5527281a9a12ba861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ca3b46c7b6b007a6f773621e7488862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731be976776ca5e2682d1e058aa172aa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a873b514595995397d6eb41a7f66864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01457d11fd2930d92990013c15ee073865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a09608af28f0be2bb7329a8e4a61e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a829af58e02ce7674f5d2ba7c67ac867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c5c5ba8ff066bb252147457928352868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730eec238b9931603d7cf3606950d67869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586a38002c5b9ae52754c619736520870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d47586964f8d47f253dc0a0c0d71871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d388ebbeb33d7b6832f693820b33aa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf51fe25e5b51cc9f1557d69d5e46c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436c5b16b8cc09a567e2f22cb3fbe91874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d1eb13ea1a52bce0e1c16986ab6b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f911599933698ece789f1309d640876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5403aa4ab968818056cf8c3cebe6a55877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41548894ee923a350f71bd7afd8ebb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911ef3ab7c83fb2938fe94f10dadaee879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bf6d93209958e32221ed78ab7f3d8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12371f58a8aef4b094e28e52b34f2c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660d20ac2222810a1317b1f2d5d7d76882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcdc78867c8e4b4ab4c575c2f3dfd2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6d9c0cdd2580a3df7f5f1ca7a423d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33658f950a5e3612d564c9e9370879f2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383ca4fd2217ef9575a5310b43712ea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e206f1175ddc3f6e93c5af648c49887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddff7bb4cbc2248663c3d2e95487b9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3686fbd1b5b8ac7ab6295d3ad7582889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40b8363a75ba49a3ba4a2d38328218890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ebe7b462964795b7cf2fee95034f5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967bc6e3afeec1e607139c3aa2108f2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c183b1943de21b84868d4278ef20b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37225c38d9286fbd927a14838ea3c7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25386df86dc0b9b8be333c5dde7309b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f104f4717a7cb139fbd8cdd0b9a1ec896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d0f2fe43e6123fe9a1bd466f4bc33897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05df1a5ddd1ffc11869a7cd2c678c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10360bbaaf61650c4cdac663b754bb70899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61330252e904cf854a6ecb6ec6ed289900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022087aca769728ef1a840fcb8292a0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac806b24839e5d008515bead0843b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2257793f3df68e36d66848eea2bec903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aa14160e2ff46ab31ae1fa481124f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7c09445b6f0e381a5bb6acb0c3ec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43ac794b061a36a81912b176d1df8b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a226e268713530273611d6bf191f02a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c762002d56933929faa83a1eecc23f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c478870b1ff9ed079ef0c1b643742d4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488307233d768350a40420b7383cf252910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23acffe35cc66e1167966add3a84a1c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d537f139f4ed283a70b67be1d7e2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25299ee7d9669f2e5ba5fc2ed339811913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaccb2161114a74ad62cc6af90edbe0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b02f9d02fd1fcea770c6df8138bee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3274dabada7313e5c97023d33b2f5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc8923c777800dabd380756ebb3bdb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e176c1923c41fe76d5a1ff69c42b054918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadaf1b980cd6ea4aafcaee14ff1bcd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a90c96a48517d556829f6f56890c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd442af5efbd92d29e475c80139ec5c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423665972b243c049826d9832a4f503922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafec575eada47fc92a8cef5d94cf7d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5eced695f735e13c3ce6e036469fd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a098bb16fb3456d4ceb65ff1e0c108925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd32f601e12ac45e2cade79e62e1a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cdfe4585f2a4b748fee68a98850d5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74b5deea67dcada7f11a9a97d6a0e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a4264e0ec1354ddc8e7190533f2c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687f69729652efe0f916c654ad7ba4d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795643fdce1239de66379d18cc30b5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581225f44abc3e1b55114330d27b9c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b845ad6390fd3218c94beb380868933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f1dfd094ea709ea4103ebf0748aad934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09929aeb68be3159358a923ca88b93dc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085afe77cbc5fdb70930333f2d259c5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe5f9f1f63371a33cb404a6c05b37b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508650b44130bb408609d37d63235912938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a8a3c5cbd70dc171373a8254d193939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee7d5e1af54f7204d8933c4822677940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5d7f7dbcdbfa4a4db4353109d24c5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54203a7ada7371f3a0916777c6fd53942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d344e30958ca71206726e2b52e1f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b9d3e6b69a196878dc3385a63ed34944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54665fcc2555323ab8a266bcc723a0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba3473b825e9058eb181defa3a9506946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02823cedc03e2a92c45db9e4a9b4c1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a253349e7f7784442c2205872c6f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04e3e8990baea6117348d3e2db65a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff561e526da6eec371f4494d6314c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d019b7618d601a458a55381dec8bb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7b1f0877caa3101b1daa5205c7ec3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a106fe44868cfb49fb5876b898faa82953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e535fd43f791d6f8da1fd5db2e764a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a12bd31ba5f2de59155f99c8cbfa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0244e75c30d80b3a4b23613408ea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45ba57448070ff9a1306500514bfbc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b170a2b8463e50c49397cfebef6a82b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ff2b1695cefea99c83aa8f31ada0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9d4fa0ea0b5c96e219f28b4ca8f85960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cfc45f7023d2801a03df29a9e24ac961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48bf188d179bcc7e4602bf65f4d500962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c13074a9cb0e480794eef5b73b9243963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9cbf614df553188a67ef2cd33c9a0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ffee849b22e092f03d2109adfee12965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781b4ffb22f2cd0343d6866d7be48b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad9e7d4a32189bac4ce06cf96e9522967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a8b460a9c4109a2b5f54343e1a3e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3b2217b7c0572cf336d5267fdd52969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afa0338b64d13a3f88be586878cad2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d15d528ef3a133e665c14ed43a7b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca66fab55df8d2f791b68bcaa5eb5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4db75dd5ddb8036aa6b6cafdb6a67973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c6fcae549ddb0cc2e467d07eafdb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe790c6538bfa98011042ec8469fd8975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>