--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d940710e9a426dc802230c1952eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394543f5f8401511cae3208a1d9a7af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933ed99bce2be34d5de7076162960b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579321e777492e4bd132bbef09ca52734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16933de5271b0796e9eebf3bff5a06d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d569807bfb470c111c767db6617be7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc7986ef1bf017acfa8dc1aeb22f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c563803b1a328a0130c069cb2c71748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef844ea816e3680cc46afc7369b06aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be007f7051d99e528dc6afb350c7dfe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a33a09d0d11220f49b56124ff95c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc59df4df206b369a32fd835e9ca1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5649960bd3c167c09189a02cfb2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6cf19419ea963271c5dc34f3afba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567154e054cdb07360e5efabfd3c529615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63118dd021456d38c9c10d2437bac5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a90725149c231a67e6174f6bb53b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021437334269b9e74efced937988463918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e185419c74cd57ba6c30d57375f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f8576bf63893376922567d7f6ca0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18469b5234a67f0c550851826f934f1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96353bb40d1a4fa57257e3847020ecf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975211f3f68cda5b012cb6a8aea3f91623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a225b89e66e05f6cacf1a888be9ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e763df4147dda96bab641ccc4b6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3c356f09c977a2f0c4acb5008fe6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8b2d809375cf5187ba9ad5088aa2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77928d5dced780c114146b8fde2d60f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2affec9ed0d5a3a7d244e9de891d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e66bfc0eac0bcefad4e5cf9fee7f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe48e6a9e13f3e643af375b63d610d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59c0e07526ea2d26db1a3330f4373c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7e7cc414171076045b39934ed918b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c235f607c3b5c3408063c8cc42f5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b44b4be80b9faea064ca9cf42e40d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b075f3587eb7c8ddf8ceb38d164c0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d2e44daa37f5331f0337e8954f3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefcaafd262353dc1438e100e93338338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597081292cd98427b2251944bf03f11539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7819b0cf4255232606c5c223e7953aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c67812bc05103ce7a20221254010dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3799b74b53ea225d555fac9ca21680942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577b9d3d75c760026a524f624dc7cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb44deebd83817ad212f46a131a6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a457c28cf98f2a9888c65d6e3bc0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982f66bc77a0150cbfcbe692ada37a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73860e0b86cea2ace4ee6056ca6e721347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d44e95a898933ff14c5c3e8fd503848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d30f6d3d21b862229ade01f5f3fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775cfc350c6f01e242316cc700e264c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31f594179ad915e0386278c1e5af0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49876f34552ac4af933c7c682aa7737052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bc3b21aa262e35b084f524afd60c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec41f586071e09a77e16d3e86ac94e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cabd8158e9451ce9d2c1c41f79e3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7034418fa43b82975295982f86850856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9dce57717b4425e9ea535040cf8d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f443640fd7b5e38fa5ad965cd37a7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7674902f528dbda14c7e9c696fb6d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0057e9404487417697e601a5d3ede760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b0ad48a5598fe8e7f0fed6abedb6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8799ad133fe1e326a932ced5ba5223562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ccead90fad44372cfc71b67c3399263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19e4652f3373d944be72bfe389eb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953beee2649c5e49d2ab2db3642227665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93404fab5d0f057ea3ff7c67c3b92fb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb095011d387ba54732965d922dede2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb7c0cbd76978f70738299f042014e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af34886c8cfd145a6100a0e71593669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2036acb2cbdb35338247f04e85c5e7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dfd9823d57b458c30b6b0c9220adb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d263e5f3b98da0be9c6d0cd187039a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ef4e84d5b685eb07f3a63e150fe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3b63850558ed34debfa78efae20174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02103bd44a19051146945dc4da0059b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffedc15acd01e3fbb6fea3d12e8af876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb50b628218de6a31d3a600d42f48177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa13a4aa03ef3b647b4a5b0d6d61ac678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d56fa351c0b9542c4235d8223bb0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e492f5e436584c4e9038ee5767b13880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a09cfa4e2f8e7f04efdbc91cd01e0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2ce899fdb0a11dfbf6a6686aa9f8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10edb14fa932a56fa5a7517cf93cd9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b75cd814651085ddfe395ec43033084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363af2dd29bd7203a006529c93a36f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e00b532e56b5d4d492ae2f1d3a12186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b3b06e82da2e31b07c598ef97e7c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f5a06ed17815c7beca821f7bf89a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad37323e123b4ba42e966ff6e3235d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1059b11047d124f0f9c6d1b6d2d4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a63dd4323c0f512396826a249178b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed350f7a11cd79a21e8e8aa2b85cdc5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41040134eee4320b3e389146bf3c369293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ddc9669635efa538fac1d6807385794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf420c8e7ab78dc34050c06a8584095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f969674fb67d9c0eac3bd4ba9035c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc0fc218efebe41eb9ae43c9eec0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9075856ca2910c24cf0b9ad876ce2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeeaf285f99e197797143ee3642deb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd1311ee91d05b5869803dea11f20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4700a90c582a33ab995f53653bc4a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da338ec2079f1c153ab9459102db9e2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb4f4ed22c9f08fe202fb1f1b28fb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fff6fc3b7e5122322852119c2a89e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0b434fd48922b4ffbe17c2eb900e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a83d1b54bdc2e60496994db3700d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6b0fcf32867d20624ab1336ce1023107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc09422bf98307330c5f18ca6557bfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60a1fe3650db9f53d36219e1f279e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5eac1953f5ff7265fcec30e6194a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19dc7fb7e716340301b1644556aa38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a78982e024dd1c533d58a50a01ded112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bea7a690252e3a34f70c7457a4fad4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64f79e54e569c51f5e09981e1a81c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c8a2658963d3a72055140746f6a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc315860005aaa29db79e913c91cd91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47a1408e60927d4adb1bef3b1788eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd208635a476bb2d4985349edc660d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c29aa88b3c56d3e3fb0ee00c383f5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d411b638421b92ac16c468ffdf00f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d360176be79e51c20dfb8610efa8a2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904874dc14484f71c46a6cdec336b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524c25cdf42ee9fd203e9fe5ff305a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e64316240d1595ea516b9f21392653124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b430ede8c5478a8361aa4a05463dc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41e958a019d2e821fc05fe1105082d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423f4bce43f5dda3f54589a771433d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021708aac8d6eac39ee6dcae1160559128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde666f693f7ce98d9ba67f17a1040a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594bf5684cf8ab908223cf72b40850b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b42fe3f6e12a8c706bc02beb3d1f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7af8af562404eb701381de3cbcd24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616e1a7b3b38cff9155899160aa50f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab49ff384ed088ebf4ef4fcf89be07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb08678432a728b6f7b54d5caa6af5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bea88c31553cde0497437447ef15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392262fbe4e5e02f5bb67bf1b911e3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d674e9e4b405de034a9ea6dae66466138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738ce92e697674a06c7b2abd9575b4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0ce36729d945d10097c836ddb827a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b194eab234a0b316f3f8269f4bdd432141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff5c2fb16ce642105341711352dd4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c923cb1498ef8a2b84a8bb715dedb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0b01f85f06af5f9bbbdea2ecb516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc240ba6ffe470c0dc2443744e21e467145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ce58884def1783c3d3905a5857efa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b50d2b48ac4aec0b0516ef441f69dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27811832ff91f43f87624dc9e593d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba146e843f035fa05902ef03414001d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5064784e11adaf01940809d52f6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd526be5060ec8556ff15d9d162a3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c26aff63a1738bd8be04e9ee81103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca3819f9ed0b3187612237123a137153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af9f0eba3344e135ff08cabfe00ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6743a05f10a1f04085b6e3abd6fd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf478d5b310e00b963a55f3a449609156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def44856570d7f32f071813ac1105af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a7daeb7e6be6830846cf101841477158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252833c9fefe439ff9bda16cae9fc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d5d3d53c8a98a8fb283fe1fbb9de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb159ffe2e9bfef4f6d9f022c0c76f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59b12604e823429bcef63dec94331162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5dfbe67c6ed600553487a67798134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc9bd216509500754e669e2fdf22e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def29c04479c3c9bf81fdd40e7d419c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913c1e43c98110667194f83eaa9ff7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4801ac56e21abf4f6e7b3e23db5404d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6bac8bc6fc0b2e7307ce89777588c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b449d7e18ad75fff3ee96da3a79e021169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7c46915655fafdd9f84365a91f7fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e1f99424c8c1b0f3e132ecf733e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b0514e9924e573c26451a8fa8b55d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0334e3ae324e5d13f84795998a90968173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffac6f4c2b259d50275a36f610aed7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd8df738d3db716deff5466a8fd4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d954f5f9a7f618647f1ff39452210176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d1928bc3034c1eae5f96d7e209f68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9946eac46ccdca525f68bb45103aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec1dc0a5240eed067577235e986d03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317ffc4f885a2045ee98e8d22cc54c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b305431249729d942ac4ffe29e467181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a699b34c02a673886cfec87978ec3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd850227b1d0937b36076f85837d81d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ecab5889c145d69d1806423d4c7f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e05d452690f5246d1af111e1987a59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d22aae4f1b11af41acc9a887f733e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a80365286cc00226ee5320ef172aa0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91be481fb4afee07fb33c890a5b6fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb319ebf92f0332a8dedabefb09ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cb2816a6ded39da7666ae36156389190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9017c7c0d217d209cc6ba8e6c4062ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e7afdb95c5d6ab3e16482af01f13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e88818482df988b93afba6f5e2d21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74197ee932951d7ecbe09c48e6503d2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea881bf0b7511e0cc4873e3f573b356e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ac37fc452839dda2b9473ca14f9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d90997299454f5707c7fed15911ee9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9e01a942d93f97496d11a89e9630f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbd6f0acecc982631b12b9e42da5fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ebac599e64223b07de79cd88f6139200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90401d848257fd9eae58ea6ab230121201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da16d36e2d42832acded48e0feba74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5abe9b006547afab234603bf872e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74ecc3bb03a5d047c3604179c8eff7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa30beb46915cfca5281e78b04f776205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb9e978e5bc9cd7c61cef981e80d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a9a0cce69539286fae559b5b027f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66db01e66f7973e0df7a7b4b533d2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444930a0d4409e32572b4a848fd4867209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c9b26ddd91179f87593ac934e7569210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a63989b2c3251175f1be59d3895055211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec408d7be89dda42fcc729824b96075212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da75fda4edc82d5dd7c4f52f2953318213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b4de7fb9fc50eb207b1f18db86373214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e5d219794e224937ac2c7a0c8a939215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f96a65e2a2488fe60a85d3007e480c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d026b215c249ebfc4c35202ae8b54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc57e739115d726e58cc4d386f61895218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5ad053817532663c990fdee355db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e824db01183a5f201bce804364f39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98412f54757302cc43a784e4391086221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0523ef43db7002019835bdb6e996642222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c1af01ead495fe81c34b42015663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb004680c18cabf5f25dbc050f0fff27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0415a67ef878227cba1a4b679c1060b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c854aca34ba17f949e410f47a134b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02401146ca76039c1ac6bfe51744e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cd2be14152fe5c459dd92194209bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2079a7c66b4f3de8d119fb124d1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e027a8ffd4aeabba42c98ab0256d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38870e93abb8efc806e3f6f4b09bba4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1279024ade23f320884eb3eb909648232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4376788b7f9bd8b21f9a6862f7d6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bca3b892f1541aced6b9b417a8c24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8f581121905cf8e75370e66565815235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7af56e8f1bdbbadec79e8fc4b7285236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae17679ea1514249aa45e0944ee9c61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc8df59ba4627aea0e362d05f7c57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e668fba4b3a0b36c6cf3db7d6d56b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee841179e7c0ee14c1e79424bed5ed9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757bcb2baf75461f48343221ce84a62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd304e19aae1a1a6144e83fe3f0ba9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c15a2030b2bee67d8e08bbfedd9db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87248e88eb44663ffdb33e5afb2bc90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c4e8b26938eda4518b57fb40cd5fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cad646d3edf6c8238b9e8f6b692014246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26430b629b3737c38d033902dde2768247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aadb0327b6c0ac7c12c37233b48b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f52e7c9e151a8329a69975a3c185f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede9331383d0cff91d5da489a38c74e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876452708be4641bb96f0c7be23afd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192c3ab00cc68021828c2e9860c7ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f45d798643c3c5d65ab20d725db232253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59549bf8c6eb86a9a336866acc5e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2528cc469ec3501e326e084366298c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee02a870db05114a04b2d2060557b81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce8f017cfe976b4fb0e01aff99afc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84469cab3aff872fe793db89afd11ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43b6296323cc390f4af1481e76fdec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d18d109f0f41c075785b104695746260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748b87a685be4cf5c5c5cbb5457c80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7965e28437f4d1cf9327d4ea81974e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0e16d844972bf75bbc0e5c5dab72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f374c2794243076313f13a04bce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e50b033c6426e9b70c2f4168e19aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552c3534a3e8c4541c1edc0d590a39e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad47218d4d44e6c44c55124f287de0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5000043d03981c4026639236e7dad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16500399d78cc466fba299264469b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00a1316105473f189307fa11f54c7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f886de3c74e16bdbcd8fe3ffeb56b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014ed2867c2348c44758f9fd9441ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf391ec881a01b33d9f48e2aa313ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950f69469007a99bcda647bd2ea980b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f60b96086c80ce2230a023b75d59a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541700e9cb3bd00908d72bcbc27f88f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a936cc7596865994f907d118328ecc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f08b408b52cdafa98824ce8b00ca01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a55600e5562d647192250f4233319a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656bae4ebbf810db038a1deb19c966280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc674b0446dd2fc469ed1393b2e422281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58efaf86aafab77795cb4daf53865f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0ba72fca8aa8b49462173044b069283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b34225ff841719097cc7357e21d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a5a264ba04dcfbdb43f783416663285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b03e1ac50a3238a09656090eba9d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8bb426d061571d5bb5c9b6ab178b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42ff13488025bd650c96da15b8b86a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d85a3ac5dd7ea3e378cc409a790c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab07876f07dfdfe601225116546457c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3015fc9e9c8fe061f0ca086e1a703b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadedceafedb47ec162f624fce9807c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7af9d7c06ed84c9a7d54e706ab2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac8f24bcbeb5167f4b867b4945fd64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa437db05f5b580b87b22704c3e7e1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78637c8901f2964db233e5eb2dfe69a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf99edd80bf1538fe4322199a5eea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5e6f6badd18dba97807260012b26f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3b9acd0a787e505e5087132ee686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a804a22555127ca17d34cd65e2721e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb4ba028e08a05610e8de21475daa0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95251a2a6d62f8a13e00e349f1de50e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd6257d54832973c95971a2b3653a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc62c26a20dd076821fb8ec8483836304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e264c4eee282e1c82d2dab9eaae83d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399dd587031a70c5f9ee282597596cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63a24e2aad18de006920a5622eca78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692474c10cab6cfcf6d410fc38db756308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfbf70037c7ba68623149a1498a962309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d440b6afeaac49f2b84d59db34366310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5bab0463b018ebaebe9d9a719c501311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea398beae0c41c75e408b30ada6b31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86be943198ced09ad9f1dd79dea8cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bca8d738b41828ef746b1d053b235314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f536a258ec68df7282db8c5ecc373315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f69064a6e81f1942af9d00d8baad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f78db154a6b55a4c99a6e1041eb55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f6d994fcfeb6d22df044062e95f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d80272154e2e37959b232083b7243e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d080a789c1a4b6882f56aeb645f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0229c8cb919bcb0859796bed83b55e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a197de03efc96717966a3667c3c41d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3fd4c265cc3f1ffa4e6d7855d9612323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a2896cbd83f3adfc6294366df18aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f741c216d5528c72d804df217f1f623325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d7a9430e5fa03c899079285c43dad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ecab941185d68b0f2d39563ce8ce3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c9eaad42a502447e2c1cb050bce20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3546dcf1d3709a6455bb707d0013607329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc771044fc90c7a9849ca00981407963330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2da274dcf61119366a8b4f800e622331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b6143cb48cc48870e6f60b6816f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78830f8a1373d2fdfb286db8cefb2ac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035fa7f42ce23ad738fd21ac1e0a31e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a21be9148515902579734cf47498a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e13d0dd3d79f6a3d3aad05c2e06959336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418c74b28ce8fd60293c77ac445de0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e88d8f69be7d0ca5c65197f47fd4ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e74843bfaf73ce26e8f9a9b0c42bc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771fff2b2503e5cf1c12c54e23ccdf6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cdc9b55af28e01ebeeb8397a75fa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885cb89e3f6beb61fd9733edcfea47f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a8685f320d3bac50af44ce80588a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6044c8908b7f6de2ea56e635e00e54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cfdad8baca09cff0fdb0e58f4659f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06fb91c45931d770f3ddf9656a39d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca70dd8dcb7445c1347cc09361fab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74db77d2e2f0da21bb76397925f6f2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af26506856c8a6e656d38db246165b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebde4cbdd0155d235c0ea13e2faf56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07661fd20e791e9fa2f6c84d9b4aac4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979cf80f823982bc6def5528e6d7844352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70afe45ef2c03f8fffa55f6c1099c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4964a6536ec5044f06460b7862e47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eedee031025acdec9d9c4eecfcad2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a24171494dbe330326fc8f3e615cd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7ed3c4f86f4616b350289af44793357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068857bd179cf6a95a92f65fb649384358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c593b6426c6e26b32acb2ec32828e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88828c5b2f53a7395c41ab351f218360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eac0b9f807f066ee86d4eeedcc508361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345ad1b6255ef738e7334460c614dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53f183e3d08c923ee44bad22f0ce7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a85da6b6383c25b7ddf4935f3a2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b223fb584228aa2a88bac2bbdb7bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ed07e5e4845354687e90e24537138366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bff0740c0e95a226f3935f2efcc61f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f9a22f4cc9a8c5134ebfdbf762838368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e491696121774e1918ed939e97ba261369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547ec261973f57b5b779e0f2f5ddad4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abee50f23359bfa78b49c62e9bf3a21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b31334d9cddec6921c252d947b4c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1b20a669e9e3f83da8193bd74b49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7de271dce47d82c8da81bff5d15857374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aae5db205b96d90346a5acdc539747375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279efae7a17576506cbe7284f4db22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510ce3bd266ffdd23af3e03c3c2ff8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c932d7b44a6c53c3042480bf57f6fcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fef9bd5ef6935be5c84a13a3ec713379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e81a8b902a19338dc107f615501a46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8224ca9eb5d302365568ae02f1509e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d34d2b70870377d17cb0cefbc8ca9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871264a7e5cda252b4038ce4a3a11a8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1c747c09b338818efa8a46454d8ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d97235872d57ab882f4aae6a17815385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db02526643fe46e6025e02ecf4e0169386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36f96ffcb123cef10624dad21b8e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db71ae057e3ea492188155f8158d8ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd26effbe784ccc517cb771f243ac9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141078e9951f0d9f67f53dc35931e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710dcdabeb9d765e11b40c3655dd75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc32077be9255632569152afc46cc9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b987a5180353ab31b4306625c458a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2389109453ccf6fb2f6c0c366613c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ebd81bfbeb19161dded0724879d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30c92bf2b2ed896ad9ff8657507e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2fec588c0193a4f727b3b4f460daa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a42829a3d796bebe1a5b01ec8db8f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc00aa0412f6f4850702971a3741eb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bc6d87bc2af61fd6d1d3bbfde7c66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec475cf65a4e957d01dc56b90b68e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b0eb22b7af6c56d8abe34015946a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d58a8b3ddc6b24e81cdbf2a0676c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb39d6734785c7fb722e35d9158f477404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79580f0cc4a929b65ae30ad8fee050b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c83a2d9e926d284c2108554882dbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0390027d1f1802b3b04985463c2bd00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09400d2cd6a9e136e5e343fd496f177a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e18e8f812c47fe056a3798fae5836409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530527c7e259b1469d4b5b3d1ef56e1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257da5ee3619e92bbebee87063a6ebe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42e98793c98569c66525bb3bad0c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70623ee26183d93ff4d7c48b72c428c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd169d4bcb1da3944e042f3fcb740414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460934b6006344b4dc065d8b8ea96c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb27cfbf4d141fc9069694f5986ca6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b27bac45ebadd1978e99cf4c92775417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1205f17c19ba813b10435db0a01c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab43b668a5dfd814bb43fbfd84fc518419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5efbb76043d50a21e418dcb2fc5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786525128aec6750bb922f34b88b6b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e38d2c7c2c0ba4984072652814cf5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2355c7c13be930f5ffd1d6bd811c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478b1fbfe16b0473458d703bd55846e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c0af87e29757950d4f9e481e731ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30f157bd5a3561ded7f9654f3d52f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f69f704c2becc374f6d8b4ddad67f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922392f6dee96034eecea603498f9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6137fc3d510850671f77a86fc3a9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec692503b6aaad4e00567ae6cc4f20c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74afc94b51be3a6d7b5e7f8e85a19d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05f046f7ff27c124685f5351efbac5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc5947de17b6946b28fe8e37334158433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e0b3cbbdb364d7a436a35011d6240434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594869da5067157cd655add41f61bfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb7c83e5ab3dbce70c23a93565bb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d57f9d6948b6fa3836283e13eb4a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0fb3dd76580adffb971eb4b2653f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39780b387f2b85ca2471941335f943439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd34a4582f420bfb742586b26b60df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f5b91ea8b8feb0fda6be0e19c1b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848aa16522f25e1604b80c3dfa0d8e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad736424814b636f5452f6fce149c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ff2ac0db5c1ebdd9d6062e8da28b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f987bb3a5d66e269e8529bb3af6d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32586dd695abfc6f017221f55f7f0e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a53e76fa698d88f492fdb4ab544419447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce740529eeafbf2ba01327b8a80d64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1be708a8722f82e2be8e2ce41255449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa9299f5e4fdc9c79b58d6468fe2b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebfd5f9334c6ca2433f97621d85a5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e07ea87a27979acdf0073ea248234452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814dd55f4907beb2e7510d519c18fa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209ed4c5c6fa1239dcf1aae59d0988b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e115e43c0dbc046f65f822e4fb021455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576892ed682c646e3ea8371e8929361a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18da3d33442cc86ff3dbf5def04231457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b4171f81381e5a593cd5d2256ec31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52517287a4404104595b8934c31e858459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33811dedf6b240d863751fa592f96f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b6e6cd8ae502561978fdb388a4e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258812dc370c4b0cfde1cf9caaf8720462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f175436453b2ce96296399aaa56ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88aa760db4cca8c809233418e39844464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f900c17a44aed56250cfa4b4bbc7559465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8dc6c904241b25ab5333aa798a968466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe2b898a5c42138583739aa8febdbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc8ea078115b66f30b66b21cfa3e5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204a6a411b78669132e7bc03982e8ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2526bd35725620dd68402d32dfb37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b2d08753c768c5036cbe6ac41f7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612614d1a5c43d2b3c0eeca090e9862f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5aa32929976c9bbbc974b744e6114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a49f035b3fac14c18b0ca8af7017b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904300643dc121bd728c96390477054475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e75bc42f2920a25cef56901906512e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea985a1e28d6f261083c4911073bc667477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752742441d7ea4dfc9e39621132fc12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb046e15f463be758df8e1128d380479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d76ba6a28da513571b80c4a62298c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd0bbbb425555c7b27c93e10f741bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb115c1ec7c78bd2515ca5b9b750b058482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d34c912d6c8a38d27595b4410b0d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7740e962be9db291388d008ced5a085484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891cc9d480a9987ad7233299855a171485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ade876def1da7e339eba3a3067053486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355477b665973e7e340e93328849322487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01427bf91c095dc19347475cd7bef0a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b051c2d2a647b470f1911ded2780b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddc8a0cf33e8af2da59b0d2e3f771490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca65350e7729a2e7d433f11436e3c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6dfedc08874401be5fb7c3f23761b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496874719c6243e9a04c4da11a8c3b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e6d087e2001c753c063e6c84906a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9074cf8d8cd4ddfb37f820aec1efd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9bec8eb0deda4521d5151add7d5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d052113d1d4ff96c6791d638b7f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2194d53c36f33b704df54ed69f18b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05686b97f807233854b9c9185f9eab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c6241a2518e29e0a49c974b2683cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a05e03785d09aff6e057f47a9ba8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39716fac9b12a06c698d3aefcf1a44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d7559531ca722ad8cbd30857dd28f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a7175917cfcbf91e10045b5cba7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc217132460adf3854a6b935d2afaed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d442fec6f3822b3637a8c9340e2373506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745298a9dc427f67ea784b5cfb405add507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e0ba925679faefc22590c39f6e454508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01c7af6481977482386850882799a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e088339cfb39247dd499d378b6278f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf02d64b5b4eb4f89ceb3df82042c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936114e05e806596db2176343c255e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4694ea8094b51cca77f5c0539f5d3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64385e860df5a758b564a7bc545d640514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74cb436d71d3a3d86bc59ab69000a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a06ee7b0bb27e425547b27e1be53b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea5d27f3acaed546f019e14f498b5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa8bb1322935caeff5e96c5fb300a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b24d4e4d0eff4604d9e04cb03d04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64180f1c65e4509e187ff8fc7e60ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0720affd15426db3dbc6fa0895676521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9ae9f7bc1f0077ee9cc4ccd3054f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b3f9fbec2816416b691a1098bcece523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ccbbaf7de0392e61fc411224c670b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0420d60008c7c10401dfac63450437525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591b0b4dd981cf72fbc962df2a0fda6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb0405cae3906f7c9fdd7c9aba6156527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2926cb32522435c5d485d80db543e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cfd1c452c7682a158029efd2f5885529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed235bc34c1d493a020862d69efdfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31febc1197759fffb79ec4cb0a4146531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427296359a2df3cb2a2d605f3c4bbaa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41a8ea4af54334d030dd60101bdbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f2fb39c4b8af468930eba99f10ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f4ed38b701ed9dd59adccf6ea136535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7701613556d3442c2d3f25d6de2b75f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f778c31adacc88bf0bfdee776cbdd21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b186f544da4323d8e1cbfce6ac3710538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f4ad790bbe10ea71ee936af8a6f62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350448439783ba608d699e3ef52f5dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ec6e5e3d39837316c05feea04da3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624f12e23108454a0138a92f9e468f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a49c17fe6ccea2f16d85b3c72cff0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c74b6495a7d4da4f105d6e7a73a843544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb2ba9a81eee40f68ad9075c076de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72172f1edd16d62d4800a816a7b7b6ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6f2d4dfe3070e4c2115d1f65e9449547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17dfd7b0dd6a47a25bf2606a4b8f2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc80ee7840510054de4caea0c70d5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05324c35f3ae3fb9a6b1bd9b502f3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087aeb6d0d04cf4fd4c7481260d527e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb39e0a712c74e2c8cc5b570d9f61ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b532f1de75e53acc116cfb40a6535553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45260d374b19e078b2ab11fbed3bcc2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c351ee206d08f21692643a0004376da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783b400d47bf74a62eca5d6771bdb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac699a41d3d8ab911512a5fb8c83e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267555409f52828e1f5ab8840c939896558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba28fa44ac1ed6f7bb2fc24c426e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e40c2d33ac34b8f9220491273847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e39ecbc3ab231decf7b7363dce413561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ea025029b8d3def12e5df30cba82a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0583476885b4a686a801d52a8f81aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead97587ec1ddbb76657e717c94b4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04b18d46cf1a73d33519b4cb2e8548565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9581ed085c84b35ed879f24deb7fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd64f6d0cfa28e948a888164ddcc1a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd02226138772b6dd4d6c24761663d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5082a57ccaf82c38d187356323e6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401433c606c6b08a45f7fab0b172d6c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb87080cc78af7f79c526e67d70b2a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b8475b231b4643fc6b8619953d803572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177fa67d26063ae33aaadb085f5e8f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ada4c923d7801cc3ffa75d9770c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19587e5122bdd0c124cce18c1ffe26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe7e1701ac30234fd455cce4c49ba7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e67199078f94dec2f0f497e831090577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d370d84052cc595209cb42a70e2d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c43ba481e4ca6978ad43849d409ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe867f82759403be72412b7fc3e98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417feca6ed763317c3f4296270064f46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d7cba459f6aa151f12aa7186f46be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25515b34320da8a4d7d3166183e0e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee2d51e5c69c6dfff0ff3b507d8d49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957f4b335054dd41e8361acb933422585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9d5f30192412b841c9f91e54c5aa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de949b975711a160e635a7924d38807587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d8c8c8d2f92ffcb056846ca8793bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdafc61b4f4f762b35491d217f05c73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340ec162ce7ac0e0218a27bb3de3575590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64879d3935ec719410490dd78a0f10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ee7d3b4bc47c40c7a1c535f2be59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48e9698b71232ec08659d4c0988835593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299a7939cd60da3d03df988d1a42a2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b4e005f4ca2a9d5b027c325b4506595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dd3998e09b12f009626598600b2eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4068c4a4d9bc7dac4c1f62f7c225558597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04f4bd16a6da055fa31c88b82845d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81851ae3a395de8ce8a1fad3c4eff9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440e94c7106bfe076abb7b7a05f60b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c746b37c360876350ba69f782343ab1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff104114ce1924d5f7a6e5c0c93e513602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdf5515ac923fc1ff989d5e346dbbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415b89720b106f6601ecc23ca489162604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f290e6be8f3aa9b2d928e8c363db2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4c98e6561ad4e654069de23d0f52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a1905cf50cd7fae21f9f082889f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed6559da9676c07e1b6318bf751c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab271eb37cf49f6342e66feea0806609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ca70bfbbe0fa3cdc935c31f471654610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57847c99fd63f256bbd39d2b590359611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875e0c26cd53e1521a8cbadece0af3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b48ac7c8602d12a373cab00b60e7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e1dd04e3328115c79c22d65a16f88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cdfd5b56eabe5e5b79d6c94a132cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb46a03d8380480a6ee19b19c68a96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d370bb48bc04a98f7a61065fc1dd91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407483dfeb25d247b6b001434c91fc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac3afe0b9899b7c2043f4e13c178a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cdf1fade78cf16b8343d0054408be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b3618423416aaacb97acb1491c70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bcf66427be5115f84d3b5a096f7a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc61f2db8e16a7b17900c0d6acb76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d3f3c9bfb5b7e84d14d0ab49fea1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7057ece11487ee01c5a5cedecafe0cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d473a4bc07c32f06348bb082ba16bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a92ea171ec8b9c264650fdb944eb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e976643881e9f14d393a6aa03ff504f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31322935370d33223a753af61643a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05d0d6336be0f2c8465bce9b91c4c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac8da4e5bd4e520f00cd2067984b21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87604b7fd77693dcb79151cb7d045ac1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f431cc7083630510710a5805af70ecc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886577e0ff91e43a9950a9b661a90368634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a24757ba4ca51c295759a2ab9caa30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6571da5be9b573431cf5d0f6c8631636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd7ff9b8c18c939a8efd7a628d9f71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a115f5d7b8f5e6f76d2853af37ba5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76872f417d9d2755605ec37e724adb78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73ea805656dd5119922ed38aa5126640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031522971a3bf818f31ad4232da634641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b7272c1b893624702e4cfd619609642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958c338a6fe9fc423f485f023a94ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab8152bbfd7829b655bc6c0f97c3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbbc8e6eb8eea5c95213f853e2cdbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8b7928a4f5be1ecf435f0d8749649646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7769a766e01536a083c5eb6420d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ab9916ba9efe0157a4f4f90c0ec29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa207af4354c4f556832c60458d4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd5d1ab5c9994b4a1cdb156197738c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4085bcad08682bd26a19617606bbeb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf40e7f27cfddb3c85f05d141e064f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565937f5caa433929fbfdcb969475c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eedd6a8d201d381eea4e30170d56cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb0de93593efdd56f61572fa28bda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba864854079d117afee19e9e2ea4e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a79ac08374de483d3cd94098ed2f15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f85d0ea7295bc8b1f17917887e56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb1302f014de09b946929d294173c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21460b74a2126e897371e090ad031660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a777a27ca1d63dae35479eb9bd9fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a4836ae30db229194060f0027eda4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010b201a4306bfc9a31ea3e0061e6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a65afa630ac53f08211d3f96efc80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a0be34c7387ae81b20a5cf7b457e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95748899ac6f776d1f32038fa7e55de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45250396f2d6611ce54c1482244c7837667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7690bfcee2c784bdc0bf0b429d6a39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579528f11821428680678faf5556dab3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd63e4f6327cd0412d94bc58a83caea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1ab4e3db1b76bd13d72b07b2d52c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04718588c86369e2544a3f2f9ae434672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78cb2a571426d80dd17e40accb5ab6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405974fdf037e0ca99e66563935f2f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d19b91c5fe16fc502c440e9f15536675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445daec3b50810296147b7ceeb3eeb3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe739d8ba37d6626dddbb965c473d77c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28517d847215f31000b18569da3bb46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d5aeaade647a2db89622e0bb0b14b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521acbee906cb5ef781f36a9d0975ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427dd6c05ffedad1e6ffa8752bccba5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e1b077002e8f3da2926654e263b3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b9cd77619ad2acfab2cab87d7a8cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fac4c8ac2555f617388bc7c047871684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f7771404e9d7b425bf92b63a63c18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf4e415f5138b4448501fb3357de36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f56dd68d69d225f9d53d0914b1837687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd50b2461e9ae7c649679003e4b59e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56530800625a2d8970c0540e0dec3a27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef09c6b030a03c22d8b5198707c701690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0824986e056c47124e1fb7db7cb62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a10c81a174394fe0192f7f595fe7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29755ece96c90fa9a4a8b3f63e2115693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29769048db35564ce7e359593d6ad8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243980a4d7b7ba9c5691fc54e0146c81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b9f06ea15845943a3c03893d4aaca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73a3a70eff78fae58042f2a3e8f439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e627543640f47cc1c60dea926d4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5bc6faff6320ebe2167fd7d235058699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59094c3f8d75b9f7ab66d7d25d0973a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f88fde425d1e6a2c1c3c3f7e8fdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba2de60e08a30378dc631040f76c94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6e3d6f4c030a6aeac1cc4af270b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c637ecc998643b6950e43a739c99ad7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212572844fdc74d69755269eeb4f2af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b18414c6e78ddce8b4f30315737296706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab806b9bd635152a78751cbe9725f2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab0dd6b78c7ac680eacf4984b0817a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277b4cfa07eef6bcd15ad677c57c5c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e8e7ff0ac259bff5c48d970604a34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a0bd0c8242d5d6a10f207adab0a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49305d74eadb7f142f039650dca829712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c07ca47285238a4fda18f721da7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bb8e22a25df2ee378cf2f65babfcf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9c9e16336cc1e9e2e426bd7ab4f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61649ea27016956418ffb914439faba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcb68403490b4fb472708162ef2d25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcd05bd18f928a2249fcabc1855132718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024bb1208fa30bd06c4b012ff9d1bcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc6fced6e0be2ef850dd3536757c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f546f1d9bdcfdbb27e652cd499f96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c5249ec28300f6250a5f6341e50b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c4d97912359c44cdd8db5da6589da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234a7006cb31291dafb50412fcf300724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d91e9c8aa0ef204d20ff7308b5c147725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0905c7ffef918dd10997af9a5643b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654926dd1971200a1bb5a901b666ae71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e83693acb86b7e87384b41d23d7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae7694e2156e128199889f98e2398729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ebe61000a51fa503e2e751333995c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50559d7134cd1e10b3e2019ea31fbce7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc50ae2c4533ba0e37d658f697f70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163f80107cd0698f8b96aa5a9e1ea91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1399293cd6356eb2738f62ceaa1d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c920eaa7d16f04d658b138f09994735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ed72abb0550b4dccef4bad2331f12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f8c6cfbbeff2a48d2887b8a96081737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c77649f2a4844105a4f2a82f27e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fb66afe6527ba398a116ffb2b4633739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b50aa625563eb25bce3d2b20072df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9a0d191bff3425242f36f7d96ee8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbe0c0e74c5fa704c9f5879a082de6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3b88116be703bb0572e54d09ca39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94520fd7f9566331804319367f9a153a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bacbfa581e07168d02b0666b4cf6b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a89bc16e41da9ce36f694e4a79a3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e923f0926c5e41aad7320458b88fb3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e8b8a9c4f6b835b77552fd731a524748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d435845d7331de90197c6c7a38d154e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93df136c98840de3ca8dc0aa474749b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c113dc127adc6ef30908405ae35d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c386b2b496c1a939ca9f2f6b03b91b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23269e1ab41d72c5439f71a4f6792c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48986b70c8f334f82eb276c82ba60ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b4023f9ad6bb702eb5b959f9d8ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef25d97504223706377ff936adab6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916286020fa1b00e02154d3dcd11515757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7cccccfc2613d5c9d04bce66384eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61681911c5e8b9d6f4d804c4a5ae824f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf52e09988bf110f3059c98cd2d61a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7909b1b5862eff448ddf4a1238a378a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e144dcb58b75afd478f92220694e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0830b57510a065250d822f11fb32a2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff4c0dd8e2be25de74a532013d882764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623dc03c74fac3e0c6dc3fd7937b0c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2875b569817f8e8cf0e0d96dde901766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d6e1dac3b232dcd11310f0a11087b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d65e5e52f359e29c67e3c18730ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b65875e0ae9027b2cf6dca1fd1d74769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d408b96abaa7a4ede683e85f93ca770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777206eab63fb7d73956572751bb457d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cda34c1b26496dfb85444944402d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804223dfb7e0e113c1f16bf6a44a279773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc17c7b6c3c9867a45fd18f79717eda774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5bf57a9306c775203e0bfca4c646e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca86f02bd91a18b72ee83c06e27a1d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349507bacff385727c8ad6bdd597ee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ea63c86c28bda0bd77ffc2506996778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d152569ba706f7dddc326b8702b99d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9f06fef1c5c5433e4b46b5d72d49780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b3dd232aabaeb8b5c8c8167227e6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619727605d76805b44f74636ed5819a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ed614960b5aafff369f86fec7f4b3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb986453ead0a9c38e39a2a66bba947784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec5e9abfb7bcd33091f292097f598785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec96f3a9419b767c45c9378c6721d3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b914bd01cd16d83dbdc0393d8ceeb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed92cec910bd95a509befe707a398788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6ff20911503fffa6febb1efb6969789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad72be381a92a658c0a8d6e6bc9ebb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74fcc8e170946dffe19e61f4a525ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeb01de1bc7325ffcd5308b3397bb5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0f297bc73ccc2f863681577bb1d57793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c90f2d56ab8716c65f46b0fe57ef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db14a55f736c9ee88b145d0300125ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a15d55fa9a63479562faca4a2cc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b85e9ab6c9ea259055e6e7c0e5c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a73b9e209cd684fe2191f4eb8e1af5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77d0e0f36acd64832eb11e04e12c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa72d75f0c28f0c6592eea9ee4eab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0e3671d4fc362d4936e8b0df76efc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b3dabca86b6c67eddc67c3904f058802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f110bda7b8b3282d537a4691ce8cc63803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f2f31b9d6c58257023639507add28804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23dbd50e190e340decd639ef9d8889805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175399e64907d61f62f2c7376368f5c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7423b5985fe47917300a520d979b7d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d483cc3a581319f7a23a51c11ffd14808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636bd1b1cec6457e4c82d2ca40a0ac3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b0379ffb816ae5d26f5e6dccf00a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc6df14b1c1311ddbb2407a45b5412811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb995aad5ec752a67a5723473ff32d6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b6667a064253b4934c52868a29869813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73afea9627323b2d1df41f3e59928b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194b3ba10485455a7bba365cd48a9e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4875f9e4c39bc16bfeafdb755fe1b2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1820c94bb66ac1aca05e804bbb9dd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85862894a68a959c3a806cd1eec6bb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96e27b20d38eb35cc47a2d5b6ce575819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d643bbd672b4918cc2cae170eca8c3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7adcf53bd4ee4f613ed41d53bf2a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a702850510da7cc933322691c176822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1dfe9a0b98f3cc160be1b0c3d9bc3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b292d5962282b413f6f53abb762d1a7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f0a31ec9d5f562671f8dc48b15399825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e227199794a7a28c4365b1de5dce79826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84399a769c55e562fcfa3d6458a8c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552dc7863d08603d47bfb152f36a57b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfee585c1f04a1d084faa0b115339bd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45c8024b23074266a7e963f6cecde830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d8003eed9dbf4233a710aadc8b96831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58cae8552dc408770c81c204f8491832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d12f4278f96454add167afb287402833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2005ac228dfab4e2b8d69dcd5eb32834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41365872560dba2b1981b20c0c7d2a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f3ac2d4a6cb14cf9b14caae676a9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffa2652df43dd340ca61352a21b5ca837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f900977326530ae15f5bc05a7e747838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d4561497b8d974db3049c3eddcf1e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f73d2d487135d2155bf9c0266c99d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc90a458104902bf416f87fbf1496e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577c2452b87219e2bda831c731b8233842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af219deb004e253be8ad9891e9c04843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264e1f066a9a48147edce09ddf1dd76844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ab75bb46e528ed9653ef7982517fe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca348599bc32b57d50f421b79816894846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf669b10eca4f2ee7afd35e706d30847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5355d719b007071e3053f79181a509848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9f78e66f882d08fb01ead21e0468849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2324e2826c3dc7ba927e31532cc44850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ac3dc4403b0f2376e3c47fc9dc80851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71ac28bb06ea6efa06acf9047bf438852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20322322acbe0d3186ece1f2a72af5d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890027302f9d1bf1945f8742eea5360854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91dc31946e5517ed04f1a980c5e6f0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616de600a903ed3a6e16e08f2234f43856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0211dd416a01239d31c1681cb370e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580348dd6adc37729a112ba226b9a83858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626c6b1dcf844a59189170d8746b0e9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ecdbecf970d6ea58074360b348c7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e678d256f2c729ef56636592e8baf83861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5d07565214a685363d67c66c8098b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc205053b8c9edbcfba6c2754c5708b1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c4fa6e3cf3014c74639ef7416a5a3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252cad2396f0aafd03f8846b37c3cc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9597dd5dc24c790a3233be6e10b39aa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7f40a8f9dcf3edbe610822d406a38867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add333ac357f3452ae1ca5fd63c079f6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2fb1e87337a62277192944ed1a649869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b915929128e244b5509e4d6ead894870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4ee8c9e44c305f0d665618220e3ca871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371f4e84a0ccc78e72193334d264f50872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac2e2dec41d65b9dd454a904249a80873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234b1d6222ab97b3c4697a2d46594cc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edcc1a231bcacd1ebf7218dd1904e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e547ce6c3d4231aa3b75638d0cee2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2338161486c420495b37c1eb00d75f3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166ab18e9ce0853223ca5335744258d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8bd1a8025b9fae0aebececb11c0f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160db597a0d8747a29b19f59dab9bc2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe95e70e27d6fc084fb9ddb2756db84881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aebe51c6347412bbba647bff5a0f43882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc7c75c8c86c38040f466c6768da67883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50743ce946425a9c0c7c9c7b31ad1081884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5426cc0a7b5ec0da0a421194417d74885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89d12b1688a3865859cc75b2d73ac886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d032a2ba85dec93c4688d130c5a2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9fedc4f6fb8ed1ad0b9872573274888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede2f07da2767c388af5c5dcda9228889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3471f8ac841162e595981d1110b56890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb8e47b3cb14188686674ba47563d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce16b933de92ac542bef6535fb7f12e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde716f3bdb8f2cb01901eb768cdf452893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74f60cf4fd4e9ab80151252bee6f58894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29718eac666312abe0f39c411cae4f3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb1f6be43639150c44ff987cae670896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9906e20c6025ef348e9515d6daccd3a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c0a8abf0647a7de1850650574fe8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc155d254bf48b6aae89d8eb7c8313899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775324f45e3495b422998494abaecf2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9826472c1c5690d0abea30fd1a8a2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384dde5f4e0affd87c3d3d5ba73429d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f07c27e1e6f0dcae92f51d47ba0f7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b66846761cb3f6086ca1fe9c69c69904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69addb93d513f9d6ea650c36863161905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039f34814f8bddf7d181b6a974b657b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97be54557462fe1388a47a49ba1a04907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b22ad0e99414cd41adf6650d90c45908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356edc490f65f5dad90ce4c231e97ec909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30f8b5a0e653328c97ca4e31283455910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a099abf003338f882bbde3fa705bc9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee73e465b6116e50aaadebc930f6aae912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08195b54ae0f5aaf340aa27cdb83a2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb6604d1201069a7af22d97af7b8f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c10b5d884f7cbc585810666d55b59915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdcde3720006143b2314ae8402a89f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cc9592ed2795070924bfaee708ab0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d16dfb617aaa96e9e7ad82ca338f45918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597accafa6bc8e4b647f878735f05abd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3dca93e3a225dd59054df5ce102d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e01cf6d71eed87ef3a2c274b6d4b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa6f20de7d3562b26d0e778d97187922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845d1df0c0db1ffe41dfac263a22ca923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed01ef12d127e2ba17950b1299e0113924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190af2299b84ddf1a8f1c55d4d8f499b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a252afac914d55dc8e9dc4b9a565ad926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb425cd2c5c0f408e4da131f1bfecd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aaa56d1c6e41849f2f40e2b4c9208928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a6859843193a6f8f6c6e7ffdcb8f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd83c13141eeed081d164c6423fbd8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1229031d1b4b4551738b79d81ca01a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c04127d4fe817033363e8c42f3244932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e997824438b7c171933115a9ae0c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995c3e600808b7af960b05ee7620a83934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bd04d69662f89e48a43ebc488d01d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b388be8cb6044e399f975e70888b66a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec484f9899c3c3c51cd08c6d969c47e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528592b7244b007486844dfc592ad7b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeba5922f241509c92ef40b105af47939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd120f21e3a36e4ca01175f80f69e548940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df7e778fe5dc1d4b58a9d82cb3a83941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d2311a0a0a7654ed20d84c6c0ff21942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12466f5ba894abb9b15edb1955e8d8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c650e8be371600178928fe6ecdca944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd05fd22c8d1c970a7f30e4c88fe9f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00992d4dba76430e260223550dc9ee97946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b183760fa61cea47191a514470e995f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80ac36cb3a2d72ae6432da07695113948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbde9df22f3f9895ab22e7ec4bf57fe949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41619271b7e7f1cb8be71d2758943a22950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670eb2dc0ddb9b7cc85ec82a6548ca0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859756ad096bfe6099b30af58b05451952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda42f92b4bfc04b49c2dcd556dd4ee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be2202a3fe1df8986ef4709671abc9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452b4685b4d8aedb35d53fb813cddd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6745ff62ae68323e1519365e1748fd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366aa42ab28e36690b6c536a92943f5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b8b370d231605ef9a2ca7ebaf2be9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd91d965981ed1e9c0c44ce86b7920a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052896dcb5baa5f09a9e17d2ddd9601960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27020304fac51a7403b34a70fd90bd6e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227899fe3231cd5a00c85fcf916be2e4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df365fc3f8db6e05f3b0dc10b55f76f9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fc3825efd6da947ccda8b2a084046964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872fb7ce040bc6a654a57f04d77e8b1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1baaae1958756d4939d8238aec0665966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8c69c8e8d9c020227a7bdf658265e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46fc9851f77c53c512d93504806bc7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fcc34252a65173ba6f5ce53c196d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d409876b6904e5670a0473d99cad970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b06ab4724f82a6e55031c04c369e1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18be625fd7741ba855b6046d1ae6a8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db232d934ee68fb118005dd80b4f0c76973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d1d19d43aaef993aeb4556b9c351a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014159c8c8a6e58f26dd0122fc23c1a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1969a4fb9f1ecb4181bc41fe1304fc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b1cba41f404ef70980775b02142f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff298dcb0f2bee15cca81cae24bbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f568970c17dae414467ead01a34d742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c89b7f999856ecccfd2e836afb793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df437a0c78bda88c4b3430eda5fc4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575900a9e5561e184116bf231dc8b67b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c326d5241cc08ba463c5dfe8605be56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56846dc0a4b18d31bb6a6b4b087a2c657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1192ae952f9b023b37c384374fca1908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85533c7551cb8f7ef87d220ac14670a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2dacb3ed478a82ed89efbb70c22710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb7a27b8a276cd57b7f7a0b579a9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70fc35675bd0b0f43441a3bec731f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e56163590392b70b9a9c7882631813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b969134cf7a216ee2104148e2834bed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066c4302793693ba788ec1c8d8cabf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062faac9b4171bb8984d8d079cd9a3eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ca909bf46a1a75c0a5e0ed4f51d6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba342707a405f5e577c6242255d65fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3b1543bba0bd0b74287f0d6d87ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982dbce961cebef9167e8da3a00048420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f185bcf713a4a2d075b952b80edb7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937d714a9502306fecfbd8cf542dc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5f643213246c8ed6fda1e512628e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb2a896d5e47c59eb2f42ea5025ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbc0c3e0755d34b5f72329801c5ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a242c6924ab8743eed5ce3068eac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574e9c64a56e98c43a9f2e176c8705427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198ec3e3afcf2d74243cdb8ea03de428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0ec8729ca2a8b68edef5781ab792129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672cb3880166f09aadb462564bdeb1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02707b88d6f988d305d8d844e089aee531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082529a4a91114c6229a568245ec0ca432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccf96de037596985a11a64dddaaff533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb0ea1b1f667acb7c1e0bb3313a2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b68be228573c416fd2c4aa464880e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e386cb646400930493cb8c35cea0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c55f3d02d3f5f7274b334bc17b8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1ce14aa917fa5cf35dc868523393738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a2789b37b0a3eaf4b00574e65eda739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a9a262cbbff1bb144677b96f3704c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cced38fe82bcc0d67b122805cb3b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d970961b1acf2500ec38f38648181042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c756667f456a636521916dae68ae4b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9e7966a4dee40466b176870151a5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb995792656d839005b888af025c84945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f330507d4dce0f3f9b8f9070dd785846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbf83306aa41c183242262994e0e5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eedfce32afe2c2739eaf10c3483d3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f814f661ce171fa85dc3ff7c81f0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078130fefe7457f6639daefb8067285450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b22e15593bb37c8c097472faa77f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38332e16200339a83d3b66102e5a02352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80190798d17cbc22d0ff00a6cb127453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f081bd2ca5901fa15bff7d6b0018454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c603021907471f6a92381d2d3093455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26253cc9986107c9b3e1878ea8ed9cda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cf560d646267a15937d3a5bff6ac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7214e27acc2f5f8855f4d6ac300158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0aa7d70e0f1126c27ceeff904d4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f80e8bb7d91847c62b062c81e65c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f2ac79b3e44eeb183e527aab8c4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4e28189634f9a62af1c7c3cd72cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3439afefe197d4e805e87a418fad463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613464276a5aaf2e9f34e9c72d2a0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b6bad56fc18eb70df3156e6047a1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf714647dbc0fb7927d1fb80e578b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b3b984d4bbc796e6fe904c473e0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52fcab4aa5d39a3eabd377a8f90f2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0405c14e63b93d7da133105321b8a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db9213e9c4a0db57f149aea9c9a80670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5f9aed84f485f5f9d8b518ad0942871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bd034894fe20c4739e526ba2bf9b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc652d797d7e6c4c914ce360f05c2e5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b31223ad75e985d6dae4de9bc8ff874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9d51295d9d274a9b189346bea22675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce883e4d5ae2588628ca7ac41b04c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a764c30ab4895b7fc4a358dcf06c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d414caf76c81942b3dc1d7ba8ab3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be738a66f24d9ff171c3ae5ab4f12779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faedd556b6a501dedf65352ccd928280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d35f0a4bf41079bbfd5f7f0c7580ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcf08977473917477466f5317dcddb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7939aee1b6692122c1248915db2ea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bed9081e65d83aca721bda355224684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074d42d4d56c14a7880147d43ea21a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ced69700134a7a8c49f1e50a874c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde17489991c1394d7ae5eccf7c7b4b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbea54888ef9c290559c72e86021ca288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831bb7f6cf252f7232ff0bf681b50f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6147656334f44eb6b55ba2ea356e3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549fdce7c88451b337f1066736c986791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc579848b602effe2116cb7a30a8b5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461777ea5214fd45d37b7054238e9ce793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc007b98178f68e2722acb07bef789294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c9c18fa1e6b6875e3ef0d88d4b1ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d245f097eb462a10e60f63dd6c9c9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3fba31698eab2465b04bb11b7eed197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e89578104704be36bc8c66d8e7b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a51cca35934486d7df51dd3a7b96099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1b3ab99ab6cf7696175c5f688170100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6c4d57e10b0218fb50419595340c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8181f77fa435ca28aa947be3137189102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb560edaa53a1146f05f599776a98d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b7284c4b442b2822171beccf2dbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d04a1808023f68c3433c7691ca2b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec36d32af6a5f75f1998a6371cba5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd96dd9a65bf7e4f996a080a8e8e17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a22013bd7610a1adbf8d64576431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c57dd37039709263d7a76a88a94c95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3929907d781dfec5badff368bb61c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeedacd8bb6cefb2bc16d34cfbac06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae2a0b2a79132b74c23dfe6b7094ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af88a3b44a83144fc46eb143268284113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06198be503cda87f1ffb04baa663f142114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8981da560bff37e722e10c91b056b60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c1d9fa68ea4fd5b420b39d16a954116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a81c8526fd8807ec3f76739b5d33c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84c0b0a690709310de1ce35904af75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b19f93c47d343fbfae27573dfefb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdeee07a7d289f89a69795e280782b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a9d55259f476686f7f52541e8001121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b4e7e2bdeb1777978ce4a21b95c0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda1dfdf673cc8808e0f7eefc9d9f4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f84cf35f8c1e36a2c93500150b1b7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef2e3a1205c44fabd6d872eb7f728b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a664726d4ccf6e72bf0b7d1fa5914126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b90815038b593f66e57668c1bc057127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699b05fa937e0fcdb8c068e5d2fa5df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be24af56baad60c11bba078e89d96e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218524511fe705129df36e1d771297c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943a92883aa73d59245894debeaea0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881ccf8cf4d1b43b5bacc140e24a2bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299672893fa4fc153d6fea09141f13d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dde3b0578bcae819c9fce457a250e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4c5c0ba9f85cb513f3a623e2780f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ece06eecafbfaf3eecd0d8de40465136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953ed442456e10f0784b39aeff58e5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24984de49843099f247d812b9275bef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f874a54c5276b254958f1be29d8e20b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d9068c1d35563b7dd9d9d80daf9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda65d8fb166437c7d150987e1ecec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ea8a9d93b110a7539498feb229c22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b373be8a4f74236963b549b5510d7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561fc320cd4bb748e64a0ffe6112280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1260d5992dc2bc83ba6ddae417de8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf72c0d6886e1430baf86b93723635146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e818d64b1327a7ab9fd462c18a0ca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4e5c182ec294a3e59082c5db6236d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd632a72f421a7240c3bc62f0dfbd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a3def929dddf30ff15a36a46664a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70050de97d2b445b69616bb09fbd65ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3880b71649cff4fcefc68dc052de42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab0cc0569e1e7d11ec9922394a8309153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3488ab6e18c2d2a0050572ca5747d11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41630f28636f4ba40942d7adbfb0b45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dfc01ee7c09aee1d6fb35b0b06c81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0dfc44baa62d84d1379f0f8f472c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a532af46ba6ad84b4ffe956c0d2e7d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57b2fb8347983191025b265db4ffc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366edd05609fd24fe795f12d673a1493160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c002d84028deb44e21fb6f2d6ce64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42a9dab99963edcb2490cbd0958f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479defb5a11d331a5e38f8c8dfdd68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592452c65ea3e1640c9c7bf2e7c834c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10158eae62dba886808598db725c6e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70faebe338d9129b20d1fc5f6c1dc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07971cb64209ad87686d3fb73af98a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19129a0bffbd5d9fe058eee83ae33d67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd0d24d1bd39c5ff9e893107512096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbfb21493550bbe2b60365b91821c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221263cfb43da5c581ce60c2bc09c5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d479f75e1456ff09fad047ca1b5d6df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84511b8f69e9df35010529dfb6fa273173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed3eede95e0da0d9784f79ada8e01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a4bf7cd67db3d67a1c1941a8e4849175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c37e0e0c901bc9328f80db5425a7c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88d5b7b737661a7bd735a7a6a772a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e62745ef7a6054a783d60d11cc125178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc87c2536e86b899c111f28fbefac4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf07c087bd43bce1529917281f3498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79cfa1aecdac248841ec322335b6bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b19f65a813be474b6052595637c74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61527a3d075aea155d2a739db11b7bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c7a43c06f01eb524df0253c6b7651184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419dca76bbd16285a28e2129bf72c5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96febe8f75fe59f1902cf59eb26b0ac2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d006807eec1e65e2b83797c204a8ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffbaa5dc1814a916214f8d99dc14dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6995e6f8e1e22fa080f34a49542c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb507a221b2fe33538c25eb042a9e65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc14f6c919ec0759790fcc6aa74ac6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e663913d26d738a2593c5d4fd6f97d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc928122f02ed06abeeb02d5a33c22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b91757c67b9eb3e8fd7c5f882efce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180287e72759d3bc1c79defb99af66bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5987c3d0d8eccfff6f5561a8fb8a89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53380c49e26c0c8026f52c554e6b41ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106ebc0711b93eb9d3e749189c340cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26348a7675871e4032af3cf9b1fb69b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f5c00c40d4bc2828dfc3cc2976dd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab4bb9cd15f6d71898500170a5b0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa97fe09832d006760a3fd7db7a9171202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75664ec66737d69c5a07ef4334619c1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5f305f157d80a8093bd069f8fcbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdec6e84d28ccb671d4a14b8b0e199205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851bc8da4bcf07ea7e1cf6f750e58a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfd62bb6371610a542bef745a82155207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a06320c1dfe0c374a858ac76d94dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd22bbeb5e777bbb7a2cb977b6103ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0d33eee01d03a2d1e55d1e7f81e42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679f1a0a6410be44d5a1d97ce9c8ddf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef63cc6d78c97df6ae0c64b8a8250212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef2220cc98653b98196c228f529d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8d7e420c132c94810ad563ed970d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82168252ee6d640cb93e4d89614757bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47cb5024c79228f9e73f16936eae9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7049da721281f653e95b5dd477ba8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d41231b3b30aa745fc7182e48e98b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4698a8d0121eb46dd925d3a24dd97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d3f17ff92d5e0924aa5e37b65c07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe7a4f438e56c3dee4d1421819ee9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f22335a4dbe950ffabb95e84b3c87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab51ff308d4da3c972511977c1fd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e0c8ea065013f29d58f951e91db94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2efe89fc927af2ecd3f878d0f30434225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e1c87bab17dc324e0732542d71787226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042516e7454b70e6fd7157f0d84184b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551461b590c4c6def35086a039783c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507221d35ae526d1ea7833cbef373e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578cadef7946029969e3beeb44c23e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ece04e3f9bf946c6a1f8a27dba33b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb31653a26cd7d3068d4d11aa68a4e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b87421d82dabcc97f0ea60922a5743233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a629bcf7a40d124ecf53f2d9c5e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6a29beb35d14f2b131ddfde3dbd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5cc8fec1146a81dd934f692c34912236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef9c41f1a3e1ef4102fb3976880a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01197872df43f2bd1d6d534061e50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f339942ac1e76367c36c01ba72ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7951a1bbfcf5495d1d76c46ceea07c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1361b22e1c0cd0827bc401d7ab63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09373f94fa3488d86e396b57c00946242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25571941e9d787a7411b19f544e1f6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e8070d893d490e51466aa483704a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546faf1ccee3b49299b24f5033981f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554c6abbcc61af9dbfbee75600ed1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3733c7e15b08b772ca1f2feabc842247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd852c89fbba7f465bcefcd00b50f315248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42519593583b218cec3976b109079d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bed996a68d2b9890cf4dea03ebe3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73360dfa4e63540791c62f2af0c5e795251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb87252cb8170c9f3b8ec49c46a33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dcfc256735192113a3bc031832e53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6dfcb3d8248925c676f0bbda4fdf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fff512b793d60cb6133c64ab4b83a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa246b101617a242633f979668947728256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7dc2fb9986587a9b74605e819654257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0148f049d0d1306f97bcff994e817e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a393ce1d64c88418c8dd4dc75332e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d59aa62ac9bffea257071557fc5141260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633b99ef0fb0c0996620308c7011bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041ed77ef340af6e488e30da2a75722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9963ef394b713887aa06e9b58274b37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec448b1bc677aec72e10176995b453264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31390531df8486b111c7093ddfff7aad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243965b4eba7349e9b5f01e238bd1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152b6d00641f6c71137bd0d14ca8f8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ba0267d700ec6fa9a25d792a74df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad2cbd8f34378f7d9e240b6bcda60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3435d5df613c23b3aa385e2b99d5d79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303f56867bfb28785193394872c55cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d389358c28dcdaf35b44c4479347272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7ab26df9fbab893888f17947d0043273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242b70cf2d36f9a163a51f1cc0cf50c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6b75263aa5d8d3f368705a721571275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac632633fb89c0b88d435f60f1b610276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d44d90416f62821989e755f8c7d5a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfd85ce9ca77680070842abde8fbae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714272100f95357b90ba610c739fe4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b722118d4bac0811b42690eff0528280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bb67452fc6e083dd0fa46032967d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641bfe50c9bc642765675538670e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c57dd960fdce740c732c6d2e20a1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc9d0b097c515e15e495d48db8d1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7ab234c6574ae22259336f586dd71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f22ea2627233aa8f7f3f861760e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44406a352d69916c8de624e28de3df3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb6b0bb6db0dc6658a4e8b48f0dc0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ef4980924cf5199a2e6e26627b54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c227f7b2833975e9b00eb893f142f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e24587723dca584ca8ad18fffb956291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a26cd7c10bd8c2b77bb12d42a79757292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ef477218a9d5a31a2f1d051316fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf2ddfc7c1d238fb7f0731558d903294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b488c85547a83a43d14c104986c5a59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ab88b89ecd1e6bbcf57cf801a8736296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e65be768466235873a67879f9dacb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935a7f93909c91ea16427329258b95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941285b557c2bdefda015ebdad879d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654881a7cfc1a4435225eca7297e660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6596450abec6524a8f71ba20d58021301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f6510501207595105cc434ef8135302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833180cfa269c9850010fc66abf48238303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b843301ccc29ab4f9433a1b6b7c774304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387789595b36c6925ab02920361c651a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee3147802172463a5dbaafa7294c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3bfd774725285885a0161cb92d814307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9edf2197235144c61d8caada76c09e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580905c58c4a46f2a6e819495d8e3dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c238da1613125da0a8dccb4470a0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1178552319dbf0db700fa4a253c5c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd6af57eb86845bf7daf9c873b325b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d62ea23f33a84afe6d034db7843e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3accf36ce956f71d66ee65ed67109b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c947e92c7c5aac9755508f7eec8b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc7e7c6c63533ec3b489f8a12f138a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cece300bbdace4abfde01e54c28514317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475b0e63949c2f889237b1578952e32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248647a00b25bca4701ed493fb93a686319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5558f15932c59de350255f27730715320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c1ee2e388ce99b6da09a9cf24704a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1663f394ec7e1e5046d39db1a48bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d71fb6f239d779206f31174e0f4d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8988be58caa44edacc64d57b5650b77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce1db2654bc5ca7bf39c54acea795325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4ed8594f4252cdce8ba70963812d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ba12a77daa17ce9b69773085808f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d464361003aa46c1da0ae337b1170328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559907f25da55d2a47d30bbc1a22838329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b42b5d4be97046e93a262a89a8361330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1afc8b619289917f58fcd4be61d06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c32d628a456d7a1681b9e13e3a39e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a15e466fbc206a4eb88dda03c5585333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869461aa0a97c3cade51268532beb2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258069bf2af6cc2e430eb4fb9eb94f3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70227fb09cc4aab1ea5fad309b530336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9afa4a32f88cb0c78d759facc4ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6b30a80431053cb363b35fea4ca2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f36473f0f6e0d4650d8c1391d3cb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cd0082cf25788095cd726740f4d0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283347f85d87288886f39f15500f2bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed48e7306f4dfb73d5cde7c8134124342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609004bca577fb368ead20b5b6ccc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d92b30867d035b136d0d9efb02894344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d2d5d826a3617c4c7a4db19390a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117df5851a72ba0b65faf7edb926b6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3cd78f50bf083c26a249ab6a7bd71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202d29aaa2ae3d965b6b9eba4624de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5325d07377c89167b1ae74411f9c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388dd45a2dea7ead17a7b35b7933742350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44a47dd1fd7da50c86f981f3e7ca93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6ed5c618437d1f367792d22660bae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d82b5d612b698725953aafbb0836b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491c5e2e79c78be60499ae8f91cc6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5915b0552bf89f63465c7950868f55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337569e8a2d4b40f0a9c3d3248db68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34e5210dcad0060ab7f99d0dfbb1cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf8fbeda2000a262f583f7cc6bd43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ae394ce0fa79fa4322d89c7c282c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771278fc6d3957bf1399a753cce873360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39570800af8cf968a02f71d1ddea62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdc9db047a70af4f39703d76e31514362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e566bee31fb31bd095b8c8f2c262363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f2f7d36e33ae619ad1d3baf8d7ea1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c34ca42ddb090eaea24865968fc64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270fca7260c0d2cb6e5bcc13dbdd3ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ca1ff213692d84da2123a0e79c06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435f402775fae0e2a48c6a3962811e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf66fea68983b2de64ae20b85228e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ce92fe2eb33dd6eb1a5aa6830fcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489931cb6e02f2548b0e7153b44eee4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d375dee44ae6050fe09a763778f5db3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ecda093c900a386ece26943078b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dd6bf4996d9e4986b87dd40a8510d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ed586c767a3dfaf8193a68a104bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ad2bd156a6bbaba2899d07c807bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925651399612a9294b51fbcf445379e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df0ace2b00aeb3d332da54830d5a40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c565425e365d66960482c006bd01b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825a350de1ca596ee9fae876eb9060a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838210437c235f5296264ead44d7b0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab03f483e00a4f3c5e4fc5e30d3265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155ea47df872185d1a75cd02ff6debd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2daf4d33b8ff3330381f2064b6707e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e983f713aff1e3c64c738865ee811385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c11aca9680ba1f903298910211b858386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c692354a41ce2f5d05ad24594ce6f16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcbaef4139ba2d8947adffb314481f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a5b9474b7faff4bbd94d7f024416e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bb6a3489310e4f3f3fa223a54a6b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c96e09891520ca6ae7b6931cddd5ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd238a454bb8c1a02451ef264edafe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5b84c39d793f86cb967532c3315c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30d2c5a8bf9562165162dc06a842b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c23122e0f86c4e887178edf5a5405395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add8e71991cceb300cdf09135154845396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30f7c18c30cfd59ccac1285d853cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3dd7cf36001f1c6365b86955c90c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e3fa7f7426c29f00543ca92e61c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec84692a3b198de62b051460ddf7b73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040798dc43d95ba2d2b3ca42f7a8c425401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc94b6afa948795fa0972b188d9e6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4fa91d63f11ade476f65af52a9016403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02e3d45a715417c91b2698e103567e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053082ef162ac28328cdf1152e2115f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109929958ad41c268ba117be56d65a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6c8c3be04298786a199073c48ae8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fedfff537ffc9cb4150bfd85cab365408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a68f9effd74f8ae1f6a9c7c1de30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69397ada847cb4126b34f301f04aad7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343957349c7451640198075852630a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5a9d7a4f8c034b862782cc24b2cbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61e05c665b7c5a98b03330eecf22b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fe4f2ef9ff43b1c8d5f8ba8737eeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba89094e8e17eced0ca1e6959db88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf74bf23ecd716353d18a0a76df8f7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f19cf79795e484cd264b208ed2176417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964d7c7a34332a3fe9c29847ee5551418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a3a979c2ac8dd9684963183deeef4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a12208f2598e4ecc5ca2900e06e9e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e4ec2e03c2825001f846bdc2fe0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf2d45af654f8d12cc296b5b116821422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068358e76fd27c34bdad64dcbd635ace423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d7f3960def9af4650aed773a549a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234c0b5387137675357c2a65b739f1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55cf3007a0631822f3d6adc48830a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44291b463a034336634e6226c4f4dc54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0df075ffe413cdf1d8d2a90b39425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7fc462be9039cd72e3f7584672314429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1028911158a90ebc3fb338b5938c34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29cec937ea2e4ff82028e2f920b99d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf00f67490b95984c6a02a074d71b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930809468022b3786592171f2a77fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1342ba9b0dc0eab1e8a592e7b982434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e33a638c906746b44ed641cf49e3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0fd74324b2f3ecfa324453b2c4d13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b44066eddbad210c12016858d44414437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40769fdad8b90b1474b53fdec296b41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3fb021127a25cec1e0fdddefce910439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f278ee579ca9340f538cb0af259a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a7056737c27a6c036773897cafcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758cdb42dfde31113ac27bc088b3ebe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7bf5a2e51f20f78d2268c2e7d43b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815fbb4537a0dd972edd71d2cb388fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920c51280873a17de31c272ccaf93cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9d46341d9aff269d31724b0c7aa8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b490cf8b46077de2e5ad7905149256447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfc328940b097153cd291484fa173e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d431cd40f5cb802ed990c11ae8faf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a3230f966b270653dc6de637c0db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12139d137e185a3072ae5ca30ae782eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca3962687a08220d7bbbb7401b5e16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d7785fa517edc50927caed87555c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c8fb7aca24e0386dabbdb6196957454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a89c59efa015b689d22bdd71ec8c1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb563fb3f205496c0d1ef1b46afe0f31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b527e53506c7432482e220660b5d051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b488a1db141182d823391b5217ba0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241016c38ccab20c136c11e043a75fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ba463b2efb28aa6d522512038aad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829bfea0caebb2893a06689098344bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0e4d11f6fbbb9ba337db0dd729da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abd9ad76d557f1dde8c28d92ea20e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7052f59da2d09da5e8e44532076fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc012c09eaf547d891b0a2d620e0f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc36766b8f29dd19ef974611a0ea14b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f79108070a6ef75991924048916966467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99559a46e59e832196966d6f4a9068c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a55f04630a0fad96ae359b7db9b79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa06457e1f79994af95515badf1862470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f5a146763964c8b8c5221032462d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c88652d30b845dad6769e652cc0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a6837ffbc3734703d291db783d63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e38d91db1522598d1b27996a725c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0d66f636102cf64f58d21dd0cfa4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b6a82bdc2dce9c2165deb5654b0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b8daa540999611ae6d7ef0620ae09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669db4fd0b8f57d36e7d2f1fcadc7f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b7cae01a41e996a72a70a70826be9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63975c3ac135b05d6b42c134cc3c0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f8ebcc7c9857fa8752e2da2efdd31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a85ce9f1f3fba5a91ca1d513903a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befad4cd8ba7982322a432964e89f2ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679540e4fe56a812efbb2bc8ad83318484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7cd36a892840ee83cdaeef3b76000485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61050c332669da7c216b7d4120b2ab79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c0bc39ec88168acb51ebdd2a77528487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88223a4419a270c268be23e5be9412488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fe0254606dbdf4f4947a0b88c13eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fa29e9b1460ff5d68b91edd49defe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1e14bcbca9f574f16b11deb8720a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a8a6a8ed8fbccd1799c79e408d0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2505d1a5583b6776b8cba5e7bdbd9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570570e1b4a935340c86ed8717e7f847494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16f3d5fd80dd1f6abedb531aa7e5eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d8f01f77bab2ec94ae191414a35e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d0640ff03504a65acb1ca0e13d33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ca743a640c9f26039d197e11cb24f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d77be1173f750bc7eab776f93f795c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b61a995ba2d4137107ab3ff71e670e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a665d553bed10defdb63c99b88ca88c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d70a492d517e819314a7aba65622502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47d8b7ac4fc9974ae9360b97e4fd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c129824bac97797915a6cba1dbfb7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b414d2cccbe9f9d03f390b6d9fb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d37704b1491386328c8235dfef7c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feee4a0c95ca9e60a64de978e1fca73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bef380526b52ce9265a990bd0f419508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a430e07a580fe913ddd931f24678a24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2127e3e817930ebb90af32ab34aa200510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb90c0a48f786827612e9eeb8e68fda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718662eacc532fc022e39dbf8eee485512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf3ee0b63276520f066bb84c76c867513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b855480052ff51cff43c271e29af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2e86ae40f884afc5a721eb453c9b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc780a06e705aa227fb6c8bb90ef33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616242e688349e6cae54b2a35ed558f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f74172572835c6d75cac100e98421518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c3f693b6799fb3e476dd64852f703519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60a258970f4f1b8559ea868425f971520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97912cf33899e30357b8c6818e521521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca2bf5d08de6eb83aef173f223064522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144063860a6e2f3fea7d42034579b32f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3a10d633ba847c6c659bfe508248d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c246917a17a2e5e2717958b37f5161525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a352f5bbda300a662c02f68e40fbae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8e918bdce138d8232848a0df837ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc7b4a603dd0c7b249b270c439cc11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43010ef024a35c15c76370e2ee644892529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199f297fa5e93c87639473b5f59a1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56db7ae33322324fb9ede441b0639a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb6c7d30dcdb131696cbc7e7bd9d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583dcd13dd57f95e469abf3ee9a22f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17445daeb2ec11af569eb742680f3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83482fc6620d317f06f903c943f610ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34ded83b864ed58ff155166cf3bcbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540e0eaf8e1b03810315beb04709a30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4fa38ada5372c023e8960a274e5c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ab2f7e3ed2ba3c57234c12822a14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe93313cf86e60d4bbb498e61d4d14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c9c17e3afd87b0da57deef2350ca0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13d56abb49abe1191eb27a723a94f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c35e2b0e0a41281663b129b4b80e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8c2c37acde428ec8ddb486848dcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c06d14eb1bcb719af8c0001ede5a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024f337b60e52d798e2694261f4272f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953d611eea74887b45a68d5f769ae7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da670b9a2dbb16b22c278161c6f09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74fa9f1aff9e0fa4a540024b211139549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bc692183cb10a5680a0b16572b8a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2b5680ac0466b84b26284b96ddccc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ef311e618f71c685a0b372c826da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80cbf0b72fec2c64a233a1f786a57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ab4d2553026f8bcf26a7559c36cce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118972934bcac52ea5dcdf3bdc22eca5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41ec418d5ec57ff8134f2f14cbdb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9787f45d9e1c072470e840be17541557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e64007d975a4a7166fd98cdf880678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f3edc6d425bc47187ec6c26b0c44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3a8df3643c35b84efec717cae63bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d08a001e0c1bb99cc136134d5c92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d53989981713061fe8abfb475dbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d1cbac3f09981f4b45bae3ebacfcf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13676c0957419d3da7418d6d8e0c4f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eecfe84553a67fd26d27d50a8ec5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb3f5d8c4a6bbf7a69fec31f5e4184566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c44725f7d6a452f50facd8185bce1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef3e4e9f3d3ee88c97ba44916ffd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0cf4a75ce10136f74359bbc21402569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e99f82dc339e600bbc572012f45847570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e015c425df09fafa644644415f432571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beba8098752faf748c07788cb94231572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d841776e4f1d0c5d86f1b2b7a682d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5cec1a9cd114bb18f3c5613bb7b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9043f120812fc300614b1db35668a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b81bf9f99d2f4c737a0fe1c0a8a0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56471b285d7d06789e343cd54453e53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c818ffd8fdb18fbc7581803b1f0b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30bd59be6a6b1cce3ad60614ebb3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131770c9d9cc53afc2a9142c46ea484b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8aa5c7867d4ec0b686f77f439063581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23d3a558dd6445dbc89f235b5151e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0dbf8ad5efdb5198bbfb3ec00e28e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0397ab441171c09da9feaa26a73cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5283339f6d7072c364fe6aed2277585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7be89a1de10dd82d6b9b6c0dff945586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228c2f4b821c6151dc1946b511bbb1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6721d416f7a7bff753db3573cb8187588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d60ce425061cc5710814cd3f34d9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74c270cc5a6c5061a6c2966a2ee78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1807bda217438500c8ee21db8df74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72797993b252892daf95a7e79e7ce3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809dcdbd00ff735977a2ad2a1ed3292593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836c504f3c81a1872853dd77d979d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caccc69b1acb2ac910fb7de0038e27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0fb2a084201218e756a6bcfdc65ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948855508e19870f3467f3c36f24f502597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955db7a69bfd6579ea4f7ab63d437ffa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3ccc612c9c68d404d2612799c4e31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb97d5f42bf830ef646700e964acb72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df29f9d61d757e3cacf887c9043d08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba264e49f8f539da59155d52ec5aa3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1bfec1268c437d992c868a2c69583603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd637b39086a9762e7cc17bf0c91c72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03425947655711c1fdd8ea450584601605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e48eb363a4ad1d6854b66281572d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08e3f248d58f3e4bf5bd461dc20fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d800d95e5d3a73a46958554acb7bf62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e484e0ad13f6d4e4d733e530d7289ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57bc8794dd8be77d829485609beb7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6089fd2528042cd70e2378f4da1d071611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f9f98691785045bf20e7061597f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96b7b05d22d86f3c1c86e8e707649c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dec16a6eb1be59acc0f0c1e30a9fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b83dfcae56328975cba937609ed6f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473617a9f734fccb8e47637eb5eea3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924e823162f321096615d68f651ca6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a15069b4e993f03ae9c183fd54aef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507cfa75e42683add0809ee048ce60d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaea867c03d78b827f19af94966a056620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af006c2d52e2c2fd13fcbc4241f79bc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087361f1d5554dff0bbc3c422933f4cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f26d46030ff995673788f5b9a8c01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471edf7a7a6ec72e8ba29c7208bf25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50decfad9f34612395942777babcbc31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba562cc0a955d12642bce0ec133fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bf42ba698b06a9c815fe12e19f16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ef8f4928df6eaa2b6cb915c8bb7fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f1dfa978f68bf3c4cfb24da6325d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c8a97ed37ef34726d674485b3f274630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2162d591a4fc0120878679219f4d32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a801a3193f0a2a576f6799cc18af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655f18ac9b1c87e15146673329479c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a6b20b3a5339b66a68c336ac7cd88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4c7f9976d3e78115838d7103a6e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f894b0aa725fdf62dd0e1bc69871f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc43bbc42f39556a0ee7a977588a7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5befe7dfba0fbd081326be5619d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ef7ea1e25940c9b40a1bab7b8511639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146710cf50d49a60bfee2600c05934640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99031b260c4aa415e1245494d7e1f2a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded37e81f5049c8f59950e9c26944931642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1720c166fcdbe5fd2413bec25f3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22b0fb422e59a017c094a5714aa9f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c58593252e9d28b6cdbd8f51e95b16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b6ad288cb03ba4b02f6d9c5790ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe372db51583704f73f05d5315e59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a5462c43755934dab4a0354a7c1dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d2d9a4164e6a532b62ccce7608e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f438e09c3f4bb119ffc3d36c5b24ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287578202e6504192b6d9703efd7dc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c0ee2766809adb5abbcacf341cfdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686e8286c7f9f3fee4494a3f6f0526653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8b9e3728756697a50d38774670e38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca8519885506aa226e47f1f9f6dab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22488996037fab866e5d8fa51dcb8733656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400be69f7e1672bea0cd8b678e66a8ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed71e84bb3e47cd5ea0cadd77ad11c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd983c177d5f710158fadab0f060e74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03198cf321805b82591ec8f470be39e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9cda11d0f79c16f2162264b6be59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c50f4508b84d8e2cc3daf28c552199662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07d598e164e5402b894474b18d6ef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729f92a3ca7a68fb32ea26865423fb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e368865456d9f8067adc2ec2757c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0735c2b11c6ca9aaf918d87efb6d14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95674197755e25a9a9e088abf0aa810e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacba94455c9eed161b3e713f97c7f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7834c172330bc2a8c99e58508e86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d29bd9b71b30b430edab3d17189cb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c61be840b921824eced383dd16918671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08ec519f17ae407f791c1f79df43ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6be0c0169081673b7114d6668a070673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3b3586564dff073d1ea7b6f3da61b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bb6f491ff3b1ce1a9777f129602c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a205721740910825d0b7a2c0e369f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee158be3ca8e386ec95717191adb98cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386648088ff1d7703ab10fddb4911c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c87b946bb2071c89cef21e13e01bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c775842a11de4cd920a06f8b61443aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f6e9196cd1f29abd3a7bf5b11d1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b915b6883f3382025ca96534641da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af774946c544c32f72ca0ff7a0e1ea0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0134001c62152a0a8f3d60201336eba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6360e8385b94de32a0f981be8a87f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3117cc79eaf440cb25c165ad8b5783686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4ad82a80334b0daab70a692731b34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753a476e7a4a66e0fd1c62875ecb13c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff830b15ed2e22945bf45c40eb31985689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5089e580b61486ba2d009137f31975690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75adc3fa41e76d60125d3cdde52fdfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf44b676e2c6c92f79821b1ff20c52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f645269f560d2398386322309d9e20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca051a918b0e532581d4302f11afdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a289cf26bf01ca6cfda6d430be2bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081603cecc9e0902595819fc1c543d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c6a655e6c2d7c519a1176e43aa16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ad3290f855dad228dd2cf03aee2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45094c06a8d0ce0c6d7b1945b2d36622699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef0943e78a9127b003c4da6b2044be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af059092a47a90aab79475eb490715701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdad813090a90b781615719bcd291b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a77b3719c01b90138b1bcae3cfea5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c360bfce12779c0fa6e37879c5f401704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3d71dd27e553cae4ee42b4ed92af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247bca305aec429875c2cdea42fdb17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab26eefb9a10907bb195bfd9ded589707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc3eb1fb1d9ac8eed5eaff20d90ba7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ba59e3ee73230fe7701b0cf8b212b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb2b55ea20c8b5f8d516582928b5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23336760ae0a2f4c2345e3b444939845711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a42661bf2ff7a10b1299f0c810684712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d76f425d4e0a6a52a4e0d466bdadb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19614a79e0476b615ae3345ce862b70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23ad8ea4f44e58b9cc3b377f58b91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228eb86c97eaa190aa469facd8a5a9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56d5262d3d02714aa98af0d0c75c48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a51948cff7097f111a5a6a78b1a25d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770db70aef7f8292989fcac66deb172719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9113b5857141586b1dc27e3a760dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222c9424d7ed3f2e17a8d331f98853721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a58d21de10305d8f27e89e7b448695722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c30d22ebfb22e478e0b714f3c7a58a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc13cfa4eed7e94b8a00bda81eff03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73769b2eb616907942262cf27256130e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd3b6988d1f7a563699e780bfc458726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579d82f408e147f36912920dc5aefa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2cde77e489ccb5ec0a098d29fad01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227db1d6cf0984ea1cce7f0637c9043729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb732a2e0404f7cf3717305cc376f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f355e24b6bce18c31e77485a7c7c436731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bccdd3f8fa539c17a00ea5830c3da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e7d8c7969f31ba8a19c4dc8073e4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db9a5220e24568bde3ccee63a65a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de660aaf528101be48d2362d754e47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7371e93c8606875c81fdfef3ade83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655051fb44b3d1c2aceb1d66f034eba2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed22271e811f92eb63a8542fbb74d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6ea798ba9516b7b2c74f4d37d628739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a0857a478a8180f20f4ac9dfc4c82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac84af4699e5dbcb09bec46e5513e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9d3e521610a3f70773af29e5e811742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387cbed85aa3657335a20840b08910d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023f34e2ad4c1266b695cc7be71afeb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826daac342bf9557d3997445e2ac46ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39826de3ee289aa25b9ecd14ebdd1e1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16d8ce4769c9d2344488f63c85c9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d495a1c60642c7a2a30bfde0cba7f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1da08d5143680732fe38505a383c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85607064f378204a4374bb770f8b4063750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7dfb95813881ee1edc263e3d67a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a9751f23e273bf730b22c309e5280752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c940ad779a1491bd380a75b79472e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c528ad571d2dbfa619f37bdd253d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d320a9f655eab17bcdacfd6c85fdb3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af45b1a45539e52145864689b717b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c804298ec19d22e80e78b59c91df49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efbbfcf5094ec8f9b997922a89b3d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b449fe709a17eb7c0a0e8da01b3c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa10e9cdc5357be2f33499b161282760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552558c5598e482bf234f462251bacc8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012936ba38851fb7acf9708cef874e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeab2c8337680ab09e213cedcb0942f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29177a8c5e333cb8f1ece31749b8b74764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0fcd81d837dfb8c3665c00ff90961765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c1217b9325cbf91d461c0efd0df3e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44dce45782c049efdb1286fd40f173767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45796bdefa310b141d2e13a374bbd3f9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59434dc9b6d92478ff49308555a1540a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b24357581ea161c63f2e599c7ccbb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a071e85f5b345966ba51e4b32f1fab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94feea33aab66dc990f4c42c6b48ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b49113a263a59692f61efe5c60229a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf9bf78936ba345bed4dd6e3eb3f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4160b299c6b7896b1f158db4ce5c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d5b8a833a6d4033f8c688f7756e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2f71e9a0c96e4615c6b2d63ec9bca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774927232ca4eb862b31cbbb9cc56596778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12492645f75d66590f2ed21c718c621779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb7a4fb57e7dc38ead4f79fb94e832780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b06403d353410e169854cddd8ca8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdf4baefa9a0ec3f836721f130ea49782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2f0642055bc721f4255be09b52963783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbf9f71751524f0cd97226ebe52b8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c687ae3cd03fdeca02238c6cf5a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad6a3a6b895bfe417b098af09fbbe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e25ae1d599a4039c30ef163037bc5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6100d63e487f8b15c7e27e6b3d9ca2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14ed152639a9c48701fbae39d3ea14789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53c9f12f7ab4de051482e9dc6319c4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a946172a5b280e124d88ffb55cc93791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9b46ebd79fa45a7838de7cb2191d7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57647682c87a10f12b167dbecb1fbcf3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d519f4f574b3d937acb3093d3a67f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c76a77770dc2d223891a3de380061a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab4cb71bc34fd30ed9808c9a3e9014796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d993983dab9b3b7d9bcca5258c0c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d5a96a007d289219d4849cb01043798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0efa1e7130381f962efcf43dfb749799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd7f3c341f83dd00f3bf364bcb21e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fb58d66195a2914ad7b1e31eaf802801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ecaa5ec2e9b60a8fb5f0640b3969e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09326f277fe12ffc68e4e959546396803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd69b6733694c4b58471948a48173b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d1d47329ce6a49b70808349d9d82a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8a150152c1e4239c05ade124e187806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d8f2c05d5f68db1860fc5ebdfd9b9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c04fab6ccb3dd5ecda19bc3b769dbb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4bff135b873fc4ac658757e1ee32f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132376d126ffb2ed43f921dd35d04eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878113af3bc7a1ca96c92403478381a2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759d4f14b5c49438a18a60026a59ac2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427379127c4829b3552390a843c31645813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15865d2a3dc3eec9bce209971d7e299814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d6d69799974f96fd63e65c077fc6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c1b0473c72e463435cc5b73b257bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec800b2b3f19ed78174d45c0a9245c94817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe75fa88130b216b938e8b2fdf8705818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0b3ec0751aaa0be949ba657360e7d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617f9b55ef50664ca7af57711c5c577820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd37898f60f8f9ff96da5153ea0d42821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d9afb345e4046885dcd73e6eb271822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb4aec3acbf4ed999d8ae39165f089823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e48abce107498a55077836ab57cb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd927eb9e3b7c06835d79bb2792756cb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff3f8dbeaeb8d6b3c66aa3224b061e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f89510624bc40a9a902926adf99e2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6f8bf5f622649f789ef9a9e4a201828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0aa5872703fe7e3f37e7244085c22829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f78adb5340becfc5659b1fdd2af86830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340c557a42fffa0b4caf0e9c03a6b4e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a7d0397334a60077a008f34e87f2e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b68d85b914b4e63f1663bfbd9a3c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71518fcecc2fd93a2bc58aadc8f96270834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ab87e0105f7b0dc5540e371c46a8e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00275ee4d5164af27977463c507239836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbdb63b718d245b6e805b9e3b44259837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b62ee75db77f66dc647e384e4bd51838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513718a5879dfd3f6a4295b728667dc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e512f86f4fbe6d57132b028bb238c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2cec991e54ec260f6211bf9b3f19841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d940a675b6c0f898ad6af34bd5e6ed6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b349bc76fbc006cd586eb4bbc7de843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c8c29c8721cb6f33596c9e0fdc6d7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d10244fa918ae557f8087f7d4fe66845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3617dca9bb8625d980a218126296c9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48537069d42f05002f7c08083ed668847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0094eeafedaa0a8c0558b7d94c2431848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1164505528eadd261139a351b48528b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb9170b71d93322ecd5517ea0d6fd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403e266fa1bb6458b798a367649e3c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c483ea022a73b33da2a1e904e40f6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8dd5b6fed6db916e49dd35f13dad853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e93d4badd4348aee0fca1c314a0a7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c369361800e94cbf71b3b0d0c581a9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf800eec20b196e87a3c65865074c7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4bac13e7fafcd5ae7593cf4df4e21857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cebda882102e9f96ef08e30b471bc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a728f4605b79d941bc45ec4091d3b1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f869a587ae941be571e4ad6f165ed3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee9fe46cea0f5a3b5538629d1dea2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792ecbca27611a749b13709121c0460862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dac63d81875baf9e38e01e00a1903863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ddfaee76cac48dbb98a8f961f197b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e704d8a4c3626a6676de6485c55d288865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d4965707d7930b2a3790c3264f912866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc3712a3d55e742d2b7aaef8024b27867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc42b74e069f27c7ed560c61b5044e9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c97859ad2c75f515b14aed8958201d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d608a6e621747d56c88e9df64201d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b430533e5b4a5df6748078658129a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d999444366b1859da488dde76ba6fb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe139b53c397e35f5a1081b61fa3ea873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d1e98dd0e3eea823178578130b2e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bf469ef4f6a00828c72f32c086d5a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae020ce98977d6b13928bcf4ec4b86f8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c5680bb70cb6cb58dbc3624a6f9fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82421c034811f951b8b94f6d7b71f549878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eb018f2a4023260dffad8a4c7ee50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98eef7e0a20d20d7f4c4b7053bee1b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec6b779ce79a61f5a026ae26b4510881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce7987e4b4dce542be0a95df4b8bf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008dd834b2350af41b66eb27bfacae883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462993d667959b59a45bfeb3e976e96884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e0ddaaa82fb4f8be9c64c255e4f7a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404daefa417ec2ab4c01edcf3f891bf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ada4ac3ba562b7854593a39022bc9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e8ffae6bd4a550cd9806a6912d4d4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d125b70ce792e8c0c7d989a2bed671889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e48cdd0580d74d0f0c70751d882463890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324d7ab3b068bc5d135b9befefbb16e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118649c41c46920a4764b5f0c4493f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf2891ae282da46dc51830c497f740893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674467ef0501346abd6100f1c606e3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773dde01cf893219d66f37df4f63864895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050b6c150c38d1f5a58116019d0439896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40ddf57bc98c25bb47cda9aa83478897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c37cc23c32e37293321884801e88898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32953c7c69e1cac42a758c6b5bd4a276899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522c75e7b382e99cb5e651a5064b3db900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4274c364b4866db3144e3b68f9126901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32382b906f3ddd62260536bda3e1fc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a28b82bd58e244f7c07671d7e271903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9172b0546e4c4a2d82b99b8e381e9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100de1cc0a14874f99c54246d110733905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da9ae48ace76073d4fdd72f7cbf4e1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f6716da39002afb1c47cf58773f9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc82ca8197146af74c3937ed654116908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033bbaa3cb8c25d1c51fbab5e0ef5ca909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45353e362b116812db48d0d176996259910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a62de96e68312642a377b162c281f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33407029dd918fe6fed13c4c0d2e56d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1670b0cc466cabfe5861f3d34daa14913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b93d14f6aee34c8e8451f8baa894914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b13d2cb6b4a3eaa3ebcf0352021680915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018860c5a10e94326ac04dcc09836c3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490242cdcaa8d22d786a0ee620b90224917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47eb94bd49f165ac57c3d9a68cddd0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e8ffd230fef7923cafeb774b1522d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2d3e1ca79199eaa10fbbe036ce66e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb71cd09d0e76a1ad675e1dfe1715921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed4cbcde8620897af1e49a195e356c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190bf78d109f16f8317486ca17dd39e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f443482d98ff2082b9fd91b1077712924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caafaea57f25355e5b156258c35c83925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee253aebf521bdf31dcf151fc6ad290926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ce62e3dd4d35a10cec0ccf2f008d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49db024d7b541fba300c425f751fda928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154c19c689b85233d47ded1542c275d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066323b37bce8a8f795523619e13fd57930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07df8e31b341882f9007c3a7f3ec35931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d366582a4ad76d9f1e1012ee28fe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a509933d26686005017bf234847b86d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e017e42d9650e25b6fce49e0e60c5e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba1820b81c92959b3d5d1e959d03a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b07b2a7a61beeaf270f2d18e41ab6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15998231206c0ac0641b9e38a3d6282937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7048e1f56fed81d406ad0c7872f8b8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d19d7383c4f9f3d085af1eca40ce9d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695c42c01305120dd50b441fd18eb6e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be666001d37eb8242509204fc18c2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b84b51eeb33f59fcafba11361851a7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0062f1f6bbb63f8b0d80df576554323943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f731a965c6dcb21926be295abc5355944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae8fb8b5e4e430d593546fb1e435e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc2c6c4d6cb57fb952b20a7a806c36946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e8635973a0b596d1ab05bab43eec2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f9e1ea63b88b058e7fcb5a4bb7cbb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011bb60d505d2607db88b9392a3cc18949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4f106c422ac57539d104ab314386950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966923d9e40213c81f9409e84bcd0e8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869232cc98a247ce847e3608a7e8dad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b98d6f15e17ab2613ee43afcce3500953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d229ffc1ff00d47336cf893170424c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07151e5ee037e4c39285af0b67be163b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5861c8cbe475baca6a12ad8335fd5e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18263ea3fcc380cfe9683744cbe3c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9933ab2a9fc18d1acc20f3f813680958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8158953393bed40a495e6d5bd6ead7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33688a1c6b366960e6c48c08e3df26f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ceb65934eb6b0eee8e5d64c2e9324961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa2a1abdad2fa2e4868008ee96262962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fea7a837a3d616c52f1b987ce2e20963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dcdd304ce93f5b88a9034db756987964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7846cc884590a79d093593a12b86c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda05659abb2a102f7c9a93c96975ee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c3716c5d7daab5ed5136dcc2ee20967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8349f465414d3abc0174d2b0e2e8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7809c5d8f1767750f62c087be888803969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a806d32f35bd635bf5be545356c66e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bda73bb74d2473b37c8c2e6eb19d2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e5f72a1601bc68845deb6bb2a694e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe860fa4cb9185ada92c506815b93b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0e2bde1ab5747f8ba37357a5df16d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeddfab7cdd078a5c668b832920207975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279b245ea70f42a7fba875ffbdf9f9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d14a359d28659fdafc8624d65d9bcf977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>