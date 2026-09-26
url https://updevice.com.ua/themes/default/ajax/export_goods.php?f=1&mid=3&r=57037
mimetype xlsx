--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600100f1ad80ee9e8a233605cd7847ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1aa0b7c9a5c2a6cfbfdd9594d33e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153fb3f7e5d5fd5906659f720923343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dac70fc0039e6a57d8c626ba361454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f0b78bea3126624006fd5005fd7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad26c58bf886c71711c63ae3507c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692282c580c868acbd0187f8274fe767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38038f3acd048d8b1fb7ccfa21ad428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a85f4417cc53a651869fa36915bcbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9f8e470813005d7a42e65934e12010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318956564f3f74b140698a7ff192f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494649f0a03b96db30efda3aa3bec8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd394eae7ec369713ab96072e09ad813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c7024768330bff2a6b75f004a44914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811c1185d56b7c58e1364fcafbfb62815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484c015f9f268246504a204ed32c57016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d98bd025d2511cf1bc9eba199d5b5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a24df699cba734edfbc2d40ddde3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e835369b215170dd46c26ba11f3ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a8db8a67b98390adb9561f653c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf813277529b148a49c4ece78badb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bea53defd93d65b175a8f0dfdf89022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fad2e59039233d6f28c954363898b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c71b4909f1fd92067b08c8672b188924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8515df0d3b1fd789700155a37b7d1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85d35bdbcf72a5ecac786028e96e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213221f6e491eff4987c4c9f1b9273827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9de4f512c7cca0876b3f34201e13128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac7cede8b31b38c81488152cc6b2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac708d0fe708bfddec73f02421a145d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc51cd2e01e1176aebe025b90969031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943a056832b2b13c9cd9065b25bbb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6565e9be541d0aca0907ab7e0afd4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a03e8099045e2a43f928bbbffe92b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704da48f703670c347cf84b804f4dc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b06556163f2f71c20eda46c2aa938436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed057ab9723447d3100c1b008c883737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5077900c30c1ddee011eccecc030538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b582e76e944b17c7f3fd8190fbdf43539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424f1e632a223ced15b93520961ef2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9eb8526be310629266ec90cce1f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e52563915e111e4f221585a2a9e6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc32c6281367c6c21022a712958c6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58482c3b7c18b59a5faeb65c4375344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dd25ca63476746ecf7336ff0469f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34674f1312c9c2463992b710bb5c65046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52980a37aecd916246a1ddfc5bedd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de99764f1896fa51b1914ee6eedb3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42196c06758d740d328210db1343b00249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf51c01ceaa55a7dcc4aba2488c76d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabcf635d7c78a4cf72f46e6969352951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e44654a562e2cfceb008891affbf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2225aec1cb0ddeb750f7cbd3729f4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fb8045fb50a555136da4ca3aca2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d44ea21dac293bb12a1f9ee76d38055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111b093453102650829ee605392be956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e38e13782a1975173c1d7debbea9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ebbc3c760b6fa2256e766cd61c7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efe46b687241332c4dec8adcdd678a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b9a912ebb84f512b396c960ae05960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3ed755f6ebc0431e2d74e0e32b52d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998eb1db3bb7810b884af5a8268b51462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588209d322e36536cbd2598592a695663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b1be0a13db1f08eec321fd084025f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb8982de60a5843407d53079fa79db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dab01cbefe15b51ff67d926a56805066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950e3b92da1bb41aa316ef767f7d9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa70a252903709e5bc53bd6ccf07a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91bff6f01d61a93b2aa14356640c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46082a6d19ad10a4a0feb20313b7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c6ef6d3c1a4e15a8d66baca7b9fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e32cc160e0440df5b1f43c1b9140e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e62277447ad901f28cd95d7ef7d89773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a501152b97fe309ed983e41f506e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1c3dcb464c4369661be28c68c774375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd85e21a24f92d59ddb31f456f731876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455868f87a5893f2f753c74f325936777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a456b242efac33e247c655637aec6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf408e9a0accda71c49d079cbd255679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048be798f50861997d809eee3baffc5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee2e15ff1fcf609c95f97eec4c9f9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e95173e826f51734a07ba7892e2c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121701ec514d7a292f4d95d9354fe8e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1406bd4d5cc7fb2c82d0197f2f388084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b8a5d1a3fd1b839a05dc62865bb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e4970b5cac157fb93a607fedb76886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0884148372c22f9e130dbe134859887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ba9bd7b01a8f4ebfbb370af70c88188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08296dc586e7723e2cb16841ed66f8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4b8d7088b7497d13dbdec4d165b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf09a897ee0e9b1454283afcf177b3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786efa936925e80c863b8b0e6d87059792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441fc0e932e9910ce2a15b5e84360fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2d7f6d4d6b78e5cbaa572eebcab594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18187b5929cb082369879674ca6fb77495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac67eac16b44ecc1937d43d4bc433e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79350ac994136da81d0fd9b266f4372297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebbed7f08bd8a0e739907176d015798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c8aff8f9d7faa98183db39fd2fc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78431100f9087bc1ca2f575ae5985dd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d84888dd84f2bb15b2d5165802b93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6776d68ce0a01a0985eda3a14f07d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d9ed947dc4be1de855f2a58f2e56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96986a996071f0206aa3fca82d78f92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3067c417bbc4acdcea530c9e20c7c55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05a671061978b8841d97361efc2e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed95175c0cdbb1d910c6cefd5b8a69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b2f767c8e05ea3f6be4570c5bac26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13e480525b0cf5d2618ba37672d76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f8b168840ddb7637f55aba027ebc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe96fce7a287e09f89d70619ac07f15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d5e7a4afb1e24784786758b17e7fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091d5a7beaddc10e2b7b7bcb5df4f10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c436b9c083abca05960beccbc339114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68ef95a795217c7f2ef85fe2066ca7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f0241ad11638eb25d293de0c2515116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc579a29481863877a79f8deca1ed3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d00cd9ea6119cdc185e88ca7b4dacd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d7594926ed94aaa027a8ebf32bcf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791a8ed77a7097de324107b89db8b4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536555b95cae839d14267ae7dc2a8009121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41025513f4d590cd3e80c7f76d81891122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed6e375d419fe03977b5fa46b0461c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0463716244208685e1135050f32e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462b27e2c54e07a3357034f6125a41d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87612c11eae906017bddc4b2b7bbb86d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874412927354ce4213a73ed94f5b3b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2a5877f0af2e92836b5399ce0e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72762f1288328096deac9b5eb7e2854f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb46cdf992589a407d687e7ac2e3e9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621fac674a4036a2b4774a568ce98ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db8018f712ec83c107e7fc5b8cce6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6944b9e3b384d3f2a1c5a1ec85495133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846889f9af4608e81dca2a6f53eb2d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62db709d9b115929d9660987c825f65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d66e9ec05aadd836d510b7bdd9984136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bb6109cd3aa96f886d08085b576c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ee8442785a5b9ebed3830400a07db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f077ddff3257345ed328d79cb3f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59b61f7e6a2f2eca06213d8d97a1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ec9a27f17e6fd47c1168133d223d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d0990955a2cf3068cc9cccfed07f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca50ac4e0c617a6a54567810754bd9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aeb53c6404dafb1912a9e50480e18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7af49aa342e934e49e42840662a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c1f8c89cb144cb309f365714b9d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb32f40312921e92409bf9c5da37ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbcb6eda03cf6fefda993a6a2cb50c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e190ad07741e7d87786d43635639d0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1f57b9e8aa86e2eb776db179055a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d12a66a816988ea9098e2e1562d31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411bd2e6082c15ca65f89a45f9b5469152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162b5f5f84a3ed0b1c012cf82fd2fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b0b0b61bbfc61fde91fe8ce5d7cd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c8fc8ec0d6925ff9db3bd31f53b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af2a3df9d3345508dcf1ecb40c266156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe3afb218e0ba29445afa6ab16e3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6229951195d7511c9a32d8c16f5b6e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab68c9e85b38959c9211c925848671159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af94c6f36aa53671e1ccb48778f4b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77074371e63dc9cd2f12b1717a760ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6f8e7659c631c93b8738312ac5894162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0a14f28c2b235f8e1a838e4732e10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9eebd55e3ca011e311cf20e8582ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214a85276360d3fd9d64f29f405ced3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65530b875fa93452f1cbd08f43d3bd86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9878d51128ba04886a4c2a88f705e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330c6eac96e6cc26c28f54a3a1fcccc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de65b593d2bd441dab6476072237e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70edaffe49b249140ae0b616761d50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93936e10c1716ab14c10c92b8aa2a84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078ab8577a48e61ab0b1d502b72b7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91946eb6884ea4b78c38eef103d80324173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ccd2c7cf6a84addeedccd60f1249174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee9abd72aee9f8fd50f69b5147627175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986c8e09b90f1bf7428a9201a8596e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc376e2d37139d319a662deb4de084177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fd7b8395587ee22ceac0188bd5211178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eb9b8922c0f9c803edbca9e73ec4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53c2e6fc0cfac912b8d42a50cfc29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397116cf846d686c37ac6234636763ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe054f59ea09b2252342e424bcf953182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9057baed4843d984e3b261dee7c6f1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b4fcab882b9c21eaf64d0f64d1d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dae154478131b979f12987c86370c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bfc7b52b9f98cef3e842b703c5b8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cba15371a28a522d6881d5e73bb83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfdf05dad95eb0f25113538e7c0b28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5a5517b6f31a1690f566d1ff6148189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4262825af241fe2658cd4eb82a7c9ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511391a59d5c881419d4dab7e7bb3d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ca74a56d83898efcbc1b6d06544bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddcb15a26e0fb3049e819ce451a7d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e4e1800065cea3e09657d6022996e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cad9802f6ae92c28fcec0e01911804195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c1d04fb59bbc29654ca100156fe6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a214bcc9321c329202347cf82879197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c802461b6c56b5281bbf82e6ddb242198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03b58a2be5d2a21be8ce84957d088199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8f80ef01d0486f5408f49e98d295200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e0244c4495abcb944f62badb6ed4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b50079ffcdc25571e8cd1152a4ea28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dfea3b295cf082c6fbb1992b95b9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31345e6c30b9ce29673caf452454ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20280c4a29392d3fad451691ec7800205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd02fc2f9d65411d5e6bade259978206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d56d692fb37745aed47b9914d47b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cedaa2a8a856f30f5095457efc8a58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d539df685b264bd83429a48a37fd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91627fa24381c48bcabbefdc5947d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e08ba5be6fbbbdff48ca34fb856a29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e1094b50a3f16a2ca2d30de3424e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82aadc890e80457aa376c3fd7c0ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1d0755a2725a780efb7f02590364d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c1aa5d368d527c1cd70136d75d60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95fdcd1fe80843e90045df018cf4f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34413025bdc7509d51ff56eea93cebc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e382870d549ab49b58e7903f7405fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70050067980854dd2aaff719a7bcd182219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de1e3d7380ebd6f921fac6022b6c31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d68db0f43fe5cdddf25d38ae8076a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f2123fc90a3fd0a3fd5cd0c961f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06f127671f17ef885904c809036185223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395daf2ffe441e542608717fd2dd760b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849662217159301ae0012291d8f56b3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859825d42b1c6173e3adcb10d015aa6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dea3efd05c7e0e441e13aecf6e4ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aad9f32e7f5bbaf61bc79b3f151b12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7285ddab905fa857c7843b83f45fda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bde33faf4a69e66d7199fe9f511a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fdf8f78e208d6ff6fcbaca8731de8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a290baeb05a9bba3861b6e1ea1d3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d745a6f8d1a37284e93d4bd367ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44981e942d22ddd1c84b887325c4657234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9549961ad4ea3ffc8cb5e489fd5d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ffb4bee125f526e9e9599e70b6960236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dce5aacefdcdaa1573ffa195eb08f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd886bdd49bea22541656ba21b1fbb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddabaa4e3e1ed1bf1abd018762efad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404943dcd68b5b6551f8bfdd45ac5469240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9447878951642913b8e9dcf0d1514c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484149f480f4283818431b00ac8cb7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea2d647c43dde5d2a55a78867ccfb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c33967a06a164bb396b768d949f54f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b867b0a7d15206614863dc47140c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac9f0c274b39bf7f488a30333a24b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e6a9f8b2e7f586d3e501c82c2217247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0d3e292dacacf54a98aef8b03fdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e3af3a507b092778b8aeccacbf74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1872b6a2e7ec9259d89cfdf125f126250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae65c0899cee321eda565b2f912232251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c35a6895b9bc16e83a4b621aba87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239951d05568eafc3773914af54cbeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dff8616b053ac86ef567f8916a327254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cc9e3b45328e321953132378f4702255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e0bf91c12b186a25b812c5b1ad0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885926b162d99b460176647277ea87a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030640a5036915dabf3a218b96fd03c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a11bf9fcf3ec0120e673eb9988c8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bf28fc25615dfc64be9a7ec406cfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e744df7023c8dcf8714c972c42ab13a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025b04171735ed2ca7d130dc23a2918262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a851dab9739a71413fb09d94093f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b898c393c5b6f9edd02f7dd8cf6ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b538869b5d1ca45db7dfed9707ae3e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23010bdb9bc372602220c155115a82ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cde54e70207f321c522d92a680d6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9326f2025dc354cf9f0b5202bd66e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486915c88ece6ed1b8836a8818d3ecf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78998463e6d72ce9ce0af60c6ecafea2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d719b1f3e780cdfca872d9b3cce1e15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb5542a943ba4934a7100146586ccf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4874fa261c4f939bd45cd58e91a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4275754589b4dce2ddde4ab85e27ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c02e15bd879895f69d505463ce4f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb321e30061a0cee6bfdfad5fbdd877a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2468f197e8127b0828f46b2870dcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314f331627cc3d22170328596a235b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1996c47b9406220284d98f80d045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c64259826a4ec15e4eabc766944ec0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be27501544fe8b7b21797b702e3a8fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be650eb7c84274489ab39fa7326092e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba370ed9482921de569e952f0df5cdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97522b9732e41dc33bf703beb520d7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553147d5e6b6b1bd3729d520096b215285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d5771fd85a8dcfe5dc5c5662067ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e364416025aa7c0b08b59032b356287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ce2fddcc15c4ffef89a416662fca4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d92778b38a1ec6e941e67f7d222b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883793941ff16c5f9c5c1bd97ce5e8ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59913432103a1360e4b0b0cca84e0540291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce575c2d5264ea786452c94e1bc5c7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028742b51c6dc02bd5818d6c61e93f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9c2e77f4a1937af3f791400b99464294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf2d42cf68918819d992d0e07db80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390caf8803e54b96f1136b98cedb4d86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a4fb0bace6cd79016b674cc431ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31bd290a88c86ea6ed528e43cb243a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f24a57c0072708996f3ac9b35d05fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb824b8a95b9c4d8adb56c96fa17c0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879399c2a1b58cef8e9264285b36314301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf62b6780b2ac6737c95cc3ccab44d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eafe1278b3816b082362cedbc6d81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440fdf232d86e1b02fd740b1dcae477304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3183dda752484016bca9eeded5004305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660865e9a24350a7cf86b20954f7a8ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873bede0a333bf390ad5b06cdf1fb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1388db2ab7f2c755b10d2b8531375308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7dd1e639049ea77e94156ad139ba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07203205104bc60bdfe9658c601313c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a5631d09821747e2a6c3455fbb83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9cf40cf869ebc5e750d51baca17b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ca82b34bc062f0e0e62014a1f560313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e8af824de46498a028227fd12b5c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c02a09d18e544ba9d01e95bf1a7b56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b50657fa10bd26c1261128a57260c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65e6fe26cfe00682cc55829656389f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ebba32934fb17a8a35c9812f9a460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530065cafc23d9dac3133ce5384034319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6871ad82910f70f1391bf0d54abbc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be7f91a246a562616acab76025a571321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013286df425074824cd581ad52a41607322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3026b49ef53277d8846146530c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6554bdc666f88e0717df8504bb293324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fa79d10f2f48262569992d1c7d867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14c6fb03e531a60acca9a2ad6b086e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d200f68f9972768d225cc67bdf9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516378f60923958b9d371383ad9b08d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf23e4b7ec133574f8b18205ce9891d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53b5fcb5dc96a89724de20996dfeb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e9d37b9b59fd042b3a6ff810867ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c4883b9c49287156ad4f6ff6fe8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c731d7d276b5af07b2505c210a04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059fca819ccb997e92b2ef169fe3b36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e923a7afc7f28271adfac81568344f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec829be6832842bfc26b05a6ce2e995d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333a06e383666ed1e00b288a5d7cc10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af490f6b7970a59bcddaf1a127d2044b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a2a88657490ee364bf9aab40bb89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b891e300e8bb1cac17dd7f37d8138340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4678af52942a3cf99deb5920567a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18263fe3867e8ebd0515ddc2be16270342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb043c82a08065afb16d314c7fffa450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f771a59e4341dfa148c67495c199eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a844bd6a74022bda4f5eef0b47d5062345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad010177d2b95de6b58d88204ef55e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db16d8d3a289d0708d087ee7ce9713347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b3d33b3421eb5cfb48d1f2ea77e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fcf4fd5f973d78780a1950b6310a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e791cdc147fb288c22250585ded9d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff9f5bd4ac6f9583fdf044a27f86da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236a60052910330c33fad6668626f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a50f14722e26f3f165d3bb9232e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab082dada8e6099fac7e0e0d45ce765354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40636b01e5459128e16ec2e9ce352355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d597375645348b41bca95be358da74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42af77c24b8e15eea96a349f02c73e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d14bffdeb70daf3586e89a0082d54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d23c1abaf42c40a158eac5faaea11e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dadcaaff1e15ec9fb4174ee2276f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ce269dd28950b6d0b60b9228f777361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf62ef49c1008fd9ee0c15e2e9b8e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712abd2e3732e9099727229fcd630a4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef449fa38ed3dac715ca03945668b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68060b07770af15e733a7e38cfd03f3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399470745e6fd0d91d01798cdda99f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfb713282971aeaff49f7e66e5c0fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e87f0c02bbd54a131abe952e62e76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1048a9314266625626b6e6a03a29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4d7ac7dad34e70256ad339fb0f86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039e26b006b0c7899b9a6d0b326d512371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeada194e132642c074a34b9a189c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f32c87363f7cc21ce013654883bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55cbb1cb0ee1d257a5aaa2e7dc1c26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12563f0e65b92623cb43aee7c258ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815c9ba544519f6c155ad60421e0766376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10425d7eecdb7f9a356b8f800b04026377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb7d1d2caebc73aa94fa341fe2569378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc082e873faaddb6f6fc965b2f22373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbdb1b2165939ba35ea391110af22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d5cf26d5f579d5eb439629208dcc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18386203233a6aab068915a4ba958357382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b0a5c8f390f0c7792cd51e535cb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacdb7d384b19ac56cc69eb3ff26673384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08486d7629a5a682ba9b5b343547aa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7660be6004e06faf981945c7bb3288386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315dee2ef25f9c14d8f4e695ff936b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933745f6758500ee4e2b3b473cecda02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f66446e6abdba0c51d1e12b4d05d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5274f30ece650c3b930424add87ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce45c851016f9bf441fd4af6c9fb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdda2aa9eaf0263322f0b4512abf01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72fe2fba565ac2c40e747a82c425d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838902ab3700172b17b3fdd90a046a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf96da78e5a97da3949f23755be2bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebecaf7a5df4a55f45cb4848a1c0a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a08b2ed3f2a780ffb6075c56a3c509397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9f4edab2c66137669a98d41e1bf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5afe22cd564ba4f6261b4d62ec0b2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d83002d98a53312d60903af90f2ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ee93f1754942e6c4cc01515ca7e8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf47bb6b0532e54573cda8fe76efae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92f8b417090247928a314c082e2c5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eb7120679c1cad8c203cae3e11fcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a32ffc0342054fa938b1d2ee393e85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58d640a223d7890d885eb56830ed5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620514ceef7f320d555a3533d7cd09ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ecb292e9193354f0fccea64c3a90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3011f3ebaf2ce20d3babdb4a0e1f16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e244daa2f3a60be0bd35cba8464e0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07cc816aadc2f5e687e95e0193da91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0749d9c18ac4884cf6fabac691ba6da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f741d0b86a3d64adf739e4925ac25e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4b39f7bde091e7aec988666fece33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee98cc117f04d6d6e08496bbbc5da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c7524aa2af28f7fcefcb5a4c2234f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6178353bf13da5ef3c01750c20c21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46f9f1c7795f18975ef022c75a3f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361747516db551cc7dee85693ec27f69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3f22b34138aa0e3e77e4903632926420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73fe1dac86213571a9251c0ff6e00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468d0e67fb7b106df6f42f133b2d8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697745fd278fb21a72ea8e803183141423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea53e4883b125d2767baa94d041c93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b86ad40d0d27a446afc1a5e4783ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6791914152a12be19cf0f29ec5016426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff1f21f9e101c87486f547a7cbcd64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cd5d209bdd9bbde36936962fbced1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55513178f38071460fcc4539b32f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1002040c33e67157793cde3f5d1c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67857c1e372bdbaf6bf85f829193fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139c457653c7ece8e6869e5404c154432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3b45bac14cdfb49513aeaa59d918433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f45acdb3577f173d55a71a732fb21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859aea74a6236b00180aa8be8c2a7da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13617ae5e053d77904f73389f8b74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d1ea61b51952c8ca22262f2357ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253f9e436f8a9581eead2b97dd377e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46062f96342df807201c40c383230439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0247187bcae0b9f4a8af6256eeba40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55769cdbc3b2b905b4eddf2fc2a25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2b4e62404555f1175f0493b85a36b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133169f4310c5da52b4d5e51d4f500c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeef25cb1a656b1913e651d3895bf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1d88853feb73dbf666d986cc6f925445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd8b0051ef17841278af4e2abf6ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7e401cef38c9e881c557903c0b965447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e91b8e4c405dbf4e79f9c8aee06ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e080e5fc23c759ec9058400a7256a0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73913599a08b7662f3830104b02d4878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a35de7676d5a694f4fadd48c67f5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b018b6239e4cdbb438835cddd4916452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9d4667541bf9b2efd0d6bef136e0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afa1ac2ec8d1f80a17378be9610ddf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f80be3e105987fb7ac1cdc27a33d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615586ee497ea1f8f27ff87f96f8774456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d04a360ea171b11d1d6d2447cc0d81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356b3c32043cf7a713c0289525bba8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef69bcadaf4001d7e0db6004d2369459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f13cf69c5b890774c57515d97e5661460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d149b8b80adc0e681eb1d47322508461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b18318ce451b71b13f177decc089462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123824869d5f0b6532e4d7ef19aa748463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f34a09d667c27dc0eb216aab3e0f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e53bd73c34ad89d578534c0b6dcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f360c31cb99bbbac5b72193e6f7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c93b4268536405cb2eaf50bb5ab97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019afdd59c6eb9ae08bbbbbba9048e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f069479e2967426a29dd4f305b203d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182308c359ae08114baa46096ec2462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5152eb4567132e1909392457d1cdb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41752819d7584faef4918a966cd75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf0125eca71dd1be71aed71afd94b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f892fe61cc192d86d9de19f29d4f2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1634187db9a4fdd4167b06880017c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f1017368e00c3458ef4739226ba4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a232d8858485a844cfc48624e871477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf635491ca3522cb6bdc6268ba882fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a239ee01ceeb8f28cef7b8fe4188479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c03496e281cceb6e9c434e0aae56d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201abcc453b3946041347f9a83f60b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362484726f91f25aa42fae12dfa0ce58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187618e319b384ad55cf09a512f20ada483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa455c6dead1a9721d68964388af22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4410c449b1990405b6c1d9745fa0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b1443456b41fdc8a76c0e93ef1463486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966339e20445c6b274ff9fe8a0375bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd04a85e5ca81c015c0ee8abedebd69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4858967ce55b9be7a18591dbc891d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50ae544de7c9389710a33a1abcf2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da038b64f512a53bd31846559e9300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077851097f97b1dc98bd9f18620bb24e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7438014c0650736eba150ea8d54b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7acb6fe330cf1c2150abc2154ae84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1d3015b29236114bb8e459d1fcbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7792b850e9e02019f60715afcbd98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace92720c8d3314c7c43e9211e1ba24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae77b50f14352c197b68a3bc95bfe9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726c06d3faa13483577f7ac8aafc8da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74c23e8f56c1597e373af5efeeda7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ecb42e1535d9081cddd2b2bb9568501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906044344fc6498e55d3fad4fa5a29a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff65bca45d958c3d46af88c4e8f7b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a089d7e882ca33eafa6dc8ed15172ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a33436a776a3beaa26cab6508d74f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08c20bfba89cd62ba110d3e6e225b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713088d136f175ebc165340a0b0f9049507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce905ba747364fa3e60d50f60eaaec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727780855c9549ce8ec92f9cb7a8f37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e0d070580768f45efb0d38c9b6f91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cdb6d5bb380bdac1e10e0aa36788d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757cea533706e97b478cbce174b8b4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4ccdc95ad6edfab15cbff0b7be7e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ca403aa5f23fe4b2175b4e4411fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1e80ee43fc30d3dbd556b03087e39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaca5a80b2e1b0fc66afb4857b280ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4323d7198fdda95311cca4e43211d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc82aa83e309ae727fdb929f0a0fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79a37781d008c8958044dec2a39c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa8b15429d677202539e9b6e25524520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615694ea6cbf7ce826eee797142783f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8e5f37e43c33cf126200c15d7d182522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19f927e2cf91da2d2b2a89c0e34db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ea90f793be9eb27e3f11e10342c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c539d77261d6e0921ecada68b8eb0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e10f6f4d79250feb83c8e6d646e55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a9459f743943332744f490891cb24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ad102858f3aa838c73bac7bc8103528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ec9647dcfdfaa9d87bf26b47ba8e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e5efad568207fa7386a0a6cc09cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779158cdea7a991e97e4ac5d091f9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916f4cc89339ca841b799962fa05aac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d569238c0a1616807d982b261ea1269533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acbd5ed13694a15b1bbd17cd3736f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c8ba5faad28f1a9c4c59fee5deff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2dbbf9f6cfcf724de69c439c9b600536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14dd8384dc25eaaa4410ebb37343a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ac02bc5cadcfe50573f48f9d19fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8f33aa906d4dd4c06d0e3a2ecc45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a08bb0929f0b389956271940cdeba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20141055f056b047aaf144aa6296a65b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c122c93b6d86c24e0647de0612fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022597fcbb0c45e1da15638b7a15bb97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042175ce0e468f88e559d8292769e898544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b8bca26322a16a35146202b790cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe24c7a2b2cece41aadcac1e129ed94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594bbb015b7ed22e90581ae68a3b344547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad79cfd47079eb949f000c016b53f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83432dc60c9cfa1b54b6ff3ea5190c51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67824b48e51934fd2e037da9d30c9900550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d204df9c6bc1dbe96da90839948a6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10edc5969e4e25f3923c43b3c4fce2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7da790278aa6446cba0bb627b44c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14882e9fffdae0ff991e20e55a8c95a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbcbd27240d3269ac73f55b7b69dc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd27c8d8586c4517d2fd454396a5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808355cf7cab149afad50568d94379d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffaa68d90a83b5ed288b65436f1150558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087667005068ca706a82c10430f18c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953feb4d538a7c9f0c3feba79bffeb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6053686b65e00fd3f07a64488583df7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e9c72272a6db69fe8688aed47aafe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb048d02418ae69f1fa6a18fb528303563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a0050ad258e0a00ef69b33b6c65b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195957df4d8b85e75665b0dc65c62ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286823f00b8e566b685904fea53e2df7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ce42615175c765d62755348446f34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c502f91a72537a2c92bddf71a41ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105d429b32814a7bc392fb1eeb504a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb41e2d0edc9027e8266f280a5d2caa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c132797fc56de28dcc28cbb97c6a2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d7098faeba6c9c869464c883af38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f619b299ada7324a1732e9e8028f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d04e4295ad68a3ce886ccb0bdfdd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d510710bd958094070da7d746580575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b724ab8add7119285ac3043e655ef9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefea7d8c0fa64f54a5734e81396f2e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7459bab6c626864deec9832c7c460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73f5fef0db3267bd632d15f23504ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac123dc27802a457ef872c42cb3a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649190ac1592d8744a2832fd242d3a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb14729e45cc7179d6056113447f652582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca10cef70c5b70385f35f7a10bf09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3877b217b77f6f249f3a553a3b83baf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88e95ad8ca1b2813e3dfab528d1aa3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb39cbea64ed8b094e2b129296b231586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a980e016d11804c9974b803f0a95e02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98098ed9900d457f127fed021f4cad11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec9c7c1179f8a734de805a0de03af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777e9d39eb5101a4bdcf712cdc8e3be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905dc0f583624cd6faf28eb131acb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf35f8ae0b20edb2c564ca93f1008592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a32e19e95c144754446199424e3cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b736bffab1f1502a4912b3be50b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aacd103508d3d0e15c5d073254c16a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8511ceea4c70e4bec8369101969f72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d1e85fef9af981a6fa07987891da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add8937ad756acc472f8c0faa88d0c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4763f3ce67847335761ce61e3561607599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c519f461362f8a49e48d291cc90a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb530dafdb0e52026231040503068601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426a31211766412c3d75c41eecf757602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a70021fc61ccca29140c3ea0a98f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef9fbf32daf441de5177af29b68ae8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6aba9e7c101c97aa35f8b4de00561605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c00509e762321ee475bd320ce7a9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf84e2a53a469cca81c93c556a4ada3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce3491ee6dcb92f4ff083fc9d5e75b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153cb8943df78d4bf219047460e779c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58abd2a6234b0c3c7d6f4e5f747e159610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fc4e842827d17f6e0e627c3d9aec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289efa0610e6f94b36a9550a829e4076612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06cc62221776c6492581781831499613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7785726e1acecc09bfe0bab8bfd2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2fb0ee0a869ae67937134e0022e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b87a267c3eb8ae4466bba47ede4c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90451955d0350aace8ac529fe0da76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf9e303af957f4116b7811585d15ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2854e10e34b5a7cc31363cf077b54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63b5d67bdb8cdbacd8ae88bd20f6a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0aa6adcba7713e0d56811d3fa29a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a94d309e24537b324c73eb4f2d0c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5405c638e41369432afdb3f723f7da6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf8b2656e54684914a80bb38b3122624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86447abc2e4244555873263121aca0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4f9cc90a1e5edf3ff0b7e4383024c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c8f4964d25fd5b0941491d26e9f21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfbcca916298d1632bfd309a85ab53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7812e1904e482421253cdc876b3d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf38ffc661929deadede1964c85b8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c752b0863d6136d694833ecf80452631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13f7a3606bd750b38b0234b7c049a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41683defd8b650ee2c079af66076d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628748d3e102325b52214b48b911e5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31ab7215db78c4a65a5cb3025e859635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f6b6e58d2525d45e01fabc393794636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d430b05b570aa3179e2e4c7f1f99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d30b83bec0942ee45eafb9495f13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadce4cf2ca29edb77cbb1e5c869fe8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8162c286a2b68d9ef5a3840f1f95b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501284e872297eca53e95634d1fb7d61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cddcdf8274ff439ef6ea3c193045b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424784ad079b140b2554f2fece917a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48dff71fe7a75d8c5ace21a624406a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf4e2acc1accfcfda1472f0480e45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb3a987cb6d129f1abac848ae2388646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654481922425531a3d949ad8ca71914d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e854d46645d14172a331f8eead5ceb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176540deb77b2990d39c1f8f56daec79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d319258ff8e312ad92e7e8e79ce6fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e5426fb85518d055414042095fca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a8eea42d2e80e65d1833869e3783652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e532be17c38b97eb1f54b9621ae7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e7dc2cd02160c510ffec66be93b99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44de9b2211c82c51f72a853c97ab31d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6390cb22545d68bf407d4f3a59d737656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d703d55b94db4f6646709a5258a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0b34d923c30b883b226976a9a4317658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768916863edbee59f4f31c3992d2f788659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4d9f428977402b5560c8d91a1c389660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366812a5a0f1268809b8e5be8a690614661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3853219b4c44bc7991e3352a3bff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de224a30a91756fc80ad8db0571918663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ce1b9a73f0bf4285bfd420718b2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66a0224a6487585e4a80fb05fe0ae3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242e0ed81823e94ffe6c3eb30d41ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b58831c6cda1fafacfcec84831ae6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a192c30786d020f77b5d242e540f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcb36d3e48f520d0263584687d7f9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c77d875e37403b1eda31e8a1510cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99422a8edb326c854f467d442eec5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46704703b1565c6aa39ade5fe4b4e94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f0dd9357164fda941919068b7aac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf25ac44d1c4a52e25962dad2dc9b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7c683b43a964c966b77ba859f2e5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f91d0defa4befec826fa3d4cdbc6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce100df36592ab65166816d3e00c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb2a3417d4ac5e1bd9a24ea72a9bc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79ec27a62465adff948319a09da652679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613c8058d7839514501fd37f596ec21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9600a6f74149bd584af7ef1ea184b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b249134942329899148e5e9cf1f2083682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407624d94331a364d370eb348da53883683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbad4b924d93168348acce8021d67f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ba4c7f4510b01d5762b7704b9594685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced4c8c3fbbb388781785ad99c7e08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac393f37efabafd3e6ce708ccc92523687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94f99c5f16e7dbcb950d5507c421bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c61f2349bd3f77a99d52f85610c17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea270b56c31f3515daeddbb99787a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9d3f9a24598fa532e94e63337d54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664bff193148b28be848d490ab5a43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2994e4f83d4b22acaccd124b445ade693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d4e57880bad2349bd5fb56d21496c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7446ef174bf4fa641418f0fdfe9a2c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741bb6286ea0a727f1fde983b0142f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204903db456bae621d8b3ac9e495fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446008df36452fa73e046340c9a5938698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5abf52639e4f43d669dd7cf50d292699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b05041e297e0c8dff4a26deb42508700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28c0466818454d04abea5954194f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288131f948e7e007868be0bfce9ddeba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640392ea401b302dbd7bf08954d2e0a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b353348222a60a6e97aee784aeb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71347bc0ee11879da649e2acda1306f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d3b1eb5a6893d1b75fb714b5d79b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae598b0256d231df81e309dbb4b544a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8358c7382e2dae10ef50fcdfee2c057708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c40a52752793e3845941d0abff298709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d58edebcbedb6d8498c77e623e18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1bbba1a63acedef41242a99a9043711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76576afb0a54c3aa068b66d55506ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aae9b5c2aa74ad197a1aeb62b1a4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cd11861cc6136610a9793ae2b60c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ea951efa9aab3c58845df0320aa5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7461f69fa3f24fb0d7facf2b11a648716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a7494aa4caeee3dbdc871985d7aca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0cefba611cb7d4dba28ffd82813f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddca0e85e7e91e5c0604e6aac2a693719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72929bab9be59c0a39cd2f65ee9b1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df28ac6b1e8133730dba60d99730d8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8cf9824702db58f67c0c976159a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2165e7fee07b5425b004f1b039418e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce230756bbbe8d8d30d6122c23a133a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea1787619372e930af36342404481725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974f49912912bddefef45a658cda19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79533af0e5c201a377dd68405313607727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f94a0df723de4c3b3b05146b9a0cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf912c7165fec141b06c492384a7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4963e05e5aa6d7e9c2731a5dab4fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f74c6cc35fd07b0413b45bb8f04e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e4c5249fb9f254259deed40700702732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfea8ddf967978f19b63ef55573aec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615607dc5f25defe366fce635761469734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd87af005e68008f80ce4a4464987735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d594e609430b2820267bbc59283f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3bc8d66cc111fbd0ab7535170dfb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb6f73da2da679b9fb09a5c5ffe79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a6408c541b2c5422d43b13a3098d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803470321dea9ce1f8d2fb6b969087740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1673dd49ac4ef3b49547941820f619741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59efc86ad2db7d969045cc2c1e76c5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf19e8805543611e90de1e0a8fa8961743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735d32da1a4be1626123a703f17702b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb83ffdb74ee89d98560f61bb339c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba344bbae7197ba97cef200a11f4b84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1d7348cb5536da8d6a50a5c7ada0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd414cb7cb8011588bfd727436a1de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514b404ef64b0fd664f26c0950dece0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca27be0eda72389a6c19f770c01110750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1bf8a1a6706f79c464cd279a3d99a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecff866666ba390d6a7ea36ba7dca4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b81b19c6f68a45a46b445808706c49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dbf1b0afd8d980d512cd063dc322d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2962a5d7ea40fc65e5a83bdab4a4b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e12ebb43338464b94994eac7ebde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e375289bec47ef7bbbfb60ada68808757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a7fb48578eb03db26ce23fec8520758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb846af510938bcd75b7734202d4d1b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b6f8b337327b3fea9ed22f25b800760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459b88992051dcd392399c7401daba4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fe8c0cd184cd2928c776eb1b22d6f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d447750284d46843b6761ee4e3dab2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea969be0b820c46a6ad48aa7675b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc28779605fb8c203b3277c1421bda1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b59fabd4458e1e13bf947c748ec46766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d34a9e4c5752d1765ac653ac6fbb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c79951ec45d698bd1921c69e836be768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa91416d964f092b0ba1068f1bac07769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b3c8cab884b87eab1e412941ff6c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2d1863538a463e0c184fb414c0ece771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779e5f7f4d9e0ac8511dc13872a5a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85c1d90d0998c9a0e87f1e168ae66773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9089f443365be08cafab11bc1ef4e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ebe39e592174e881a81724533cfdc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0bdacb9a530779c50a6386145d8c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261873a2c9ffae2d3fcc3ccf3ff303d8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd720989217775c6a8c41ed61967b2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e79f9113345dc5eafd45fca50e6337779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b713d77d929748aab08a240ec780ec4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1097a0fd7b949e05937be03c48d281781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f1b47bedff00689a03e6a2b2877c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55db107202268c86a8008c3c376402783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d41b3be06e1d91fd18a511981898e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5044b5ba03319861f3a23f937ea07f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44349ad2cd7c0e4b957fa9de8386ea68786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077898ac16c0a8b50b8f71f52758c53787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e6b256f64966c5be877710f060bbe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93702fe875fdc8cf6e4bfed9d080e1d8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51605f2244837742d66b0ebd094437f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ba124fc8bdbeb6d90d3d1ec4fb4ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9fd8ff2f56ac4d5e79c2b36ebe798792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a8f149cdc1a507b19001b6f72e41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a530241fcd04ef09cab8ac41776c97794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6c76ee075e727b96242bd8ce9dd16795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bf0f72b9dd0921b6322d48da62177796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581259569be60e094de8a4325fa842b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6a0725bbc08ff428840b8514aca6c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef9827a61152cb8fbf0d488238cc2a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a034fc910a91f606f2714b3292de51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db60dd4d429c98cdf715b3a920aa9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a113a4f248b49f4bf72f385fb20bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35db7f64350594bf999e3173c900bae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fdc6d0b1ceac5ed27bdce0b15cd89804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591a406aa25c636037d0bdf8c1bd429805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78283d7ee35ab3a03f87cd0be5019a01806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e948469e1950c00b991ca117244eb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad61cc9cdd537813716386ffb91bd3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e058dca16765017d56ef7a9644d2d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889f54ae1a5a6bc489b1355f96477df810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d019251859c77eee727aa352775f99811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee259e5b60348ea501275a8c0a7e6266812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce365d7dd26e255377e67b782ac37f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007401603cd199469850a9d4777e380814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09818f62df92c0064c0f20a5b178b92815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289d3fe19f20a134225c381a11a933816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6badadee2e4b816ac8da2722b1006e9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09f16106cac4ddc862acd23d2fdc0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32fbb944122574447c0dbd8694e1a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec3b64f61537b04c38139260fd16fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff110fce0903165404c7745e2e19317821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72377cbf78c04388632ffe48e837421822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab01f49eee033b6df9056a1bbf71aa1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbac70553c3ab167db3698401b449824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85937d3a78d748ec1fca72be0cceeb0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20163a995137e35eba54fd9864f73826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747573f0b99e1def77a69651df05a417827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff405b554291cc833f581b0dad80100828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6977af960ecfa64e092e301c6704ef829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b45372b05df2a207b102348307d15e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969435bf8a7e06a695de5ef7bd229b2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4cb9b57ceccb5b3740f9fca511b9f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed6d45e1a2c7d3aa77cabeb528886833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5c909e7596cded29e58ccf77db53834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b4e1223cb14e203526f8de9ba9ef835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a780c51b27b47625fa783301b336836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0dbf4eedf26e55cb7808a618b828a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7103e4ae37d6a95858d22247ce27838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4d4ceeb08882e44395bedf83ee29839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e72a061468380c107d1b315f77911840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6679d6d3439ad2bf0138c7fe94cd781841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bcc6d10d662eb4098e23d6d036eaf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c6030541d58a778efbf587d3308db843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594cb56e3fcfc831bce51d688dfc0c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd14766becf20b734e1d302b2f96d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e9ff913eaba846d35b2ab08bffb99846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870db6b277f5a64461724e9f5e44906847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219a699d49b14205d5574f2b4340037848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11a93617e18669ea7bdc7f6d6b3e92849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bcbc467b4dd5a8dd357ba0ed52c4d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd436f15f5ce5879ea6589863b9114851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85c30b7015fad64fbfa78dc946ff62852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339591fe1b268bbfbb3a0579ab93cf6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d1c9a9f8c56f545f7f2777d11dfb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38274f4e179b58df23a89d012ae16855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c537e9c435ba101ef9ce345523c1e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017858370cd60d3a6c2fdbbafa0448d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3898d17af3b290b96394046893c026858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892377c3425876a5cb787e26a164e9a3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c342c6cd6e3e642f66f67fd0d6e6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb717bd2bba5ee3ce55849ce0873e50861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3daeff8c6321c6ae230381fd384e88862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c7bd785ac62edf193dc2e98d2743e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b20809aaca3d79de347d1e6d1c22864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca444e8451154526778212c9c612c6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c8284db5e8403d3cc1cdf136fe72c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65334cca149e5fe423b10892e8523867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b438ea53d56e6aca478b54b476e02868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d5406b381bc49981f2bf24af6ad9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d258429b3e537702af2c56ab7842f4f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0d7083c5bad755f3aff5af4c9a571871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37325779ca3f71cb75b7f8a3999410d9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f66cb513ff69963cc55490b2fa5724873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694039152b03605b97346531756b804f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319b566e4babf6ef01ca33a94dabe01875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64564754835bef150e2d1fb43fd1d292876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e25bf6df5caba08df6c8676e2b4bf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da556de4f01d087d6ce9b47ca056ba83878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d094f6b0d0b507c479d5a5f2f2fd7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974455507c95666172a24ce450b60ee2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e440ae471ae81ae3d8c73768559f6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798733e0e2332bd94c3c9379bca7881d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108ba3e231fdb1d61078679ff368b2b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb467b331e0bfe67e96a1a359bdd4b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c97de9703ec464db6b86f957ec945885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fef0ed5c1c5fa22858877097d2907886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf729ca1f5e43723af88ec98a4312c1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09012ab6c9fdc06dfb28cb2f86c737888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d29b39fc744475eb0dbba994a030d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035f45aebd7aece19329bd109dbae7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa7bb4635054a0c75854db245ae45e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e5a75f5abd96797624d9d558cf855892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e6a9525e4d490cdaf7dece3f4823d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35865f818066feb1b3469a296ad05894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417265ee583f7cecfa1937e0b909e2dc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef37b215b68c31edf1d4798ef92fb4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262864b3a4d9340ff61cdb36b92b71897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42a2f2c35350f2d9f353c977f7baa2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671658cf3b9877a843235ef5a9673fa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1971625c8387469aeedbad6c9ee2ed900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff7c87e7e5c16b6d706d2d2729105c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea87a5d3596aee360d56bb005bc563902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49eb899d66e00c006f365528f1e343903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6afdd05634a2ad298a48e62920c2c6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee3e0041b2a0ada0efdd1d872f969e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe31262a14d6886618c160418b9a7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5013f33f89b47bb98906571bd5b114907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983421a8fed25795ca2130de493166f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386391de1c1de52c0fc3ef3e11a5fbb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0361de785140c9d37a4d9997e9e3f2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a06da1712e7af0e6f6100a6edefc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e50faeffd056bae56d71fa708ffd3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a89309748ddcd60cf5e5f408a5a6b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d6937dfa1eaab6e43c090c640917914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29b4c484e773e0e4720536105d1c64915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e5f805b279072b3f32002eee1ff5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420b98307cf6ade6a6de8bd939690e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646db702ff9a11b95a554669d857f62918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598ebc9cc61b8051a994bfe961a25d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b79afb699e0c0cc074a777951385920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6662f87c2130040ca015f85c0568d1b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18944d45aa815457909fc101befd0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f346cd619d2a70e4765d3605e665923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ca7d4fb7a356ca700170b7b859a7b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3be5435995e2587743d1faf8d67c6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a706cd22d9654771364ee61840f6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf804a1033e6f19168ed913b3a557927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85ab985ab85b02d89366bdef315043928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a6420b74f53dffef17b04cfad1f1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cbe2dea08063c2f8e65835e32fe3b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0817d931823579531344a3ebbec5bd0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbfc9c00bafdfd7fd5e4ced82d1ef9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d02f23edaff156406d54540759e3f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f661f5ff0793b0f522a48c39a255b4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d526bfcb1080237d2f0c41db21bf0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304266018db0c1edd9fe14730085896936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64244de7c95ab4d5b0cef80c8f2ae6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b7e975cc5edf74cfd06f0162a63e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c347ff3931f1c16dd4309eb28580dd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa906174cae4c19a03470b49c0744673940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6121304fd34c19de304898672a27941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a231b0396b21070a56b5d73d8637e4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad96ef6f00a98f962c556f05afacbe943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa443890642a3e3023713e5ec282d7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f48b593ed38b5b2e368bb200e827945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e4083ae5265834e8421cc5e8aad8d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a3d927323edb1ed929f73c93f2723947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eebc8659d5e292f381c501ab9c3b7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce88cf2d73557473e0dd0c223be654b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ca57ba789fcea4a8c0261a50ae75950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfa96bf82599cde97c0d73a5656aff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5bb99d5a8a98f0b0902884ccab5d2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe325bdbd4b06e02cad3e9cef40a6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346db10d959e0dc77285ac38acbbbe9a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b946572f0effa6634ac8856df131e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48f04d54af003a26ff264a43c3e30956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bad717f7bd2aaeb3fb07de91f2dfb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc36c5ec2ada44bac49e9cd648f9ab7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6ad081f04f583858590a799d8c66b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c05078f19d3c2553e67c2d77075c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b103930132aef829e7119075c3c4a6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d08f23abfbe746a9d793be3f36f69962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926def7a0f26bc472e93b1a1883eb5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae1d7a3dbda2f2f54f798c5d907f1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a2d67035f9deda2ed2a737c29bcb0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac039ba88a91eaf28a349ed8ed0e0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d4525e704845260aa2e5b4b6a1e5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346126bd65c6d821a6f68a3a865f48c4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b39f4d2dae832d136953b58449c9c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b50b3be9f6f79cd6adbb14f886ed970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dea64c2bf219f32cec5e939cb5be5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9010517e96cbd173e228fb0fe49a2b1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68208c2bfd881e52c6a6b9f4de2bae973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdedf4c58e092fab19d601cd78fef5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da57b463b6b6dc1041a4c11fe8b38b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3e0044bf8143fea02b51e3b2face3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1acb67611a842bf32dc59d57d634977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f805a0f9a7a0fde0dcefd0392ae5b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a52b5e4d27a659e5d893de31b69fae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de14dfa1a954e343b820b2eb9464773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b68b981c3200e4ea541abe1aa43094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3364ab4e935e095833a290721bf6165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556f3db88dbc313925a03daca7ecac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6985e0ff675873d7bcb81ccf162097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca03900444d72cc184b8d3a41e11108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb708a47deb9b2aba5e327f5a1e74ac69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7a554fb55f87066badf594709da9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390153354f3b6d52e5536e9c89fa24b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca9712ff31ee74031620e678a4ec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298259217fb4fee8de6a7c03e0f8d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9b1000d73f6d24a2e9a0e71b88dfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88346330e521d5c39b1ce3d3ac3b3b4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3b4e21c9ea25a1495fff858e793316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ea901ff1d0890381cd78f971cc3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f47549fe1bf4a2df39bcbf0a7f19418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034819772c362df121460e70e5ebb6bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554bf2bbd5df1064566d995277418420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca650207da0665373bde9a9a7864a7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1854a8d79123435f63f7df2a0d2f3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5509b223928f4d9e51b2b46abed491423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b94fdb49fe0a326d2659dbd07b4ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf41d56ef5de4ec3190653d31c399925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe8d84241bd9de4941b09c40e8226326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e48623a4b99be8708949ce3711f9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a328ac5cc154ad500c8e12d5ccffef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f71086ffc72888d5761352777f190f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d493a52ac3370131d2e90175a18a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72d8470792474fbd384f08b0a2e27a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e78b97e6cb07c1f97a80e6ca29bad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c6e167ecb0dcc7f4360247a93f87d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257665c1f39e7b9264f4025e1ea46e4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb725851d68934d0f9e0837dd0d6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feed6a75288ff5826c73fece7fb833c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626e2d73ec8c8f9c6db3649f20227ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a93712f4f0b936b2c9a1f740fbba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8899f7666f1ba5689970ce6d46447939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58b39d6d7677ab99bfecaf7968721240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b87bd897f37db7ded3e07e72b3577241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d125f5b8715c0aed258f8cd78890442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347f8399cfe19dc21d412a83de2131943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5e16b3ada8232ae7279621dce56f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75703237784b62340b1b6ac37cc81fef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cc902b757ff39f476c7c6197626546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6b64226aa9a777b7875ec5da59ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb7d8a8e6f49db61ca2eeec1ea07a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0ef7772dc19124709bb6884b3f8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47944189ad3f6fb1dca516edd810c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9c24c68df5304cdbf5be7bf24cd2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe6c67ae06e4c3299e2e14fb78ef6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ea94ea29440f4d1f474829a7cf4a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b66ae57a01081b6989bbaa59391d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d96dac6cedd90124f2509bf0b28cfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b7ce9014ee3374af0eaded085001c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8764d7ab078e7419c5ee79e606b8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83829bd06705c1c2aeeb814e014a2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73749366b5a2c515c251d76a106c3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79c0ce3f1a58cdbc4050478402301960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f332e1d815cebc4f5ce47a62e02ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe5ac0f7901d503ffc3b0f151fdbe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00142d71fbc263c4d29bd243baa64163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4421f46466bc6a64474f823dfe1fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d6f8e6f09f65c02f4d10913d1d41565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea22454b51e0d05abb5827298537ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18869e4ed4f7c56ba3e318b25aa0fd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6081b588b2039b8eeefdcbe22c53a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eeb78a2e6789d1d7734b62a1cc51b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78caac29cae15ceefc2407121acaed870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d389f9919068b426b989207179e95b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cb5145c0636a75799c5987cf85a0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b85dd909cb0a0aba04301f373a807f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c78114433aa0b9dddd745d6cd3e3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2251914de4ff0605cc89874adc3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354feade0f0b11997f9b1c6bf39d5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c7b83faf306b0152dfcd483dbc8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2555fa69570314d62a650ec2b1573b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b63460e12717fa607d175551fe1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a37289d7131daa6f247d0c9495fd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2337e9407066ea1b5c0af583709981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8f5d22743dff86ea1b9347fe2dd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b40386ff2d3eed253d8c4ce1be7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f829974f8bc33abdf37bb59cae23b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf70e8240a8169a0419b8018804fff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853359a26eb4fa0dc071f7c0b454cf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa7d3f656f19ddefe5117444a40dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b9a3052d590fbee58b742165eb6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05c3de1a12b8f61ac71e6e3f80f8f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3801abeb208b4bd6eed8a623d103a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a12b7ab0739550926a9d69d1187f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986033a6c9caede89e2f05c8e5ea62b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a515c2d8f2749eaa03ae7eb8e1e09293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aab2f356d83143f7116206007548a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ca7fe2f924977ea6522f4f5b46caa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21182b3239dbf0a8fa3b2caddf41e5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfdc9aa492d4c49ef7d37e7312a83b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67153e14f9ba9bfc3f7f6315b862900398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e2796c48bfb85d262f334192435f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477742a905b12b5261aa50d789e54d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e27b457516036a6217839986a96915101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91572ab97e774a12dbae44c481bb0b0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060faa9dd3634fed13fa328cf23c870103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6063bea6e9f6ec2e76f4b66ed5877c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e8e3fc23efd88eb20b79da0015d9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64d71810e7babfa18068b36558584b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c54f43bc26ae395604e91ca9d4b652107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922d1c674a1e14a0c8fc1c3e748159108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402288223609981a134d93f6b31969e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d19cd4b213dd1eb2381b3f6d1edec7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfcbf7a017e6ad8939df004b9f2c34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d0b4334a3349f50bce97326930401112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48a7d674c4fcacd91aa9de9f5fd56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac89a8b719c78bffe319a4bd34cce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca35704a3520e4cf99ca58451a9fdfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea534e745c206329975dd4a32a07f29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2adabdcc105c7bbf0a291492e67e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be153ad017a7460658690e99f7c38427118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c03690fa3805414c0a8970025595c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06f49674b46cde49f824fd67f76c37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a61cbbadfe0887ea0e8d3839dfee26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489136a10065b2241be1d78ec6e69b9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3270a80421453669a458717a64d2936123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a06ca70f7083451de90c690a5f7c32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb1797e3a844e75f489aa5ed0af68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e88ad5dfc4c8f83b6bc98012cd691126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaddeb36538f603341b7cd60413dc61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84093636fe0ddfab3c8d2f6f67519c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfae9d9e84095e123c805757e134e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc53221db410f2bacd3743cd3d864d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b1f6d58a50ae28284371e1ad0bbde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4ddfb0dd8cbcff3559c86ddca27a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4826d6e336ee26cb5d6b94cfab33cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9517fa6fa9dbd20efc15f02cfb943e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80248ba4e0e66a837d6665d4a56538135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa0dfb75f2bd9ce8d759202ff29af9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c4bda25821139498fe81314a2ce3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0513d38aa3777fa1cd33e01f6f767ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab38ec76a33d15a9aff2a27c8f2ea69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67250ae59828d1b3feb894497265e0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2556a8fb479d7fae9d8163d25a07e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274788f4bc49fe81151329b37c49a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5bb8c5679474d83a718322aee8ce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d111df4354a48fc308acfde35621b5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3509e5dd7a6d763b81f22a099cc79c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d42e201a026f8b3ab7c111a145161146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5daf6a23c0c92d5d7711b892c9a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a09af32351e1804a0a04a4545808148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be104d2aa5ba7a91fed0a3f143e3d33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a9811c1decabf247c28e6fc3d4200150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a419ec1ea9fb3b8d2ea728add70e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045a6fd655e88308849be259cea6aad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd622c08366f4b143cf46e694a8efd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b27af35501286e8780d2ddfb51d61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f35c76a29d7cd8c76be6772e7a983155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baed11da4eca208dc4f30e0dff3c73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b59b011ce0a0407e63f0d89c6f5e88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445fbc49bac53181d365a5779adf5c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab1703abef5f65b6e1e06fd04b7f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8077308e2d9c3010336442ceef044160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f830c5967e4911360f7b0f7e430e3b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1849f782b14ddb555d83b29be4351d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c0f0635868d4afed86a84210f933163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d10362ac779c07487221fece84516164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b038eb1036953ed51bafa9f93d3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92c5329d8dc1baf81803995b620e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e846f8bc703de7c3e5d9f4cd00ddbee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c635af08c9d8886a013beb6a1ea8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5b86b3e4798fb841821a4c9089c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05258dda1f949c9feb017988934d077e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8e302eef3c395a9cfd842e2f9c113171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d4d30e041e165adcd75fe83358e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9879d41577be0558688eaa66252934b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13baed788799be44b6a8b1d9dcf203174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7da87e7b445dad1e1ac46c1d36d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777814fe000bf7cb693b6156f49bd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa5ae67fcf7034da78a25e1a91f5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1113c9ce8d5894e204125644b680178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb400d0708d65c5a7553130044f2360a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417cac2a7140112400665cf693642f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a03d50f212db4ec56b2fc7c23b08e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f3524be521eea085b60fd73c4c9b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf3e13dffca649c8c88d9a50d8179183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf583b90488a954dd31ddd3479673181184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73005e6ef097b509976b60183c86b4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147705b5a890fe8d98e7b9dac92370e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5310ad5b5ce53136ed259d02a9b64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f6861516ca2b6ba01139f273e0684188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d3f2c59c48d0d2c761ffdfa9c518189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace427e5658728a47c37317a0a3d6a08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770912ef6b475a702914e2bed93790191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee966f0a4fe65c7d679ebb8adf6404f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d757688f338a7dd087785adfbf515e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b9b1e4252fea56288891b7c5b13a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c29fe8573f4ee1cb9a0aa38bfc041195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032bcf79b17a09113b7a7653c2558b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4f352b7543a433f2228043596b380197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c6aa1f6b43508ebfcff3ba54763f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2ca88555c354d301dea6c4d1d99e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e649701e513599dd7ef2349ab743a47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6921eddec2b3df95d52c98d224412201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79617d57fd231d6d95e42b866851f3a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcfe5ac0e97178349240d40d70c298203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ef124b5e4bfaf1d8fc712ec70c76f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5243f48a7bdbe4e5d9387c7a88769e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730dd6e2c34105aded0e1c1cfa1615206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ebb0061c625adabe684fb7fa123d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365652bdf2c9430962f38e23fbbe422d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76431f6a3920621a48110a74b4ec53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20049eeedd9c316582b0d84443e018f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5064b7b6db5933bd24de8b16ede50f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67edfb12f0e2244362c0048f21d9458212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359296846ccc0fea9049606e306813c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221b2ddefc1ccf5065084bd976548b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f6aa38ecae74eb0b95b171a53610215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff289145ab4bc6a6ad1a013a5a2553f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d93c941598acb1615c0305736ca3cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877abcb2a87f80f21a7b4a0dd2dcf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb32dc901ef0ca55cd467f640795e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef210dba8524de3643d0988f1dcbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165388b41e80e37891bcaaf35bb2692221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627adcf16a2d82c5e57ad87398150d61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b33f21fa39ab73a31e631119f447e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1927168d12c6bbb1f7970f5ec1d0efe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa382ccd0951e4f92fa4fe7a0d8fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c959972c5ef4b78cade93cc3a53af3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d5bdbc8cee9dfce24b7f6b41918d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761059db6db33d33c26df77346374f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5583eccbf4329b519f18466dc9ad675229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbad8acf9fc911273305bde95397dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d1e42ff2dfae5623b9c62c6f2c15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f4e2ee383e6f332022377a647c917232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290b448818aad0b56bac60f86086ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e47897b7787fe0c3e9e25d6f70673234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9127c39f4937df16f81a039789256c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe208c22f4929706f519f819e27949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb6e5cdd21cbf9cc741010bf2c5fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b001bc520890f6f9e333dd2dd4cf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d4e549ace460916a85e5cb2d85e23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9463c68feaad351f0bcb3029bc1b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c69ea4fcb9c49807e56d722eed8f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034b87b0018b191613f3842f77beefd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8c51b432facfe66e6e5927442efde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16f0584051ec8a261b552f02b9a1f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b856c21f9f5a364a9a980e1fa1a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3d23d65991fb5d30862fec749617246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dda151c99735e0362b46819331774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac045199cda041034f0cd2d468802248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd083b632ba3d40cebbc9038766265e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40bb95b7aa4145e279575eadf52419250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84627d432091e98cd8199dbd6157c044251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce5864d960c861a1830dfe40ee425252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b540700001ae3fc67cabcb8b23c059253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa0eac3f7cb0dad0c6d60e754015a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c905edd6dbfdba9583eafaa19090b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a08fe7ca034ebabc00714903b2dd06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53db127a986959855f1101c31b3815257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1d7423f25d38c4e661726e8f5e9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e2888d64842ec81f834e3bf1c9eb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1003b970c1259c6fc0ff546fe25e4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db1df96b825239a071fb378ac3663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17e023bed6873cd88d04e3cdf4fd11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f67b2ce3cd0bc4aba02750fac4b1c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c902eb8660d5ec8d0da088ac3ac4a60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744e4dd050daf19829431d8339212d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184ffb0d749b876084bb5255f9918ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1696388cdd1b6589d9babbb6f2a53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559750c6ef59411308f40df0b9577c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3572c9698aa3c90e2cbebe812fa14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87982e9555ec1e8b440208ec941713a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeb13b7c30f03863f5c67d5fb1ca3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed107f03ce9454887993c10a64df9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22b0d8c0f7ea3fb091ef34bef37d17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff60234bdf4b79438db93bfed30106274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b35556b08ba3f5fa197677c0bdd64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1bdc789a613135d1edc33ec9907ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f988de497f74a86b50de868de789277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca90d87304bb2d4a6ec51a92593622278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea33f181ea784f5571df28b3314e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5316bbc75da0ca8d22a21830d717461280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f96bc3bf72f39e29093de7a1da2164281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3b1035a8bc6a2a5643aa5cbb1cfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fcbfe83efba8b5d874ac4426037ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a6368874c10fb3fcb331b25be92a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede82c50e425850f8e3913ca466eb1eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da764e65b56cb532895fa12260d37f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f4c2f2f1e0b33c60bea2c0af52d50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e986edf9203a223272ceb15210d923288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e71d4c16b17cdfdf56b82f09abe055289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0959ffa065818e15b5ce2daf188a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c22cd5a61d1e1c9dd92af1a6ce58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03a5977330fbfd73f83b984693093d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15035f25ba6fdb249e482b88f57c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf532a0b899f1d227b88d796c90c78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee723670f02524cfce469dee76ab24b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74babdca5332283cf5992c0d3751da69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f12d69b391cd72854e914241050fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8291eea10b94bdbcfa3d84058db18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072445661939e6200f074cc8275062f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20a7f7aaf9f761cade403ee5861b41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0314e6bffd3bafb76d24a043213526c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113939cb1f42076af4455932c50223e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae4adc506cd7e67b6b019cc01eba0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea9297a385ecd389fd7acb586d189304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be126c53141897a4495c9bd102e1ec05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619613dc9cadc474dd6a70971d12b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc8147a4da0b0a808de24322db8c9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb4437a22025aff01008ded7e6122308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cffb87c7dfc1b1923132800230a07c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed918be88ef74ab44d4d520b30da735310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ae2b76269afac12787bead1e6b3b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586ddc3deb569bbbccb4eef0780c94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1840106c13368e14887e67dbd66756313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f999cb19274f3cd618d76b7a697f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8451e41750d8c2d12faa0f616b12e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4bf8ce0427f4b446cc90fe2758086316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae4eed3c18fbaf62f200509b6f778317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150800ef3ffa15537c4285bcbef4a22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73022780ac682a83d68d3c3164097d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c767f852545f1bfed766e993d46d516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e2f6fe84016e2a7864870701a6d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3979bca2d5504c45d858f65ebdcb98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b097882d5a4eea15b6a9028ba00641323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6f58a61b16092608e8f7e32a7e904324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3ce69c4ae9ebea5538144c95374b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d89acd758de288493e1c1a3d6dfc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115b521ef11b6ed7e99b651db97567327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2bb293d97b2396f37989c80885d65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4236ef8df422640e9b43ce34f269d00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d101d034024b98402da3387a9f44a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc46f101db6835aa357590c6c9460a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585f76993704fd653965d21a861cc34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932c223f031223fdf3f0c60ef980b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89255a7864012a901428c549ff5d37f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ecda26bf3d32a09fec3a9121d690f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f7c8ff1f62f2fcb632d399484af16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa554ff70afff852c0971a8719280bc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb19b344b45f298a8ae319be589c2e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771faae19b47af7f174ba3840b5094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75043cd8a67c3a6cd39eb7808b73155e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf23fbdcff315a85353c45a7df14b05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bdbcd26ee688ef2d3eaed71953a63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7882e33d84722f3b165b4e4249f81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53055cbb2eb88fdc811d633f003ca585344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b7519b73f5b30e135a7f0422308f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868b387dbe9de803cb24d74e925d8c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00e5ff07851e91ab82450aeb8b16d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39daba271fc23961090e3006c46ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d07f6266d7430d9317fac5e78a00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da9668e82894867e36d740d4cd171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15edde58343f1cd3d6ed42c95e7606351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f9c5868436feb8894b63f29be32a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64d6c3004a0b1783c1d04bb7e944ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee9d3d7e273ce5b8c32563c5c6839f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882c8d8989791eca880f0dbaabe507f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d39436908b63f3e3bc2ef9da1411356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ceb3f246d1ff88925075aa347c43d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884659df6cb809c78053908f4a04dd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3673ee986d08d8c6ee6157f7120deaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70291a91d789a4333b5b8a5bdd5cab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1abc9753d620359107c66ed0275f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ecb2f97ab1389b984a891b0cfc22a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d4073c8801e26a3449e45f34cf73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a047c75dade83f2f2f00caa1ac6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec595de9ed0c8ab11e1aac99d0df5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3062bf635deb25ef92c25be13ecbb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d9a3e6d36bdd87a8576a4226a5a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bee91299342b1c96fb8f53fcda5b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce60c6b7caaed3893b5ffd05cb75a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/added83dc22530546b636b7888c17111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef587f0bfb79fa23012e1ed428c60153371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7375b8afad973cd75418deccee767372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ccd61f28538a73ec7606b0611d3e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f60a1ab9343dbdce3a0a089968e18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837ea546ec1498f3e1b5179d14f1cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50708b63f05917a7f54986436878f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4457c6d57018acd0bc67c037e775197377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc60908e335d94e638f32b689a9053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df889c63c1aae96ba2056842b84f9c26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71965e8f12cc4a091ddec88e6c52a52f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498be9d0d7e543d941cdc063e448c7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb94451958d1ce2678d059503dcf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf500312fdf2bc1339d7841d4c2a5265383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb398e53b142112125c3bcd5af0bf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2be3540f8567911fa428195fd471a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d5f4ae2622115c0bdeac16563263386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba36b242741bfcb3cd8be1672ea99b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bbbf5d3437f873ce2b4c3a20a0cb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b279a905ea76a8b7e26270d3ebfa4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb91d3e94d2e0c27a70ed95f10b21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b22caa0ddda7e1fc5d36da0d1e26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bfd242fe7e5601a742cd6203dcb97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad969210aa31b98ef5f880d1345e3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8815040b80a1cb632ef9151ce67312394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c19f921a62c5273e1ab68581dffc4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a91bcea3b10bf167696cae59089d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe58534c68894e7d85718e575487dcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ba37b41c2529b76bebc2a547852bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236ad87b91de78f824157cab6f50465399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa4a4fd5978666f46dcd33aea917b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81982bb1daf163c9dc872a355d264cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7bbfd002753ebcdd453cd72398846402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99a8fee1e6f41862f688fe356bc3be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b033d17eed16d0994abef3c72a2c0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da80514147fdd17ca145ba17133278d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58172b7a00f4eb0271086b91c487de46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcaa0d34230a0a090adf4711a182e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f733aa1103ea70b84032517cab689a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0af47c81e29d005b934e75b63245409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22b7bc9a1a360a7665aef0551889b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ecd49aba114bf454176fdbb2adedf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5170fd5f3ecb3df2f66a8c4c3193d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353b695f01bfab34f54ee8fbaa4dadc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc1ec5cc48a92ef103c719531784cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca8f8e616301df042e6dd42111130415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e48f68c4aa989014af3027899196416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784e989dae413d0d354948546f3d8a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e73032275243fd99dca91791507cc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f659d38159017ca3bdad9e88cb626b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86780c7ea3cd424756cbb5a3880ab94a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ff23e5e495cea1573e4609f2a39a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dfad6593414b6729d959273d79a37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1c6effc0ca85044baa08a4aa7b856423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a90ddfd26c5e54467254e3c0d2e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd481d48c71006b9e1bb838dde5745c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3c98c43ad682f82c28d529d2a241426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a876e95aeb06d853795c9351af37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3abf6738fa83a4483cf9b9a2ced5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f2e4447766a858966d20aa89ad1be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30600e71731670314b4a3ec0abf92f7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db17ca69dca56556eb16afd2ac363431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e50d7a0b9a3f23b180af2ac5f40fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd680617942d8c971c6883635e8857433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794da52c63448f8f10bbe87723afff8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323293a7b663653e072eefa018cca86c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebca2339338c3d0faaff1785217954436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397372bdeefe6a9f98f828903597dcbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0bad1e64c7188c5c837eba0f7acfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091d0fcdc94b78d5d67ef165323d04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388969db7304b978e924f1521438031440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc2a8a7823e77083b135566c97e1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964216015086fc9c8b9cb0c41b80b04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb4664faeb7c4f58b8c30db5058d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc20fb38e8f0ec260a30fd18f72442444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69061d9cf705f69a9bbcc42f064a3a4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2962989f0a3577e79e8f09d36e67fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f8170ff8ad0bdaa835d6aa6f52cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feafc2e29a7e9bdc21a8ccf11d2882448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d04409ea5c30473f2579d3ba0d22c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec3581d21bc7245282679878637ad1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241806e893dc1f5b62485c880c2373cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a4e4622092667892aceb6b00557b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264c58ff7ec1128a5748bd8be68664b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9b0a864a9512171ce0343563efd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fb607110b28c3eb055722fa405d1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698caaab0972d398a0416a82da09f27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16860538ab759f483f6a2607f4e1c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4a45e818512497311451f17724ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cc415601074949de8385e159b5f76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8048b8c70c58358c7e20223905cc383460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f0f70fceb62cf13f7e524cbdb48d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a4b865f6f5e760fbd726bb45b197462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe537e03e9d6e87320cbe5d7bae9db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec9dc74b5a5264565229f880505fda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f66fbc0c5f2b58a6b1e592e389fce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1707b2caa496431b8fd86ec8a64c73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d18ca100da408bef11935c19d944aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b78e83ed1c1b58ba388f139d6daa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da4bd92f6639daad3d8ffe03f6863c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b91dd656302e219a017112654a3ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15201e289a8c313439dd6773f1cd608471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc77ebdffe4f1717537ceecd159898472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9138b0c5cbcb6df311f48fabcf2c63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1977dadf3d5b36a0744a3e364e6184474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e08104ca5067329c41fef69cd64ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6fa0593f813f6c026de6d63e54b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17adce704a0a525a46481d876591c89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4405a6180f58ba8b0132e6f3da396a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e129cd9f0cb491e5a19f1ffbf88b10d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c24c85666ffe1bf1c5f9477c718a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343487900ce2df796fcb5effd9890e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc71c42e438fcd38a1b2ba8a8558c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b959c213d5d93fc2736f0ae18dfbe5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f35a21f0570636eec7eee87dec898d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d12e26e866198dcc2d5769e0bfc68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498442b3326672ff4f214d027b72cf7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eae57880347cf3b44d7a7a02948d3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffbb8a52772ac279baebe8cf0663a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a75476fdd1fb25180ba4910b96b2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804ee50bd37dc263a2812023b954e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ba40f8d9bd8ab7ddb8f48390b5e7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355fca090053cf07ce815321213d239492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e7ad17eaf204c22dfb445fef5c7fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0678d12ce2db9a3d25c6a50e544d3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae6967bafa6b285aefaf6d2abf1e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2b35315af03df1883ab10329befc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8822a925cf04d88423fe28352b1fa4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a145237c749cbd96eea8e21963a4ed4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91f30d1ca451c42c4507ed48ee122f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849c988e971c72a2d5cbdad8ce0bc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cee3f22911c8a3b71c9e7def6bd1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaefa895a0273dff96f0c0bfbe9e4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cad6f8bdb8f89e8ae0f848220abc50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea38bdcf8f482279245f13385ec946504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744859acf642f9897c3aec1eac1a3be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17767a0f809764499dd5527a3c73b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b971a1d04786d2805aa7cca45a43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfddef7e0b1011cfcf43ca4cd8bec92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66c97db6c6090a22fe9d2a6d795cd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3edcf16965ef70973ce12893e67c86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9580b76576ee94340971feef627a9be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e90243dfb7d6afab0cb249407d48d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef8cd6d1517087e6e7d75a30f055a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd65ef0072e9e1aab3791423b14c9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cea06aca5da4cae7d95a5ce978152515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8de2727ec0a686c74bb0acb746c5c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259f6002cece7ae9d2909c895f7c8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa30622d1d8cd9287871e06269d6b1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26282db17da26abb0f69e1436137d756519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ed6a71b569b8377773b7a3be72c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399292d1459be12767a664be28327e75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea06e59c20403e22fe666cfb68a29f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac9c09370148b871a3993012c298e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14381d5478c326c4dc96cfe9e184dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a4df3eb44021211b2805f2cd82e5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414435ade7544f742225fd74cc6b30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da01adf128e0f660ad9fb49c606c8dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2147597877ea2d353e4bfdd010fe1bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2377575db99a17adae308a528315da8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4697c0e5e312d663649b3e5fa64b9ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a914e12213bc6442b9e65984914bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39579bf8492c757240b14fdf6644a312532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c122704444a7b004708a717e3945533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc8d9116ebca537c476fede5dd4344534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cb6fae8c077a7469da84f5bb1e91c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173416fca88c09be06efa7a8dcd80bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac18d2fbf4eecd674bc1dfd12ffa4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8b630cce9afadbe26aa5c74f1a985538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b883cd43f9a3b58b1e52c1b5e2ae8b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e903d42cf31de497ac9f7275b5336540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8bf28818af3fe73d22ebd65a691ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1279b758d9676d40953c6abc7b181542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152005ec9f962f4ab8e48d781d159203543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acaca97b916d0dbc42e27c9ad86d42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b278c774e49f84caa9056316ebd9695545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f8c3d3dcd39b50062ca698b55a22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef1602b68e51e0f421cd4019cf189b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b3f04049c1b6671e1e98e45d4df0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444985b3a348e8cefc87e9ac5333753549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd44611fe834764bdbb05fd26633a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db4a128c4a6574407ef2646aae6ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592169111a691a18f03ebdbcad7b151552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f859345b0d15c763d9fc98d826d10f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4ba28fc9d110a1bbb636b3ff1265a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1251682bad1757322add6330ea7937c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba253c057117c2e0ac64b7dc9d212556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141e039c071c95bc05d247d19cd53c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5fe73c67151898e0423cd7f5d9d83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baea3ebb21747c4ede6455df571dbc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840aa88c0c6633994989d8fda42e729560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e19c3c7927fa9a838a0709397e79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f1113ec36cceb4f30ef43bce1833562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1932907dbd28288effa2e3977b640af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82dc35209f3061979f032b805fa847564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a453531c7fa5167cfabeadccf3e41f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1613355275884758f6e1e375444df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516b0589ed6f1ed433826e3be9fc28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d54da8471bc423514f4d3ff27ed36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149968d8180cf8f7fb31976f97ccbb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40c26c6c9cba8a610fbcf31fd8a82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a4fe5a39d23decdbc28dcb26f571a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c127af8351124e178d45e6452167cdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa201312d4fb795aa17455d509ce6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b8865160166ebd8446e4a7e2719c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3fc7bad98ec17445be80a51fe31ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d896c365b6aa1f86b4fb827413ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0864f06a86a6bb12e38b782ffb78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684a75363a20f05793e7b3155257481578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af34c173fcd4236d8532a3fb8d9bf56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f8484d75c1559048cec8e51dca61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379285d87c2c8449318054a4987ae72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82463304135dba9c6b818ee693d9823582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0413fe50b6f9dbbda8086244d42d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f8450c76f31ab452a4810b512df4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a95bfb0aaad1230072a62cd8522102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de129049e7a7763a15a57d314ed11806586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146bea3b8d1cdcc3a53bfa38cf5c3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c81769e415b60d8a067876417cd585588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb689735e8dbf950254eb01bf669478d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24889135d914433d1001300abadb99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e83c4bb6c9620690dc1826a51f11d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18020f0e3bf620f05f75f179d773164592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aec727088cc2531484bd94dd9ce4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883e58bd6e23957c55a03b5ef680a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c455507154f9e60bc1be8d3bc64e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fed5a3e3d0b7bc7c745a39f134ffe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a8e8e07926e44bc6fab597cb8a3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ca564111c04259d585c143160025598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3630fc6b410e31290f10aa5f8c6c08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f1813bfbc86fc470d26e0347cf922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0d965a76f3bb6ab76804c2f24d115601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff45c13fd7b9aadc613d5d68d5cd0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017277cf1abb7d1fd49f4b1d9df9393603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b975cea5697efad1fdda88e040245604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ef133ca941146fd05889c34bcc83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec716e7f69ae1e9a81d7239d9ce3d17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918794b7877485c3ef283d533e784d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8fedef39f429fcfac10bbb475aef3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313d8a9104c1d6e45e1b1198645605609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d9264f96141d0336479b3366e7e28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89ff55f851a483e3623b9acc41ae8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc992159528dbc575357c8a3bac0c0d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d21291b3f96b45a2815cd825c3d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd12b6ef6da3d8de686537187e9019614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c004f9584bac2e9fef403d7d3d5f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aede7de2b3f367abb1047e6ce35dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dae5a5f1fc728e5fd9a115f850604617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d924c12ba52ba2149f83df43233d4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f724f351c7a2e844c6cf54353ba97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919cd4a92088fb9392da61dcb297384620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f68e3222458b186c52ca8832de5231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8adddd354b24ac9282efd8b97fe73f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36af396bfd8a7ac0de5b4162321eec7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5c045cc23afcdc5ea1785ea5c7bf6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee4f6c2fe2a784f8ad637f2ea26696625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4cab63b708b23ac4f6a9552059354626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd58ac38696e075024ef9b1087c126a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cd90590e166458c2f51a5cf92d568628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a044a2dc54b97388a7f90a11b70e77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77906f95d606c7850adf707ef6c077f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb05ab3cf8e3df67fb6be08790b890631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d7b26b3cefd506263943206e0155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730710860a05648c08351ed7b32a5b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828426119983f52d7e82c67f1b2e37a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887c692aa8fd8c16ef3d70d7ed369d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef7a4dcf9dcf9a0f4a808661db770636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f114bae27f143cb2d163fb8259fe90b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49823e5a71fa027a458e62323dff3650638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b70471c195d2217e983e577e65d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201199b52dfc5b8a3a4192839a879e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff420678d4789c85dd58eed321a805641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fbbb5ef5614938c8d733516fe82dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a3231bf04b2695fa22aebc8142a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee5eb01ebf6eff25cb54905389a614644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3b5b580e9d9cbd52ad32373448fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357344dcf4c9ccaf4bb2584978fa056a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e1b478dbdc01e05bd43ec36b0925f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef8c538dd85da514669af839d31b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17fb916464474535602916229d820649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411f4ec872d2e25663ecb29adce8632650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585f97c87d0c27ed8758770161d4457651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986df938417582c3bd812794a95f409b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86c923914a6ca27ca01230c89bd92f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a25e8f74008673e7381c4726558b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f323ad69a021c5be6ad10d750c2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265f7a6715b73a294c92b107831a3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ad353ebf4c93569891cf605b822f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ec5247202793f8c5795f442cbeff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ae9272fa87c647c301d7176b5a7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d94b4dbdb747135b914a181aa6ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be93e821c2d30e350c341220c66b80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719590a5145f7732ceb6e51dd3f635662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e89d1aea9af3855793ae28e9629bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77d9247dd88b535e0f66b691a5d134664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474aa89b5af62afbd6e75baca69596665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f47a8032a8418b10a4f300dc96827666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab432706ed2d9cb0ef1f58382956be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9717e2482da42ddfbe783e937bde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88904745947998f9e31304377cad4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ed07adc9074a0e44bbc25cc1bced8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc31d3a0ff358a4d59579375304be64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc5202e59f8227e2818b851a473904672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6235a048c85d09017d6425ac585f00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d9f516c2672d0eb13a626b8ce4b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8de2b7ca4d633094385d364788acb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d7385407a92a0e77d5c3c9488ce51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c9aea2b92fe5d2b017fb4f178bf56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa20cae44f342ff09df656e2563bf1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed178b6815b57d50b1070ffbd3f4e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73fa8fa6ceec0d97810ee611f3e3e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d7ea5ac0ba1d3e8dbee571223027c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772669dcef67d2e6b6fff6c83cdcb1e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d426d13b8c97c047ccb00c7c64a7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c78f0967ca729502ec396c56fa1a8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699af0e3c738e3f815f0aaf4ee84dd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8c1ed9650eceb7fbdee43f645fe48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588992fea4d15e2f5814aeab529a08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd388ba6d72faaa9dbe4b2708d29126688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049418d1e38e7bd80b5bdf5396a0103689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a90c8806abfb516aa603ed51303e1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047735365aa5ac47f0dae867dedae090691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05d688040ece788daa9ca5b59fa39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285a5d90d0442bd12b31af64fdcf21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7ac1ad488d15738528a80cddea827694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37eba9d4269a5717330d08715e6a57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb30f2a69e56360f8ccee738ee57ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b42d68a5f32f24a9427123b25d500697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b7e12dcb2b42b6be0b07a5e8d7ee5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddbeaa48a553b80f3b1d5efa836525699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458daaa157d51c08c7cbb820b65c589700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f9f8a2d4bb5b683762a2674b2ebd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcd88d9db09a8ad4dd28491b419223702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676417015b3fc4c28e6e8d5973c279cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956de6e14f4d84162318005a40f0cb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4998589f5c303d79e550b35435f8141705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3363b9820537ceb204e8aa49ad2524e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78273ef7c871d158b95cf667197d9256707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe35336ae879c83bf32617de14c99ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe371c4e27a8d0f06ed25b4d9e5a51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aa3b33e4d89004b9ac15ca4fad068710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2859ce60f842d9576ebee0812b0f38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b9e73808cad3bcd9808987edf6c31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d312c313a46fa051f15400b11aee24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604c04abb7714bb6ceb27d6556332cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41c9f75362ff910db990c0aa2a22b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fe97560a2a81dd6884955c3db0c6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8903dfac8b61cdbcc3cf89359ce67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ee9497632072d2fd1bbc1de38cbae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f7495ee8c293bc62236f1abd371d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718182af042d2c0600c161af46fff7b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff2fe9631e6bc0f9a3a3341c68bee9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81459f652653df0bf98a3f0c6eb5210f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a834e5e8ff2b053eac4563d1784cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54926cd87ed5884756d4193c9e8c76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c545d13f5ffacbcbb3b09ed5ba1fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c43df064bb97c7844b32a79e9f03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25409901ff9064df0da89e2896cac4fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43c28c0ecd745b3f54f9c2833ed96e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b24d7e98eb03311c88dade7c9360729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00165431f0188fcdf2b25c859e92ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b772a5bb60ab4f4cc403410be15ed9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dca2efcc8cf1a33b59ca1aaffa5adc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd90d4a910d348a49fe70046184003733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ab0d2ce1304cba007733b98dcd611734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792e94db0a51323dc6307bcc0b45c38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07334d0b411891638073adccea0403a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462752ffc71e447ac18ef13b4d14d5b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e5a764e675f2969fd4061d82b859738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38055176b2be9cb35dfecbf22f0432d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6db47bbc8bf13ac89af7e6c676d0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019f896be4c3d6f7420cb7aa12e903741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd17e0be6866a5928df0a7cbe22c66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c845b500740e51af3ec9f499cfdc84f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a87af6e77f924c8d299c8d9d7f9cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fa81b32e97d69649bbc89aac841a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1b760ef2ccc5fdbfe3ddf80fb4e28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f6d894d31b6903a53f1444a97440747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95cd4c3191e8067c16a6f3baabe935748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7f3a37f1ba0acaa74e074b83a08ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4123231902bc7e5440936801240915d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f412392fd5319ab081bf38dc98ceb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435070d9e825e60c47e9a007194e602752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea5ebcfd5449cd11aad72bcd4727e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764979afb958b8847659c0fb6a5774f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9c603c32a6be6b2e5834155101acc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d89af4f901d574f329bb0e7a21b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac89f5d5b458c66ea21e1dac38ee371757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15bc18eb563746b95f8a9ba3ab4ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a9abe780e64088f2fb387d389d1c1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126a5d00cda1930597002c35ed4624f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f948682042de64e60ba59a6a37cdd4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cb12d9e1639c707a601ad29f3fe1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114efd2bf2f8bf7dde7daeacdc46308763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615780ffb3bfc6b73609f0848e8aceb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04b64217c094f977a375664aedecf2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d527ed55a0fcfe8f4d82a283f7f14766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2285caa62da32001b8ac60ef8f2345767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c05032f3465ce13187f9c6abb21a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca97f2ebdafb6cfe24981e634f57bf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b0f5c9ffa61e5a62c8092f0d1debf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b96b9f7ca1bcbb892e3bf5895b7876771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee68ba6c78174215405c48789028d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519861b344c8a01b6ba28ba56b72d61773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff201f5e96135097dbdaaf3110680774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b76932ade62dd1b5d920a88b07e27775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3be424298baaa1d660f530b99e972776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1afabdf13eb2b913d354c5b0e3203a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab629c2e1c4837ecf0f9365cd1eaa7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d14adaefcfe828a8dbf1f8e2b48b12779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f6eb25b89675cc4679d2aab0c4213780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a48a96c3bafcd7448ab81644cea1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dfb625f5ff934a341477b1fe805b2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3674b196ff70fe2a2122b6ccd3e9e5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb981abf30526c1608f2a0376cc50ac6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f25ba63e941eb317be7214c5973e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ab6bc3af3abf1925920865d336a5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c350ef4016c22e1d71119b5288e9cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fb6c5bba6646169ca419f06917974788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a039cfe5610e49abe46b2bd20df868789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3459a91f351d5e52d9ab402d8810790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69624bef85c8a5ed87842cff761feaef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4454b7efe98c9dbb7953713badf7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86693b03760847e7f2f374d133a45793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50aa4e2e98ced1bf198e24b806598794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3d21730ac7010853718e201143dd2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb76d824fe8d7cf05f2183dbd80d38796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175c30bb20f51afd582ceff8806ba2d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f62f0e7e953dc2440d8114efd3ae7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e34923e7441ff52d4742d83f5aba63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00612cba80a9bda959abc77dade8a327800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e91ebc5fb557ea74900bf232f0558801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1c83a1e71f022525226c8baf7e1c6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902af3bacd47b899364c595b3cbd40d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682f0ced068b06ed1b6de423ba83091804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b2373d4206cc16cbfab5e6363823805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff743923d3e20372461102853ebaebf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593fd73af165773d6d5884b5c1c2b04807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c18ce24e5650771e31b044d04f0b0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa5f2b87774a56e052383adbe99a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ded4d3d45a3041086552407d6cc8bb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00092a566f1a872f3b056de57a9c582811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51922dfe907fa33df03424dff39e2dfc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a86f04c301dd9224419a92f92340e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea3be74550492e9051393c17dde1bd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170386a9c848e2ef2e8d37828e0826815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350284eb3e23f9d9d10f7f7e064d6128816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f626a45ed86304499f13715346f234817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3530d55ff63c05ba1ad55d36d86952818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd5a610e35b05946fef3fa46706545819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e7b107afa111f438573e218d8ea3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28960d4f56eb04559ed3739e4901762b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2efc5cc42e3e7aeeeb6a20d318c1c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc99c5a01e2477dae810fecefbfb1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb41410d4a349f460fda2e51f7eac4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2479ef2288d64c8b655504e82f77419825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d7a564a37644a4bcd55acea0615c1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be086f0e88e276564f70f4379753fcb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed491c7336a29cf0efbaf4ba787cb01828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50adba04c7545aac94f2f26d1379fe1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2819c32f69d2e36f4415aead9e7ab830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8101f2d60762f5b0aba28ae5c31973831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1806b89ec883cf6acc228f45aa3670832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3dc3d72d40c4e47c1735b8e56ab4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be96a07218409c96b42aae6fd53359834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e54cacf1906edbda16b19bbb3e8d8a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0408b25fc811ec5b3dca93409da2fd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ff08ee45919b72ae8120f4dd4453837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3876001fdb5ccb92d0077431aa283e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712207e8fe965392898bc420c5a2444839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4b3c8da6c7aaec9d232b067f79c3e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7566046ae888b211d62fbf99e084c4a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cc89b47395386e7ddda142ccdbd71842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc92e40c3cc70e6c31ac6f7f182cc71843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec9c7f8934e51472d6d52b3e1ea7fe844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02bb681caf7f4dcf810e2dd5be2e6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727b743b4765df689efb6107c84752e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0229e95698787a9de5834d329dff619847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71059bb1fde7f3ca0410478e2fc90ab8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f88e7af1f0551165949901dba9a59849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4849f3ffeff1ad8104c30b0a981b35850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674498ba96487c590d9c4b326f8d361851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05463c1162deeee7ea3cc0c07a0cdae852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a290a906b9838367da5816ceea73a3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dff2061e7d8e8dcec67115c534f1bf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f235eb9b908fed954d0d6b4c9bb0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d84bacfa073598d8231c15ca4d079856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f859a4fbb16f6a3db435425c61dc5b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475332582de94b28c07601365558e1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774c29bc3dd58057334c190b5be0810859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633174aaae82c569a530b73fde9d4f5c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725532eb6b8986290f398975e0535d5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fe3bfa394365bfbbf99acadba02a5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36127a4d1954b9149eb9c426abe665f7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d24004c71e611d330c6a842550d9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aa933ff247bc6d4747c4a3405d13a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc3e173b19f74b65826aa8778e3e4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42e37f6cf2a6e3049fd064794392a7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598294464a21c50a5fba4d295d20483b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb1bc6007b655a46f85ff49ad48cd5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b216821a6e17ff67ccfe59334d1ef2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e2adfe8ec2cec2aadd637560ae290871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839619c3ee9f1a71c3111a2af79620a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f828c6ef1a34ac4936dd9f7a1977873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629946b600dbf137baf684e2aa3702e0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d4802eae0719d20cb72cf64bef240875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbaf02683eb6916ec30bdda2c81bc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c94d81003bf0a69f79c2865b1c7ca8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8b94b7a3e8fdceaec30a44ba2e573878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f89c1e83c001de071f6fb9f7a1cf7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c22f5252eed1826609f0f7b8a208a2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838078e9997149d63e7d196ca71bc48881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07283b3e797b2c489582593bacb402c3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0ff2a68559b0221605e505dbcaf4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc6ffebf3413fb513a8c8259617c0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da913d609772a1e2ca07d420a80de71885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb7c1b566505a70b2e54fd7db3394886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a32822b6acfe00f452da73557c94887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b18425a77ee12e715ef2c5fb0c30888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24519f6472400c643b5f804963227a79889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b40a70a34cbdc29ff0e58bf9a19b3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfef03b7b688d09d27fa1206ae44d9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34821787ab0126f58cee974cbd49905892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007f0d8ebb1b85116f777f0fa380291893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bcb5a21f57e746a4178d48382dae5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80565c5b09516805b2914254722e8fcd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ff676565d2f76da703236746cb6d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b29d243aadb6d14b7e9018d435bf2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c44ca19b34a34104e4fb47725cf0f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace680cb154bd506f91fed723fcd31c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0bf27a345ddccd5ded4026aa14df1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204b687dd21138382bbaeb51e53a54901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dcb651fb6f7c746323879edf6fb44902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72bb6484d8e20a5bc7eec6bcbee59d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bcad7bb5230e718ffb40548491b04904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29bdb40a2b430b18c44f6b32bcb42905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65e2ef05b40175b2df28bf6b27ed28906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21d30f40a939b7de3d0e299efb677907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad23288e2f2d3724e2405d0ec450acb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d6534b923ef57c207f4debb1a020909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d0778d0fd049eac982c4006953f22910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1facddc62562c4dbddd2f254de63911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6d6299b5fa3e381cdce230dd5af21912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc3608c1470cc4861c6a49d89589c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4481c6ad7efced0a91346f8b910bf81914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7646f2518fc82c4a2bcf96bde2cf4f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539f45a6508ea1c44f65419801e32a9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8909637a5affd1cadc2af1f1ba4ed7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76b406ea866400493eacde6bed1b6a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c10bfe1c9c9839e5d44ae570d5a7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13987fffba9d3fe900433efb1d553920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997c1ae2c3b7e1267389c51e61de4cf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0c66e42c1867755e14c83de8014d3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dee65ed2e30eac58819253f1fc5bc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc045a1b78e570bf4754c54616c2d2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a64677020b00bb89d3d0ae4ae4d26f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61258bc83c85aaa1d2cb0503db54ee84926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e529806f386a2e2a73834bf454126927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5af4c6560ae047c8d3ca9cf997d74928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2bd34379e59e27eefa6a7bf3850c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d67f31cf8eedbddbfdfbbc322b8c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66636558de0fb8cf4970eaeb78e7846931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827316f8449ef32bec55bd39b686849932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f88074d14b70745f198addab1beba3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b768525b3d8ce15c8d77bfa05b2a7f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b1cf33f0e9ff115bae28a6bc6d48935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617790e6551527eec74aa442803e693936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5659731fb0cd851ce62b9e22420627937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d728797e43772d0842f4c96fef1ec938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4afec58e9867b570d3ed9cbd3994939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895eb6550a362a42a7631d91d51e32940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118bea7b35dcea343e298d862520216941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e811b32968deb8df136b8122ec64538942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda59d1467c54a9d6cfdc01cf29f761943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f16a1b75850091fbba88a6dcb41f2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104b9afae904a9123a79431a170b00945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a5e6e9f384436b35742b51bb84be946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb573a64f04e9c21ad9534d4d099e6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d040cdf8530d356faf1153590301948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958cad5119c79385e46365bd5dd33e1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6d12c3cb256a68f487c4aa7f3bc5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126285e3502fe86bb12150cac7cc051951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6245c486b5a1454a3852a1e13b7a5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02742871827d330abd8d220fae52bf9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61683e6faa7cd0e50bb2f611b737b8b1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d9ae4bde5f05fd450ac245bb3533955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76de24eb40bc462c75a88599ac3dd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd42519cbd099933ecf6e30a4328692957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9408dbe1b0faa222bee3ab464cad5c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a69e9b4b11e5d2a770b064e63c0c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726dba9360fe92d702cf49cdfd42de960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dda7e9574c6f5e944bffb17f157f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c0f185beea1ccc8b91c5020c7c3e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad5ea55d3e2c1f7ae2f119685c4706963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f3d0d9fc0de2219faec2cf28706f1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485e981c7346d88a83c54572909cd75965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1a3a247bcb2d6010e5c128dd4604966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c55b03e1f6e1f98bc83102ebee510967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aa79e4fa1058c84fe9fb0f9e8d38b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d278735b93ebf5ab00b3e5f9d9961969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49308ab0b5204c544579ad668e0ce4c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d005dea903aac32b43b8f52e9b442971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434f33049e39118a20e6443380f229972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050f0b168e7497f63ece8af0786d8a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66976357e6fb9abde3940919b2708b44974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68985af98bf8fd1888df4cbeb4b4b80975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ef355974b1a1a14d616c73140ce82976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517b9b4dd7b327aefb40becbf147f5f977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>