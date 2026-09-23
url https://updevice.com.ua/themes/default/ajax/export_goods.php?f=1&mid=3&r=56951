--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f0d915ee0157a8133296d343f46d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0e3614948d4e4bf986e9ea3382212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df38a9ff742c55451bcdee2095c76ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b156eae78cadb248e0c870ca47444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2858cfeec0eff98cbc4284890e61e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42d36c374a75953500350a6d2e28a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61540fed4c3526739efcb88c2086f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b778b300e71226829e9381bc9dfebc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9430db0d555e9dfdbb3f515a1d893289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dee58c4ffe71bc8af9d29d8e85dc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e49ee44c2e0e447e29de64db6660fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807172ad613e6f8f9dc6df60334ed98912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f024bd51c68d96320c5738a04dfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b0019f6aff4af5c0038e898f712f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d656023cd61113a5b61bf14820383e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24463d1a09a22343360965737b4276516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12afc7a783622bffb5b0a668bb6a4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e20c6a3578c131cccca235c422c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297039a14dea2ef84b175229a8d84ba419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8476eeead86c95a77545b7e7bf74b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aa6bfeb78b1b3b253892a9c89cc4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437b46b95801a8ad9a0742c84b7296b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b6f421ead7883afe7e0b66074c0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e758f6a4f48bd3ab2340e51fdafdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e235ef38312c44356bed34ae057fb4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73a1ac469d1d92604ef66b144be22b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182696ae11105f0f2006406aa9d50cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217e4f7f64c8c6f21124eb260e083628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10eff23405d7440065217c5d92c0d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98d25ed516cd95b50e7c7c1e2d9f5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e840ba83a03915ef6f3ba91f8daface31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e8e09a67d630edc30cc7ce3fe5a6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9128867e7d9ea3b277512bbdf0e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a111d0ee07b615d0d9aea6227b7c1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628492cc88578bd7f5934d1f99b431b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9068bb0ca49821717ba9b7a0a9c9b3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57fff2f113504ca02ca6a4d436c29437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96438abac7cf0b007d05866e5a873838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352f2054388a248a92f467c462f20b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcef3711ad7666812162f505e326d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c0f7c0aa7b392078a9ef9c96ad70b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b1a90cf8616c8562036bd4b1a93f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d1c76eee6f70c16de29ff6e07cae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6999f77f4bfe46a2142992d582f0f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e101deed4871fbd27d96b44d031b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e9e6337d1d0433d36cbbabeb1cfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e11f937b1cef370dd432fbc9400d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dae9a60b5f12264cc8e40f70cbecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335a1b96d11d90fd90920c404f765649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d083494426563ecef4cac9ee3e51c5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d35e9786558ec805a630a7fdb7602351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce02a111bc4e8c6582602e24241f12252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aa77aecd65b5291fdd49358ccf8f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc135448fac4d91e3f8e6f5a1dc38b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4409e7a2919bd9c2b6542af983651055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07f87803235d101672e365726886756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d86caa7a72d25ec263cd0bd29c9a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930b693b1c240d7f8d068fbecc641e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468ef37968535d97244a09b2f04a5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2422452ceb89d28184b935b127e47a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b86c57c56f44c715864083cb2321161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda0db509baa7e98bc02bd6f85e527a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86763c7bf631099e4159498c0f1ebe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762960440c5867f00f46d4614306bb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a50a21988c1769681d5bca4909e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd8228185b3992402a9eeb4d2ac33066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae45f78522c6500e56930ab1323edd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9253107d2569527d225405b42c7919268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d2bfcf0161a5944f336ccaebbbd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010dde866d0337a5ac9b23323c7011f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e90270f7371cc920d04899e868154871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6a4920bc2315541bd95d3b529378472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d01eab79f357d4818ad9b2c553fed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a978628d152d78f9cfd675b052bc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837fe51699e3849d20eca8e62fadaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6def082d34078b4e798f18a33432d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8323ac89a456e4f2d4ef9ef6dd8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c5ff823bea714ce583811cb92bb9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004e04b5684346ff0343b2eb13688279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884d6f8da2719e99b7cf8ee29c97e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219afb37a06dde966468971ee10bdd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512626981e722fb2a6778045e55ff282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62abc56d88b4eae9bcec0ea5be2763e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0433adefd37ab139d1e88b3afbf7ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac013957684b48237ffcf14f7edb5d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef2a0ecc4cac5654da5e9a54e9b52e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdca54ce082a5229136ffba488323287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58833fa323fcabd650fd4ed87c559488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca49b0e866f2a404c01a1b6004ad76689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85311567811e141689f5d48ca24996e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab533579715d762fbfc82578ba96091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf2c9995d4a45dff184ebe39e55af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c157b48fd8473f14c9372f30a4f0c5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a4e6d867ee38749575783253399e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647978b7a5f5e66176d173c7dcb84e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed12ec9e7fe4c2e08fe9cd6d1fd7e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8313cd4c3ede6aadd3f50e800581797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be814a14362c07bd80d76dc36e6452f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ecf2224738aee43a4438c91094c7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aae0a3a8635b95b9e6faddc1c4174100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a2b573a440119664aef0edf70322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b6ff505fa0c761edce07603629a91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8018138431df64e9258297f60f15014103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724e1974bde213ef565d8af11a52c3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08fea14c06e5401584dbdfa7563d65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf808447d50892fba51c07816ca7f0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb15bfbce48a31cb0d5b82500896408107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784caa117dd68ec0c7fb9107efebd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e30575bb49e37bd438f87f874cb0be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140547c1c094b622dd28f3e3e473b25b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273ea3a8a471b6f95762e6062e6e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b741462f2ec4022fec1778185b8f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa88d9f0746f5bc92017aa6446620f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055adef33e55b0ee43d8b77e8a7072a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec580cd73f1c6ba8c6ee4111c9cc716115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e11313bcdb46fc8b0186ba01a52fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbcf2081020c57a1825e6509e4488117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06576a2ec8eb4494a33195121b8c9a00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0024f61f340791f7d7fe3b5b54be3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d7f278f81853662af8d2bfb36144b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ad35185abdce7be03d0b17f495d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97116fb40af8583ee328c380e76827122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062e0940713abe4d710ee291e9b282123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33584c529fc7c38c16efddad777ed7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb613e10d281a1d3824c269614549537125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99307c525161ed0a5e2b0d39c466ae76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2220d7e2a24d321515e5ce90370a3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5684be03ec6d9182b9cfdbb68fb257f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced282b3af1d6065ef56f52acd688115129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d388eb72a4708f0c9ba0cafc20c162e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095978f6621c1892fcdd3190131ff45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca596809b30c3f2ba3192cfca800944c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfc0a6d83dd43adc90a73e6cf63190133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b154011bd2ca139136fdfbdb71dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734df41700456ad79bd4d5fced78991d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e4d3047d5a18bd577ba178d98e94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e54eecc47f474f3a6f10e4e42661fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cdc5efb07feec754674a58488fe37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca929673e67e8901cea70d0af25ab56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f243a4240ea059052e9cc5beb87d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a6beccfae90b0417877202815294b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e45ec8a880237d53433866e2b00847142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831bdb6762f196c41af861866320914143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7f692954d27c4d6910fd9ea3de2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff297ae3f1111e4aaea2363366a67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac1ee40edabe3781518d3bcea5aa1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378ece7c7eb9d8a2d473f31d897982147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90ccc5d73ac6d1c67b011aeb6087f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00a3ca46f87b9f736eac34d2e23ce2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c1086521a5756ee2e5d2ee511711150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d50d2bc7652b56dba7eb77656ba87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868690d98c18a9526c7549120fce25c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ec5b110a6b34dc6f29e8a2e3ef7b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f415c975377d4128fbff512d58dc14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e390e65e9be282edd89551425c209c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c2c87e132f64689f278c3a0bfbcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbac67b7d1c6d5f2f760cbf8b92f43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1562b5837bc5ffa3bd79b1c4027443c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab00ba1601cb35218ebbfcc422aaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2871efb0face0d9ddfdc69508a1441160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2800167462048b829c5b79fd9c25b9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f682cc799b0f5db143e02df3442c883162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450357903a0deac563dd7599a3f6ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f96c7953f4e7971020f21fa65032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91dfd9eeaa9ecbc5845b6825e63695165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6fa5f9803423394eb3bb6b228c12c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2a2ef6f168944fd3e0c488aefc6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9ad1b81a6ed41337bde964d7e8007168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c841fd8f1d2c069c9f74e19c7ef2a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7bcd5f9168f71fc9a71e4e5ffd18a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd449063e8f8a057de9806cfb4d95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8446dc8f39275447754ee64a863141172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94bbad6b380e14d4844d3bd9e5650173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff2c321a4e1e48a78276ebd578e37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20618c5203f8414f0835714cffb9eda9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1a2ca5c75f68ec7c446fcbb452fce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9636c484515a45f4e122402f12239177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b89eafc0b659a845bd1e4eb34483178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54db0ddcf49de81b16668e48be575a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4e3692452caefbee515e1d20bf04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb28fe4c4c986a0720ebaa386b357ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82ef1176d85c18b5da394e3058fc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e096f5c1bc5462b84176ca49d1bff0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce56002bf7f129d9d34d5546bb9467184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a50571a0ec0df18b0f384b21f804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9618d0221fb53895b2555df8d363f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106a6ea3db3d9d7d156f8378e586cea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e498677b62b3c6cc4dc366eb236a46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a847035cc2930886042786fa915d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277692ebf4e6d694b40b14ccaf6c719f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca23174ece405002697bc2fd1f9fb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137659ce238d4e0dfce016f419e072e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a53550a8f5e6a155277160a3034e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f111692824b7a45d6da7e1d15d8e1c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8c72f82e5ecf57c31eba3bfde48a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21c4a3f8c0c3b80cc5560a766932c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815bd325b9212eaba532657c47c8b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42983b0a936bf2464a2674ecdf8249d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094759a30c376efb2d9766b439339b28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527987c6f64acf7d60f02f37790debef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e527362ac3f1b19bb62c276e1f30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff2db030493313d7f095607265cfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209643229b12e26f351fdd88b81b9698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5324fb3d7113252f92cd94a543c9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aab9d4b75878d118febb709cad173205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9c64d19117a5858ebebc8d4933bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ea0af82d128840ec7547a21450a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5febb9bc3d17d594351ae3188df24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c000d09fbd61052ef0c241e68db6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee678ec33f6079d4c601835b272cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9201727953a1bd86651d8d47a291ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645fbeb66d5ef725f09442b4dfafa21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc60e57130298a95b9556fde999f8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdecd325ee36bcd8d0ab8bf0c01d47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210617f4ac13cb9971adc1b5a432b42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf67f04a6a90630f835ba966068055216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2225095917985426d23abcd352ac7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513acd98ad2e903ed822c35494bf9b2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831622cfe032664506f49957f5094df9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b899ac4870743b1a4db311bffa3c9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947739c6c08d6d87a774488ad042372221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c69af34a27db43f312c8c41fa8c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4e72c8e1a0e97cfdf1ab9f0cccd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0f6503c6e4b2cad869a737a69cb10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6add0a72ffc468643ec9d1e366a3c95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439a5c371c2c88c38b89591297c382226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae5515e6f57f8ba077e0e7da543b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ebba7a59858a115d1867580827cb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf55e4343d9cecc0f41738cdb820dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38a790595eba592c19213a7402cf3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d266bad1dd6691b34cef72c558a85b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719788241fa6131c363651da08c8b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342031ca6a4a6f0a510e0d57202ba902233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78d5cb9a64f3df5cf170c9dc65fbae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d56131f030c3304055053116d71d00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f91ec8d3d0b38ec1059bae5d9878236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83392e339d5b3a97ef79005b20bd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17821874f83628dc47e13ef919e5f803238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c80f188a7b5a07cd9b88b786c9c678239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16804e15774b697dcac36853a2d10e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15ec8e39feefa950e18c4a1f2cbf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b769cb08bb6e5520c6af19e7d2b5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed7d4905db96514e158a3d12d2281243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a742eb2f4b4bc8c58b458f3b52e45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb4c3b0349d15ede31cec5baeb66b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe8d5fdc92a21b40a6509fc3970d20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8407434cc92f37619392a774b679b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d3e83928c4264ef0ff7b128b03b9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381cc6bb9bc8139b9b0f0df141ba844249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7894d5cbf6958879aa148f54e39d20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1daa4dd206142248a2a60b44c7ae7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af9cc50c1bd39eb704f68c853abb43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baaffde0afe0c6174c67b41d0d0f84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d0074c6c4ca6a1778071072ba694254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e397a9554dda7a19bf44a6c5e8238255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590244247820aa95125146a1aaabba5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba42af5d4833e9d27ef193b6aea423257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68faac82c41eb52a8a0ba962a2da1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac56059126ad3bc7e376de33293282a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8cc53a389d6fd92bedd16a481a25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277dc6759d039d2f8ff6170aaa8276c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95721f9ef2c15a0f01cfc39de89c3db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309d4b18313675cb6b88718a5f72ea0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348624db20289ced001c381fb7f6b3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9a5e831edbc6835f8b3e325c4af01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a98194a6fbfd66a6d90de8c44b65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af58de3243fe4a8546679fc4e2d804b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb077aa6583198d312abebb51abd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c7c8a8313c3caafc49235ec0f05d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9bd6e2cc280fd3f4035220da81c07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d5e8cf71935487583842a5825323271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fa14525400617bc5c5ca209eab0ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1fbccca920d32f604d27ccde4e330273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d0525dbc2bcfbe5d5b921d746293274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cbeda8e4e302a07f5b678a8f904d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c79d72fbfa971a3302b94472570869276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c554ff9d88c0eebd96c0002f07d72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a346c11c6ed2a4e892878b60eb90e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3b331a8ef57198a7070406f70e9a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18054fd3796e9ebe03b8b539746c4c21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d310ac99ec7fa711c6b2941ea3e05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a54eb885b5ed39047bfd8ffd9d71a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7db3899759679d05526aa20e58c72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a314553e0fa33c27aca3e7d0522942e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04dd519255bc99408065bc9ebfeed3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91638d9d13e915e071aa2a28eca4a5c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488a1fd0a13d5e1fa3d29c696b38a99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8bb6ca3da1901430494f50c0f9cf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b0b5bba08e21e546001784eee4e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995bb247ecff129345ef57aa9b2c842290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ab0c184c3839e14b9e5874b18035f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2514578b494e2a358be50dbd504075292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70112e650f31cd0c7727d6160419c062293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93fcd596126344d715736758d5ae81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639610f2fdbbe9c92e313f1f77f7d6d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9d1541b89e1fba0dd1a9bc3fd48d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7757ff460bf1dbd37facc0e108d8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed3fac6ac49e4669e5ee6dcfbf0d50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb194184bd3200c42ca8a2a7fa05da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3f0e4c778183af784f83e3989302e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bca9ebc7b383af5b537aac0a4326f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215cffd1d074d762191a3cd0d269ba3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311f5f75f320a312c0ecd61394d2f10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9099be40f4038eaedeccbfde23875304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83957b6f025181e0a8f67b53dc85cb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e162132a983748310f96b13ca72a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90633d436d1edd52e5a74ea83e44c5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e6c5e3d000d3d0967fbfec512d86f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c6e7cc8b38dbe3a273e977f356ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9607d2f0350d1d406b7440ab35fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f613fa4b001ad71b0fb2772d8b9e2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb13c7f2c1d5b6df9e063a06bcc557b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141886d66bc0dbcc2de8304327e67ece313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52b875e940006eef7ac52a7348e57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481b1f0eab13e45d7d503e00b7af58c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bbc05f52fe4105f1de91769e01efa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba5ba6fabdc06f3e8508d8545ead4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ef047ede453fdfde07a4b3f163c6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c0186b93beabfa87a23e916482e50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be34d26071757ed8ed71be5898ade8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685992c8323de7668281febb8c44743321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e645168b9b525bdbab8a1c6b6bf5ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3bfdd6e9f0cb2eaad41f1c7dd3790323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892240440fffc12d396cde9107f652e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83225afbaa65841dfa4a64b65a2e678325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e8edf14810da51ae80bcef26e1b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2644b900c2214207ffb813afd04ed6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787323aeb77ce3fc49c6157cd430eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fa0099681023ec44c65da9ba71d57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d24aa1a402ca3ab9be03eff0c31cbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70a9371f8fa3503731126e41c4b407331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb77a2a0f85108f15d5a00b15831d3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06ddfb6c7fc60c38c807acc80d948333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadd70e945a7cf726343c66bcdab79a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed5abb198a16c3ec0cde99f47f157a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffde62aaac8d6b2e4db20643289390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7492aed28e5d730442895fbd899c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12070547899047c58b9b01f6aad0dc95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707ca4810339dc62582a72f72c2b68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854e676f9da099cc620ddcf2278b1c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec33f80aaeee3381151ce3d6bc3fc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea1e9e0eeb3203c056292ea6659a20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e3a4815067bc5d728bb8e52380c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d0825cb63840d7edec2e5bd7c19a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5cd7209e59e9c68127f3273826243345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ab607f9caf1dedca92e688fb4d4a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20c9406ea214a7ebb139450082e55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f2a1ca462a04fb291246f711880da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6735582f5a478765b3270ebd8cd5dae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8151408fcf95a76c1e38e111ffa107350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f0733bad826b85ddf86c4d2f44c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734988c1d9b39d43ec5b57fad11ee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d9d29bb4e7aeebc4080bcfb2ef212353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5429bd8b049cef221a0c7023bede4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f51312f1af24990c72d4eafcc5f30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82604d9f5ac834874ddb7ab6d6972a15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7db04c86a76fa3dbc64ef269197f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658fe154b3ac98783a8b13ee8c21091358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7891f174248cda244c07a1b956d970c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8b016b23a941c5beec04d602aa10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0520c5f16cd3e4b2f2fabeb4c23e9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea4b14d4cd3b43d00685a77dd6b598362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70a7c88412f9c639f370a858dbd840363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf945cd69fa4b47637bc32e719b6de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027faffa7924c6bb4c6b14e24f939e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60190b96fd23b488a612f8247609137366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe65f40c57e04a3b2613ccf4e0db69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3550ce20da6426b35e414b44a83b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c5e09704e6ac698f4e0820394e39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8989d4e3a58b0fcf378242aefa807370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a99e2f8c8d92c44f308ccbbe15c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686d65468428dd0c5a12e2cf3adc97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71bad5db358a10cd442efbe656ea9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41c568d38e57f6ddcf2c0d371a743a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906700482e37eac097b49bda48f24005375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf90cd599016c8e0c034bece904fa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88781d10294964ca218aa6d5e6407377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32daea37cc6644c778e5350afca5ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326dc68db23d62885361cb41fed9e1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461fdc02434dff784ee0ee781f83b34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33bf606b5df10e52e9096949c95f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45eac334686e481c67b900e6bdea4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba966e3ba36d5b6e1283d4cfad6844383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f417a94aa15b0f9c5f27d306f702a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97945291cd4eb365e73af418b7605e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0b29b13c0f4b2848f847bc4d1dbb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4f8c86fa9accec0161b20e6ffa921387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b8ab5b62b400b5d22eac1f92316b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9297194afb0ecee252c55c5eb9456a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d95196415da37757e0bf4bb6a3fb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8898b6329b1353f2ee5b2898b286c39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676457d80cfa289344f200cdaa758df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec383acf5788b59d63904870130baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246977d76d3e4e2d048aa2e47f528a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5eae7f87e076747888160e604fee4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d809cf5cc049d67e7fe6d70c08d2ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cfb7914a7d6df9e6c5e8d0b7b9486397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49523c068bae2ccb1f6d0c3cfcec9fe5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb82d22bfd968a4abbeb0f8c7ac94c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0a56ee87e8199d2d7cf2045cfbc35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf76492327e8f43cc370e0b1896f2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b84f9ac02b8c4effb52ef5eda11b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1214a40ce7fc805222bd1fda7418403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba989cf10a31ad28c41884e3fe963404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2dec01668ccd57d8a0c524487bdf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ada9d3162bb2ff8f3dfcf85c2c4be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f75f3f98ed8f72072e198730266bff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab6876b2549c5797938d451c010a1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517f9047a0c502db6f2ea4bdd5eddf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f686aac1b8ee300c68ed55c47af6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a03a760195636233c61c32c27baf9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc8473bab4206c5b82cf26f98257a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe7061993c6af205ac3109341880d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f7536faa73f42f091c708a3009d66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16776f8cf46892c8822048e805e2cc30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68880f90bb4903e9410f1b46c1618f2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a936ec525e3c2e12dd008277b6a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509bcdacdcd6d28015e1330fc5b7316418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b802e0694037643c0493c61f5d5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00d89dfed724da55520b03c1deed94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e8ccbdb2e02f225d43efcdba8a21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e0ad9e3eaa52ad08240f3efa61b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d85c4279aa9f06d716fa228ad439e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430115868e5eabe5ce3b4def552020424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494378ade7f11646535a78147cceb40a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af0da9c0c46cf1b41b0d3b18c615d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fc036d613fa21630dd4b53bb8e4f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1ccd4b7c0c82c442743d7a2b9ddf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba61be8476f66530ae332f113b3718d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d512d5f513db893cb860ec7b2961430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2071d7c1bea6d45f2457a2a999c12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07917f7f6b4ae35b2d15d8e3136af6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb97f438fd9ada171c7a1034821ca4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb355bfa0937181a77303e2d116a531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15589a5f71888bd79691d84445703279435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98e4a2342dd8c6a807ddc2837aa37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e9bcf15c3977add3d6344e42fcb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20a1403f56aee052180719585fe2f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7fc74c2bb1aa0714ed19d44c52160439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa63adb8ae85906ae0f257808079db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ede5164cb7b0579fdfab011a41842f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e045e9987480c575a16462ff7e6005442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a95917d50f00df66eb5eaab9715d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ba6f4203bb774241e5f66733bcf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96f1026b2d9a382af25e6e4d913b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c27da5123724c5655c0e3ff23311446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd97010bced8d0fbbb2e01db96d44c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20807b4a2a13c6622bf9600f931c056448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a58ca385bb463fdc278d9e9080a36d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e66f7d7aab24282427d5c4f46052450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661edecf420bbdaf20a2b7a9139f3df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d219eaa495d80857916cf51aea3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a56a584b065b3d0ecb1def8af7e86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bfea17c6ac45224fbef04733facda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1c7a27d99602a0c2bda96a4e30cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c773bd7f3a6c26530a6f6bc906535456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f82a586b48a54e64847e24514dc24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8408f04f92231110820482c7649b2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f00b690b5a6d31e06ae364ed7e252459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb0bf91b3df710350e046658c44ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c541740faf0b4fa75172d81d14b620461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9536e490ac19574733af0cba04bcd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76333de672b67c3ef80c9e113bfed62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e526e0805d875c2e608e83e5afc4db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d414c38e9c6fa52171c57202b054465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1b3e96b75f61af1c71a29d3ec7d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65527be314d3b273bb8b52542ae4267467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800a7a996e294ba1fab70b15d2c19d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d385e90988171788c3bb872e50900469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcc7f8e195588ab0984ed6619cb96d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae66eb9a212207b724e6f05feb65e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb3a2e8646d3d370dff05bd61c09d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0af33a757f8ab32e787a5b20d5957473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947cb9b9027c743db05c0a42b447841474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ac5125c399bed824cbb995e8477b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307fd1b42e8369df38e20842d586a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb214ebca6eccb91703ea62572312689477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70392bb74321b2d1d98481ebf62c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead32cd2f01a6732742faff5a3ed00e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3cc70040bb9acb4c3a829fe1db158480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34fcbbe0e64cec7e66e5d384cb3ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae1270798a9b644f185ba37ab7e3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a6ae08293d59a94bc9e63dd3d7488483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb448552bbba8d248436af4995847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd6d1987bc35e7e4ddf4d7bc68211b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71a2fdf41ed9fde14ad7c86364266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3cd8b80278a614c96a34fc4d8350487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b30287fcc67267d89a7d59ea7c9e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21f710712bc8616f0ab7b27db1acfa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc4fc2facc41ad677257c9d5ee77a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9c71017341bd4d347230e6fe39e13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4056946d3ab716a3921434d8d45d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f36afb931616c7c1220afa6f30dda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda248850a37d13e774b4f714e6c7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378428b6f54d36e6d68ba2c06e18ae56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520c905b579894babcadeb9f5dbfa5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3b3bbaaa94c95c73f7cd571043fc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d371f1ecfd609dce9efb0d50ffa3aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257254f10f4aafc5d2869c54fba7146499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2abedf2e55bc6e108c3a5c69fa998500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc5667653b1693507e0e439277bd97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafd0ac38856c0cd404dd5d48690fe4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0025dfd4da479977790e55e093bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b011962d48dc3c92cac205333e7f33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d66525b7734e3ec8c03c37c0f2753505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d25890bf1cf01451a25b88a2c765c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974721b68e5fcd80f094f1cbecff6eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016e372ded23f8b5f74d56c65ff51c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7a1e41b63957cdf64257cb5b17a87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f7fffcb4a8b9caab5906b89c97b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227190fc2dbf19e1ce2475ea3aa913511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcb7f036d0de19c0148a26bfb88d32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c0f91f8a01c7c6c03e7055b609a20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ebe3b7f1371013f7d946fed307c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f94af505a7ef1aaf30a45349d3789a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a578024b549b234115a8185035650516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd4689cc7ed0199f0bbcc0061ff579517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34463f4bd8ef4d32c22cb98ef2815bbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7b335942c15870e0c7f59717a2c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70735bd3db6aa4122e68850dc716e7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ff4a98fb2e13554585617d002a15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa72e96ad63aa67dfd05ae03f1f2004522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f098998f9fc037442a7bca0c17289d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a97d98043d3b86c39287efb2297653524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4606ce6a7fdcfc6e9e5f46539171fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f1079659265882afc437995150c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b946faa026ad1d6158a030680c309527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe819a748e890e0f48dc6c0fce44729528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a95a9ee1f6229412c702e8bd67167529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea49b9e71e53d0e2aa4ad45f622cb7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28c4a26c1d20302543350f5af2fcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ade537652c9a6fd94900d20f6f0ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3f1b4efdc7ad6d1c50d83b865b241533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5496fdb5b7bce39142fd89b173b68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba61f121509a1b7e81059740146ed9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08576e133e3808ff5b7aed0f7cbc94f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1bf701588cc9c10d29035a00cd794537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47313c544f953c1f0b0a6e095dbb8d20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5641442cae006e892013094304484c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c327dd84e330f622166d1f933f86e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a76e9eb261a4f1e1161b60040f8f23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccdfc6f58c21f20c4645702fdf9ce4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17953327b761f988245752d1c9191de1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2254dff94da37f5f5c4420bd8afa013544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eea5d81ac1dd708c1e1328b9baef26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92653dabf31a649ebb0a75334362b1a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f70048d2fa37de38d26bbbd3c6f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30415947bc3461473ce4d36b65acefeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74de749adc786b574dc3a965d9ec48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c17345f7853d235b452c047b01db7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f84a85ca6700d48279b539ff3b8296551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1611719ad2c495844cb8f0cbf11f5d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f98666d73979d8a518382ff8febf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b5882e53af030156e5a061213137b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1cdb68539c8d1d356956bf61fb58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84746147b62695c58141c67290edc6e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e1c5528899c20ab1c57b3bd4e5821557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecdc2da5eeabdc2cd676474d91c576558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d09e366fba3aeb911928d09a17f02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14bdd00bb437f5b615268af33157bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421def49289c8237443c5efd5a7c9c69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdbe9744e21796361ad07e8459f498562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dad2f79c33336c52031a1e8f7f284b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c7c2e985578b2372462a2c2be82c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1405b423e0b37db25c16ff1975857565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ff4fb4928dc1cd9e519bbfbf867ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb6738762f6f101a660dd5cd6e4271567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b593f328c5bda400328e147e64a6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4816529b5908a983c3b29c537321d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20120b8babc25ef7fc30650569dfc93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b2b0f47880559abf960970d3bf97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a18bd036d79ed4de21698c110934572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973470735138b035cc4f80316b1770d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cc2ae24e55582a2a7e8c97885ceb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e063907a1bcde7c197fbdda20cb2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc4d91ef5a92adf9c8c4192c53c035576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3001eedc24374717f796138c1f126c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b5a44d398cc9763be29c63ad3d855578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7efd429293a32fbc6dcf6241129d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8972c5fbde4ac32e76ec089b078c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbaee60e76861d2240a34f29729f99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8743c87b8ce62da2c985ca486a25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc81e4ac17f40caa4efd9ae04a9ccb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337486ac5f745057a96ed7c4053ceba8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012639cb84f1122595abb2fb8c220b4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602fef37137604d269d19e566a231c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35e17e4294f5bc8302f0387d5ee25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59887b29f9abf52c43b0da9953151b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c2e524b7013e815dd34eca026716589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576d2bce6540f21dd82981a3294ace590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f29cb7bac3ce584051556ea0924df7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f7eebfb76c4ee857e1119b2c7504592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916440743f28e30b698292d48e7efa5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee676a6bf4ff39c092157ca833931f7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462647e0ec867622a193ab3bfd41a7c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d37b24e59eaea0db221358706b00b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3cb0d5a3347b29e116f57ecf39787597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fbd8fae5b4be44a3c1ae4b5fa5d30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba716604a7977754b172133590c79c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfda46dd34b4a7f72b03c802e102d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ae079c0d004a91313c65e33180d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be7b3e01454a1d4ea954fc334376d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a161af40313d13a102e3bedf29320b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813bfad72cd66051153bdc75fe9ebcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384084cfd4e748decda56565e2f71241605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51c867b86206a6bd93c416b6161e51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8483224e773078a3956b330ea74c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eca0c267299c26c0f11f798994163608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdd6617079b5e8f0b8391aa2742407609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b191722c4fdd0227d461e64cfa0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32479b112cbaf99cd28ebfa142c7b03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a97f0d1bfc726514152074f24a29b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404acff230cc0ee4b2ff1c62036b1e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac62d6ea4cfa0ebf46d58b931d1855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21eab425c8b0edd0672d74e0cfc8c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80613b0e2754fd121e3e70b3c566d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4fc444a29cd7a6681441ed4f7f34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03065c1f02e099f880349599f70a970618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df54206105fb842d01a87bfaa8ed8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b314a5b1b4fe83e0044c528ec3e710620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033bd94d4d508feba382e45438eb55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff530cecd58f0bd4caa56b932fd6bc22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe37a5d667bfa56a15961babf86cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04a66dccb704901b7d7b83e77a064b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e950b23124bf2050330fdcd8cd859625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1fec8c49e42613804f48cf8cf1aab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054488ba07133edc3fc23b81023b86c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282616294ed314a16b8771e683ea023628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60293012480604618d0ffacc7aad51e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aea0c8f5c26aace4280c7b26e703f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba8323a138781e3ca1bde175938c82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad0b1498d31a3e7f003e044c37953632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67330fa650426228210f4b9dd8d3bb79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2304263680148118aa3afb9217c5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8affb63eae84175dcab95a49fc92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d24069a8994f072b75cc8f483c454636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e88b389fcbbe1fdd151cdc678f5dda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d737485cb472a8fae1b672cea5db4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c000f9f26b37ba20260e0bfa138dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57d83f097c9f2705554a433e62ead3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fc437e344b77deb1fb7fb4f6c1ec6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e37b3f7161fc40be5275c0905f903642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052042e14da07aa9e2cc93963bd9970643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534621cd6f4a06fa33d37b88f474f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139d11330eeb0b37f7bc37705911685645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b1a71c9bd1117e6dc5d91ca2cd50c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde49fcf020f79ce2481402c65c73e1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e04c6772b44f7ee2c35d071f046a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed93b0dd148d33ebb031b9a84ce40f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd426f3138c485ac6dd985f09b72239c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18240a9707b36e2e27c01531e83e5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e08c1d371976141d3be145f852df8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4a6d61ef4537a308ab4ba2769ec5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f641964db08b1c88a6b5c713779bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd3fbcc289044715dddf7708c2c2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e472e809705333817bc444e1948a9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f536f7f2d3440cd1c020d854d4cdf0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264a0fc6a59a556f6b946fa25fb349e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47ab0590cd60fef00e6d980f34cd78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fdae9c346ce957dd9c60748c6e161660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a17ab76b3833864239fe465ab9f27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa959b570c58e2f31b729c760d52b4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882abffbc51ccbd44ea65a0f72c78135663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949db6123d83477eea978c9b4597515664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf99fe78de16198e35ac44dab71499665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65a53088c167ab29902e4038680e73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5c93885b3329e8afa9bd0225ce22b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0ce2ae62f4dcc829a6bdd1285b1a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bac2fad70e998ef858bbaf970fb11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a296d036c5f3403cb73b0efedce10f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b503adb8299607ccb913e52635266671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3fe80633fbca41bf0bcd7867a77ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcedb807058c1cf7fd3dc2662ff719673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a06999164d7ea6139146bcd5e48bde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d3a5f0a68a90e80f4e02a32d7f70a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f83a35571f27ae09f7f30aedef064676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c4b395388b5664195171e4e7651a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810dcb7fc7d8e9e2dfaedf87f6969b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e3bef86df0567bc15ce33799e80d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73e8df5b0a78d78cadba64605c480680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b6b1ff75851a67fc9a0b886c5171681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d01119eb411c5f28920b30297388ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7fe2a6d61b352e7f338c096fe08ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b0d06dc6b5aae37f4bb33135ac2ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad2544008b27a46a08431851f2ad7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c2a47092a7d86d126e6fd443280e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7298fc5b3c2b4fc688f7f07938ba69e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeea5f776e6ac23018916962f80e97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f4214a22157bb8d03b0be1ce144fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d5a8883c6d39aa057db027afc001690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a976749235577ec8bcc370eb4dea1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1efa7ed9cf9935ac345f85f9eb6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07039f184511ff06dc65caa1a2d95b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1d7ec46b52ae90c930f6725c53cfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3db92ebb79eedb06755b456fd0565695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3d63e0149de62f962571697a74489696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa248d9875673645f8b66d219d6b3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c44c338d48cb094f2a4d24987a4c85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd5a5be383edad05f3ac37eb19cad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a942ba235c6c09c29a583528c56c31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6b2ccc4b036a47bd1392ef8ff95ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df677a8d2b3a0c060465bf9a9e0bc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead619d103503ea05db0d5a2aab9c9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992146f7ec92817f6786e1cc6739c02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978588ebc9ac3766fa9986d0e24607705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb62ef53ad71486fd5dd55fc427a401706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0239a0d6a73bb41d8a51f6d2be43a15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd783f50505c37978fda38c9b47a6af5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4acbf9edd104e480b8f08a1b472deb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972bc6bcf92e5a9dac45705c1172972710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777d1063fcc2a96599059bc4fe34c27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccce2f7d3bf50732326ba3f94a08d12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a180da2b9bd6cfd97ef4c27d3d1e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0641d03e3ea7e00a91efb08bb57b92d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b49b83ab922088d3c9039870bac9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bad534ecdc49dea132415a261c9c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864712ca55f1b5c454120847c6edc377717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197d2191476259f6159fd380e3a02e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7a4d4b244156952e676829326a8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673baa4d79e1ac5f5722e6345f9255720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddd152ffdd16613d781ff6cd25c9fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42058a531779a7794fc871a8be297aaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f6a005f3c67d9809fac95e392d8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c825e6becf46de0e6c81ad90a70b51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df570699e5b4a9c9f44c59d9ac41e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225035fec99d233bbe94698a6a366aa7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2e18a716fa95da0bbe898950531f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36076699382bd8cc89a26beb9efc9f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9f14c4b6f16e01c8bdaaf52e50a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8c6ccfb0513acdd7a3a3f78492732730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483b2e056aa0f769a14e5f83d72b708731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a372e2dd2dbb274460e47d274526732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea4bcaadce6ecb39f7975905f38e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d131c8381d8321f762d1508d079dced734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc105ccc925bffad4242073eb987fa27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872feb157f36d390d83a4869f9f18c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1989355b874ab4588d45751d6fc3eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8bb669340376ccc9f0a7154d39a26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc012aba0b9a1a54834fd08c902f7cbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf8db82b964db3b61a2b96745efb6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9f8dfd89443c1ab315c1834cefdca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16306daa7aba1c7b02c7aa5c6c7b409c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec88c8ba06cc3d73d5cfbd67d0612743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f155d8ecb839dc9d76347343aabbde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2fedfa1edaa4d20fd98fa169ae56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3e8462fb453c9a96f3579a66e0110746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d60f82f27e6328d9364cb94703addd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eac9f38719ea63e73ab26646573ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc5f2673f309bcd77af059fe4cb682749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8eba831fcc3bc80974e3978d05339750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4015199f976538624a23671d0fe4927751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291290b0c14fd1e888c0433b54f982752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785d7bbcf85129edb58c6867e61ff5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307a8ff5aff15e99cbf80643427ac52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1213368e847aba2c43f960aab839fb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a6873a85783837dc839efa9431cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b8392ac2132b46aec37643cf2d56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa38ac69421ae11bbfd75b4e1432d43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0dfa9c7dc49ac9b3ee9710869912d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3db63c55f67775059e4c93a37f7a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98abf3c2a3741a814276e0a9a1c25fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d789f7492936133d9c3b537b7983e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0201a260211038d26c0dab750b00763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b807367b9ab031b47b9e84fdfd844b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78120662482677dd1dd054cc6c7bb73d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240295c2175aa36703f3da81168fc52766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3b0146b97bce34800b8bb326c71e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636476300287ce31f9c23fafaa454306768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7cf6324072827c42e61a0e63bc833769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a74a0c8468799f23b86efb48fa137770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cc7a6447193b076abfb640060dc86771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3f30706947c6d82eeae1c3d39004e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1f71e101c32415227b1c29f9f03e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5471e86c5c3c653fd72d1035b2237774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0924c067d193a5acfd1f24fcb571e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8bfa3f4313ce50c8f5a3f87edba8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7d44f2ec3e86dda24131f67c5417777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ccb0a51138dd5171422249cb8b7e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48171c5331a4a31b3c7720cdf2a2d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4d365951b2ff0e09f4163e02cf575780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024226923fea201f295c6857ae0c371781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072562bebc9dd8f01a9c23329787f563782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c16c2fc53add2a7ef233503ab958e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ec4333047e2bfa36cd216323c8d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d553f146ca8a99a3f7ddbd9668874e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fcb748a2c7bcccad0e091c1b7495f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11e8690ffc6de2fdcb52e464688aec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f82245d7c770b4e86c9633b549e0b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e384ae656b048c04cbd916954ab7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efe8ea929350c147d33e0cfeed4d6d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf00d035fc4f18033e01d8db678d96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16548046c3cc818a988bfa2e4f99f75792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2ddd9ede91e230979df590a215ef0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a250120b960a707a4dce854afc15393794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856133d5af1a18dfbe183421d034a60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047d2d1ee9fc25144e813714e6d6d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf1f41a57fcf6d2381fd16aca459f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088b7452010eb827f6d13ed251991e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e2990304059fa21e38e31cce98ec8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94edc67afea6d1a7587b1cb9b324c4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead5d84390805d7fcb2e01338a60f9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb3707ca76cc7b9d1bc186a0048f48802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df52f73fa6ae4fa990524ad01046d7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4deb0495564ba469dbc4dc3b3c5a9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667aaf4471d7c265a8194efa26c4008805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bcbf076d1005d7cc3c7bf50eb7c84806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9da674c7e004f9a39ecfeda6d93a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8469384f4eb4a265888b2f1139498b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6d8c738618caf135337ced18afde809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1f9e9eb23e813dea840960eeee3f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2843c20e079ed9f85b46c411aa9a4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970691bc518c0784a0a302e02e4c516812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe0a490b4b10cab2ceee4613fd93b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0d39565cdfb670528927742d6e15f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9f9ed2a4644f23346d4147e23732815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23642399869bb7aaffb2fd821eab5ad816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dea6d943480878ed2ef4e709e260e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6394d4f14f320620e36d201ee71ae83818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a069d692155e62ba395914134be6d4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00375cf76cf35924e19a1eb8437fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475adb3dc6f050700d87a8a8c7b54c7e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d05728fff7c7eb1887097870ea3a7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003312ddd90aa1a4374dfc21b062e50823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318d6c90faa8fbc048b4df4ed43e68824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0252335d98ef93b14cf3461a5be657825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a371507e30fa60c53ce870407fe15826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46ee959a8d3ba02b00f008f8fa05fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6132463e9ea5e05855929da4c6aeb4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821777006d5adf92771cc967700b296829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5dd3185e3d3081547de5208811ff8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0d80093387c814af6ac8613f30422831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675caed40fc2287d44bc0c7108df163832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a4d504a0cc2ce05f8031bb42f785833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26b4eae13815730d1422dd7f302835834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd235b1374947beb9ee3db3bc5c30b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a4cd7319d887fa921fc39e4ceda17836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48b70aa9c48e0a953223ef57e4bd0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d01c9fd1576c72276dc1daecbedb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8465129cf68108af77c72734ef7dc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5f76d7b9d592da9e94c1d0d3ae6b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0373f6906e55c946855ee90b38a61d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138ea829000eb0104c5129c2ebf6a54842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71507f2a4baa9a403a5b97cb94adb859843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6dc59561bf3b27c3667364421d0fc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273c2991e01f5d1eb877fe457ff00a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaaeb20bce815cdac18cb27e7ad6bf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8173df9cef6a147623c08cdf67b0067847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31619a047376cfb6226d086bb3493e9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f716626593e9dafa2935ec3ec2abef849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e48612da6b1a48d97805dda19b61cb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d627a696f15e2dcb067bddb923b0baa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d07eed97a9778decde05f500cd4086852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d37b9a758f9c8d0f22134fc9b29293853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752fb917eef864c7ed17de106cc7fe6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa6fc6932f75283437b66d3354535855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ebaa14dc8692cb9cb0ee980a9823856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ecdd34a96200179993c7ae6e7da15857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a60653de3d562361d04f4042d249858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644888fe7057c173a7959b3bda77f0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8908c19f3a0eb996b318d7ce14897e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed3927167807ae85118efff621c2ac861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26dcfbd62cdf32ae47930320a5f09f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbeee0e8ab5e69bc0e028e84f0cdfe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e99f75a697a3d476a1ea1c6099f3ce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02db2255ce202892f241a27f64ed21865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0c15417f377da9338484630db1025866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d9104be9791bc85600d6a59d3480b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c287b1ad66b6a1045fb43ac556d357868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c87292637f8135590a4689233af85b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb45e49042becd182e8ae1eda929e3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b90adb4850ab9241a35fa6d7a996871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1a4e61436347e79c5e55de590f7ab872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d8cce60e342fee7ca61727839d684873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10700214fefede86ca254e236f2aea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e81375357199de84dc759066824a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae28e03b238667b70ae7d674da551b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c7cf91cecd35f9f188a9bc6efc06877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4386a8f357d184b86beb3ef6d49cd1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e91495337b2386fb7f7e6f07fd3a08879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d24ec7e54ab29072d8369f1a80647880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc40cbc16bebe740553491b7cce6b6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e33aa31982f2f1ad0bd83417483615882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33df7c495fcc6b0d29a760c64c9a7bd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d07e172ac92f6b9d67912c8ddc3b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3296136f29dba24218ddee24e6801c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c0fb93465585fb60799e52b6720cf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51176aa26cd000888dd3c2b76abac51887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74205db6a7c1e2cf6ab029380031c571888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5df2179f8c1223276beda878127a4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14353bec9139f3d379afb57139aa680b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109d33edf3615f8d8031ffee29a759891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a601115674f1d19fe4e6bac5fa769e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d80a181f2ce7dcab5d857346cd4e7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c215998ed576dfb66e9eba94460133894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf2bacc3c96c93a4b11eb84f12e4d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0345420e682b4e2333651d895e99c2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf24bd79617ace6356c770c578e97d8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d3922673083842a9c00b71bdd5473898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020901ec60a6430fd7b92e79958d1d05899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab647a52f914a0ec9416ac778a126f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35dcbeea8361fb2ca21934419efa39901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363a387f26179845b08d2ecb4a456a0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8fbc8da6010b93957dd20d4cd159b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf341d0154d02b0ed065e1aea5e7a140904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4736fd64c07b13b30859b07e1ebe28d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be429cd60cb0e66edf55c5f9aafa0ac8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62941284412994dd77c8a270fc82e99907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ff391ee4046aacba7da2e3668086908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f10a3e205afe426bd5abc3a8510416909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970158733a9a3554b7ba847e7393c32910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50e1019725aa2ce6419c0c9a104504911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea825832a7c7da83cbc324ae782b2908912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdff89df65fd8fee84711d47636dadf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e487082add70b736cae60801de75914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225118a56e3a06f9ac3527407f69503915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c02c593de9910a4d1f087789268698916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815bcdda25d2e5770b11facf96401ba917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712fd9c16a74b4e3385097ba3bd3c5b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb48b8b03daa415759f5de8a34aaac919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81920fe5099892968bcbebf237dda2aa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ef6c9784cc0c116ed80a3e3fcb0b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199a24798f3862770f838fd25a8107922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c2672e627d5eaf0a61a778640dab9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037432b19684cb1ffc09e28f103543d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652ad2d4685948ddd664d37111653a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b522186dbba39bc226d7348e74e1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9eec7acd9a4f3c8018ee49d1bab5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15eac7f10d6510e6a9a9c3b4765742928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c9e50947c9975c2ee7df5fd6c93f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cea0ee5196239d4186d46f8c15cb4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64abef907d1f213106ff3d0d54b47931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9a3f4c5d1c9a819fc6292a3bc80d7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03217da68cc3ef3764cdf17b2507a7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063ee9ee5544cc2d1db1ed333e65b89934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ff3fe149b7e9502d5bd6148c3ae9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af188c56c228de6f3e942af37f95af936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647e97d783057cfc70d267e70343ce937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b5ee03ec3d48de617eff82b8dac90938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ab6f4eedb3ca4de00e2925caa5fdd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea217ee21f1ecbddfeda3aece07d2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5702a35c1342baba8e642c8c2609b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d080029a414d27f6bae7211e36be0b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e5afdf6a04fffdd3a1366b6eadff3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732cda139defadefa24e2658d8ade7f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da557168df3b0e49a26bf71f5ba8cb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558aec82af1a89baab4b5479f31f6c5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f891a70aadb2e06bee8f30dbe77c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d898451b4db9779df4f0cdebfdaaf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643881f013a58d3b9efd0c0debd848cc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce2da9491e3e0975f6d4798a358af950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b217510e52111052a3404e635c04bc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db9965112baac64221b383bc0e6a8f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e51fbf6c53306570d373ad13279a2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e7bf21c4509ebb9a9fcc21185595f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb25cec599ae9a30173e79cb1298db955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ebd8f0e38f1eb08109daa20704b90956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d60c14266ff55b74e72f579b96c1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226fe9ee418bec4fc82d93b29fe633958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c7175b9f7af0c3a71de771ba60c03959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2065a4848c4d3a49ae14f5ea121a62960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa3c4f1906d2048539418b1b6d2f77961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f419cce1e95c1beeb5d023a8e09e93962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef454783a0ba1e0ba7a7b874c8d520963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b604b2a8266b29207762e556e111f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9012b606891908eb7f7266ed40e474965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87102e99e7d64a3545cd2efcd86738966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f808b98b9033d6be363a412aa5f9a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e96cc31c94ff312af68cfc6723d4f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab6a4b193a8c2c2509a208030a9cd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a513d98f7c984c38e3eb5d2c730091970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae888ec39eaa9bdd7505d5c6ec4c565a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d786da67f8f95cda3bd10382dccf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098dabcc53996083146f82d5219a8aa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a249776d43255149bf094c682063974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1f31dc685ba7fddda420fa359fe6d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b117932800476b7f99324a1e47899976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867c6477cf0552ee1f8c773b42f4da0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba1b770418c3eae59e5d4e8b4d3da51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe8a3942232a99855232f46e0006e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57095bbb703a7722f628651b9756c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73de96eaf77daf612157e56fb1b42b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4dee2527948a5458fe694939da8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129acb45965c39ce6e5d6bc5ea30f306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c0b50cc80bf8939164909288538267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44bf7e6eb139dd4248406a3cc657e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eba3da2b6da53ceee497338fde6409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f62f57ebdef24cc40f409f4a3bbf1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be5a730c0693b71c7980aed0ece5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710daf6d5947a609f877b0556e4b13cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec38ffd2a59d2b666dfaed561ac514f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eea8611aff189fb7861f00bfcca3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717cc96139356e0d939d620c96ed53715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf87295cf4dd25f7f0655aab76c5cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b70570ce9986e3ccf2e3e0ab8ee3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519dee0c1b0598a0a22466a399322c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d0b3ac9d20e4bb1e664c92b46543f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954f7c2e7aa7639ca47ef8046c05a7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaeaa64c8b9493d7521fe5d9a789a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c916fda8fbbc07a766b9ac256a70da722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08426b6040e3a5333fe40633af684823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a4750529d717272bb0992aa38a0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d189aac597ddaa6dc9b69ca81159a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47754c74fbc8d99c5aa82583be0b0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb26ed5c778fa6590b27085bf4a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178ed2ebd356392f1eff06b9f1dc5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a9598820080ddf505a5ef72dac1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaafa192a9a100448619c3713282b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2d8b1611ed818fc193a06847845c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670acecb7ffdbd65a09199bb32dae49332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a95dbaf7470120341e258176f392f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be7626637848e718503536061a0c7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652a8adab768a59dcb6409166b429e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abda8d778da2f981f7d153278609b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35595bf1a0bdecb819d49b914357785937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6454f909f5104f183463ef53b68c0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1174e88b692a5b6556d0af6231bec039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6629691c746e2f359ff22ea1643a9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219492e90450d590946d5d7b7c4e99b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d9e1d2b41064a8b910426104794442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850a10e354ed384a821701309b7eac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c017a6cadb5dc0af67c437bbf509cbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e76a083bb12513d760aaaf5aed75245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a20e0e2ade5ed668a39f7e0ea7be646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4827b890932210507f9ad8608a57e1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e4595052c243a2443adadda1207f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d495ef953ac7f3c1fa0a207c0d469949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d259eefe65313841dc4f5ebedb4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835e77872875668c5d72ffba4de6a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0959539154ba20fca3253bacbb4ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd219c043357428604dfc4b4e26238c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fa0ca4278ccd9d254fb23cd0de16454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc8c3e01aca580789455d9848ce7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d5810d49cb375c22fd26d987a55a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13822d4dffa586dde14cad29dd9680c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268387bbba7c3eef756540d7e79ca1a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935c1ef0bb2e311d0cad57a75dc245659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ebbc281d3fb708e1a47eb80071e7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673cd3d8c6e2667ba83e69fc03354c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dbda613e58b4bf48a3fdaf4d2d0eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b7b675787faf85aa0d9ec75d024b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd18a5ba63b0554de275ff62c559df964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9894cdb1333d38bf3bd6e91ed397cde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829269673aea3d719d5c68b8f14e32e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd328973bb4e180ff7312df3ceeba867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a277f42f1be31cba8bd445e750ab7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6b3a9069ed9850150c1b0aaaf15b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795332cf14d69c35433e10e7cda73e4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e53a5ef3f2460a39be3114d8df670671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7573740b568de57813e4224c5ae2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a81517ac784e6eb30612228f3a4d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303e4590496565f63d0b0415f34201174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e3ce41441189e0601407a770ba1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668752240f7c35766eb71c5c9e70cea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa1ec9ad375e1739662c14543a16177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aabff8bcdc9991a0c995854d29b8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75810f1d1172cc063e987517710ee079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbabf1d2f457db032d02a8ee6942da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d81c10fc6db09b5d5e618b7bc1ab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8438200752623a83c91691eb9a5fbad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583b68f7b86722e0e0ff1741d5e766b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b7b90e3e3f80e4a7d9bd91650723e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d199e47697430d92be5fa26c08bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00439f379dcff16b550a60e4b81e3dfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbd59ddffc6be2c5090443fa9130eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47c72b6567b3a395996ffafd6f667f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854083b47bc3fef0077906ed546d88bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aa25b5c47863c5fb0c3a7f0b9956a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ada4782e6b0cc0624f914dc32445e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f32b06fc5d8db8a9afc0719118353e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951bc78c58668808c2be3183b0344ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e813a5ac0bd88433085b55dd8f8ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac957f1471a79df124bd9d806c16495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e25beac714b0e6b573424acfc8cd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd581bcad090189f57b5b1472df93f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf2ef945348f8fb0cbebcc59c6b57198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6e9d48586d7dfd29536c78c37cb6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e321692c02eb8ba11a5ca73ab1c1ea0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464fc5e6680451e7178755e49d0e7b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05bbf4facc0d80a105c4748897324c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9ebee3bae5bc8ac4f01d047732f59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5309c9d4509408f000e876fa4b490104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69055ba7ed96791d9b5bff8fcf23e2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ac16f3bec8003dff98255a7d2d68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f263108e67775adcf8c00c2532756107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ec2904368ff70ecc037f755759476108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6d91f0700b2fea5b8f907fa433f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd90b66dfe996983a84faec41c7da9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600110d93f75760d75aefa8d6cd83a58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426bfc5ed1995e65dbf0249ebf357f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234de069d51e187f059f2f44ebe8104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2235ea33a30442ee35f46f2030e19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec10087df43c3a853e7c1d5800786115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f08b4eeb7fa1ca23ce4e97a7f299e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcdc2cf6e6eeb676b219a2935cdb8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0a0b997d3df7ab4bfac7dcef19e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341969dc6d92753d70be1ba09f9052c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32d5359d92cee56ae44f92b004855120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232665c74c9540809571bd82c2c47e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462e1e2205d922df93b31d81f10f9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca93ed3a7dca05a0c849960f3d09c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba220a3f9f0d8d58a161d909bef31f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa579761e6c0efde9af755fc439682c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a08afb891c57ff01d44df3e7be53c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ce040451560bd1663d46257fa70b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21400e3f4a1d69bc03e37c9b5f164b1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5830085197e98defe8b20a5029dba2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f30a28c4a048ebb8d70d91ece0668130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d03ab6d4f18876f9947d44c10b07b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89d309816fdc47e8efd6f62115467132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3868f1268d97ea95ebb9be5c792b2ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230698ed966866f70618d442471628f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857db1070de50d89a9089557f6ed09b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd30cb9c08fd26d27cae61868c024ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27629b818ca4ac895a0ea0a564a06679137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e689ddd8eed7fd303ef1ebcf68d9cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde43fa0e7719c0bcc367860b45883f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c5f731025bc239c76abce877ed85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b0cf5f8d74c2ad3aa3242b276d0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694624d83a9a462d07e8d750321a1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a200b5de00cffbc15c9e2e51f45f769143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416c3e3e588d84e443a0bb78869aa7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7dcf92cf32f27165d127f637e5a58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf6f328d3c5ec2a6ebf12c2ecb867b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b751c4a6b1a52d8c01cbb4fe18bea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571f6a87359c0f656f4c90fbe35889d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63848035d14df43d9cb4cfcc90c6a0e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0c09f003f2d2944659edb3ec4c05b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6f1c4e098d15a191dd854925b00c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59bda08305bc92b2c54e1963eed7ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed12e84284f753454fd63ce5e9d2a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822a08c4bcca0e49e76ea671a328cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beae7c94f23977ee724a17fafa7dc35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac7568c40eef071885541c7c1387cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36981282e9e02ed667e372979abb98be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601105f1ce86a5ae3499f20971148c68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12464233d9a37c0376db248702de8624159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3db1daf19119fba7657488452f23d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5760989f44206a2a8b1abb9a93f6038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb468be9d04ac7cf42564fc23d98ec8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c0c99db03fe296b4a216369dc9e3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4cb49daa5754948aae150858d1a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c246cdad46828ea63c5768368fe1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc124326c5d731ffee70f98aeec4862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe06181979be2de4dbed2b77376511b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00babf81e5595386eb8decb9ab8e88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a7eb43ab30c0b18e6ec0bf3629191169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f87918107df2a7478035dafb5017ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5afc9d939325b3e029b71df772bc11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bb0a43cdb7348029b573f1278100a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5398bae0233ab88e6d1d3510145340173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54b4b63f9c20b5578dba972a1c090174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49237c84f24c7d092520f8399555723175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0d9d52a77bda608824fbb97da2b5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d45a40d829e61c3a06ac2f6b0e6faa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0a66b78dd75859debb73f950c9df2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e391b88460e13e556402722be826a8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12661d1815b7f928c08a96c6d591545180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ee7feb373e62417f5edd1150c8c8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c23dc2ac8b668e1b135273af08b73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8008d8bb31a9bcad2d7413b7ea01fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ff25db4224cf28d6e1351054d5c09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa287d0ea06083a3a22e1dbb7a8bdd53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2241e0ff1c1668bbc7ffb58f8d05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030257940d3ac24aa9e12584f8fc3ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd8d551f433a4b0307164797241dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b90f6b6737d6f8b88a3412082d4d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca3201187a5aab7db13b30a825da4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c1875a4388532f2691ea4aecc7259191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38a6df6957fdc59d24a98623ac64f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3ba261cd9cf49d07da509091cdff4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0939df344955eba3454f3fbf6d543194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8ed435961ced9e83b22e016568736195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f132a23fdbb66c7ec7f19d746bfc42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cd3e21d3c3986870702345dedbeb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a7f066a8c36fafd2fbc80762512e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae502cbdd1a7099223dca932fc8902d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c0874b30db1875442c2eda82fa69f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3acc45ad3e9c6ce8dc8cf4538c6355201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9c2ac6d3f42a9175a1f77a76a876202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e78cfdf8cc6663736da40f5159e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83f88a2b43889066ffac74d211f8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a498721cc0690b40c90896b20565398205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c06f0ac37e69bc145f14a83d62bee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549db12d93be0e28ef84707c135a08e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbf292e7c523444910421f585c5304208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa28d9f7808ccab6a2aa6e53fe614b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97f9d2973f961f04fdb604e74afd4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e588e05404b8d57d9d5b5dcd80fbf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6013f99a4c786a95120e4f5d6d7f4e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cc2d5b6e7dd2b24213b96a23ecf1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e53ea3ed3947772f9a9ac2b798e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1889941fc0c2cf78b54448789c124215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e6f6e4a719c88efafcd4efe0cd39f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb773a94fbbe800742371af9d227bb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38e67ddcd3aad7939ec64f5697de03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9707892611cc609e02396bdb76d56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd5b72c524d654182429aa919ccc7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ff558286caa2f809aa8b56e484ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc39032103f47b5668f7d0ffb4f5ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e622837514a80bb52ff696173ddba22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e1634a8803b75fefd32353b3d8da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db803db46de52f49f30e53253821f0f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b3fbb98149476be86332b9d6571da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7940af84cd3436afa99fa405b47dd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ad0084ac09707044548b3dd5e3b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5b5d35a1d3c3aad68ee88713d1933229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db754ab01781f60e025cd8b8189575230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584d7b402a3d76bf047314a81c658e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f8c3d131d330d01e8fb10a3ed99a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a5ec5c618c040bedb27edb07e95b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac80f5495cef7798af4eed50a21ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe40bdf863b16c40a72e9f9e3a3b79d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778a932e5f1cc7012a3f99873c0f2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0c82d14a89776ed9b7ebcd120c340237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2163c90a02993fad234a8838c42786238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9d34d6b18d30085e20c5ee7bb59d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d6d50b2abce0b3245d9b8c370845e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f0135945416a6090530826eb2abfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e384cdad5a083c27c55001a971ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d313f5af56bb40ba306a195327d16d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1b499d05b58dccb1133c1ef37a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43d4c03b902895cbbdc77b7ac00ca3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52058b9259a3ddb8e2bd8c088c984d4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57521c29bd1d0c8e5f4ac3f586a041247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b23c208947ebb510ec7c41ff3d163248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa0cc8f0edc4bd6dca4e9cd1a95590249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef8447fd2e809883a17b1044a6123f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b300584294088ad2c376e814f0e9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3020d92cfda5b9c10ad90b00b14e0de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe20660c83215a2620c678588552f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6fe58f96fd79688f6ea1e7fd14bdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6256acaeccca5ff8804ec6ff6f214255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201bb2e91be0d045042e9487e747ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b00841904925b95b744a1cf30d5eea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aeebb2776a75793365669928f08a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882225d602b0ac1bca99343c002b67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446295b3e8bba96cdd3d1ddcdcaeb2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989eb450c1cfc20163a15466de9990261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bb2a5c58fbb91e01893c3929e603a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794a7322db4b49a9ba0d3257b0196e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f2ac34415703b5e3b4040d96ee9a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0264e047c242aedccbab1d322543f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9185bf1e81e9d22dc56da776161466266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41585f76bbba16c6a8a4f34d6810454b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be97ce532304f6bb9d4d9b058893cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f53e02ed2352029993fcf2bd5c7852269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e06b35f8200ad4de2e604e78f7b78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aab4f71ab406b8126ab36751df548271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e84370c7c4be3b37c12b122dc92c9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691610114029dd03492453704c9d1885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1557ada1283d3dfa5f8e77c3cf0b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c1abe8c70a37dead1d2cb2ba4b81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1b23d9b3d37b72ac8d830a78f3fa9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81832145c00559addde358c0a0d44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5221896cb6b798b0dde6fd9e5fb735a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be816e70707ba7bf914f463916d3a2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a9e38b2ba33f3b875a7390abbf7ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46572e5d3de978b8791fff9c5d4886281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b2132428a877355e7d0d3c99c8f21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e494386a88e38518ec3609ef65a4c86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3e3f5189f60dff37c62129e53d5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335a4d855e8fb693f7a58ff87c3640285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d2bf052325863fc431c711dc59ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183168d22a369131b7fc2bbc0a15b1af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cff3503dabbc2e1bb5b52979163b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fbedd94367eb677e16cb48247fe90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdbd09e1dc688faa830f479495525d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da70b44a2561f390896168414b892291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e82e90ef813027a07c7801e57fda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4761f890d8a3e50fb36aeb4d04ac49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1e08c0cb58ba1811db747124298f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b086dafa049b2c89d1eb79664c99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a987c949155797cc2817a51c36f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb55da6c6b179dbbda9235fae1096a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53526b62ccc78548078268a2a7b5524298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6b75195560f7cf44e10358320d15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f6b0df1469c6e61470347ecfcad74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364f78c0aa68cd5d3e3f6e6ae2c37e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8a98b827168f768d059dae072c8a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2d34bf4587a7086a84933cff5d658303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a25b5a9843e8157075d9e6cea2231304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf26018c300ea5e66fcbda4e0fcb240305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc16eccd69220c59cfb5815d077db7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219da9cc45664ba8eb7dd3ca7ced288307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c913bf3e0fcb003018d7a7c020949d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3271a4dfaa464fba56cacbee4ce580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc31a0893dd9e9eeabd8184f5d6c01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b889a0acb3247eaf9ebaf5a67cfda22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f7cbecf6a59256c994d164288606312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d0ec110e3849ba4748766878af9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dea2f3d6d2c48749d1d774b854ca0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ac2ffa1c501e1802285aeb9e43095315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce9699b0940ae96864403c80cbb08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f8f1cc97361f961144719cbfc38aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb7369633d7c9214a302aeb1e49a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74795c8efce9b0b62016b9e38be2448319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dcd2200e735a7407b4003b7017b58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc4fc7e6ffbe0ee05e1eae7d6b587e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cea4d037e1c3aa40140c6dfad59fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0584400985764807c175732381246b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499f9433c1e519424a55735be92ae7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc52c66c41cfc0250cfa51a0d5d24d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73954b3571dfe77f438e40d75c444326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c12769423866a2498af94b17ccb00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb2788a7a0cb64e05887df4f2d3d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af24b32790ab7f5b996ef400a42b45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df165f9e1e5ac316d545b8bbb328091330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f37af4a946fc593e10dc0403bf15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677139bcfb4707fd63747a294c0b3897332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2851be1968613ab84e8ec8981095333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c92812826c6883831880b34a1b71b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bcce5e1064ff4607150e4b5242a7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158f55c0a8933047dffbf40140bb11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a231b59fc05fa3d18d6da79098c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ec29af628feca0e581e0d31f3b37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441faf31756e533da7834529c9fd4979339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b8357d4793253f2bdae5dd54a1166340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a3d0f80c2243b68f5a6ed82877df0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea150792a0dd18f1591431a9274fd811342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da68732b167279c825d03795e6e65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028f9655a1e2e7aab425910c308b01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42799da9517eb37eaebce469b41712345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b7d945fe5377cbb579bd512d99aa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82327a522e60f0b33a8b327b1267e7f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c139942ac0df7ca7de840a6456e7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d531fbe97bf220a56f0d3bc9f50f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bca85226463bc803f87dd93d5dcd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59843c26e60365633736fd99030de3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d73ab767770224851d3c8c7e7e523352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc6be72e0a32c04a21f106a898ef45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0edbb7b2d4ec28d3c6cbfdeda5149354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16847598629434e68e77df878701364355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1895d1847bf36e13d1f9bdd0b9d3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d846703fcc15a06ec81518b97c2f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d061a04044ecb179c946eedd6b0aa1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624666f86a428a0a1d2f73fc5f74db0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17793afabda8be331b07a839080aea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87796a62ef1dd88f21f43de66e057a7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9674389515383b730126fee4072271f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef69ebcb82301644a4cc8531fe2dfba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ad86f6fbe44b5dd014489e15ac01c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aeff7f2d6096f4c3300db9b0c1010365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3378d016cc6360e6c07d0a2c62397366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e183a7c026eac82eb5781ab6b4c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c3e2a45687db26ff623ec0a14a118368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c35f25f64e57e94dc37973619cd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2513ccceefb7dd6e6804320e19f94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18a58ed2e0e0525478d836ae662d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe977b6a15a3fb99f4111ed984746b48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a0957b80999e5eed16f73e5c9014b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549a9b25cb32ee6877923e796d13aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a94d5fd94325dd66ddf23ef724314375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb99650ccff1d2568680899413e18a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160bbf85b1da1cd75e1f279960586f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e96463b7223204c9d8587566ef773378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5ccfb0635c0a7ee799b670c7e88c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1011276cba0121d0abe11a15693e7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc777e86142f433f73f3022f176d045381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94581de176a1406e30aa9a5b0ef41525382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539678e834070230a85c3d36af86934b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6562cd079087bcb94c722137ca438384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf50663fb8abe13c9a3f38ab4786392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a47a87031a526df34fb5388f0dd3bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac286463a8d6fbef0f4939bd6219caa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c70b0ff97bebaddf9ed877ed4d541388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbf1383e14e8c5a74d165f84d81c92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a7758aae5c2c303714430cc41de8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca7908168cd6a8e514d08dd238d742391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f1ef6dbe33fdab3693372f5f7929392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd253014162f3c35ada68705674a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af6aeca511f4f65305e8207c774da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb96b117c1f85cc1c07df7aece49af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe13b67b8e57a5607e037d52b47a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2d6f8f8dc7d53f0bdeebd8b781ce3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7372b3b3bc1058d79c0f323334f39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dc674ec81f96ca31d270f550f7b73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7b9616153236d283cdf1326ba61d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53cf419499db187cf927eb2c24b170401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca838a02b2881d30847ec01bdf922a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaebc29c64c92db773f92e65640ac0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b887dd551e098aaafd983a1fc3fce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2655738415f6b0ce2d639e0eb26864405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458f446077522658b1a4090b058218406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1b746dcf10993d761afa3b1b1fb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3bb558291ad261092fcd0a685ab1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703343a702240f60678a70976350f42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd3476e073152b6c7366c7aad982f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02914668038b8c978a1755e91d3b6a4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c12087ca12b9cc5ab6465aa810430412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561d6bb8e5f37e6d519e3065cfb81c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee864cd5dda4dbdf0567e8345a8f54b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb44e9da2a2c05b5b9e34189e4005415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de700523dcbde394334c71762afc37f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed9724c4117a9bd255d2a9b00e66ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b40e3fc554c9bae94547a39fe8209418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271705d374f733e3e3b1bdacfae2e8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d96dc9b952995329accffebf60f96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2292a98d70e6e4fcc236be7ade82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7501b7d75276a4100854e0d18ea4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed3215b1f8cc70e547e80bd5cdd6e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232527a723ede8dc492d95dea6ba178424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105299eea12f032666247caf60a31ccd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9954217d91f174eb32d5734bf9ae7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d2ffaedff18bfdc9b80754123ae1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e8b01f91d17697b00b1cc2ad3f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d62d1f53fde337fed0a3303c64268429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c7fd24b5da8624dae4bab3bab4018430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764cb5208823021839aa5b6676f7d7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e2008c5952912718bdf2e2aa0aa7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d56826783cfca99070248e2c73cab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86327b33081acf70ff9336ee954f0e59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a86ec6a58f95de90c75ac9330b0e60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e04c35c1944a0c3394ec15d7ad1b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008f2fde3aeb029f8edc65b4a71eac5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea99f51db9ce070fed400fb00b88e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ca7585879bfe13e3d1808e7f34836439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9946ac46b08b16b6a73900cd0a616440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007150f16fde78340f985fd1ef9d7ad9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf8547363021fce24971c265d9016442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54071135043e2ee34ec8ed2fae6f42ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e09b1bd11a02bac3c32279d48778e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bdb0398dd39aab2c890a66ca4d00c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb682828aac93c5b3dc8c6baeafb234446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428147187f62354cd1aa06bebd26a4ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51584c1fdddd0f793acb26ff67ddf94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8f3faa3233903c3156771730d85fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d42b493e7bf211e2c881a77707c22b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69944110b747545e5377505a501078451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7a5e05278a2679271b01ac8dd552452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196ba7f3922ce92a13135e1f89ab7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aee6a8842a50f9b2f9d0f82d7b5f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f5086cac41c2181349318269646df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5293dc40a544472c520e49f037834456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e7d3cef88af15ba015ae728c41bf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1bc55ee564cba92b9bc003b0f51bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508aae1bcf59adbd7dd0659b45234b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7501da612b11f37dcd64ab3a17d7d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d3a729660f38ca98a6d9f48f6c03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a88df04b3b78d2e31c9dd705fa5801462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84225bf32bb36326244aae6a99f3f12b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065b94ee9153ee84891761f02f7b46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7595adf2be81c2ff03175b018300c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247764a14eeed8c719ef71faef549cd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74ca98ffea1bb77958729da40211d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2222c7fde5e9919098c1b4e9ba3a4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614fe98241a29c7db468c813909321f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb156d9ef21be6160a603dc576235c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b75fd3766208916f923e18cf655529471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad4d365227c3d729ec8a8a57085881472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc697faf4619405b6c6d2d6f826fb4da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f9badfbbb0a244cc335fd0624cd24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb2b7ffb8a232a880a6ec361f026d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6ac935a2c699dd544820439fe87be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac100ae4a2835f84c251ec3e1048a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e463cf6034d280a688715726bcdac04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b604abfde783a6cd02461e92dab95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a63575b5da08492fe1e9177d189985480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a03f9e4195ba9b09215acddea961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd10d21d6641ffb48cf0ade7b03ff7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7926f8797ef39f3e2ac02ae39ff8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd3d6b73fe6a44da9ca8bb834f599484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e11866fda143bc9574169f73ab1fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf6b3f989dc7e881b7ad4bfec0dbbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5676fbf3b320b4d104185b805111ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404629744c7769b00845c561f6c904488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f25fe3fb49f8670d82b5ed207e7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79f370b82738cec85edd6a71bdaf75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a29ea226ae82a5a85b61fff92553491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665536c992d7e75cf53554c625441843492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113e7f5210c69d2820c2fe0e15443a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33286a6aca3150cc54fdc724f1e4d58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cc0f67d6cab50d8b36ecba7444879495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d260212f9cc392120f38e90e26b7bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f12524742081510e14e3b6a07716e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fd54d5f0cf04e7d4a5e17baa861f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2656666fa307bbffc1e696c2f333499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b3920300c04cd0e1080fa86c22ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908155aaa60f37a8b2e58f6d9930f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e333d8896ee498b109b0839c7737c32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8983d53228511af374d6d79025d38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a269e4097fd8888b94c5b2cf0868b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207006850b83874093e455e969fae7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4efe35068b6bc1ff138778b32233bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252ea41abc9da18beb59bbce54bcd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84aa18067b7569ecef8543925a589c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b5166d29f1c4e19edab34072a720e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c64cb619b8ce756ea82fb733d149510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7599339f9230199d6c7497066547e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb179af0918ccdae0337807b1ad78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759c03ddfefff3b4cf1ebffb7ad5b65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f43d8ea04c02d9a0bc10dcf67a9bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492d36d7084a977d4d599ffa5596b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36531e59ee29f367ed17cc39ff1ec1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3ce0115b91482ed2bbb4b926229b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dd6e967fc2b459ee6f176144c3e7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc041a11a1c6c3d890654f28d00a88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df63096c7565143560b2bb9fba4598520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10462f39441f51112ab09781c30a179d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241f95f32e7b007842b302e9fea3f36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7cbc6688e3d204f9d915b27e69b65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2114d30803c576482fcb16a1eaf8fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f402e1b061cb0d07905d9006e16a0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b840f513a3bb006bd46c8e57afa1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1b513bf366983fb508fa70f89d2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d01f17043bb6ebe74c319acd971773528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781be67b7781bcccf002df1f8c7a022f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235f82a60d8e80c231a9279adbe9e16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902761f579c856a16ff31dbeb875ebee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5df0d5e90732307b9417173532ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815aa316ef36ff1c93ca3105f812cb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6b262d325ce288c9c4c8d21c1172534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6a59628fab873d7f6462076ebec06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac90449eb164684037052929a109e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f553d071f6b41e64b60153daa904402537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89660faa20dd3c70d122437def5d305538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d04c065b32ac2873a93b93c27089da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82773f86a5d8e71d61253ba80132e56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa48cc5ddca5f2e3d7b48cabca807b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65e03d3c90e0c7de136f242cb41df3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59fbe5015f6bf30d9acf8e99f43c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407afbe3e2954cfe3ecc81c1894c2567544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6d8360dfa0ca60b48850a20b467a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501cf4ec23f9493533c94b183bd3396546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe2e85172db83bb98a2cfc40e1c33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba26dc36bfe6706bc04f54badaa66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0f9f6011cb36ec57c91b6ad9215e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39142dfdfdbf2f51e0cde09843b75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f857b8a0f7b4f91f30363081403c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281beca8705d2abb68446104c1a914d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914525e3166211b81869473ee9d80c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d31191d4e180b792992003a59cb96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f0a75c060f32ae25bf07a2160c09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c329601abbd5f8642f4d72faa53ced4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d779a74cd0afca95b32fbdafe970e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ceb8f38561450b6b4e1964605720c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94073cbba6e8cc66d521003179eb1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6970802a15fd9690e14843a6026cc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa710cf974d85762eee2e2e92f92e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ee0bf879c719212f6c68ded6f0a16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab73afb61b0dbd17337e79dd53440563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45a9bd345969443762062b618ab251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7d7e92214158b8408f0562626e81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acba8c78346e198c564edd1f053d3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de399838a943a64a4333b61b659c18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8395f10585b8cf3b794fb0ff89895b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5349f5700f24c90ca9b4fb8998ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f6b13451fe411aa8037ea6d1f24de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e22f44d515a80366db6612cb91df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5eb6478fa2c943a830837e15ac433572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d1190fae7527b7de71ba03c9a2dd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab5cbfe83813979f04bd3725e0a11f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f56c929a5262e3c630aa0109690a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246845dc1f54315c616ca5127455d26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabcb32a8428cb70a752101914b76e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df016cbf6d1b0e49a3f27096dfb11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa34bd7a862cd2b953cb6256bd2e87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988147ed92da1c425516d972ec940986580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd3e3f70d1dd0fc65f533e301bce97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ce006e31aa075aef8cfe412df3f7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc378a629309967de3c3c3d5d8090452583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89132230a0635863d4f1fd4d4abdc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf4deedb617e1cfdaba0ec05af0d50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58090dfd6e667b8231d97db444716855586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa168215664a6e0b9f02ae379db366a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997cf79aee5dc0da4bb072cea6b274588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486a96854e851f248f175267012c880589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3369c95e9768180d02925a27b5332590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2758725c4c1709d9ef10755c5d1d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ac342dd282c8e3ecd5b4f822f6caa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce83174451f6116e2a6159152a7a8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f69482ffa9260820448a8b7fb98b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac5d933206889a6c377f61f8bcfcd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac336dfffaa7ba0e6c57efabc12f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba00e56ba262434634df5cfb89b20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b3f29981baeba73f7b2e8079c741598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316acc12f36f7f74baf1c6128f00a01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38751d01dbcf56e27cc19ceff51255600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6a00613340f7f1e78e5f72a4b24f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afac60bca2db31216654c220975d94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a694a91e013c62a61c6942c57fa51c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10ef8bff3b149fce9a375f32b5811604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c16c919416051948353124b65bae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49c4fa75c21050f8b99440db0d9f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffc68430afdccd1fb2beb39400ec33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed363f0af74eedf612e63f0b1340a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12d898f4d87c92cda235ac9fbd5874609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63cd7aa32193a70d2273488612cc6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577064c0b88014b67a723f139a814f4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481420f42f475e28b50ade018a6ac5e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67162bfb2bf5cd90c317305cfa22e3bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c85533eac4de56339862fd8a3aa443614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3b0bcdef1f54d724659f985ffe85a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da0ee993abba5de7bde83c81b11538616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde02da0f5c6a4bc72aee3d3c550d07e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafa31c93a3d75c1782042195250483618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1c79ed7d5c075d94825e3cef065e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86116a452583eadd1a6c79be99db3b05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f5507f7c9076044ecc337207294c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a22f0e0ac908be4450ca2e128382622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e3edd036ac4788eaba2fe8f35e544623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf246aa64525fa1b7e8c833259defd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334863b716efd4cb88c20a3787ec5f8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb27a441975d20b4c6e30248f80b2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feb7ce2eecc511a7ccb31248c6b429627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2e09fea1adb942f4ff7fce745d7ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def72446d72a0daeaa36f413ff1df9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9512e7cb5ad59e490965dad3895e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e1260455931b3a141779a5660eead631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45304ec572c28166da0d1241f882d98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142f1f29f747f291c6bce48f17d8742633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b3f1cb66c18087aa67ea27a4d9dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ceb531af5d34cf2238898f3f86ef2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c16667151d1bb6d910586d897be29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d71a69078fff1cb89b9f97af63d211637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20134175b4e9d24f604c60943b380cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c286559fdf4a5a6e42396f44180b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67448a269d67d6842d88d3a2716201640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d99449c1f4baecc4126d77a3ece6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19029e8a98448cfd96dc38dcf8eaa86c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a93fcc8dee066931cb443f7ba32063643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b769190481816b4f17a49d62a926e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db94a7d6e2af88c71a7b72ac7bc1aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69a4c27b33dcd24abef46b5ff29240646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a784f9c2d184d2dc5ea60f173d8074647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f187a1bbd4cc19ce5b1974784eeda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fd4ac2a753a6c7bb0bd7a76624f20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1efd79655bc876be4286ac0413ce3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b2248335461d46c1ae74844b7051651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c113ac96e58a2b5c371d865a53f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7f00be70bb05a2d7cbc4573992c99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77b0f00428846a0058599f144c7e0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eaa519caa46ce3fe140e3ecf9f475655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46a25471a39e837ffd6cd76ab093f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c98d67d201bd286a4197a3985377a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e70c31197240492cb46fbc509b4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9443bdc0a2117dd717dcbb680d8e90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6c7879965a1d2535b3df680a82ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418e18d0f6997e6c9b4e84332b2ebc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e68722e4f3cbd898bc5de801746cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3988e2c84399cf51a276e9fac2b23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee20ac98ec35a7b828ecbb71ab92c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8da8d89fed019ed88d95ee673b2d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b927c0d44f23bfcfa9b169353345666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc819dd6437bf928269484856926b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6826d12c073c5e13fd4d53b375e8ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc89eb2fe4161f869bec2a6df27894669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d97ab4c2c53b6ca1c19aaa3f770f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e002e60dc3224c50242547327ff1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcee54f017c71c27f5a12d0cac5ffd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c820151cf0feacf259a137236c150673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6896c8789aac873b62320fb4ff2c25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7251d9a076fde6909b1c8f78465e0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946f4d6acad66e34ca78b88f840c10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8fe6fa05af6bdec9d7b95cef7e250677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ecc5a9c89a997cb27b5abe159d3b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1e7e5c9a1afe3a062889c8b063715679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2337ad96e16d9ddb08637f7002cf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5629632d2343723e8810a4e73c9198681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563da1389b0e025139e2ce2d0e16b46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7247b0739c9dca568269e2f54dc9c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca73fd03fd8be66573c547ac1304a7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca036fa8a472c80ecd8ffedf9a001b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc33053737145f4523b75624ce30d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66cab240bafc99f242a9b2b9c9be3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b5e9b190a2162eacda6c3adb49c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877a857a15e56d7d7eb0b56455555fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2de36a28a9b10003307dcd1e6349d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9b03fc1f35ac0038ad9c8ee8e194691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ec8ffb21b93e423ff49b44fb33dac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de192d1a5ef0f35d1edb4958475765693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba39c579fa83d06d58fb1d47421c81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f237164d2f70e94d17a1636ba7ad28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775e420a76e5ac73e6a88795c6e1650696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8fa92bfd26998fd4a1ef741759496697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754298fc45462f5c3b8c866b9ab3ab0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98a4d7389822b700ff85fb5712e7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9288ff1fc31ad0575fa5918635cbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eaf0f1205fd580d6a190e60b02e76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6ff3d0bb296205e568ef8153b210f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33cf6b85c6b90b672e253f465baab9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d049f240c75e33b139a0c8140c42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9fac9b392908d3d82af0339d562a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b175a940a81cd6fa9542a1f6979759e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c199f2a98cba361cac827dd1a49c42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f6ab59d965756d15a2e195ab2135e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6af6b8e45c163e3fa001970ff40670709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6059bd4c55bea15d470c5a5c56f2ba7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ebb4c0c9c2b88bd374c621374aa4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba5a224b93f95b310bcc6f3f880925712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a446f0791361463918ef9adc6d34045713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a320d607c728b22c4971f74c45500db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f04333a352b8f856d709fbd03d406715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fbdb7e258804ebd7e0ea8609ec841716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca957f92bc15d0d760149ee9bc7c1d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def5b22782463888a70e4813e229e76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255e1a2a44907df2b0bf674bf4834e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d3b2d7199cb1b53d4ebaed59d115720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722747f66368a457f0ebcb86ad0a8df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea6621f28d2c1e60026de5b8886ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd1407d198aedf5a64e62b7c5f85d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b3c1ea3e77578ae1013ac663e611d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae651cd47d1d1f233432bf4b1b788e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2e74a231cf374cc202ae27028754726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8798351268b3d4a35acb8bf722884727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461045f25c3bd1d00f07ff87471acdef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af489d159a95fab6ad67d8dff6302400729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa59b2720e8153f17868586d4a2a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed847ffc4966e60cb5e93d8b34acc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109720dacc86852bc06216461c5fb5c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479056b8f2985dba56911597a80b445d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8310af41238283525f3c93110d65d5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ed6f33cdcc5afedabe1f3aa192ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9c7a92ac630f071375f56f73dbe83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b09053bff6d429fe5d2d2c215bb5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66266bac15fa1dc7a2ba18adedb4b48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b1de77efccafdd6f808e269f71c55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc11661725caa1bfe126a3a2b9696740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fefa968476e1dd1e24f60ef499e98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1214241d6e62d8b99fa243ba3e5ad1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973194f0cc258eb134894d8950040d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af78129d280728cbb8e5492961cc72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c7ea10a6ca6b2d8b8e74b2f23cb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251f21a34c2be2478096967fffdf423746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229088ff132ac7e115accbd2e299feb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6331d4ab86f10be28b54ed5f7baf34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6acc83eaf482382140a1881342a9ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e53e6b44c691b399689794aadc42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de7eb76096b48c075f38d2622d874751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a968049fbaf9e8f5419ee4372481990752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f19c50ca4094076e348fdc4bb79cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759d6169a0f3a80612a3e213994774754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599689f8d53870480caf0e55b52a6d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a626a81ea7c0ad9c23110f4f857385756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd7f5a6d44038dd8d4d42d0fa42039757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f32b3f6a3cc8ca12d1527140d3132758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74484e95e7a72171d767dc3fcf6fc23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc8c2ceb1f71db4f24b4ab17fe90f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cca7c3acc67987f07fe7579f21191761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b720a15a28042ceaaca6e7f01539eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61802d3d5766bd87891412bda5e86c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b92bd7359676d1ad01bc2bc0e9a659764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305d05ea66d315581a9b16f98091acd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1426234d9e03e37d7682e6beb2d05766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a43e85f1b106564e8ec7dcdc5ccff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d82ee567f7a9cf1a58737d8d19956d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ecc987b2e3eb2b022b2f8f5efb87769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2227cfe7f4ff1214d50489b3b438b92770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1372b8f6007a64407c13f6e3386563771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda753ebb0a13772dcf030e252babdb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74c1f9cd83fbcea473464438cea55773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e20d38b309b393618455c3ebc90d1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c2956eedec6774447638a48f5f28d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0f14dae68fee0aa004b718b1ec085776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ab736a2fcaffe58206b6077f1482777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052b5c3a88484f5c2b5a0919c2d9684778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256671e081b3d8c1cab64e636b0e251779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59b6ac0b19df2b58e3a820539c771780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce3529bb6868146bc980599cd2f21b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bb5985cacd2f08ec0e507d1a183f6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087547073914f5c9b448f08e8e43f37783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a804258ed6dc78642bd0e797f6386e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf1a5e33e1cddce54949e3cea85bd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e482f308a95de537e6cc9a31685bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33c2a3351c97d91f7e765fc709fea2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81948f67e19bdf5909011b02677383a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09983cdb425f9a4d7ff0edcb3e677c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbdb315a7061bfef4230dc54178dd3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf615229e6ec96bde416c8fffc4810a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e184099f3acb88801a886c21259c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9291e712ee1b401f67abbba6e5857793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9f7149c421d11265f35ed5cd3075794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4becf327a0415ea9cab02608091ff4d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf73c56b0cea032ab37e932222f3786796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb03339ba97e1af742dc65db1e13db0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c2295145ff25156c6a1ac1eb48cec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7ea7150b07a3d23020361fa21d913799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33960f20714f43ff4bbca048daa72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a698a67c9819f002134a445105c1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a557e0545611cc314a967eb55ce1b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b3fa56e50757a82957dcc7c564667803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d797ad6cd11ac1e6163497efc3e4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f9872fb44aa879e06957967d2e066805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f27812154d371df0c21094147fa6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54d6d3d24783b1d12aad20cacd5c63807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75eb0cf56258ca2a1345ffde88b698808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b73fd1ade12842464935669f96391809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d31e8ab6a371f25f0023d89c3512810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebbdd4a5948f67b228a2ffa1fdbe84811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ec2d67a124b9ad906166a97814808812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e21e9b676e025fd9116f980469ebe3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebda9fb6c7dc19acb9c068b634bf4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4eb7732177b3345d83069be3b7507815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330047a8224b46a9a71922e1e67dd480816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0307afa37a482c37e8fc4001c61fbc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b963c6af850bd0cf3915cc0034cdfcf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f58a287577055b77bac6d2790da0c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a52c835dca7f1254c418367534c7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e39c3f43989c361bc20095763e761821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be0992c4e6c2296b0d8ca585fc4609822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd002a9942501c12593cdbe81aab6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923f432b07f8c1d2601fd11e6fb20b7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54720bad3077a8e520433beee331a9e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a744f0f9d36495c98c5ac71b90014826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa14796235cdcc1a4833fa640c05a2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52bd0a9c9e7ec77a67421c4b6a05d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02851a2516aa6a6d7a722f13269ab916829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c60f568078e94e04c2dba19b3a829830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff92c822894af69c90c04a9734666831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7849cb7a083675e8811418636870a5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c085245709e1f47ea96a8672bca4c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfc9d356d9c33b17caaa34dbaff42f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d6920e9c56b2641a306eb527f3ce835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974c2cb53ea9ca40c01a092b23bef03836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32cfb6744e711283eb14a7f5909f90837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818d52a9735d0420cc11d3f05ccf8c0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ef8a542f4eab50511e40fae6f2d4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652538027844f71adccc91e414cbb0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eadb69c304d1ec1dab86b4bd31d24841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459218638bb7149da93a62dfefa85ad8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4313965beaf3cb1edc1f02b4d19d4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f3217fff261893a4506d8396b59b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3aa516d7239e9b46b49209fb03ae8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5572e0b07f288272e3190c661a3c9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e33794207d76a00d7ccee226a156847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d809ec2d6ae5d380322d2b3c1cb19848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0859f9b2b17660741cfa613b69fceb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a65aed80b41726e3a05bdc3d0368850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13985b7c411da91b2544270552283c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae875aed17809264ad47423af0c572852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab959725fae7f06d8413bdcdc3829bf4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954cc19a1ea6a7522e14c4ed57c4a4e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420db01b2c0148b1f87cbffb20d4a725855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5db3cc00d17c69a6685498adbff21856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c129086bbcd93fb5e913a547e9b4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db072f704c038befbdd244b0adf6d06e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042996c7379ba9245ec446d1b5c327f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5a4ed72a5717848ff0d00c676cb6c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fe7cb81c76d72285dc7d9e54381c6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfdcdccbdbfa6a26c618294b3ab953862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fdedfdc994ff0ec4b76ab1ad84757863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515cea38b253c679d41468bc161d5fe864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911726792ca9100dc033ce67cb781a5d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051afbd6e783d7fcbf98464b60256b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485adb8d60d9dc7a43245dbfcfadcf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270dbebc92d0b121442992752ac94ed868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f8757fc3be1c547e39aff5da72b4d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b49c9d514ca8fe15e7918ec94568d2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108f15d0dcc687a08935f554e2b31c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d26d9b1e34c8d9478cf84c9de3a581872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcea6d416525a2d624d7de8f4c21bc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d8c2c31ec31eaedffe4292949f0ee874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7470c2e52574c75884104639c37e0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041793e5924719e7df3fd796094d096d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed62a2f6a68d09922f070db5652d43e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78745b19008bde87b0f0f2c2c9e22cd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaefab6502e2c618089077185bc7f4c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76d69949e6fb0e82553d77ecd9752e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700eb46965db040f7660b1e461be557881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9320e9c5012e1594eaae666411f4e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0623e93ecfc3cbd1d3f8811bec02d3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f114c7f2cc5230e5e96084c762ec5b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebed60c691c99fb5ee8ec7211410b9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b2aa3af9093e53d39b2fd2347b470886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845871f02b79863a6bc83f9401605094887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9439da7a868dc1311f41b908213d4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920091eece13afc97a18a3f442a82644889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf637837efb7fde8e0554d68fe9a614890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3cc628badbde51b56a61c9a054eec891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbc08389a26600d3cb3c488aa5a7b2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c05da133fa7af513fe115a45a660893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34206a290ed42649b9b2cb7fca5e88c3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f172f58583c0c181bbda148254c6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a5446006391b6b0af95423bd298b0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff050893c292be8e70b9f2da1f9e86897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba395a0bfe28b00144a5a8228de7454898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5670a4c645bf3de4d50ca226be8e300899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc93049a39fce536a3ddcf28c487c8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f379ab615bf3c65815a18b2d3cd61c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864e9ead5df4b2e69234611db073b49902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067cc2731eb0c920b47e5f6ce72a192903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934943f0440789bfa5aa5094b1353e28904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e79dc234f748e36874805f7db2251905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65223e19aea582431dc8733bd995c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba085882e91038413afd8b8c60a15907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc56345e14352310f687ef6f295f15908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da03f6f78a99c272167fe02535beed8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92405dd9061f9a77f7792e672f2a90d5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9e54cbaa926085ef1c8c1fabea838911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1796cbb8af7d711c046a722ccfd98e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95064c136188bb131c55b0834ea2af913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d170a5bf0ef33d9a416971b1e1cb40914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658b772893d4a13d704a6d560264b4a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327c04817bc2ea53f344dc79eeb096c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c315c1f48e6b69692633d0385efccaa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb7636c61ad24a75086ff66fae0f87918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecf91d97a3b2b9ea0339b16cccb670919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cbb0e0e623171cd64cca9ad92adbc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ef37051070abfceb083fba9c2472921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e94f0f335ceb66f7600d082758d21922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e0acda206a64296e7fdbecb55ca18923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c76c3b0656a8e051fd7e5b8c57c53924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc61b566b83239854b3449c096a81925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113b018e711c0f221c1f7d8a1eb91b6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30365669ffcd538423ecf95e0a0c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fba88e8f967ab405bb233e867c955928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54d2df931a3d39796c9fad3972ff5e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3b4c7f2917885689e9262e9868197930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c03146aad9ed45def46b69ec45de08931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc75072141818f606f306a4c67e501e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ffa4eebcede38fd8b23a70800f284933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d3b48807c4a1e1cd78b06848bb18c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9875c1ffdea440b2043df3a3cad44935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69caf9a9573e3c23eba6570780949f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb567d081667d642116701aec03c17937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b414fed750b0c9a7f30d9db30fe0d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c9535a3306055798dbde4b5b91fd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6695fe8284ece4a7d4042346e092f0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afceb920d61f01dc66d9e69f64a488941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610085baec2674de2c2d3ac2617aaa6e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b71f40732b5f09fb92e4e6d172dcc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ab0d3f9278ea56e1107ccefc72f6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bbb5bf881c71e9caf7e058ea4d053945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f9bed79b95f21c673ba7909c40b9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6513bcdd2aa5a129160547f0e6670947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0217b43e4cf65e43da76dc2a06f09948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c19f0887569b3168fe8f21ab6a2d2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f7331a99ea6312a04f40416b892ab950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f89dfdb181025e7e45b176ad972239951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54352b15d6418a9e52218ce7c736ed952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30ebfb24192b2c80b6a1d19d00dcf0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b116a8d290570837a6c48e6b2534f81954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae1ecacae66650ac614944305ea81d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605946b3d5e879d0c73cab6cce459e38956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea71e5c0703e74b0341f2e2d60f5e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79860d78d23679eb3fcf74bde9d19b4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d63de814a73e25b2a13c67a2a82a98959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d49d8d4786cec811e92f8ab34ce2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa13a4c2a0454df62f2ebcd0eb20c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68dcf030eed176606ff07e64d23c0a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa535d14a86aa003956b634d750ab55963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa50ca445132682e550b33d5417d54964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8079bcd2d4718d2149f65931ef35d30965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271154a0da687bd1df3858450a865e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46dfb61181636f3d76451bee6ff6f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299ad9981e6b509a6eeb96a3f6a1b27968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313323dd28874b4fd5e46bdd64e40e74969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f97fb46c5e578460fcb8f83c5904f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6dc4c2856c4fba47c752ecbebae31971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e283da6ce4997f206179d41cdec9fe3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d5f05e4c34bfd58baa497f7fd99a7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225cb770df4facfc7cece29206427f9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b88a8e2b790dbf02796f0f98f5e65e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eecf27041dc4b7015f8bb61544b923976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b074540cd7556622e9bd994bf78f977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>