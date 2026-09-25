--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29c29b350c651b53481a37c753e9001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687666dd9ae79bda9398cfcfca4a54f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f74cf09d19f050c5c2feae5082153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040666a39996502b58475b78f2a94f624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaeba30874e17c027e644d776074015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052de7228742133d8573dde1c7bfb786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328cc08a87a604254665fbadb42e97f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8311f65a152a38e2e525e1f07e6cdcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023b8748329a7d99083f5d1a1ecde589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c0489f4a41eeba2b8f53147838d8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5d5f683113aa8c6348d9ab6401cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e0db692f85f4e76ff6082b7b4c3e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e530254fd687e905c9c23c28a494a0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8149076c5d040e7a8621b288e7c6aa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee3362632ecad9b7d248f6c75db5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e804b39120f5f7de81fe58555eaad816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb099a0149cf4d3d72b4431fc169b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea41ad4409d52ce9eca2da2fcc4a7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad73746102adb04ed24e99bf2906e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda51d4d4b9c9cf9cc9ac940f4a9d17520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0191f7e14f00393c9e1a4dbd2a439f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efe086fbde0ef6882643c504b8012c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc912b789d9314b10e8e418f854bad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f8f1e5fb356e4e64b43867720983724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbab5f8d4c978197e96bc5dc26ac4d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecce97aec1002e0529738df802898526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12f3f1c4141685903625c032b922127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29a8c0ec71f66b80d793192cb65ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab58af9e4e34293e9f4ffd0ccbee4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5468fd67abae9973c7d71c2bf28d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cac3f4faaed36a5dd08378a43059d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4700a2d45950cd58fd25d39c7df7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f1666693bdaf2ab2d2aa519f6bdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ca88df976284b39bd1559308ebf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b266031985fcceaf54dc795b5fa77bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77416039544c86696c12e9c60be7c28d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177abcbb2359ea27f30b64c480f984837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d5218305a898f1aa872b1078819d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea9017285b16dd7fca0ea862bc72739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685225323613634140a868dcf4b2bbdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc7214009c682b0cc9514e9d10aecc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2599cef259effc47fd982cb40a30f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fcf501a8c0f02cc16b0af2e6b92e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d952cf1be052182aef2301f5661bb8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daf9a845be80a1e6e2985c99cdf0c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3589290ec0802385a05b6ba8cdc3ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658caf3a99f4480b5ca971701fa446647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e084774775488ebbf59dafbea339dff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11bc494d295dbd62603b7bdf98436949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97450eee88ab3bd0968d3464b7a3f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5c47c608b54a15a8986b25cd59efd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741bb6e762d977a36d36cd289ebe5c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316c6d69d4e7484e8899858ca39c72453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33466bc85f795f426420ce04a7b304954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbb8345646ce55d1cc67042a95c14755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20565a0dfd7a18a20edcc67b4c2c62f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f7d969a5f01890ed3fda5b6827e6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642892b00c9a453a0393bf42eec495158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf746742e4713379900215bab08cc1d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e0b9197e7e5dfb2b49dec591df0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d2046afdc82ab25301eda5f5e4ae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fdabbac438c9310835cf40dafb41d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785820a073c45315de7e1d4db6400a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b8b0f265a5d92d9da2dcadafa53464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5641fe395a5d3953d327bd0f0dd39365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983897683c76ee49cfa8bc4af3fe8df766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b49bea957a0907849214c86aae0ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c2fcfb21a45c0878ae50825cc783d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db086978b1c4168ee10928d07dac64c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c5e54fd913ccbc1b303a6cfbb75b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e4c92b3c3f26302fb57e8b16172b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c90f54e74f6142cc99a57f3c8df6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d27d1265794fba22d07ac22fbc35c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e58eb7d7f1b02f333353fb473720574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0f807b059e3b24c742a911c424b3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d176e1947f41b81b13780e2977687f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6d64ca91574ecce7b2eedc254f7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1411ede12b0f91e675868f45d7125078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03359740f5cfeb7ea706c51fb35c08079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7214a1164344e4c37b2be244be3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f32c2c74dd8750b53ad9f5c14102f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed057d21c4135ca2932e0216eb055282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77346976a78948d6fc06cc7cd68c9f6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9848119268750fab21eeb8799eb648384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a763bd43b6cafe9071cf9ecf9a691785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4b3f1efd1caf26b25f8ba691e03d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c82d3170fe2bf3bbb1a3046ec3da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8338a697841d5a921e391d1a9d77c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628887ffb9e9c36994bf617a0fbe7e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab19df36dc127fbc083dfc8f8aeed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962e8bf19ede73b6a86aafbbd10cd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e5c083f12a562317be7ee1437a3cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb5ff12ebb47a97c4eee1ab2cfbbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc015d5de98baae4baeb9c02b456994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43686754030c9e8882efc76dd66e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc97b79c70ee32d4a66864de9f2efb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b6b3527f13ceac338515f00f5e4d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af730a9f3efbf51a43ad04d58b26876198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c9035017b993ca97a4c8f0c7e741899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484dd21d14d0ee47209043b495743d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9228ed22a05ac696c86c5d9d99c8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458203f82929552755b826ee60b9177d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d95b807e507eae88bb17e3507d2ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe25dd4e552b2250fe696aa04a26d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24568af64445d50ccf98f25d30709a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac809e152d7aae7f89beddb4ac5efb6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c836b8f515ee33d3ba060ad3f68e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c201451698f5937842ff05253b9b055108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7b41ec992c55c31c755d348c1240109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c690a69df4543abd2db7c3618bfb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15756cd204525784dc3214f3f051a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47fd6f7167113f4824d6931774e55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af8c3a50c064d8f9967f0903afcfcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca6d93e68a0d9e5be300e8c87e89c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434476b10de0280e884e9a75fc7bdc35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710a10574b671b1c0cd02e93ec5e27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2da4a15b3bdb93460a3dd22da5b66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715920df19b01b65669dfdb0b5bcb93c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8fd04b143711d0e250f64c5a6cbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011fd75354321640b83bfd7549c471d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09085a817e3b9c37e60a5cac7553844b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3e4c0fa787c5ce274e88dd5990b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3f9464f4a0f16c94c56a510e4050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c116177c7c97fec6f7b16ca88b0477e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e4c4058706e2f10e9d594cceebd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b5f0784612d436521a2e708b79f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e21e4da518f68587a5523cfa68d3c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4e6199b01fbea7114b55a000b817128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f889a8f33214ec4ebd744e510077bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684340c90ede99a12cf6d3577ec5fbc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772bee1b8dfe102d425d97f1e258e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3914460bc1614204f416773f18ee4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09964a26afd353a290e38eb1a68f5ca0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a7889f8827cca7cba1787a5baa92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222497a9e2a135c3353c233606b5d16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e585aa738b48bb4bc995b46351e3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ac43502f56c324dc09b0a504e5ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ff3286a87877696989b54c66aaeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa5306abc901081f29acefa07fc33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570db60721731f8f3f1773a04003142140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b859cd3543b70648b219e6db6cc6286141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346038c1b8c8c06a5fa8a5d4912bb051142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb599f19c15c97afaab20316be4202143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c54a1ad273672dbd1e0c8c10631e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961358f1a50f5e002f1b32eef50345145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64ce88b9e8d1313b6856522c6364b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ebe04cac0d39ef98759dcc94ae252147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171a0e7680ca99a25274433ededafb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e92d5650d7850aad9d7237302345e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41bcfbca211ce56d6059525afa212c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670b85c8fd97ca1d1300a0081cec5a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628255bf88350feea840842df5b0a148152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018d5f7beb18ad0436ead00dce6301153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23aad0423a3e98923a09fb6d8cae76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944035583dd6dea0dd7e3d8820871ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed755a83489526470da5b22cec66b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08947418296f197d9e7d773df2d2487157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b2ea0205ca13e0dc9faa5c67d3056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc4d3dda4815d4000caae6eaf066c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c2052a8c35bc8ae951b75e134cb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e698516839a7cbfcec94ab31b6a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f0b55bf8053a532495d20d0e40259162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b86f6c4727c7b472070e2fd490fc2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45a333469ced9e1add4a30183f64d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d647376f4d2bd46f995aba86765a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1372e9bfe1220442f050e50711bf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072744d4a1e353f04b5fa24ed358a21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb93c308c7bd91bfd39a38113ba27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef194073106dcb0f89f2f1e4843b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286ccaaf03277ddc4c19548f15b89e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3394643ae8a60691db6783ecc67531171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6eb90729148e51e646317af03800e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1681f30523056b96a2dbcacd7c43e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1774cbdcc3ffbc4e6474f82a805d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36849be6befb0e135f40fc26c09af079175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b955b772454c80c4cb605c993e47a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62b5de2a8defee12fc1968e5a7ca4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a69de4a38d7cce537e7fbb26f7e64f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4249671ab6da256ce5eb226655a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98fa12a247f923f79da35b9a0bb26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563eb1b90d49b786c121bff8c7443f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab588e167577cf3a9ffae492d5a5f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426985785351dcaa2b9c459bf942bd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac73c0256ec36ce402af20bb1f5a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f85ad61e2018586d45b8fec8e957185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e9c39d1d1a395d15f027522a38f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b720259b74c83cc934b2e9379debc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e6f3f1d62458644b01792db285fbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d816ae3f1df73ee93a7bd64bef9a3cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48371582cd9ae1e9a52e6e9b20152b90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3325b33ca0e99bad617f106a834b39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68abf9a4f253701965ea8f196bc004192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615841fa9996061ea84f572d6216a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051e2b4a51a56b7ccfe77b1b2f5caeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387547a6dade156b3acc1ae5d587bd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b247849cea9586cfdf7fecfefadb0db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646895a83da435b207d73e5254acc65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e719ea6484b95ef416f73032bc0c2ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d811557f8f756d00866fa700fd4b04e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53aed49af16b796b9e86ea66fcf09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad55a950ed01328532e986698d4ed45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807be9842db8274d9906a321c834c47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b45b15fa79ebbba1d299e265ae358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23135851a1fe7c72af932bedabf9431e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb5be0f7958737732ba1afb4d78a3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624849d78dc58364d4c102a84fe4c9dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf144d921c8b045385e32e610d97af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec0ac641346136b2bfb7e9ad4a1a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d36612910f4e89cb5b3ff8d0d8c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce13850522450c794c7821706dcb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55977740f5be877111636c453fadd350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2cb991f78bf007340ca91ecd2221212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ddcf4a850f0788e735ec0e0cc446213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cf4481f38e270040936e46841edef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41798690d8bd030d7879810005ef2d69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642744b0012232f9dd4cc128f9f9e49d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567290d08d2c1fa6aff8a0fad99b547f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e42c5c4de850600f5a3892b8eb3aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db794672713cb358c29a1e92297a797d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65be50305d725edd55018b05423347d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7fc4f3b7d0e36253226c615241dd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56672deceb85a3cfee5e7999088d1967222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc621fa8b3a1444b0b20e7c965b66e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc405df9bf966e00a9a1aab24eb320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4594c6309429573d9235bb1a692270225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c66dcd6f0f1cdeaa637d050f4c180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf66b56991069ae32f0e149e2a2077227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a29fa6fb6b55afa6e5736d74e53e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aad649671f1001ac1bb8a4c675a2db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756ff6190f6b01903b38f5f2202890c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5dbd736e3592b27857efa6db9ef75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c74300985f621013e32da67a0e54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f0590e48786a5d5f9362e09562bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9cc7acc950b2bfda60cf0eb73eb74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1324f5c0e4f9972b18b074f53039235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802e4bfc022980ea1e778ff4f93b9e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c599a840fa59ec3f565d9b5be1e68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd32c0b6ad429f69c4db903c2beb977238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f7a673fdb5160cf48c29dd41c5c06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8642f5cf0ab7adc91b0760268a5704b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875150d90336a70deed6a1e737dfec3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081540d3b93226030b95dfd83b46395242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256537814521cb92fd04f0dcbee6fbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000961d034175ac763f74f8838852e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877e831cc0fdbe5397c5633a312958245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aba6212b8e259b036fa35cc9ae46d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eff9ec33a67b1defbd240463ebfdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52c689087a37bb250e7a000f93db5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54391c93a0da82f45676b6db47559a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5416c3fe7ec2f5c1237a2bf639750250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ab2d562e3f308bc25bdaeac32bba0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627e132592c3033c619981d159b0d41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e13ccabfa7418977de3e4299976d69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c278c530cbd6be8b9b4da5383461c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d503a296f1a3789c3b04735bac1fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc06a2a34e4b1a96201bf7be3ebca52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652074aae0bc9fc0f86833b6d8b1e38c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021cf49379e117e046bf7ac7c8ce4d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9e6e774422fc3736e3c5b8f383e8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90794d033b7e309cf07e5755ea3a6eb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92722aba5e44d1b74c788518b8578170261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aceef94f99017b66fff42ba7c4227b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617b94718c058c499cec451f7454b13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee4a05dff97a125f2787eae3e2b95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f2505082d12d01d003b83aff67475265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dff58e7bf11f9d3c3f9ef3289957b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f54945b2f3d68d26a2ea65ceedc239267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee87e61148a28bed13c1d990160423268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f915d1404d337cafa38cbdeb502b68f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221726e0046700394670f0e100d31fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013138d44601061c964bb964a5d593b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042c0b7059c7561ac183cae43ab8e2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1fcb790c8c174c24879df099c8271273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674be1f8a62026e2ce36b6ee264fac95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1087dee9df5e7c93a8cb9e1b03795275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103433a665ea1679b9a87ede6571baa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75802003fadd6a5747c26255733f0b6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c52161df46501d39808e1a84699a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c110a169aa6dceda402c3261d38c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088b0c761569e2174fb1bb89660edf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab81af6e32211a4215f82053611ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d885c58a3c1d699beb849d4d4b26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449a7503ea81f88e59aaf1b1094a24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c3384152b60bf93f212448ab4e8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fcb62881d1d383378efdec976d5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0bcf32b96e72f3c664709a56b40da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5061c4d8e9f2300b47327303ab7b753287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc6da15507905b534ef214cf99e2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff1b344fe5107ca95983d48c56dedf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd709622830cafb55f2193acd6720290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db55394ff1d36c38108c9346330fba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3ca001bfd0042cee6055a33551003292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa35342389060474e4087b204893e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef176d5c5dad93ae69562ef7dc9ebdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cffe2e74542abd3f95ffa460057f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7d97831b52b51c79bf472021691a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e787dd3d49f00a1c0d8e1d7e67fc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76e34a60add81a92529d43629f881f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c32573379e0c396d5c287fc5ccc529299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56a55a88ec4c225d42a719140aebc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3cac6e3ff340f925de776f7f0c4a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619baff201483ad07ba13ea2625d230b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379d8767785911912d12e36c8a4cf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10aa60072bc58cb6680b2e8caf37a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecd1c73e212c579e793b152a3a792305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b910856460980b14a499a232778bd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e83758d966c798666e8b4039534db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f727fb5fb4bb536d5b4f579261621a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e769a47577a15b1cf834c63c33072309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c611e344138cd6d1d5499bf7dc271310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e09b52d168a0463d6ba722c42063311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f259be670619a947ce0133920f154312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab6245144a3754bc125b1d527b202313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c1123f62a1d3651da449345065baf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df5e98cb1e7ce473f22a49592445c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f41def5594044b28a35f136e32c40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680fc66198c7e7695b38bc9dc280057317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa7384f00b8837458ad2fa8a606c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9917c6f4c489d296d033e31e2eea9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a444eec9a9de5d9374f16e5a30542320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a28435a5b74ba365e7a64ad8142b1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad541c495a00084edaf7b2ae6720adb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a0d8a6802fd5cdbaed1c15678e3e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8c3445cc81d445f8139572966049d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ded9f11b8a52531724bb38370ccdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a72011baad1293434de5fe21e22c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa52d234667425891e2373a732e37e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23ce129b5459ccafb5f3de5a79cc17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c870f484e8506b992f4cdfd4baa9c51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af620d564151d63571f8e15bd1cb7c9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc81e05e28a6f8175dec9c15ffef92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81014a03f973a19a8c6102da0ef9764a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032bdacc227394cc4bc55d6bd9ef4b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93aefbe9104b259c81e4c5016856a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768ccc1eb17fd1efcabc501010cfc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00191033e1fae06b662c1de01c3f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d5a006fa387fc12d1623f2ad6206337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd3581c448aa678789789db53bf1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767171d59c24f01bc16b25ff5d21b1da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cdc2bc86219a1e9274fd9eda4fce5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa09db7b019611a349626e908a34951341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f841479a302be46d2f4c3e4d25d1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cddf55f8915065a39c6f96f88e87c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ffcda805388be70d6fe9bac5540d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28691b4cb502a400dc31565538e84915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f50aec8853ca1566a2813e590839346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797610f226f913af5a4779769bfb2eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568c213345e5eadc8d2b023da5a66aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c28087b3c5391ad4fe49d7319521c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40253aa09b7596d997836c5c4ba6c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe126e730200deb4d9431bef3d59b49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e28f42e92cfaab6f61a60f6d46f0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec08f7734ae75f99d78e1a572faca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ea2c17a17357e189bce70d536e2f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3d171c27cec3f318e6d5eaaf288f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e7cbff4e6d0991842be6bad5c18cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66302361d5bcd352c2c8c75c88a7041d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852304ed21bca338d9bb2c233c123d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb59ada73deeda5f5c006ea49a6c4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80055f59883be598a49433f370db4246360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef517494a2fa32cd5624190853bc541361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c01edb35bfaccae1a89e32a963241362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a773ebeab548651cb3b6cccaba11f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bbba62ca1d248974f58ef76ea0a7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780e80ef58c21c78e45a9ae2f8e531e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e039e62d81e3d2262f3e3611d11a90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaedf505c80597e28d7b949a4f5aa44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ccfba99cf6a7ce74ad61d828662c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0594b5af8e10a86b2856294b8eda043369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e599476ce69e6aa27baae391b7c6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f41cc4e75912fc6d722353caf6cd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e1727bfd17eef3cabaa97726e63a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde2be594b98918728147058da39ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c50853972433c5b3a7ec979f6f61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b2f77aa1e4479cf8328359631b8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce71ea60484923e4d5a0eb657aeb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd993b76cb9687107b7d6584391e6d04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31618ff30adc5075060fb7fcbbdaee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a6dcc277f94cb779c1c372a603393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58e68e81a52a58f05702d1d75d781c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb685f4bf58cd46d8410e8a7890b8ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b450cf3134106f25457ba39169f4b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ed4695418da243128a74750495653383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334b8875efa4d6af2aeb3121b58f98c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493b13f141fbfa88d0c753c87171af8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8119415ed4a6261728b70138a3aa86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801171775d46d6b203d2a51ddf99ab33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1166411aa6726ba65beb7e26cd7dc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982e5c71a54ba7c12cfd9ed154d3fe8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee083f9acd8e5620dfa9f767197456a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad930ccd1e91ba87d700343977be24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec823c3183a164481b6d33a715be5d57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f8f5df8fe2518c8cdcdf21ce5cc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336b0a65fb1144459ba9dd4a555071394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041b4fce7218325a2035c617bc29c7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc82cc0aa1496bbae4a3923dbee7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855070a0e06bab34be3b1d9337d30199397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b3618e686484214d4c987588394bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0007daad8060e95ccc365f47d54d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9631bdf68b9020c94831f7f60156400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d660c8662f13af65dabd080842484401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587edf29f5b1b9150b404c18f619f94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801ed2740e74ff13abca2d958346519403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37ef8df5a3810e3e6c8eb24a485234404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8bd16378f5b2cb9a2f4d15fc7141405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d619bca9bbb0947eeb906bfdcc08f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e7c63b67c211f7a1949821490a95f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a922b1fbb67db6e33c178b76d625408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237855a173bfe571ff07690ed70f3b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c8a5747bbfb1fdbaf6b1b1952c7d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c0e8bbd237ff9ac0877aacbbc50bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2da256bf59fd4ae262d67157148a2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845cfffd21fe6b5a6daf22d9f313d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dea8feb4f39a79978a83d8d0c2d26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cdbdad0af310e4c0848aa31601f0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e7e7f90f21e8972380072a07274c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fde94c53a8cca9564a25ab57bb3c90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2fb72376812fc8247df03bcd0e3a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c5d4e683f55483d75ab2bd2ad1558419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d39f54c54267fa1e3bf5a77781cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28da8b0b416653788b2f57e6b41049421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082563a714971ebe524b927e85dfad6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f331fc6f9333e8183440691ce9e63cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002629da2607b104a0c06192c1fb7570424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982820c6cd90e3a33229fc956464c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd2073b30c16dcdecb12ef459b008b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784624038d99ed0e1e2563499a78ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4945999f1f74a838e2a093aeb6795f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2b29992a89f737b3302bb573e89c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b017fc0f88734cee569e38a193c01d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76548e8ddb5c74ce306bb754b4d4b00d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c04acaf59efd5dff0eacd7611f23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d09aa91a0d24643dd1ea99544598cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c5f988518c30b7211301cdd029b58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52fd94814fe6d02ff7822ee5ec705435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee98ff1990830be77be636c257c174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21252365dfe6dd34ee9760573de02cd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e024e76633fb7dda82183994115b74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4892ac390ff3d457683efbe8365d819439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a34e3842c625ac187f64120a1c10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0c0a00d3694c071a007a58b71bfc6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748325e01de98555b6ace15fe1f4f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f932843e5718fc5be4a339f31c8c23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe559f9d7e2c0cfe42b86cb584a46cee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce645c9c29dc694e506bdcd4bd7fe06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af721d1e16eee7ac57a4a9dc3f0115446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e849496fc522eea68d9d3085e7be63e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1146730755903d8fe6359eca044be63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f6f0295995d18096cd6a5729c22a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdc8d4eaa62474cbbaade4948ee47f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c8ec44a20a375072f4e7a4aaf76c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8f9d216ee37ef4235bba2c1eeef69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1618fb54763fa9316692c5fed7cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f11e42df8ddbf5c0c50a1a5522048454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c2fe34364c395cfffe2c36593020b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ea7a72f0ceba6516c039e3b274240456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f323cce7104b7c6280ec8de68f7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b3539c19c821b9b779b346542300c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff7060314ba314250a63b555bb0eee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d7f336b378531cf39d48130c1ed9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057277019f7d2d74fdffe2531f4fcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb04f2eb75a8efd3d876173e9a1a146462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c57b3f2d4edd63f483c106675ca7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b50fb108e596ab54d7e04a329dd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d871657189cee705a5c4ca9f0c4f13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a239bb6b15a1ba2db48c47be0bf16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941cc2c6bf901e8d6428113079a317467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408cf7b9b2ef2a2fb53a631eec6d9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdf7cad275c1f089300e3a51f07ce0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca00997cb555f275813874e11d36d8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41604e9d0a8f366ff20dd5d9f4b09023471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166104e390888cdb6072829dacf00a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dba80d6ec8e58a9238be0c112c756473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65327f33d7d8b7b48119e13ac250f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de918f69a2de154635397ff68c2da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5377d4ca47ecdbd7caad6f339077476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0772a30ab19f483872fae0b4cb0ab4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087455993939eb2f1192202ca9d1b9cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecb6b075f9a0d431332b048cabf5f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad85f070b96166d61dc87bb0c0306a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b7e37304b22817f8e68002f1d2b4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedb46c2d4aa601ede3faab1c9e6a6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184656ec1a60eb3568a75d14c3082c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c356136fdc4af5cbf3a840031086e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0690c4f25d48ae9093e5b887a0ddbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295dc2d911e25a21eac958aa0c007f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9fb1ec3ad8900cc8b1875fa471bf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ceee0bb3d8f77c69d95df81e828ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6db0eceb177d026e4607c9e29b5f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f42cc297003cec6f6a115cf199e75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8080e35d6f4ef027141896117d6529491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5909ac7f13845d94110260327a5fe3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eef2b344fe800debe2700e96c46e27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f13e1976039e13f917a85d54ef9c26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a6afa5a0a26d99456bfede2114364495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb316b7c30f44ce38b7d71b7c4aac79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdcaf266bea28463db46836cd3cd08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52e7cf0bc3d3d0c517d023bcd308d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955540fbf57ab34f3e041ac9335bf0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dab2412a0c01f37ac63f8a779b4d04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de61e96e09b66c72b311a22f85dbfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a8b3f7de5a99b4dd22ceed5ff764502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f030dcdd759f0c3a4cc32998f67cb7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287417fd686ce27173b48c97752f5285504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da185b4703db89361ec476aec096fe3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4a8a9e1b3cc16bcab6299d766c0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38710fb4b47feab159b969c0cedc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa7c9744c712d99fd6fae6b6993002508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3de60b8f9bf1655d3a1cfacb48e23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0c21f1e7efa547900be6f233dedc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d7ba4c129dd4842bab18054556f0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c0712669b3498379c6d917d10e5df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a9357a2e7c38c7ac92c9690e2b73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966619c76963e4039a51a291d5adce9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0572ac07707b31b20a389a0818dc02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edce518db4b33cb1b85e6abd00a908516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118740f509e0cc72a1b82d93ce8b4d7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62043cd15b7e1c36128670d9db1d24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954150253e9395b2720ed6ea2ee9038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd134c76b095dd8b6ee01c23b6a7deba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a37499ada4f3ef53986d348f445fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1e5ad2a426d591251996afc1d9280522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1160008bedd66f5297921aef4afd53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea3962eff01c832d3bfcdd40d8ca6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a6a5a6d8f2892e7361226fb955af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305a4fa7a2062bbfa0a4b0920587c58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74e68dd36ae6a93335e10e305fa72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f9005bad74b40ff0719147b9d9b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d4ed51d82c046c06aece516094e8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bfd9da6f092c4a00c312b40881834530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae98217c890e7f56b6a4401f12f2f5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502719722f56735e6991b5381f514eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a2f0410070e2ba6b0aca767d5c000533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee35fbefe9b0a29bb943a9b1246a7f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7d39e005dc70aded7631ffd78570c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527a039d8e3d81f7097dde258ef8c6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da8166fc1293840493582a29172af1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec267b9a9aae56f2592b9acfb533a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612f66934704cac3cba20812f563bdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c659b56224271b7fc3013a2b4aaf2b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eb3485fc42537603e0aeefbc8fada541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34bf4b3297bb92cecfb95cadaa6014542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b818930ebc7b6e6b1a1bc0f29324238543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8af782544bd85ddf8879f1f9fc992544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8ff8df5da43b1225a8bd6f73b186a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98151aea67ff35b15273417e028b4424546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5677ba2c7f691abfe80c080def2eef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c50c39723d8c11355e3e198ef92f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e091f7ff28fd9ca7264b74e25ba5182549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e77c608cd073c11646265db351679550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a3605a08092ffd81bc59e72b0181551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe48574a75c5357524423cee23f5b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9389ab230590e7ee6597732ae05b97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e264f37564cf348c9e271f688006a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1198e6f8f70cd6d8d98cfa7e4a8101555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b49aecbf77fe8585627bce0a88e7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceaaae923719d02087910959ff00ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d24ca9aa4b2a6e5e2ed76cfb18c05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8af3aa9b5f6f14201ccb32b41e6ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d88c9a51c43b4016069daaf8b6f31a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f8913c228bd73a4cb392a78ebf7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc4a27b2d6d066ad32d35a5cc96940562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59106347424cec7b70eadbaac714a139563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427fa1836d71c6d4a5548cec9053b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80218a24efcecc147caa0d4070679a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210677556db1047022d6371b07e0cde2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b7901ee45c1d90c725e12bc30dce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91200a45e4c898f5f9e4dad9a9ec1a0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1154f65e0dfb2ec21ea70293ce7eb92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26b11fcfa50f029d64148dee3f073570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ade298675d2232d455d8d9e162b69b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f5d54e8404bab5a5b794675d0dedf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebd5b9618b24677fa83b09b38ba70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a4a1be8f14125ecaffcf4d5a52a21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee0ed26b8e1c2a3436d25434b4c59f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88c0d87b25123eb922755bbaf65b3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5075704b0970bc471ff361e74dba60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb9d78dc58aa53e53a26f14110d84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fed625614c89690d1822e9ff14fc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad511686e8311b7241e5b76b3a97ec7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff64a76ea042ce17e5c467d31da337581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75001ba5c8dc3ed295b34ba32d05a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e40ed7e2448157071b3c5d4421777e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add52d038a75b73a14f420e6ceca46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7c062ff5a9e8f15ba3c0d4828fb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2884375fe27492abd32d938d825148586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3848ccad310169824616aa48727e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b6fc7c153ad4da00058dfff0dce9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94b8f276d0174011840d8a5f91ca9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df23625d8bb9ee08bc65275d5ea01a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935d420003dcb7bb4b6466603a65c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fe2f2dfd305c817e26de6d07eca67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647bb2286dec68dc52943a42b886256593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92750a1722acf81da6f8df3899cbf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf941551d8c66f761829d5702cf4d88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d8f658318d5ae7f7c1419442bfeb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fddff1ab20bd383a4e8659bf76286b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca63515dee802224798ad3dec1739598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277e9a704274fecd1a310578169456599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10f1b5e6486e4664b67f43945699d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9ed89326446a9e132b8f6ade0baf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7b8a8b7e5d146f037abdd1d089bbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0573de831f2a789c1bad1b4c7dc79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab303cac4ef77b2b267b6851b3065c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c806c2c385de25c5bfb238eccde57e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978830dd143f38aba8e7869b538d77db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e13bb17ee0d66446bacd07256925607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0089e4dd672b5a0f127cac19c1c77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd13b4803bb521dd4101ef51d4be3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4040fa492459dd30036b0152ef6b68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e5c5fd22b5e4bf4a13c73ccb691ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a3b1fff5f36ca9052b9303b408aad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0433facd63fe9a8936a2ca2b338a40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb521e5e6b286e572ba8f148b608aa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad22b31727a3c454c847549b5d20747615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8a3814c1069a633ede2f3feb22bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d544c40f57db03d851bca50060a3a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d96578700106b87938b7d99b9149618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186cea130c43d17570228807c86afad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59bacf9d0bbe4c69081a7e2d8f8b4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0e40ee9279a00e7f6710a571c410e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a030a4c892872e495da2a51011d988622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827b116b446df47f64010381406a33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a6c895c6f424a791ee0054cb70071624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a176f3262b11d482304b4cf02fb2324625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9611b265491b078b60d9d14a6dac75d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f40c8cebd43b8f16cb5f79354fa08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00e7b7b7217783716d2563f04ad39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12b5b987f4eb1bfb65e84cb31b919629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce53e1902502ba9501aede61e8d2e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fdd14ad5611e2576b4894a6d1ce41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b439a21decda4f5a35e4f867893e112632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd38fb0fbdd17b166c2db8cc2174e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab822bf2d34448760224e73736b3bcd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6faa2069aa6abb1aab17ac7a4d41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22a3aefdded7ee97e5023689574abf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10261666fcc2b3f40d79303c59ce27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec0611ecddee179d39cba009a8f1c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3309a027fd06d6a414a4a1ccbea208639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbcef915a90d12c8c8635d47b99b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd0a480e278aaf36df2cc93c2f437641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f229ea3a6a92998b7b4949ceadfdb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da872094eee72cd6dc50d94742d2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424b011a4f12f47f8e8e1a8adedfcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed17d284db858e0db28e642fbcad3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0525d7f4589a87d406b7f2ffd8fd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb2ee2d88b9c8e09973e65a40bff1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a750b74fe9f67a81304884f2a1654648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a13b876f7311b2aafa55c2a800bfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011af0244459ae2531b6d58ce58048c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b72837c2fef2c6a2dda489d0e8e2fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d59cd5bc8bfda02d5d893ff9fa49c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1909f9aa68724cf8749726c25a5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ac59ad66ca4dc2d8d7c74b76534f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d404200c1ac4adaf94c2aab594eeb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135327c6ff2c7defd8810f1d23661875656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd6127a75adcd2391c8bfc6cf4ff80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd4d7478594356f0b132687821c47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c683c0dbc55c79fae655a318d481f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24472304b0d53ed98d2a864f0e1059f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b100ff49a94aa0d4ce66b97f0ab1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10a20ddf238fe47e96211e35ca2103662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfe74176b5d6fc0a629e6a747cc53f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5c1b12e5b5c642c5e94f8f3b2ea6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04059f3485cc5763ad6cb252deb2b28a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27508752382b0b017c8534be355372666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4394160dbbfd7ff042adfda5737e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f3a10be67c2b5631bd9b4df7dbdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52ad2e6ae61af026849a28dea139da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3926211306d02f21d6065b70a56e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c060a216ab63559a65ece8171ee12d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0454fb72cf7bd35bf86c7ab1f423b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f12d4992da6bb126b6101e3a33cdca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca11546da420bd040309b57d34f685674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1cb2c138b6465036a629f8089cf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6878efe8d5ca5412414125094eba1a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553cac84f766c8a32466f574803b3df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d793e60b37352c4cfb3b58ad283d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3605dbbaee660ca461f8ec1865b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a262faf8cfc007a29e2ac7a638dfd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75707164d664c94a500617e1a2b422681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749e9f986b8d4d578e8c19fb9c1920f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a6b55e6debb56acaa02fc43b0e526683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6537d900114dd7507a118d2b1a38246684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c024303521699bc03861ae43cf73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87951c807fe91541b4f915ca1fe3121686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8f2c43242e8c292cec1ac55745b0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8cadfc34a2bd90473681513a77f6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e283d6538070cc4f944071ffa38c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68727912cfa9cdd01d5fb63a18f779b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd1a33c4e39fdb4af9cdb9727f0291691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818259ae3d0e9d5ff152f0dae4ea4cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab1084404e775a0d075c4bccf1c2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728dcc3eb4c04942cd2b6de5680cb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d567b53a1363bb667baa15715d2d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23de28af261031165a393aeaf4ef902696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9b648e8cdc217a297e588e737bcfb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88dd68572dc47f95a2829d51a9236698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046618d85e0cc982f639fe9079c6149699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a856e98c83b6985805e45fccbb5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c1fa97d6e4bafafe24630d66ef80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a1962ee005337a09cba835a5d3fd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab6280b6d757c4e100004fb7dbdf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb456c489cafe3c62fdf5049460d38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd84ff1deeba779a02752cfc352d53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aaa31d8b198555976731b90688687706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b58e43c9d999cb0a3a13aec44e64d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80fa6acb326691e368878bd40e41a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135c20c1e518cbdaae9d53843e86f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cadc6607d83ed5447118c73f67ff3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc6c207d25921213ef33989c317f22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ad0d5d8c579f933c99cb3e68802a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e907d1add279f9830becb05e4032713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91500b146db95aa464b272c11f9916f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963f1873206186acaafe06117ea557715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8f0ad4f7f08dee65c9d48f412f83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7677070d3aaa42036bcd3d3e8f3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4af82ee149b6ef8f6aeb589305da9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b48a8c37dd7653f272667847d736719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37fe57be6e978b287ce4488fd57666720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3110b31c6100226957c0807840490721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771298f77d28210997653c96dfd802722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0369a27943dc6e530be4b189ceab0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e71e1f98e0c03dccdc969e8802e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766ca68a3e51a1d1a7605e4d0dd8d46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d51d0cc18bb0ef067c019765d6eb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650fb927492f5ba806b21c58d8994d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f816721f5dc2900db3e9878ce39cc8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45c2d45bd8b7614688907f9112125729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c973abf511ca94296c48b11e1bc8a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b447e9c8fdf6359fc49541fbde7a2af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32978d98bf62cd80aa5e95c333f77557732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ab30eb3071610b0698ded8f2ffe5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3f52563301c8e85ec393486af656734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec6fb6a01e8f7dd35a98dd8d9429d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890c961a2d149a1148515d27aec47c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8a48741bf316f4ceb17f27b97429737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c1b86598030952d4c172bfd25700738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577d94ad22a5f219729f6ceafc32b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeba18abfe5c773ff5fcd985f6fe36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c19783a5ecd2f4d8fd58ebd4bcfd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d07640f071588805647e90d97fbd00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d0c65accc89ed97309859b82a8a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e784ebba1e9e6d5bf3f5716eff67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea40670e3e88a03170f888788bd4adb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0c2dada3356965a50f3453dabaca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121efc62ea85cecdf4e22ac0b54242e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec33f2027e58a2c72be76cab5847e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7370c0c3626039d2a0f0b1655d98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4760dcdc2280750315e5edf8af6285750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f64ec2bbb1290fe4e676fc9d4ba15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da07baf4f5f0c7e35983b39ec99f45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878504e620f95499d744e8bbe1f9bdc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad6d7d2a993e376d685a97e55021f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e945d10cc43494c5cafdc2d5dc7effb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf023b1c66b5ac92360f2a51fd1594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ce7320be559e4a8254e7e9abfdac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc8784b503777bf8482292b1d96823758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd237a4e01749964ee3ab341c00bc9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c3e2bfd4dfe7811977c46b1482aae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f0f641e2e84d892dfae3d32bf6967761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfdf56c313e45a51da71f37494d841762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c50ac87d6a4ca1cf4299b31d4d7c7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5c4302e08763e1c1538869b15c3ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303d5632bddeb016954373101ccae6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d195c9db0341b6fe6fdb22c548778766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5463ecbfc64bf9c77ff56712d0eb6ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd9c9a9cd9712ff6f221fc6e577369768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ea1bd028504108aaa472290f0751b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e1e6a72d317aafd62ea45a5dd3f1a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955beba6e15f9bb578871722338eeada771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500efb74ff445a3a9d178fc7dda4cead772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb743b36c9d9c8edcadf9c224acd01c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def80a274a6824f929fb995ad96dea87774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165be5be3b82cdc4c13cede82e919099775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3283da10d7499c6dd032720abdc1f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb9e3772995ec58d71d5da7c63d30a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ddae2ef5a0776da4b63300d3ad7e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af837f08d9f36d3636c01dbdcf13bb43779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688619d26bb2c4c977693420f687440780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca52aa9789bd74286ab5f2a1e4ad5a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185dcf1ca5784d2d58e2b1e9afbad1a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7396e3b4c84033698672e5af59f1a4c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cbe689a4d513b33d5cf60d2285867784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dbf031fb6f6da9e0e8675eea4fe2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275177c384659cfcfdf695161f655434786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257cf498c207decf5e074c8f61c34e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae171c1d18e65b9154568752ae562788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff412dd2e28d321001424a21edf02a1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28377307741648b923c362732fb30a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ab6ed5ba745c696e5fe09be2b8e7b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70fff41200d40cb654c45c13f53be7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be7f8b7056fdcc678113bcbcf4056d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a936ff912720c05b9e9266b897516794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ec7ae3647f44eb2fea09fbf40072795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e3c77d47c0f82796b9cbadf2d595f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e82bf57f74a5d196c7dcde89fc3ff797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b062c8338fdee4bb81f1ac2492fb4bf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752cfc6f02c8b9a0e6d1ea4e8bf69db799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d64318c96ba07fafc58a65bceb5e8f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775a011b21869a99f7fafea62b31d30801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca2261627268f03a8f796a4a859ae6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa39166e31aaa480ac1a8225ae65f1f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b5a7b1d63ecedc5d5a82de21b75b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa2e892efa97ebb544acde5b20535805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5b35f33befd51a3caf4d18c8af7b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16664566e24afa05a242b056499579cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6ea18edc4b287d57743ce8bbbdebb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd14ca6cc6c96de2a25bffacc6622c4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aea90d7354168b7d310ede2b0f247810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb723ce31db44f066da26e3a8161c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb11cdcf3047feab3a4997686edd021812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c460104b6397cd238fbed4db11859ee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0361dedc6d5bf8b0d9c1751aa092eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f858fc14414dec0e91c4d1ee1593d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13956a493b3c6f4f545917e376d0e1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc109a21855494ff325acb676f82c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27ef260754f76c9db75f9e3ac5883818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713730f0c873578072e41ddccf74ac15819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdcc46802d2774f8750a3e4752fac4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152785fa1735cc230553170df07858e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308fbb8e0d75bc29e2896c6bbf6cef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62fa241b2e4a97aff4f3defad980a4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3bf353de4c5dc94d3612f42cb12a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31287a05484d8ca9490277fb910c83825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdc5c6453455642d79821bde8f4ef7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02032f3042dfe381038744cccb7156827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263672862298df2f51643d47787d4c9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1565d2a20cb929f6bac003fed2d25829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d01d062047e92d164163f9a6e1780e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1542bf03b626e328eb7020993a2ac831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ddc34ec9b2ab331138891334b70e3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad5b4886d8a5dfe1f9923c2f7c3dc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fed7810e2e67307d75143c09ed162834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe9654f5d2a361a2135f735fcec52f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931982e4b5e873d5e7a73d24cdd7bd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f221141c08a9ff769c8457de229d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5c665641fda5e031b941c608325b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2cf94dadb6ca65b6dce0bafb665e5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc472ea17aeff321b586c4f1970de840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b571f8e0ad677c8d7dcc9ebd27bb23841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1ebd071520067b0eb22b174f3a4b0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c28b88df31742e2ec971247ae7e24843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab56c584019938ac7843864019064f4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f88534961266b82d249cc7e2399e5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2d5d9fc437c68410956f71e887a91846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aa99cf4272d18b331ca9b395fd06e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e891eb73687c86353e98cdd299366848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bcd743932e20294d7b2eefd84c47c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f9d2f99f0b91272cff2a2c1b9b8c5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da4cfc2a5a183e6bfc1080223b1af851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333a8fdd4d879ea0ae8195bb7cca35b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788592f6f8f09e4ee6189c23489174b5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53917f7cce551d6af316d4ac75a452854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0839522121d926cd4807cc96cac9424855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5455961a70fe2e3ff207d51b66e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02e6431ea175382a3afec74c39328857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe91231e1ee2827ee203c3cc23ec8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca7413bc015bc22c4ef8240c72730c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8cb1f3c32e569fda310b6e27c3d73860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987939abadbd525e29c2403c7649c5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b76331682267da57c87c18461b8ab862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801c87590257bd884c194b357d33f98863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5f76226c87234d59a0540a63e93b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6303ecc335c75fb016a6dbd9e9e5ac3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6320baf2196051c80eb5e87df6144866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938f5436a8ae2426971beb78b95777d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81e3731f714d9bafb8973f5168092868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de089d55d885fff0b78cff4ecb176b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c2fa56ce3327cec5268d87245b5e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a7c786479cb7d365df28786944d4b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd531a43a6a61446d50b7765bd62b64c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35eed6e1b039d87d035cc4a443ebf2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dcc3ae45960cb9865598d7515148c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee237e6e706ab4b7497b5f3c836f8b5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196accbcc2ee331fae7ea79abd39ece0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a074bdbc37b5030393112205f4e2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf48595c576f17c0dc7cbf756f4d40878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba4543f679192d05379f84970fd3c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8880df9b0c8b9a31734e010f084aa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd8781f2ca45d140e28519ce3cbc2a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c4cd35eb0874bb3b15013d77772e8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc11dd29b0323914d827241b30036883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a040a0371da924341c17097b0ace884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a6d8a706897e18205a0972c6c4ffb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63237b47742140dcf66122201a3338fe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a554d9ce1573f1da694e8bb42d746887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d842868b81aa8a748156e05180ed2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731955e11ca5ba0736b978976bdfb658889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff9355681084567446933b5d96181f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeb7a4575171312763300b084a75a3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d8b74bf7276dc1030b24ad2662b1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d280ccdeaa45d8122813437ff181ce893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6459fcb0e452887c5dd0591ee51aa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452fc23d61473d7bbfcd31957d07ec2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c08667bb713191fec294a26dabb428896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d20d6245746d067302fddc0b7de1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b615d7bee819d9a9234c7c5b8ebbb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa24ff79c338c4eb83beaaaabfe12899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959a87c02cee2a4dd21d2dfb39da960900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7ff83398bcef3e43af773f3f4ad68901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f405dc1f2f6de24a6ba441b603f96902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cae17628f3ea30a4d83f364529d9a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d6ed5600290082b1dc6aa8005913c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83ada8132f672bc057b4a48014652e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576590c076f082a28ba25152a75d2d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f72a5f3b29abebeb96680c02af97907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d678228d6dbb156dbcc6aa3faec74b6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6c99ff03b785185fc468672e713dd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458f52a86567ecb6fef475de60dadc8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0dc6960f186eb23e2a87adbbec28911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370fb15ea6bffa5c543a229eee4b31b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872785848555b2f9154d1d9247145ab913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb263cc0e53fb801a2f589070f76fde914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba42e7dd5e87c8e0047eca30526372915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b9de69536310f21d33b2209d9fac916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65c2e12b2d2a40d94eda4f53d3b71917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f41bd6496539094416d9352bdacac918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8fce5dc380e6ec47d82cabbd264bc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f165dd13db32cc92d4609dea200d91920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300f7e599ac915fb1fd16e0b148e141921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57fa0badd1e8e8a30ac5080076c34922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed965ef83383d8016e8ab9dbe690e1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ee2cf9bd5ebdc50a12c9dab5b7d5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1735f2dbe91a937152f9f8b2b7e569925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6ea1bdce6bbcb1e3737f508d9487c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5030c22d520d67df224ae60caa510a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9148fb62de403798e3f1fddb9d879c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83307753d2783c19bd6e44622a3db6fd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11786fa2d286f64a4001d8e9e4a42f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08aaed03a6bd665953b9035b8985a3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cae14d50c1114d924c6b8764770fa932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7c56c1597e479a899d27f39b7a0ae933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b25750a031e2a6ede4756722a0b0a8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b304ed5939b6ff2eb5ca93fd3eabb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129714e6ba0c9af7bdd46dfcdeccfe7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb309776084ae7c853206adf7e1fb06937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98930d6fe0c59287c2f1a1548ae823938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813266507457d5315333246af57b233939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642f656f2d5604bbf00933358311f96940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb857d48bedd8aec1def09a5f6e5e5e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da260cc6b1aa3d12490b86e6750f10c2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad54d200f39d6197d58ce04512f3a3d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c254ed7e650bf0b7f38fc98a2cb46b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf33cfad6ace542f66a53926d87bf0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84afed72133770bc819a3b06ee531b2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc94f830e6cdfb868d4b58fe74c5b5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cd1776cb3bc499ecfc3e9d244f293948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f27369e9412c3751414b11b942d1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70184062bee6211883071031716ae14950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9bf2d4e7e3194914cf9087235d642951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe9262fefb45981926da4bbb639f3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb5e3ded6ebf30e0e062f5ad8cf2c7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ae476bcb6e976cd92e418a254b73b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f78c5610b801805eee0e309c9a095955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d7781eafde1bb1decaf13c7a7b7f1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd49f0518d93d3d5bcd21315d40c0a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847963505959fb8b36c85f5e44fe799958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc4bc1aecaf31fc03d7fb199f533b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe3b7a6b90b639f9067efaf6188734960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fad2f0825043c5a027dd5b97369869961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b47256f28b36a2574d3dbc47cf1076962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b45eac516ef79ac22aafca6e29e4e8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e48ba85393c02d15ab08f52dd620e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cad7ef5b8b44fcaf0b8d468a723b5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2037b7e286fb65431df51c1a4b09f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44365388de9ed09a13d366e897a6e395967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe71bcc493b8ef36ad8ee7d7a4b4080968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e0fa0e69544842039cb5ae69a823b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd8811b308147de90bc04ee7ba296970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0096326cfbe7ae323df671a465956971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae216b9610f1830fd7c5f24b2caa7101972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad494c2ffe0752c0bd27f11b9b06f7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e52be62cdf899f2e3852c89382e9f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556177317b0abaccfaac7a63621e0ba0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2839760a228026092a07ec0cde202976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce2934ae8234aea65f4e27af32451977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c1b569f638f8951575aa88f719841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f9240bc4f30739e489758b0223172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e19e900e18587715074c51bee508cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2e3e9c9bef06682ec801d5391da04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5be3ca4dd90d75dcb362ef2048bddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df193fa96b78bcd545a251a0e19576cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711ef43170c69acf6e49e69a0da5f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e93c4779ead2924d7f21d2e5da54c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5f80681aea82c064110327a06ed039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1c24e56ff55189f02c6fb1b7237fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ad6a2d6fd7fa5b0f2782296304c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072c93af96b0333d5f23c7ada3d69312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666089695cde3d25720097a56fbb0ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f5b9ee623bee267090438d26d74c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245694484e3b29752a0fe38d4b4aaa315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c380277099e5996a5f574f8d2f7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a19217d31fa51e851ea6b2d235e1bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d5f84a5144e4aefdbdd35402cfe3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98602cb6afe64a438559b1a5b63fbdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c940e2377440fc30cfc0cae256f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5cf9e3dcb190527a64cd5466eb38221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdab2f806b390fef2cb31f207ea2eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595e680877a96956d276b16182b15423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae61a4fb35bf8f6a4e82b84b5f218224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f996d21a1398ac0d91d12a843acf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf1a15a84cc0c6d3a5e6a74750f93226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737f0e8db847463563157948f7f3d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79df8e2b0bd67e351b6d01fe9fc1f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befe9d8bead75996b8d5e076ed899c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce878ec15e4513e90f99860a94076730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a5e40b098022437c063b3a7a0854c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1620a71a771769998260abc6d5c3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d137bb1759611e0356a630fa29e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764f71424bd8c591ad49e2f1f45f5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8164ec9c98a7ecbc214f7d8455a0b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c253d69e72a06761c2d8ceb9ece90136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40c95754131146b19b7669ea385d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0cc7f72a3303b1f144824192049038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f02ebe78ca835c2d61bf9c16eed2ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d8711316fec5d49ea002a16ce51a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e80dcc4dc9e31ae8c165ae935ad3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f1a22b39b8c7880ece304e348b3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fad18d7a4c861ed0e4a6a87a0345643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db9f2d34db8aed4bb75c026f0011144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62f3c4a9cc425e79e0a614d69f42be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69717703b274aa12a572a31edeb58346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e460029c87acd9a642b778cf18eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210abfbb13334d75abc94ed1cb2ab8f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03e75cd41c78632f30c1823ca03d4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b625f9920d559e1cc2f77bc22cd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bddc6dc51061c1f9238e0ed3fda86e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e24008ff0ae11b934602e02998cdd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ad3d61d9e10aac0d2d184d120b1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685373b750c0b2439fb116d485a18a0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faaa906a9ea0acfc7b6ff383dba50a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a01b7bfd5be44105207bb99c2ecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdf6a1c83a49bc07585fad7f21f49f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7068e56f1bf146e6deb89f342b68b8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1a6d9f263facf098f414f4b9164959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5b174aaa6e82699bf3e72b25557b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b333d86671c4ac7f691aea7e358dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b08ec5bf9d207c94de728ca9412a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dbae1dc6792120e5158fe8e6f8a0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad7c3eab335b4626b035c988056f2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff11d64a27555faa982c17dffb142265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f82f0298c6b69e9e8ad42da5cd2f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df751c3a48ee166efad84ea001be26667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c06c2356da432c413ec95b537677968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883272ceaf1501c1b644058dc1c9c18769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580780f188501a5076fc3e0013380ba670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f63d2249cda85484eb5e11dd5e4ba771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd145706b4abb808160c5ad2c01365472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605835cf6c21204d96a56025d95e70e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a969194c3ffc598e025503f11956d9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153af88917fc92b6cdee82005bfde7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46b4468296c0b8e9d9ac15336c1a9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b32dd6bf703a063f04588cd21947277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264b4b4d3f7c87ad281c1891a1851b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec18176263adadd7863db7601e325e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916cf5660f7a6398952e37d008238da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c02f29264da7791cc155f0d209d32181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f6b399661cbc6ba001c7f22dc3b5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0ba689817c7d0988839adfb36dfa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1432bc49bf43801bc2977aedfd06784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60832a583ba1f51a4489c0276c79e83685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb1f6338beed382848d36ddce37a0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ad71e7b9a1cbf9379030cb222c3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b229109373d49d3b1f331699404cee188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57c139c1eed2fda4943c2f95acb4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477083f811064d61b065b3b16b23e7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc449417c5cfcd7552a3cc97002a6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113f51e943f0d3a3290582009df512092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a7af775944ee3aa970300fe9c9d2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff8652e07fe05095be95dada15a2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156b5a8031d601e9786b31475e3899d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944c026fdc3e585364dd0b3edf611d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b4be165cc953243d2ee12134a80a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4b021c36cc09683cff2ab111aed0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42ffc1cb70e065038cdf2deb2a34d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ab9cec09aa54fcbd17069b12d57c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c134c878e6e1b3d04d8784468f820b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a363faa2c6fb489f281e4b5e896d57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a636f80ab4814dd58c429c9519729103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad2bc6e4c1de9d801b7cc3d6efad1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f074780c227e59ea196b52074a61d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e519bad13a879e3f4dcdff4afa75e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1393cc3eb1319b95ceab925bb5aa997107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c707cd811cbac3d1e613e6af457f9c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1e7d045fb0a463b3007db3a44849a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c917e60ce9fa16be9f21b7e1af96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d1dab9e3390d0c7be42a80edf22c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84949236d0157d3ff7cc5b27d3a0e1a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192dd62a32a84401abbbab80f3fc9e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9b88fb2d63d50ee24fbdec867760114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc1e14d210b9c4c3cb88dfbd5b3e0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719476c40597f10197c0da2b4b309057116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4487e1b02252e002b1ae427eaf50199117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9106d91901e2c03a654aaa9c523116d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29f0e3679f21b5fbb7c37b0dd19f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a8f5f66b448bf1b3796c666e3561120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd1e64e15a5dc890a40af3e1945b5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8cb3d6eb60e3a4e3d4208bf9be3c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a7e058126596355c9d78213d802fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aedb885c1864c4c6439eb786a0c77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aff1c6bf4262576ebe72e22c2b0f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aa4b51cb318f623c0b6db6e1953c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c2d2b0e37234c985af56f0a683d13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acda624c67c4cdeddcac4f64b77a07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd5b4f5bebb5e85ad08a6a5f4a8f9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b6cc2d10ee7f48c408669d966545130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cf2ccd346d7e88db8edf7b968475b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e93f2a826a64f9ce1baac1b84c4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785079787970556b7222072a4ac7491133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdf98ebbd149a761bfab129b22eaf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccaac54180e088a60a43bfa702681e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7047af3be78f6c29b209746fc36b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d7ad27fb9028fc78ed4562cdb94f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811552a5c545df849717aa99588ecfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e78f6c80ba012f098ab0f705b5cb07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef4c7629ca4579d34ef40b323633a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73ba7a3211c8483fd4a665d110069141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48539b7fed893a0fcef38a2c71a4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91912698493b66f98a918e1f463678cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0160eb2ed82d1adeda431207f9d07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2960bcaf7bdcca1e42e48bb19b2de6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c189b0810f35d0c5422559494ac8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba5444508046d31f9ce5ef3ac0ff9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1c44dee84ec227d4a37e2486a8638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f212a2fc6c456ba4788e2d15cd93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a20c8de8eafffe8d5c84c69a91686150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928bdbf454c9fe57021b03ef222990f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5a6c93b92ec9710250e2f8e28f1f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440ea92a7784dd8d688dae72ae99f5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9a66feda7de68223419f43f80efab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd61049a122537f908129548708ec01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e448c5f63d1808999945c61cd3adca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943224a371f31e62422f8ec7e67fa81f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc5ad64848829d962ac3d1fc82c566158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe524a0cb968be1528b92c420f627159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050f2abdd9b2f1bd6ba6928cc7f6e48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383a3593159429741d1be0a46eed03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a02f2d63b8a80cfa513fd30d8e60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444d9e18401599e68ba3819dd2ead72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0c330cd9a9626b94e320501ea07d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85475e4b07e8f8b7e8dc8ade42e1da4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229323ec1c20dfc45f4d33d1643f3dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c6a77ed953f25fd714b58834abac4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba3619abc4ea515522e2a16517ee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f004c699d85b1c0a9a6f9c96e560169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90c9d9ae8272d499c68bdf117544bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3477f203f0839a4b3e976f5723cda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7aebd589de8d627976988c3371f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981abf15345a2a62e17bb635f6f9cec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a78e015b3fd6f9e519842cc266ce2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c9a2968240a603eb9828dd55177d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa225e3fb621cca07c7b32cf01bc0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb843094d670d192df4534ad5eff88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4669e11044f1ce770c13c0bcba29f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938e473fcdee22bd800b4da4545aea6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8737f4faa7ed3508cca8c6fac5e6bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec38d47573f4a2ff6aa87d834ceba6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fe658489ab8d0951473a9a4851667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45e9bcb7aa12fdfe94769fb6160b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd7011e0427ea707e55572a35ae99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f25dfc4aedb3db639d1818e1181559185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898581bed84a7a83ef2cd95249ad4bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae593c3e1e8f4be0609b7009835a7ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0902c81e7f99e051bfa9489adfb261c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded4016008b1a006b9aff0f7eeb6544189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcd39c60814eafc892df8a2611544c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29690f85b744121f6222e7e378f023a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff16a312929ad8123a22802ab6d4df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250216f9a7f76dd2df7329da2e57de0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea605186aa763fa483315c60eddb5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c09e82bb5c5c3e031034115e13df2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423850b3b6c6c451c6901cd6eb084796196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce551084ab034d810907cd15aece725197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601cba28fee871d68bc096dd09e7825198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc23dd9e628968386aa807e51fa46cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1ee22e6a7584a1fe1dd27d8916005200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9835cf194b88e05be8ef80ada004ca0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4bb1de310436a69dcd8590c27dfc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b68cd01d522eeab9419d0dc56de400203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3fdd81a5c2f8355aa38b8420369e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c9b92dcb931c34b3a8ba12bc36216205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b995b1c9a9860d46e13ebfb617233e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dce2090463615ed8507b02f3734345207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d5b24ca947ca08ebcca1f1a50668208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab0d6785fa8e70b97ff18733c3c95b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683707271893e68399190ecefb255e66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387bc9fc4e55b0abd3c7d406a3f69e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106560db1099dd57fdb279dbb3732b93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191349897fa320a21c7bceebcbab891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f222fbcb48247434d42924120b9279214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2defa876467adc1fdfc50e9b4a6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998ef6da099a57344de804f357740a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8fc25d497dce889856ecf96dd4666217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9bb61117adec6b623f327ede71332218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc225c0672087e760d9fbbfcb6e29b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a9dbe6398eb4b8ce167ed3535d916220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011389bb8d3956d1858e88fd3e936437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be185db49fefe65e25c36bf6bab217e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73793d2ae9cf4ce2739587e5aba00178223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc719c837a8091e3508cfab1c2a318224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdadb695af59125c6ab926ae3765cb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749fbbb2a509938ad022c4d5709046226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128bdba9f4be9c43761c0527027a5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eaf6f6f856d03a9d5c98e57de8615228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39516e63c220bc6c821a76e19a753d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eeed28eba08f70e3804f4fe107993230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ce8bb3e0a51b2a4cbe8af61caaee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f39948b376e78cd1680d5cea78e16b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b569bcd61106025b4c7f9101062be13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad894997cc2b57b251647396d3c568234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df855cea8e4cb08e4a32c416b872d0d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756d53792904ec9ad1ef53f9668420236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e3d13d2c1aaaaaaf98374cdaf0f59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf312a98bdf989db43e8d9b6c1496fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70727c08035c56a4b3b273a14e1c7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7566b136d69cc561fdda8fd00a7bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eb590b2515a3bd561a3e793fcd44d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e58a10a0660276056583dcc22fc47f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d7d1f883ac778d2cd3898a7df13b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b72199d247803f56696175fbf5c51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb485fb1f6ea3db3b4e95b8147a8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a03a63028d05e5b3fd0040c804deb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce07c6888bf58126873c7171cb816247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f4a887614fd095c1adc48f0b80e88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7eb859c54106790f9d5de6bef4e96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05849b6d72b2da66403688fd99621f9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873a4cedd08d74fa057cb406f064fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a164806a34dd727ebe0c505cdf289252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2854feeb71ae4415e69f73fda398253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675e034bad15eb0d6cc115b474f5c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d9f67e9f8f73ec4833c8a40eb061255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a8104b6ca3e64fe9c8ac076ef209256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20899ca0dc9ab1861cc90f92196a66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4a6f980e2ac784521b9a27c4a8755258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182628de72053e786d4c4d50a6a2c333259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d409a6363d7528b14d2b9fa6fae58a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af15359727ba6e805d182968ccbf00b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e3783243399647bad8af6d219866b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411a828d42ab6a5f42766632d785c77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7f0aaa6b8cf80c63fa049eb6df79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032260e297457ee85102dcbf64cdc7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf596abd612bb4dc1210af6338d3748266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c50e985294cdb27e151a199365605267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a71521173f42ae3c2291a244f65450268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c35ba90e58a907f56b97fe5fa389b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78f808697268bdd0d448403d9f987270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b71d9acb561b7d087ca44fdccfcbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c9f040f40d06544b36c8e9ad8c8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b16e8002328bfc5e617ab32619207273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1b4a86c88b880d091664db4f7890274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4839699537cb8d15f8de04ea0f787275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00226efbf56f9fc8264bbd82b02e605e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f30147b73680a0e987338ba286cfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476326b7e0882b82167144eee7009e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f5e9af893ede1d0fa222521671b34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a252e2af484971a7685afa3d76a67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1c54b33c5285e2b223e25941d46b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be8ed8055c384ff825a83a4072331282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943a272d387dbceeddad7b04b3fed1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7761a545f0541440a2f94e79daa5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e5f4752a0407145857bdc27e8ee84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500850ec930a20f733464d4cd7f1875286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de91b081fc48c082a7acd9f06a8ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a26f7b0141be26610b0ecff20f3f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72608ebe88f455cfd00a0d501270fc79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25d591f0242f9ba233716e841a261290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3fcc102b4240b1fcc38106dbc1dbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62665458e22b60341e5bf0f95eec87a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484f7af626cf1d594bf521eaed21b27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dcbfbb92f709c843762f31ed327d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669088064d82c9ac2f2d4654d1aff02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f640441b719668521d792867303fa03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbc765de6eec98261215b026f182dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec98826fd60043be3523aebbe9728ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b528b8624d2b533d4836608119aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0050210cea5e23f727704377024701300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dd8056c4b7b7ceb2bd87d931b3656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee01e9bb62ba5360928dc0b89894d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea4ca8af388ccef2205a5ecb09212e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749d72476721e8e499333c2ce7d66e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431b34340efcf9bc6c21b57262883c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca7dc8b65bdfd284a6c6f4d92e2fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a21a11ac1d46f0fa1492f20f0540e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946099da8e373f0c019d7eb33ab9842308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f70791a579893c8b47cc43e2caada309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2dc1c2e0430b5488b5be5690f6709310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e3f483d564d4402157f6f64ed14df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728e94fb94c13881af8c06ce92a8e39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e5853a5efc9d5079614966b0e8ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539662c6ba36ae7fa80c6ac6fce100314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db41f5e1bd087b7c6baa12056c902e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936eaa4362524a85de3982345b2cd59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416e33da681e2277f49f4548bf3ae12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69d0ca0077683835ce285155ee484b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990f21094cddd88ebd04fcfe94a1b74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720807efefadd79bd2bb37e5ee8c367320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc631d4dcbf13d7aa1c068c0dc5234e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc7a457150efc1af2ea22df01beabf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e0cccdba1ed9cdd4c63efdf553571323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619517d72227404a7c9c8281800ee38c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b7e266ade4bcab103b3a9b4591bd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f10c135550d4096315ac901e50f132326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af89dac2dab5e38b2567bf7cd0bf4d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c34ba4093e88649f6c7da46c5a3d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dd106fb227904f62a73d2c5e1ed87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b895bade3647543880fe113a338c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce7aca0f1deba9665b271fa7b09b23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14e8ef2f9e3720fca2645236db0a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2359fb8caf22270967fcc69741b9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667e3658905c95c46c54ef0af9d52c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22faf355f1b2d050c290ae9d46c917335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f1accff52d02e24f338a9b843cfd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818df5041f348f8f6043e970bb1227fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4c4c6fa02daa15c9d4a6112ab24d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5e1c4ed9f9fc584d3f94434a9ede339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf6f7eb9953d6cac42991564e10d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efd65acbc59d33237200ebacb2719e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3490de0eac420f4fbd54009960d454342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839a66360b90b9ed301513d0ef0b155343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84060973c9d2380ab4d4ca019ea544f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963537776f674bcae8ff7c984978a300345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f47feb0010faace45678c4478e7116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb615c9b94f7959fc2c106c65e632b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd64278078ad0c02a56b4f89da04e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d123bf5c539a3f65354402a7ae1ca6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c30906a33945db2f7883576e0ab6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181e16ba46f83711d91a34d2f8dc5a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a724f68b980cabc3c1d84347c3b19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc408ca33b119c4c7a80aec4c18682353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af70c4800b9d3bf96323a6154aa04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c512fe9c28eb132c166f90583c1c1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f19eae7ddb1b64f435b1556f2580bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a5129784f73a5396fcdca71ccf70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91608e26fd7aecb4793fa5477c3011358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e81e3d94ad3d85dc062f115ece21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc3df8332d89d9b6b1f28ff817de1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081c9527c88845b201c1198e6a2c33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b7b89712209fe0e9ba793e99dbc59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd005dab7b8cd12e9e99f39b2667a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531165729c44260785847241dd354a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfb2e30ce5fb0bf9b9d266b2b94bd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2fa958e00d216c428aba1a1fba9c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50162d9db1e90733ff531f893c6b87f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714677c8c8bc96619b8315a1b7dc53b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888967c1bbbd6c4e9679832397204c5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e03149b30aa603d604a28ed2426750370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20749ad46600e27e61a82ee48c9197371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dc17307c620453682e4cf025cd69c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd593d0c3f536faa1b709780a84c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1829bfb736c556eab11c5150d6df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54be3a43fb5a17b9c1d23d8e8969fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520049b263279fbe22fc005351cb8b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510854117cab6b93827a0da6ae933da3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef6d5ed3dcfcbbbec63225cb207687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe744c56a03e1d95c9790bd06590b4fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34740fdda9fb4c0bdc02fb17c88986d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba7ad1f63a938e30c7f5a48cd2bf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff273e8f0cb12004719233ebcab11809382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87889e2bfd16533715004dd5ca67456383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e9243e8375afbaae9809a8865e3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93769b274b1285175121d6fb010d721385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de76ec70e29ab33ba7697d6d3afc8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ee24124b8a7791a9404865ef91fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f59cde3e3cfd32c8782c4dd7bf48e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce6c9a77aa8c6b8a5674269a13b4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aec837b4f3202542828d93610459c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640c640001438811a50af8ec3ef06b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ec39b1e9ed44748a4cd061cab227b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9620b2b8b22aac66d2e75466f527b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d32db4a5da9af211a37d4e6aa84d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ddb03894f1e7a220ffcea53e1280395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a105e64b64e0fa2dbcc5cb9183617396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167add3815f166b843b34609763a2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8879f99771f2eeafa7b27509f8988398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235a66c60b0d7b3fb622e96ce1ef0c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59f01426e5624c57864a6d5121ce6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b242a3f531e1361409325683fa7f5f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb9dc62afe50732b7852dcada2928402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbaf2e6612c7f4e6810b5e84c84fe7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e77a1f384b2848a904cedc861dc96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354efaaea8b50ea5b5c91b4b9667161405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e3c77c4a3305111bd72607d33626c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e31db704e098a4bf5495a3a0ae5c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5def210e1382c1f74c563ede7a90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45676b9d4f41ac4cb8fd7ecb66891f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c381e0bca40aab0049bf3210707a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252efafc4e59f3d763fedf50f37e8765411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b9e5f5c5a838f3976462c9723ddd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d220d6a22c1bc6082cd65d4ccbae24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b081f29110c94faf14c4c9d1ebdec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44b96f081e0ab78a31bb2696a1d4a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0d01de8e2b3b76e5f8404a3697fe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46ad455668972bf1c9929a30ee5d53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc8a1ba5a8e3d6661cd326ab1aa98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbcc279a372fd1e10f9410d8753d7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eebadfc02cc37bf7d0aac6a6f17b48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a266a96a40908f35338533808d71e4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98270b53524eca81a6c030e405c1190f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad59dcd49364d380e3e9b5aaf56da4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c0b4ef4020bc685d07bb13e2d3226424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9dcf8f54db77f2f2483bd3e662caa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099179da44aa40289760d94155e7a71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4044d82bb9347d9792285e7891065c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b00a70d734a9bd201111278d864f7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aa2db1588032398118975b7d15b0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0e6ee3de89a09e58a80264b7561d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49254767b5e968bc47a8ce2724afd684431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce35247899334dfbf8b4251a8b27be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d13145c3a824fc0e233673ca97f90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d42cd2c02e8cb2bada0a21568ef15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b9f3383ee46d7e9622c420da7a24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76484692a82f412c15380216b82ccd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb081d36bb6903095dde33076c7f9d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213501f33c1e88d7eeec2421cf4b31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10303a69fbfdeb4e2576640fe5bb36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068915e4d571daf7322ada7166003ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4185d40dd8b7ccfa53084cedd133441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f2cd72497668dc3f14b6cc91bd6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c46b1446e788e558a9b3fc590fcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b029de5730e1b866893a32625b60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff00ca4bcff9c58c499747a47dbae6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5957f2432d9b1f03a77e65fabb81f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8491b5aed58d0bc741a053d1accc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbb75f83f1bcbda5e0966b73318467448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba644276f1f577198f3e1cc1fa455a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e31adb59f0fcb0547220ce967f3d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be56f19d30bd79faa8063c4be1acd53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c842374e8155ec71bca778a5a1de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e55afc5343400ab95933807b6b90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0ffc4723ca71148b36665a81abb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df330a359f0ae4dfdf530dec0f613eb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2b83ab8d4340c297eaf9bcdffa4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9961308292516e3e657d1ba5e4895457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5c2eff162c48ba4689ee06592353e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2003d46c9598a17111640ea057f9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d462f9de56ecbb266703f4cf016371460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dca1e271943ff901b1b50e37dbc3f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1908bdf59d4643a8f8b165747fc7c6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf15115cf81763bec0f8c250ac853463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea70b545ba1893766943b6fd39aed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65dd5f3ecfbfa4f778b455967c8d1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff1c936c42e32e86768095805d87b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51016c69c5372c8ea99f0de330b089467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbd057e2edae7d06f8070760d98b11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a432748a6ea121e647a6ded716ca9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ae033d8aee04315094077877a8e83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc835d910cf6175ccc02eae6831c3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d3f5edc298619186fb0be53baedf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965a18c401f564f02d4e4e12f4abde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238a64700965812be8f43306fd350da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44624cd7a082112d2d93b29dee47b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f76c3def0f04c936347a4a7329402b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eadd9170b639af556db4bbf27c833477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351374703d4a30c3c461c8e593666ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7180e678804b69f84d5c32dab57e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a08d8e793bdda066dd9b69a58dbc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abf68ca3808242f3dee0214465adc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b3da71a04922c052634b80547b26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad963dec320632a79bd2bf730629fef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b0a7522750b6d4da2eb96db7faa2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b261ae38d31307e12a274806d65179485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc87bd36632eb8c09b65b78efabb0ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0e4a0c9510c0c91d29987cb8ea39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe0eafe13e9fdf894e7e4eb67a6eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f02036baac94a94486eada3b50f22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad8b38f293fac8ef4d30b947ac54d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d8ac156e7d31f7dba80f5ab734cce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b262dfbff0a2ff57c8ae7d8d7c03f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a527ebfbfb634a1f833c2653235065493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d05541abc2819bd029d5613433e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d2a592659e6a1c57cbf58b875274495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c3f9c71928f607013b2c6db3988b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff791ab509ab4e777c3700b6cdf5509e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c921797b218610b6a658f459c111c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00538eff91a24a5d381ca23154a65c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa1743b808a6646f5fcccc1ddc391500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8f57309553e54df34bab2ca9176fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a9702a60c4d73811604ed0b245393502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32170b24ace4190872b1aa4e3d0d5b34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471d6038fa535e0cce77aa0a2ade9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4705e706853db32bc870cdd2eedc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438147ae3bad53d47c7cffbf221af79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7def0764a6a535e96330b6db1e21c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73df30fffc9790be28fbcfff896531508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5b287456968c447578ca31f440ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30c1a6478cf4ee93e5c58114388870510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783acebf6c3c8741a0c187f94828f26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a848880e3c55d78c9eceac96e50c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe8f6e8207cb4e006babcf0e51cb8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407024ab21fe984f429a25836bde6505514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a4343686644c752ea6a3997e4ff90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c68860ac4771c3e8468881293e585516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a0bc60f9bfc8747ceeb47767cb3e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df341ab6e1d898b4cb0c8893f44bb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837287670408bc2e57a2c79c8f82d07e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a16ae1a2f3c5ea3857feb24cee921520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06396bae5c2d7421ae6f50334aa6a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead4d58ace00b9ba5bd2d608c5f8c2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051181c7ffbff2e210cd5f121cec95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adaf2cee0934f50f2d7d89300246e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c18a2424d30aa719d5f21feb3b778f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3b17d7e5be2f8ecbdc2a1f76af96f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165828649acf16697c197d58c31cbde5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9519f679b9fd425d759312634b99a34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599013c045bd78e442ee739cf15c86e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16c7afc8f3c6d7a22e5f3bbde50e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8162515323b36adbee0c0a6691ef31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222491bd793eebe48f71f358a35788fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb1ef26ee1d4ea661f27023859c51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aa0ae7f3ead419fafc755b806124a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71496bb57015f64f28efb32a51009535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a35eef44bd7ddadeac2bfd54555c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cb67c274a5e8931d2e8fcb13f80c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8862f6e5d1a1fbb2a5b95f277d7b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8083d7a58d948e428ec43fa2cf6cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b97c033eb5b6f18f69c475a725865540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b041dc6a2fdcdf983cfb4ffc5e596c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f78e70d21e43e573000548ca210488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb232f6a632d0978c134e304c08542543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39828237e78a1e262e22b3ef6b1c99fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb9ef599911fce698f103e79b2dcb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c97e5a7f46e7c28767c78eda66be38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb6548a9ccdf867d5dc041c811d72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45304917e438f09858e7a70a839b4891548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0bec4f2a6bec22a0ed57cf88fd3cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb53755e95dfdab8cf4a3d3c41bff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da57c1afee33191c969771cc51729c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a89e60f61a4fcbf8fe0967b40f37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d039e0fedbf754cf3213e270b3bf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366459df67b604361d57a264671bfd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746fe2c0be24a20ed657dbac421ee2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f6483bfa4cb45093f63324ecd633556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276aa1949f6ae1f636f0913c9b8447557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a945c9ddac4cb7afc6e4bdfc91cf1ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7142a8f201988e922144153b016c7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f88aa24f2f55a0e9ea307b7b6c4965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baca1196eaf2cec601b1016a35be5db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db96c31077f13e47887db6d195ecd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b25dc8d7600ef3bba639cefbdda89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e90a4b738f1e1c3033de2166056264564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a826574aadff8ae27ae22bcaef1e61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69b8cdc3b5dbdd348e67fb4b4d8a70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe8037d88ea17da3cd42dffd15c38b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895862b8844c6365c92ae63eb286a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf743e338492113a80b2e97310a6046569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922d8978b714f74cae6f2d48572373570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800688d098392f6eb4a89cfb81080507571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b74c64bc53d3d3630f5686a92958572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277acb17ad00b79b77e8b09ca8f37033573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09cc56bd25b4b1c0066ae6c0371092574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed47f20618f82a601f1486dacc2c2eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923e32652ef4a19368ddfb89cfd609576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49187200b4860dae496ac20f2ae7eefd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790bf3e543bcb5931ecd2f5b414461f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d8209376dc3a65a0457036a71eab6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083abaa4e33302e682d70b0bac2b356d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff63aa564fc86a6e543202bb1cd50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce2be423b9ecc65cf47a5a6b713448582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b98510ff1b9393fe9c0a8df5c3c07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbfee42ccbe7bd482168a2851a4b25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8bdb2f73fe82aaedf415b097ed327585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc01bbf05c4f4bb7d8d7830a82f630586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27e5d769994c554770aace76f69f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a76a5633768b574568e28e9ff8d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6670e1bec5b2a6d71a4caa5a08c48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d36a0362779ec5281398107f0da3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393e2bf4c336f89a4fc6db0a66a2a0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c04be462bfab03efd1ecaa6bbb14f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b40d6e26b681e273fbd0ed87edc98f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8460c9fb0ff2badec9c8932de5a1d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e316ebd31a69b4fbfe9b8ea3435e467595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9e155179bbf34e70a475d33987192596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873479fa75c1f4ddd29f47ecacb3e92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a965afeb714241e31e65e188f2b8e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1d7f670bee6919899761b0f693888599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12e60eff2ddb6bbf35aa89e4bff083600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb584e32ddc2762ffd80651626ea97b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3160cafefd21104302af6c11e9a07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a43f6566eeb07f4b145bbce085574603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a125470b56fbd6cc89228b831584a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d8fba01303f5e2680c07b6a969e6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e5939653a3a1e2b04f9e8791ae2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18519fc983e82cf13f3fba94e7ee28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49692f399ab62750ee8da00d7346e6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84804d936009ec64a4c1fbd28e9e9b53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644936b415e3f6509f05591fb9b8769610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47c0cb8dc9fac95568d6ba5e65734b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3420d92faefbdaf86d205d2bd5695612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523403ef39158766fc0e8c51129bf63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8607e2267d0d8ba20e057f1f46e882614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5079c2a020e524f3b57f60f0f7ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d5a0e12e4a64155e99e1a41d39ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af05a8e7a56910bb6b1e8d3f7915a25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccabbb0bfc628dfb0ec5a5b2d0ec13e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3332221f94ff80d1f853968d40f21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd717d296e29acb71b0299831732de6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152b216f74f646f2b31e5fd8ed9b9ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bbeb801ff2899037da5dc850eebcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96891ce7db1ee30b89147ee5ab7c351623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ddf17060af6c4f060f18ebb3ca0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49963e228d8538341e70f0fd8c72ddea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8516600435baab2608531a1dfd17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b460277ce839552e9cf90cbbed0d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd98a5fcf740e646d1db5423faefe3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8649b58e87bd431313fe627c1dc81d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683102f5db284e5fae8719f1f951476630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa441e61156ec2683e8aeaaa80568631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996b02d66242cdbeedda3f2804e1b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa1347efa6debf27e2ef3e7c5c79be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f681f73e1505ab30c36805795d03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4148dec891df0ff4ffbd476ec7e296635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffbf1f4269f9c3f76343bec8f7954c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54f54e2bf80021064dc7b85b9e9c54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93f2d285a5706c934c25b5fb849ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad96b6456d7c77e4a2be20078955e5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf072c20ec71a7555a5b321a64ef3ea7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1bf704d54f8086f46fc8ba6b580e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c210f0da8bc57c63d821b807d67d04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefe8e9fe8d9b8b466afeb320b82f53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70fcd1d737b9402225bb42c0b193e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc2a51d72b53878f0d283315caf52d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb62a99df61e46117f4e2b22b980e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd224667ebf4d67edfdb410d4530be08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2775421d75bf8e85585fc3cd656f340648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fdd93f2b358ef419109e255ad7f4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba48f369604671cbec473c41c1b310650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657fa4b670120a6b1da85ceeb7ee9e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e584551909f0e278ad9081a81468b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6df9c38f635a98adda26f5cf289a30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db24728da046d49253770e9b3b9329654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b40d92a114de1a48c766a29fcfac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742218e32db0a817f241243b3d10c62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086db9b97f408ac632a947df1cad2bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad68b40edbc9214b591ef0ce571354658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5491dfd15807877e86c69f238b6a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf01999196965f788c78e6941af2009660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605264993e405b4604e0990cfdee21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b348e3d2f099e50b62de679c940516662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6acb7a2adfd26bd9264e2c4dbf2e07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c3c27e02af5dbeadbb6b04919ef8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb204a3ae176011fb89e038930056b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d53f46a1bb386eb3e2618c59ff81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718f3cf696b86832ab9de0684a8be1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d635ef1ab0559209d6fb8ac2e502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688331fd0d96f730207d45e23752dbcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7d5939a4966982bb91c46817ad0c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148ed490c2c27df4e3e76f12c26b34e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da1ec43cc788b3353361442872675672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a3e8821dd137419f454b5e157e3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904633102d92b1a087bb8c99754888c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67d54617daa946568dcfa53e62610675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741879801a10dea736e6c8530d5129d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ca11ce0a7c15258e0983578ec57e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d0833a282f63b165915ed6a9e3a1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5727e9835c2a175cf2e50bd3cf1b647679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8a458fc2d6c79627369f27ff39ffa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3524c348b5639da6c5aae4eaa00fbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c985d5d7a6f791b364baa4f95fc6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d45ba2205850a14c8b842c86b211de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d389ba3ad352fccae4adccea3fb2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e8fddc5c9f2b412fb78e96d271af6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab0edc3d61fb1518e6cedc3affbee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be501cfc2fd8eb584f765604a9d15ca3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c89f60a40b9f9db7a63718ceca3987688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910d2f3cabdebe26ae0b72de2c71a87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466286b3d30c343c2f3f771199da71a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d803f6d233b0a9a93642828b7836691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73468d7e226af928455424b51888597b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa64a2887013933259aabe38480633a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5faa9936395da4b9162e351ed47da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c878c71ed878ffa87af39931aeaeace695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e36b2b4300f7a2136aa53dd4743d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b0f32c5e51a0c7889c72d075c6466697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067469476c4f95b1476ba5c4aa7d05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2668f61032dff3459c5abac136f9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d26de7e132f3992d6cf9220092e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbb94fecd8873db33f7f76a47d2f80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2129ff878009c8ca0b3e5ebbd469f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac716a621bc548679a16bba8718faa04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddd8541fd5dba9a56b326c1a2a5d4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f99336476d65f20df4d9aeb34f8be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed12e1791b11f4d3845e198a4589745706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924ac7b80fbefb59bab543f208a1bf6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f09b4d994a1b32491e44769ca35ab0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b34c265776814b65f9eab3fc982c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9500ac5fcb0cf9e000a77ff55905710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4555bce360e8106af7bcc36157de3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a60e70fbd1fb70c4c670e7e6c98b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b04626e2bf3e21a3ad1caed96023d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce2b6a3a67616d9c5b0ed6275ce0eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998dabacc3ecc62409018a1fac19f42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a39f0617096257a685db3c422737716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ae35e29d974d623954fd2ea9ef65d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb694708fcca787633de9a74bd3f82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b2f77b92b042369a7699818d96dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefaba2a02f844f4225e6963f3e54de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e4ab32096b265d9b8f1810fb1b166721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f5e280e0fc2b2f80c0d03ed0a1d7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a673d8bdcaaec776774e99631d6b3ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2aa7714c9f8165bbd7957eff8d494724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b12fc8863835f7a6d9c8001669d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80297a934c2fcc26b7310cc6d78753a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441becae4a78411f01841564527a41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b575f31e288e2fbc753c095baa05b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b6ccd2b09a642770c4db696c5d9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0adaebdbb72869ce2ba54b9d13f61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15eb4afccbec4e4ce953cd090437be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123a488d5d18f725a33cc5b5bf41946732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51743994424ebadd010e19311134fe3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9830379bb2e4caba15008cdb7d099f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee0fbd9c2a955292412d0295bde696735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cbaae46d7221ec6dee546f5f275ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7294ad5c398f8249c096cb5ac62fbd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce9ff49f7532748502aa146a2cfef2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d44150c88c6f5265e170e12bed997739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b69cf9d7db4f888e68477b6005d39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb952320efb2b29067b40221dd678c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafa1fc066d8739a17a9e66488bbe37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef67da616242f266ca15ab99b6c718743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3c032c56a199a604dd144a082e53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752bf39c83802302b6f12cd34a801e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c58b98d57513be2d7bad78c5c7072a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327798fd6823375744f435fcf4199b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f755c74df31aa2f38ce1f0cd5c334748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557946c3a729a2569a6fc01bf6bcc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6640ec4e46d5fa0febe790c4208fe1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475681e81061d561ed16a35ddaeed0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da19c71fad7bda0293fa06043b8ce22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25de86acf3dabdfadd12a6682eb2bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836925d9f4471c2729cbfd24ca7f69a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63eb1bab5d12f6245a47c78df678e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeb7947b9a192da1cd1c8f0485f8f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11c2c0aceb66e39868e059da893f37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb553581d88af403d9e420ec6a4c889758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb55a331b2c1cdde3e7ef6285b729a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1726a477fb9df648ff0b05d7af3d52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2337db1bc1374277b55ee9b8b7153761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a75225a3093bb1944602bc8b4a556762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bbfa4f67ead574ed39cbe7ab8633e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932592a2a1fbdac1a97a2a8043097177764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096117e69c14ce5f68bc0e46d2b83ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38469c0a4582f783872e44fa2ee3d144766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf23169e68bb8cddcbbf3f2a963fc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445a729572952701c017e242f020268768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eb37a8b67ae46f0a138fee36357d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722cb168cb576fcef60de8a242d02a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5846d26a25f5fe592dc6d51da40cad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a88c0a6e25fb74bd884226d8d1d853772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcffb89f408e131367d1ab97a88901773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ce84cf07fafff74a76f0696d63d06774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148763330b862e95abfa42453bdebea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623ba968b211ea548e0d1e1f7ef3ab4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fb6aaeac1b997b82beabc0b4f8876777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267cff9b5a4b99919b2d09ba1e089fa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd10d39ace4e2ca8ff3be476f1df69779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ecb0d42bc88de7b77eb9298117c1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d8b0bd1f459030f2f92f1ef5480d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbd6ba7b05b86412695d9d5140ca00782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7a895c28b969748e888e7b17984ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae53da8bb786aac3a613154d4bb990784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3caafeffe83f37f1854bafc0223d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028f12fe02f7c1ed6406f49eb0d0843786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38cd5cd505eb56ff3194cf59a20077787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb3225a094c5878060f2526443e41788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ef3c99a46fd0eab31ca156fc2b03789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f5eacabc4491aca248f7b45c889f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896a9cee2a6038ffae6ffae6fd5b88b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0243ffd164767b58ea23157bbdad208792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac559067166b647510c6f36c360c88b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761510abefb02e3b3fb565a44e4bd8c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5073f9fe2e2819b2be3f7b48c9d5b1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd408c9136d105a847a877bbc9af6544796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf799117410574eeb7fbc702c5623797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c3f4feac97a5f83b2ca7c6454fabb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437a0f09aa30e69dfd1440bc43dc75a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf1527637cf9ae2e70b0f5399bdb9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d27e625b9d3e32ec41ab629dcf10801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27279f7abf34aadb32baf8e87a81cb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493169013f5520bf207a368065bc1ec6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2b6f2bd5a24067d1b6418b23ee55804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9471dae82f869045d89b11768d1d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba882dae68bd76a19dfe8e6ae4256d9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c0e8a0f98d2808c232ec8ecc17f56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd081e4b311b67438ffac7603d9ffe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009c061c129439dc41fd465be11ab8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611e310dd15bbbb5ced380ea53c07c5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b505c7a7ac1e7363a36f181c607cb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc842e833947d96bba150a2e68203812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33801752aa7877efa0b033a7e5db4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76913dc5e10477aeb58f4559c3f52d47814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dbd066074ff193b5d909b39f2e15b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4f63453c1f0a74bbd60fe1a91b5ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ec7cccb606d0f008de23a85ec937817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae4ecbd28b16b18407269f6d8259ee818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b72afbb6a00c3ef0342633108f50819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240221bba1c3fc58423c89184b84477820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6464b89e1d05992aed464b47e36c42821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b66fe3bcee2aee08b6072dcd84a5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde1b2a132e4d3e7f47ebd8f680153823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a62ab72d973e9a0cb8e914220a4c6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ec333552294a330aa4288355aed31825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591239479e80147366fd55c6aa2b97c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00198bbc98dc11172c97b0cb240319827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed8dc8398b3283a751783b1d74603828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570050e8660537abd32cbfd026fb967b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041a62db609c2554b2a0af36d362852830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a254a1717f4aae71c987da3f6b21c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169045949f358764925c771be3fac0e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4619172aafed7880f7a93f807368833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce489bc1f319ff39f5a57e08eb1dcc8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5b78f640be416b1a9610023177442835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8c22542ea2afc7d4a4d9da917fce2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcffa96939dd0097afd603e4d1a1d3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14750a67bd24f0ab4bd15582dc57ae8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e1466dfeff3cd7b540e7a5062e0a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f347c2ebdc0c440f6eb479c0dc35c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a4fccd233afff176e6df144b57f50841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8375ec07a59947532df2a58168997c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f63ad1fbc2959bb71ffe8c3feeb2c7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07217d1aa21111d39bbaa52e6e53baa6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fdacc12a0840b694880dead3f9ed1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6728484ce515317c26e2d380da0601d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee2943112ac7b029a596f468500365847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53c1e68d1519455e6c5b9a405630ff848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957269c3f91722b18aeb3d1a9129abe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe6745655aa162d1b2ae1d50857f66850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd9de76d46d3c4fca2e77f519e4d4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d2d9ee5e28e0c6da936d30628557852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9be124e6571d50a7302a12697013f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693451a55d30e40fbb896a190628741854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd758ca3fb4dd5930236b8ad22eff855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549eba3ba8748bad665b26112424c9e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed7e5ab9249e298beac74623713ae857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc509b7b1b4e9df0d06e677f2700f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90402e675119bcc284cbb982598441859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1c4e45f143ff54d5de915884c943860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954ac4efa1734e62c94d30f66e51fe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2699cb78edb13280c54f0dc8d31f820862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce49c5c1b56980889b09d512f5911863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a6cf461d7ad2e39b2dded4dffb1b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f420160cb2bcfb93c51426f80940d3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7709d2d42cf5d291d868a5f00b7573f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c8b1de9c8a9ed0ecbeca768e16de867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed269797b9b7a54770de409b02decb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e937f2593174cb4cfab59315e9a3e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2055b1eac34dab434d8fd991fb4cb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10388cbae2f2ba96ec9c18d4ae0e84a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d8fe8795f1f0f9fb834ea8dbfa3c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3982258c2373a985ab5ac8833891873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0953d9a92f0b0d4de3ab248a0f0af69874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2dcf6fd0ee3df07d1d86e7b7d10ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a10f2f859595051e63741553cb728876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d99b4bf7e75e4ab265ade3ccc0e8ef877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf1d409a154ed8aa51290b8a9fb076878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c40c6c66439050ddffa98b3cf68182879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de7a25da8c341a629edb11c2845f8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d12d27a8e0e4ae9c75b1baf3c6c2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d66a3b877d2250f5bbe8c73dd1cd20882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28d9594fbf5c124c3085af9603349883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0722019ebcbde02e1e137994abc9f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ae659ff9205e3e6e4009f09c95ed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61292ced0f5a7a554535704e2fc0ba11886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e2736ebc4a1436b87735b87d6233887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f7211ec90ca6e850f9cd860deb64d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d14e9fd212a2e27c5a180bee98ab26889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd60f11a0e228bd68705102e195578890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87d7c78159a21e9641545cde1b50cb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c655e2d57a412f72a667bd4d6c57892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c8f7b3d31ca22d93e8bcdf3a503e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a3a152df845f1721cb05553d105cf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f03a220f5aaa0fc6f943a7a8b084895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4f8c6dba1b1fe344cd012e3df9fcc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da900337f2f4af7dd0551b8395c5e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f98c3f7fdff9684b72403bd9d8c1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aff3e81949d22a576a7216f6a840ac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601d6c5710668db8358773952d41e11900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83219a9058d0d1d807995cdcda7d5abc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e6f96d1025d726e2811db9cb7ab0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ac9e32b222a8c003f7a70ac81332f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356afa61c2eae180a34186f2d3947f3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ddac2c33c5c92430c4a674bf7e51e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f03b7fbb6f088329af43ccae43e0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63f5b2e069578d2fd3d6a386babcc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac9a1fd6a7d270974532881ac8c86c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a51b4d8f18b72427ac1e00192d18909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5c9fe53ca0dcd573ed0bde486d54f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9549305e104f89ca90ef427f34a6b9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ff338dd0bcc655d78ffa14dd8a79c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f302e7b11760ca1fceb0772be0af104913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff192bd5530205b08964cffc3eb15a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1d37764c045e448150b36bcdfc6b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3f80d9691ad216408f187d19f61e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c33f8890dd9417f3f48ddc0bc206917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955bf91ba507aab32ff2b8fb4958309918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d91ddb597a4eeea8c27ceb1e5872e3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5aa68bfa42ef0f6c98373212d9b82920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437946e2c355848eaf7caf490860ce921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51411d54ab3a6405278f11f5283285b8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7163876cbea5dd63fe4adebfdcd8d0d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98416156619f82b06481ff8e3b2a0f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179ea861f1638a183ad138c4b3e1c4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c0c7e114023ffaf2f81cb21461045926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58487ed703b6302b2fee4b23698d106b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b96503301b846f056c38aefb65287928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541aeabef438cac7038c6c9b962fb7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aba017a42d963696d9cbd7c2145950930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97281e1006574aef63a67f099045d9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c8dc9e3010b977142359c08131a09932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8308b5f535d8fc6c8f59250b8b2d8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d826f853dbeeca3c7dfe969e94b9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e3f6831a670c94a0f612c37070bbf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6f1e078f454137b5010f51a9a38e0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba3e455329d67644aa71b2271cf0b9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07831cba42767fc33ffab5e1d7d49c0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbfc16bb4f1dd763e94baaa3704f36939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef965f7e4b813e68cfcfff3218f670ba940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e639c332ca8b96438cbb0a4501d565941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb58d52a550766e84d9293b1adcb4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1f557360c89c6e795469b92184606943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d955e776915be7f52c022907104fe5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c048af31ce6da3977e39fc3d3c369945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58173f1876c95f7d11bed35768caf5c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a2bfd009a9faaa295492ad389d3d7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe3b2b8222dfef3d11d43097915882948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aae0b2b9c63ccb6dcd08448e6ad5f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d11e587156205075d599a630dce92950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8336aed89059f9d7117bd15a4de7a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b4959fb225155c0170248028545c3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019123897066437216d8ece8cd45bcd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142785d5c43dc163c48c4830c461e6ac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395460d9925f1b1b1cd90eae5db364955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b13f0f31101613328176e56423bba956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896225ea51e7163552da80fcee3c4b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ca28ab588a62a287b225e3088008958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c5d39954bd78eadea2fa11fe4708959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da982a282c2597971b299b83996c9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14d27af46069dafd20e1235713186c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df733e1ec0addd2f70b6aa52a48437d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e78362b2079151190d444db9fd7f6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3af294886d05d9492dc378280c6ae5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e6b99badd390e911d9b04b2fd3e4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17ae86c40c8130e61b97b54b957f28966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707064bb7fc11cd2886c96940ff6b5c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c81a8ee7e86831c3ff905145a1e7a5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c54b146a51450ad266f878802bff969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000101a1720fce9df3bdd27cbbc5a8ef970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca23355418bc43414594232fa64f3a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544479cad52a93752c146d0c959d82dc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1550a1257b725b876cf7910af69c41973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f4a42cc43df3984e3054c0bd77544974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b380a2ccf26fc9834d79592c60e387975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aefc389797e366fc848df8a4390b09976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768f106a30964c90379925142df7c9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>