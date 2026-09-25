--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013dc08112dd40175675a8c0422cc9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882e2bd5d00861545b766244b75e772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd8eff70c28d98303e882c303048e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593c58eb720cb1d733792d75a317e1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a583f05a979cfebdd590ef3041cd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080559f052ead9c494155194b93049fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8344cb65e677c0295bd9c7ef00ad9f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228875f6967b5a06a556b78a06a454388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c141650f95622b3aa7dcfd8e637a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924056f6dd272e9750514a9ed54d494110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b60c9cac6845bdffd835fd8a6af4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f729f327ae50c0664cd011bea405612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a8af1508e97ac199bf3c59d10507f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1642ec0de3b9769b2691e9fbe733b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cba5c515dd3fd434747b1f66c578d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9baaf69dae7bf9e76b4a1a7f52d15716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c641c55d738b4b6b87c4686646d87a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b90366ba147120c161f8c570149a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac914568513cd616994b7573e6ae616219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545ad9817b4884f7c7655c13326b0ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c06a5f271648ed2e04c6874dfd7f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794dd2555e3d494ff8352f0b0bbf66322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b688e04f75c2a7db6335d61670591f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c227504304c892203c2529724703ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88860fb13162d485a12241f267a4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94592b0157cd24e630ebed76d74675a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab16bba84828d708cbd9959c5eaf3b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a118225ba8418ef610d3264fa873a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fac8f4a2fbe7e5d01f48879e3b2c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae598e2f73267366e6519dd8306478530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2559e651e024a468aa6187f9a943d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18a9f477eb6e7a018d25aac0304c1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715928ad7cf0d79585759413f155e4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d013cdc24840e90e22f013ad247ca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d8811917aa8ed495444b47ea20cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfaa6acbf6e60994ec2abc42aec24a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068692c4706b5791c105dfb50f1da0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d80fde17e0f7c6cc31b5e886cbbb2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b798ab31fdd5a80f45f59b6d1e0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce025afbe30b9c8355b0760c150daa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a8b1d3184948536d3b86b04bc55141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274e50bae26292b514d78b6c1a8a4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc0767adb80f8cc00f556756f0f0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db501685c2c0fc2f3d8af2f991148344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a31e20c63df4591538522b249dc7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b750139dddcbbc267fee130ecad48646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc3193f6e38e5360d14925848ad66a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e18aa73492590c4fc7fa2fd3a36de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab0eb362d633b72cfd99e6f23e11a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3312233c195c5f65c04085c7d725550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7073054463c58ccbe080bed6d5d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7fd1346ddc2d52e669e183908e33f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfffeb3de6cf6d365ed90bf83979d7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b843a88af632367d156c941ffe9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e14ffd385d626a421729cbbedadf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9da14ac305c00b606dd5497d413d0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccb17e216e25eb0b13bb6d519e9b8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ea5dd16d479985f1b2e4f3132d2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176afb950fcc4718b71ca9f9a81a79359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570cbb1c7e702727ae274c5c152ff4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5bc33a19066a0ef735e607a880a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659876d421fab37202719f0ccd01c2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c459f5a59cda0dd0a660c63520858063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ee13b9f9a02b0c0abe59711275baa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59914a8183f50292f4a778676b35965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5ff187d5686f30cb8ae3b4fcc56366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaf6f32731b128f54824092361ed2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38146d92f3b1653eb85015566c86c9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee5a2ec01ef2451a276339933578ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37558389930a6c5416a4ac1df37dd75e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eec4b27728b1e3a141b9fba2f6e4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c233784369bf2d4e22bfc7bb8f2296f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e7c4627a4d4686dea6c76e075551573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa5675362f95cc9df8ae6dd83030474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f8c8a3fbcfa91afc76c1ccdebe30275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56db88d8ab4b1ed9ddb2ad0f9ba9e0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145fcc577ccd9fae2c54e8428eeb1c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eebf205f4f2a6e3963a9ac948ac70c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4530f55e2672f539853545a0c2e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f485abd6e716b64ed0b137b4eef27380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f1a1a548b3c0a154cab1261ea2df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de70b130bffbe4bd03fb0ba064ade482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e9c0dbcf4a4f596df3ac83aa245383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f13eb9975b3f68803cf42735869384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa52d557a675b01d0a649638b71d1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de12f45a033e025e62839e5a871e5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e4a8acb541f4e04303cf66dd9995c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67febb95563decff75de42a44876592788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b896fcc555e8c692d50cb67c80baff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719daa121ba9ea562f9794e333fd66c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9970cf9a85c4f5a727d7f160ddfda4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eb8caba64873946b6b9bf7081535992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e20318028b5d97ac0684755f0209a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacd5a387279afef4d121f3f610cd6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b09b39a0a00449c516a2a385491795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb86956f116de4fdf7dfbc7533ff68a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2b51ad5097379fd2497c368769de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86fbec32ae8989de308b0457a1236898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ca70247fd7954485405208d2f6f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182af7dc116c7b1cf2bfe77b68fc92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed314facdd9c20925320c3b7440449b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4a3c2080cb6c31ef55919dc273837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c0c65a03ea1d63b05813697c5dc00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020f1ea37172061fb7e5bbc451829a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2bfabdaf97557a982db90bd5c3175105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789abb0f18ec6e45a55577028d8347e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4490321aca0524a45ca1b3bac0a00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17656286e8ca243b2c53ee674e28b74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221c49832d640c207920e7baaf2368109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5649dc512d408d47812ab9add871d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3861fae0d9cb95be0f517de166f943111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefaa98345e657a9843f4bd5d25c0d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275e3863f5542453fbfd7c9f62f72fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c41aad7d09acb4ec8c224a60f158f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901dd0c9776667816c911936f89e521115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879e3353b65b8514f24d9dcb6c9dd1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f4ed816e87ef0bb89b54f968a117117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800579b3d9087eb0aed6e6269bfba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b49d52689f9fbff4bb82a7a36dfc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f09589fce62ff3738907802108830120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3989ee2001313fc56b857aa4fb7ad3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba19068dcd53a575e016b2d9e3c479122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf20821a9d9b72ee2fe78ce87df9da0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b58eea322f464871e5d3dfefff7cb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1ed203f9331bba2d59bffcba389a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d146ab76dd4f2805ec4386b99fa6e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260512cc20e77b950b1805578dfcdcea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d3223f8b9345cb637d3fb721a8792128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e35a332d9e137869e38eb4c3e7945129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2df0357db1565260d1983e6c9ee1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde4ca6fe46e08ede914694a51a02ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223467ee28a677c37293d271c5a32cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1f0fd0646e095c3c410aa4d4767e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763eb63cec91860a031dfc09f6eb5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389a8180dfeefcf9ae306e0544299f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10bbe69232f7f866efc3f746659c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db84ee11c12390727ad7efed397fac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f99add20f942f59932be5424e8fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe4308a544659797f6a09891f9a6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d21b5bece35eae5c71306ae05f5a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c56276bd50ae0fb34968166160c812141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee089564b9c6f2e6cb15bdad6ea331e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef217dfa1d689da1ce37167be3bd4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f28b8d9c89b9991c077e3621a9b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f1e1a51b0118b439cc7d4abb1e89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a2be9c09d1476184e3f74c9fc6a00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2ce488f2c4728e22521e84706ae1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ec9cd10f2a00923b002761d90b56f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c067408abcede61408f3df84089f2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e96b89a7ef75cb43eace2923583aea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973bfbaa5628d452ce4e31d041aad98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbf611ad239e0a54a3918bffbb1b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6b2354cfa750c546da90fd94575f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59677c85b9204165c3b0ee56c2b70f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c7e2c6fc72d9afdce128210a9460155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b78fd4adadc3879a052401cac4e60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd78c716cf961bb163d839b9d54c26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43834891815f8165b2c7a3eadc73ab1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a382c52246b4896463e92c3dc4cd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f3c0206e36f8f2445015897a6a2a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079aeba1ff90446607e90735e82fdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02356195a0e4eff7cc4cf388b9002c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b541f29fce4aea4754e7656a4273e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e760404aa1caef8d31a930672ee9ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c39ed66d0e5b0004dec20d8b28c31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d551221ef39beff14b4809cdba58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3744cd7a1bf6f6835b2c7f3237eb8b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9032eb334dfe7fb6ea10d7c59185b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd72d6fccefb628aa49428ea5114eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c4e3b755ef63bb9e990654b137b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80ef956d7b97c80585fb6be79a0c5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4480349b89cde9fc77f4a93bc334f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05a1bf8e97c8a0e675de520382581173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd582819f16fa0361faed419427716c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40748a97e30d395ef429904d9595e38e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca5eb5fd8334f6ac4685968a404c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc33280b0793a3d86d40cfc0df3a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0fb93cdb09d963164a6448891907e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858018950635defaef35770eafa4bbe3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f668fa5b9fae32d38f1c5889a08fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd5b82cd88cda2709a33a09293ff0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d470ffbaf205f5316be938c0405de13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc86caafd2af9c1de8a7f8fbd0fd7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec960336bb5097bcd451a5383ee03e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6cfb9c90ac0d9722d2211a856ffc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042451db64e064ee2a83498e7ab506e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a86973d62adb70baf561bf812530b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d2a5f9e5281e0498b97f797d88e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0dcb09a06098a89cc9fa44664692d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82637b18e9b0c76e6264a13695aa0380190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe42faf060cdb7b655c56364760dbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1eb15f84913f83450bd668b79224f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2475953c91bc434d127c2c4dbef73f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74772bc0f77c09a0efee99d972986a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9b752c89cf4ae7e317628dfb2c7bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a52f9512da9f6f8c27180b19feba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1d876ea2327814bb4d07901fa1f90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e3f30d2434541258ee042864ce8ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ddb2ccc2da620d729bdb3cff866c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf9a37b5e466bdf377fd5f30f705e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a463bc58fae77d473c93da52fbc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e8fe2d75ee6401ca13da98da8244c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d647fcf55b7e93aa6bef82fa18bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416b0db5b9ad978cdf45e03912ab7f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebab2584bc0cf4a489fe905a811382205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919242cc3a434513dc2bff91b77f2e3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae1d54c50eea720b8f81001f6b0f11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fcd552e79663a26cd4ff34bccf9ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819467b82a4ca176ee65ad95d068e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf27fd9936c20f2b78af8b97123ece9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396bfa3882c54827440c3306131f88d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e57d7a2dcacd42773c3f17652118c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035deca0814fa35414b36b6118756b30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530c0258e9c9c4cc4e9bf183a7e6668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b0ba4389c133563bc88d54ff157f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45531a5b842637b904e97f724ffd048a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fe411474954bd6d9ca0cb2a98ae82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf0d26eae8c2edbd356e682c68052218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5168fff8cf1b0db13c2b0e78b6274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51567ac0238f61a68b07126d24d301b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bfbd9fcadf263113324876081dc0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605d037ce19d8954b9f3468d7b0e000222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd53edfe1fea8e78520413c5b9339f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580d440b890d7f543077f613c8c8ff7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064021ebd69c4265e4771739fc3908c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6680fa750252ce691fde844c68bc1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbf1e73e75530aa763e04ef77abe21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7f7bf7cb2e83bd5b56a3792a16212228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928873ddb54acbd1de39171b2e79f2ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5a3e8648a48cad67c880f7b869056230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f7494df83ce63a1a56b16aaabb25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f4b047f1886b4df0e71827306b374232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0b183ef35e156fa1fa4567d664f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04715a7725565af0d927ba93f49b5f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d41108c6fc5120ebe4fef6e1493436235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192d18e3db2090907babea0b64059c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b269dffaadd56aea9ff701db5dfc20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb08091ab09182017817fb69c333c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254abe123b88d4271d9002f2a5f10e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47940bdfedf3d77921ba996a161cae7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6abfedfd0768c6181703986b9c936241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6be33e8a4fdc74dd55a6cddbd7643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9bca20346ecf66ddc85c9ff659399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660bf5f2a7a88bfb4e164e8d748955244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e39612b5c20f4683ec08561539f24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b513af945afe922c53eb1487dcc9f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6eddaab6c615cada49e92024ab716247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2e5cc612e225c87496b153d647755248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a7e2eb71f6676e2d294515a7ceae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a775ba69185e991c9f35187f00fa25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0294e52f0581445a17e36f2e7f143c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8365a0ce48829f20b68cde3cf8b53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeea3c58c8522b8a74963e92696a36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbdca4c0db694ec838289ec450a23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebb073b6baeebddfee0d7d1ac9f0a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1451995d92368f1c38e3a723ddd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36465e0f5e1728c89ec47d524dfd2d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e2058722678e574196376883842ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0bc3dc7fa800a25de0177e2ee103f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565c69dc11fcc67751816dc9773f10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4065b5690c4feac89127c7ac03648261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67771ba33666eb93df1fc7c9f88bee4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381cc6f45a4333c727d1b8635acd491263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a1c8474c25247522bace98fd7d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe17b5312c85cd78782f80b92f372dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292577b1c3a1c13bcff3e1b9dfd1525266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b63abb43ff078ccae11e37bc984add267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbdcd83e0c54487f1281659b25ea04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adf0337520f1f0b92d1430dbe21f19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fcd54fec4ee26fea8370fc447fc51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34152301f78ea08dea380faba1f58e1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c1b79131a1f677d950be994ba70b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef55fa2622fc023bee5f0db2ffec7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdfa761f41d3f154efde780a3224f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeac361b66958fdf5c3cd549c6981c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b2f0d9aaa2b34b0b15866509048a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f766ee13eff1c7ba5fb41b76fddf883277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6547d06f0ddfbdaa0ae2d391d8a5edc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7439d51cf5f14d758832100005bf71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89c0e8730036b44e8bae166823a7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eac8aacec4ec046ea887e5dbe376c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2e3cc140ace1eb1e03dc53485c09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90a8416233f66825bf8ee73963e95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59328501aadc58abfb4ff8412fa212eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2863f58017d3dbf70918b6d47289285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec273950bf941f508b091d0915cb90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac849852d8f4df3e8ff7c20f2bf1fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4362620ef1b43a30e7a567a306bd71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca212563ec22f57f0628be2f5c6073289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40726b6223f5af89fbe0b93925feb03c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025b8c670bcf4d39db2ee48d515bfeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5587fe764827a7e9238515c6857a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c06175459c610782369d37ea23201293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16818cc0b5a701069896a67b0588fc0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748828f586da055c8a7506fd9efefc37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2661275dae50d2c5a7fb1cf5d9d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510831378d9e03f03672297214558bd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa43bb175d224a27a5e7342f823fb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a3ad76aca47e657bc855503704f9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3235898f724ac655d1cf4e12067068300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfca7837c332c59d55c7a5307cb62ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fc0790b4a851006128b51897756be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa10ed2fbdf06d07a66bb2c2ff613303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c1e6e4b340275a8fc21edddbabd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028999f12c7999c56bb5a451753f354305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b2c3e6a1d709722723c4be45646b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a5cd839a5c1fec3faf8079dd1af3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c45beb988a725dc38a2c1de2f284e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab2c22564ff59e15de742a4b024c33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bada592e273150096e38b9ca563be67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fae2ea4e60952b89ac781c2cc7dd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83afa0bd341ab2cea8bd6a397c5e58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b02c94c3137cf176d41a9d8b88925313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83ad4779283622f213002e4ff7d4c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc634a6e8d180b810986eeee37fcaae6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9793b77025d7d7f5c4f431c3200313316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343313f5d6db9967273c712d1e4ea85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f64c4ef0db41dd6f3518f2b7a1e039318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8825e361682e4d13721dbd9b00e4ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2885f77f3a2b2d4d95c011ceeccd6ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58151443f6fae7f17149b075536a9ec6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae227baec070d394a724f7a7a989788322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d71b3f1bf8f7480b244d0704ce8f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f8ef45479a18ba83a8670d27e6fe1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b09da8192164e8481992e7c532caeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57a9e9c182306ba7acc49e04c0f40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab00115fad8986838f94e74a045d689327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b7ba075c756d6db8b06df243d223328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b26563b862d585a908be087164e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c80ae5ae9f1ce69cd2d1ffe541bebc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52c63eb0831b276411e90170c5f533331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9f9277d9ce64be01f19376e1f3170332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39c66094f73ac16d023f0a5d057a10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b75eb35a7a96853f8404d0a87d94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbf3030a2b221fa481da68cd7190bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398695216109f93cd8db17f1ce13a1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45f9bd98cb431a71437c70bbd514e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7698b0318d7be9ea2427d118ec713e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21edb73e8e887072e021e5701e2d7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe532e1aed119c7d5908075cab18d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661adddb9d1b6671b329ca970172219341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac392b34175bde8ffce1563940549e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca06dcf3eb3a2b408e1f8a61575e46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6075cf92a9b9371b15620c2f455b3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389e83ab01d6ce7a88861f7764a269f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ffb07ab1f0dabb07dff9e973e650a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5485647fa978ceb85627d9b003e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bcc615df15629f4f4d413d87e8fd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4a5552552f5d045ab78ad0d50533349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ec298fda42004fa3ff1ead96fcf67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b2a915402485d26c65c1b238c58bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25814ed6b61d2b5e9018c8116af23275352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715127320efa343b9cd29395c5fbd975353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3ed2b75083c088c73ebd381396ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b247361fcde83ad5755151c90fe33a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e4b16e73a90fea7f6678903c7fe9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e560325b927eb88731f134722f49ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80337e921e3287c6e184ecf69db3fed6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d40d8c5deba573ec6dbb00fe86a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581912ad434437e5de6596bd0856e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d13b095f6c915a9ec955ce69cee2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ecebcd1cca1a959962bbbd6ed060b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefbabe7e7b318bd1f010ae597ce40d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c848a6c947ec136040751a88c44009364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbc29d6c8cc97900b5292581ced26d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c431cac0abe8b891f749abebca87c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de95099d519ffb83a04a340dc9b91ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22c8a3fe2d730e521ae00a432fa6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccc4f8aaf90567431a8594c537af6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d59a9f2574208672ad56f42d2234370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e31f328acc6311bb96d247d63260371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7bbaf7a88f4c905922ea8c8bfa9d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a94959087ac4c936ea99a44b25104373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb79f7e333032d5cb2cfd4f5d1f2b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f60942d13c318365c9fd22952b271a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266d473f30b90a5aff76a1ea8d69ddc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc9284289d2a1572d3c3a058ae611f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb277553571f66359beeca5ad33dc636378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d3383cafbce52682bd968648118b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7339eed88064d3b052c58a3fe9a83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d060c4e2d61fdeb4342ef725795df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364dda1f0caf1705cb92a532d725989382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab10b74f36c6743629ace311947e71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddcb8cfec5db100e223f2be1fa5ccf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb60b99f1e074368cb6f95f660fa3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed15493b140972c2938b21014adb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc00c955fd82f37aaf0ea97af287907387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85311f37448cd2c54e8d2b082748f7da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932212c1f44f42c0b1c7ca633e7da5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd0bef54f13ff2faca9102061d3023390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf23030b82663f5bb3e7932f710344391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3c15e46e00a89fb9ab5f95767fcc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a035ccec689fa42bd35af36c85a85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc44b9e3094e9df7228d42af34228394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94d3b46db3a5cb85d9bf11ecc9294395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c8eac6e1e8c8c2adbae90e61c0f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843881df6ceb56223c266a8d07311b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f100de6ad81d9fbc0fdc23ce22be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa885d415a7025674e68eb9160044dd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840a75d5888522951f326070fc027a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf2aadeb724ca5cf0d236e76216c36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19cbc3f5d4be3d3c32d283c7483d89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3d80a11233addb1562cb3e6c5fa6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99724c270ac785245a9c966119ccc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f53117bfa2acae89aaf939d4dc5b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc7355ccf780c5aabdd3ed927662d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024d818cdaa788747bd5f96291e162407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c24724f7257fafec05692a79988e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425b54cf0d956035055c6c11e017f33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eacef241d1740ec0907eb7b5b3e412410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4870524de566e23538ad44043aee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b62de83dd17bd3c35f5baf049d660412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec70f26df9d2a573540331d6f636b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5116adb848953271d54ed47df738e70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e22b2590d8e9fd3d108224c988bca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2722632acf51951f973ef7090327f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5b0f09e8472452ed26a37008bf6ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfa5b0ba60228d752fddd6581d7b6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaffed7e68313a6e445589ce6749ae0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae201fc30e6252550117f760d5025420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef8356868c2ca9bdbe5e2f5b1e604421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab07184089837a2dc080529e666a7c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c91f99bf252beabf9946706f78b897423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe3b94df54d0288961ae2ae31be54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01b23895c5d95758f496697bc8b94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7224cc820a0dd023cfb64075123b26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f02bceaa0dabe6119368918b92d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a354fdebf4d87d0ec45960971717446428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70571c03e40b43c20bd37b8765df8867429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb2eb837206cd0ff7f3cf9416c1e35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5af0f06e41cb9a836fb458cf06e21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e613dd14a2b4f1c7c681219f6725aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45da982107c2d4d6a62bb14f821186433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469970df2658bc1049cc15445b7a304d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5857fb0771e7fb29233517e3c077a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62f311b40908e30de27e2b24223f9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4d36e6ab60cf4fff289d31a2b19e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f3ca4380cbc43bfd6711cac43d78b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b41be089b6147210704363b06cfe2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e2ddf1c31faf73812a2a1109dae3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0133d7bfd219c9a31c98acf1528c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24208bacf34007ded5e52b46fec78486442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e121494cb78339d6dbbc9783c0e1224443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e92e4f81c0ca3f0599af0bf309946d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b433949a95972039a41ba23ed415cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08b50d2d919adb6fccdcf74273d93e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76d7dce34cb2fc47921fd07ba435b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb4ab4a01d1bef36f1465b400d9b7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49d2aa2dee60b1247b8f6178d5325c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d62659b4db086dd255442bcd46c4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f88743b669d9485f08787fe7959461451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a1ae057666e2d04f6ec1f8afb8deb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb0892bca79118e5e8c2ac8c70678453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289ab390e295569f69d4b9c0a5c456454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c0e69105e7dc9a0b4d32ecd49026f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5863b7b7b97d52cf7c65bb057ec15ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac0d9ce6129c03c1142a563a00f1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1425498612464a0f5b2159c02b6726c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31dc5d53b0985fcc0a635f6fbdfa89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ca8e9b5a3aa4659c2a3ee20c2637460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28590ec09c437d1bdd29f9c72ed1400a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ae0f3b27c2ee0b9670fb498c5d470462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e9151675098f0db69dbb54dfc052a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39556c35c228710cb2ae730f2b8ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ad4251f2858af1ebd93d912931836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66284d35c1f1947532096b2ef6efd13e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f184c2fe423b82e53782a20d6702467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92562d8f515fb9ded1ffd54267d2e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f828d4e24442634287c88a6ecefddb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f2cf953e83295de61bb79f0221749470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955ad7154830029a56e9ee146a7b3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2120bab9a3b062be06b797974f7be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131522257cb94277def8c40f23941fa6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ba136619df4a05da1a8c34cbfaf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af6916f583231c9c7e7d61766c6f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd68bc1a8e1923772c570ba0408ba8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae532163b5f584f56b387d3588d92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32132aafff8750feb5ad6991b221e93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56ec0755b2afb66601c9930986d50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e123b86a30b06881d43cccd5890a44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a8ab8a0a287affbab1ec2eefae62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc78569034c025c497509f0bce9351482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da952e587f94e2564644a23b31810c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70b1f84c31f9b0bffb06a86ecc4ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe098a49ceb81bbc7f73843bd94bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fb6aee2d4fa1a556f2e9f859bea93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ef662ab9a85947f9ac98d6550d37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dbf2fdaf152cd64c660c796c9e8be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5fd400d3bc45b783a22257776b014489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceabb950312be5e6585f885d05068db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa1632cb9f7f0842b9884f70cc39d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2868f804eca5b85cfdd16a6343e3e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b4f648da59b2f63b8e3992abfac7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4b48c51fc91a422a20010d202301a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910e20150fe1a0284f490ce8d57d073495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc20b97dbba9250283acba071982f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b19f68282dafc79d1b8870b72927c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645063476891a7abe286e4532e910d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5788ea546a6a53c824c303f05d048499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826950e2af25cc16e33e1b7681cde2f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ae431668c8915f8e57bca9de7514501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5890a26f3bc1d6ea62c4381891d22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f1d4bd179e7418befd7c69dee2a4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d0e836359d375c3680f46810592e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9a7aa45abb155c156f6c193008329505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826b41339288bbe6765f1d936bb780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f66651805e61b8beba554a3697e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0835f2a56d4b91d122eddb2e566d256508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbcfd3f571202bbe6d843ba0f1f453509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e729407ad3f2102050bb1571f991e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b960a14561924f0be72627d7e37faa3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f6319ab71f4677c6de32b74e0c60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8d1a0f80fe26718856ed62d15b3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72630cc3b3c11703671759506b6181d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c2094f02e463f3039e229881e9d4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61f8e2c7cef6b21c3f91f911a46c89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a95482fe74d93b2ff96ca28fbc7e17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817137b3a323cb5c688478d98c61b3a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4be809414f7b9247c98bafd70e96f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b0c11cb0ab4f32dea06f2bb373e7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb236b159dc6e0de90927acc09f395521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d285b71a35aa5fa23bf38d1a5e80e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d4e514927377b83a755aa35c34f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e861e60e887af58c58cc55c9035f0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e3dfd90831770be47f59e054fac51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8001c62b39f02b1b39fbe6c6692a7ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4ffca60481a52903750180a1bdca3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48d11f28ac725e70c4a331e83e770528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d16cd4f2ded6ba2b96f40e3340f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeb2a781b2fc9cc0e9c6207903163f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb0d36fbe95c747082eb860793f0d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6047ce7e60c749aece065a2474293a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8d85e332794aba719cef1744c4912533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80fbdd208062b0964385ec05ae8c78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1e6672e2ebab8ea930fa678bc9cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb69f2d57bb27f2f5bbfda0381c667d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8911467e1be05364a8ca8707b873537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ccbb5883ccc96dffe6770554df154538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd2c99b233efabbee65be94461a7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc0d6005d00a458422784e0df5fd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a9b59e41bc6d4ab3161f09a77ba4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f0f108eef49d0193f51b35d1601c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53399f8c84e222f9d39bd6a0647ca9eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c563ddc0d449f2888494c4d71d37d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33244d0f2c93fc5e7465d775c22c02d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95de318d8e784add4281e8d95b66d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4540392dfce0130f5e44aec0403f4d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be99617c9cc14a9ebee7adbffa2cfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3100ceb2881df12a421b9bdd943c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ff8578a952fe5f92c960e7afd3c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32673796bb03059170579714fab7652a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e858c0fa02048e0a726f79440f3b34f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e648eb8acba94f9b22a4f2a4467d9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac1c5c057da76010034f0d71fe730d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e17b461ed9316f96163dea2820282555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed3d5d1d0486d2f6f155129a5d688a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284490ef1c555984b693b4f77b693fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2afc5a94ca1591529a119daed1750d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43a85deb43359eea45f5f96ef64404559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13ec8e5e0c499ba93ff2030b0df8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f645ff481d1a8593a517fd14e7b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc8a11fc35b4ed09c2e2862db0927562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1d64190c98fea4b5b1a54e8530ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeaee61163ce1dfd6f1b543cc410e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ff4f18c258aba9d8ce89ed9732d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02d249f46ed37b497143fbada0163566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480a5c50341ea6783bb34854398b05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8a5339282e20c664b8c1dbb3b2055568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4073b51a74deb815f33f963948d2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d08469931b9efc103a66991b83a1b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321b1c3b292940dc9e1587be7f01490571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472708499e65e972d7be278a3e01e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76720842cc29f1e770ce2b24e75b05d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6bc60a32cbe505229e289f8c30e98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f223256a2dd8526f9f7cfbe6043b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687865dc5ec21004964c2b521a127e84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb23991e550b8897bfed537c1689d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793f232044172868d532e3265fb127578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005939aa2b764a59ca7299a2b9e1d6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37f108261438593b70ab6dafee1a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88db0a3357931cf3ee664da145cccc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e5dd32e3f615454ea062e8875e89c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef07222ad9b0b55050d14e678e6787583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe3abcd070e57873c84dde65c57cf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5db87501164f8f5d7d0432d2bb65a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536972d2d99b059c4cfec0ed4217572a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8976e08b5837c9b0c9f8bfc86e7532587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be3015f15a12992c6f147f318def23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97ade417aca5f1837dfe68e03b42c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6c767e86b3bd95496ec8f2de1afc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a09e25ba3feea51b40891c0b7d96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3818bb8d3dc48c4b138f3909155d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04775b4914ccb448719e0df940be4cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a737386311ea387ae9104ed5fcabc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c719fdcefa3d938fe50376fed8f08d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c345cd644a6e82801f8c3a4ba427587596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544a13268963336bc90549e37f913c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814cf4e5c2b7e29122b45c3575f6e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe591b133d97b3d773eb4d370abbd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769105e5dddf6b92ad097182ccb7547600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889bbb4fbe8e411bc6cab578fff16b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f490c506acf9c2b3cf6becf36494ced602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd787271eb246c4dbc68f82fdf5f05f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a7b2d443b6cdd88f4be7b35afa9d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f1724593b97673ff45fc7ad5ca4d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc2b12b40e4e41db1910c06c6fe58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ce09b28427f5207afab9ac5608ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d91a00bccc313e4724c702aadae06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba29291a6c20458ec0ec1ec1b4b7d7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e86e29ae89d4205ad8593ed6b6cdd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab597a8f62be39874d6ce377258d1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821cd347a6403d882d0b7f92cb91b22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925006d4fcbd1bcd26acad06145a0c30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda783b01f29cbe86b8dd1b57eaadccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f919e6eabdcda2471a37482b860e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568864404d0340e97f8ecd6237811351616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0706e6ea4e26eeeff2b8f7554eb2b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8188d035f909480c7f45a0c6ac6583618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda25ba78c2a94e85c0eac6ab74c5e65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203890e01c0292006a67462c4c4fe9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787102a2eb605473aa78b45cc06508f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265f4ddc0460d90396122378f2bd1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985f431543b6b9e986893eb1b7071d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b53d06f1eec26422b065144dd5c6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f92d684bde07d49d7709c73c08207625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71006be92f47663e791802c79f474a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828d528a1a6042c5cb3ae2565a68e97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a21d441a134ec5a63a5237cd9f8a4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f0544b129b672f64cf26d0422f5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3fa98526f5135009b1844200b0d7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642af8108062ad94335e77f31565b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e643016fcfe1197901182573773ba46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde824dcf8eea55026d4ea925d9bd3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3d2bd9da143505e8dde7de2d3309634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7a00720f3d61baae09f1fe0a7f389635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533f04836d1dc477e523c42e80e6351636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3365004bbb5ac705be92ae7187455637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f05f3d8e0baae22cfc72f5de5b028638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f4a897cd6799b6a9eaf2a4ca91d30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085cdc33d1906d462a39c8839f521b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2624bb562691c098c3efc0ddb83e262641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc48aef8eccea3bdf91f4016a97b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef652ad14982c69c921faeff7b03f2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e48f4c4812338d1beb190bea04cc4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb42938809550675abbfeb882363ce9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078159de99e91a59f975461784674c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c2773b974e5271a4595ee2500ef1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceaac4c2cc6bc6417e18a8806dbac8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c6d13b59010736fbfdb0e444ecca1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d1c74cbac7f471e7f9491077885b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9fdba1f93d098b21af04b51e202ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c3994956f2a9e17372f5868fb17db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bc140ad2027e863badf21aaf2931e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce0a04ec549d5660b49fec4e3ab36a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554177a42a677b2e1bd5620fa9cd9798655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45eca12f5dd07eebd75490153fb13a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb37b8a969d923dfc45e93412c0ea78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0921d3005421b17f3f8e853f2cd6f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365909a1ae8765a5a9bad22e973c8c30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4493c2c8f2493bc702e861b9a7eb7ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368f0e34a2ca6bb6f6d35faa6ba9028661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12016c65ba844823b3291de4baaf9176662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d19780c84a68c5041244a6427c7fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb687a2b8dbde809f5e0593c0e4695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd94154503d2e4ee391c44887f11443665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7ff6ec45f63df48fa60ffe762838666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6f7b3561215e8a96458d025382594667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8ab3abaedbce54deff9b6e7842ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b97438bd6c65fdf12e4dac165a1b36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a72c09c113cffb98196ca116afabc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db35de12428f6cd0166215b031e734e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977982655dd4e92368648503007a2208672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801ab61d7fd095697212d8a20aa51b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902985b3e7a511207c6722b4483ea4f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7dc04555bdf1f9aa7815005872731675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7cca9e879dae585f07aee98fdca1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c75f0ae0fcdd9e0a8cb64b2c00820677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1ec9c9bf80b65d162767ff1be305678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06da100343e4d091a23529ad85628679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350a53a109e5030de62b2422b594be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede452311887fef9920bf66a481b5dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e90b065516cf98f4959e73c4aeba0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96981661c01fe92f40ffcebe7f0153683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780eb6ffac6ccc7eaf06c029411774684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858fe1b94d05185bfc73da45bcb9820685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba79df3b99f11184e5fd94c8fe0068686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec6a6662ff209d26eabf4d9fab4216687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda78e6b980c6b4151dbf7eeb1f445688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d929e3b7aa8f345e9392da72ea09d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063e51ed8ba3b046f8c6c03e59da18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35297c010a6b8da629385f5e2fa3f7c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe23b8bb9e4d564aefb05a5e14324ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996912a3ebde63ccca724f6679f2975693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a127c470f1e041fecbfff042c718fed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a254b04fbbd4a101c094c30fd6aa0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa06c5984f0f0098dc28f22fecbb4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246f1a5ee9489aa7aee2cc30e203bcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d9f9845634592b1d17ca1ddc306ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f5c29323926e2b2083fb16e03e230699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a746a44ae4e5c4afd109ec3394101700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4789a568802889cd1fc3bd3657cb7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c312abc39279043d6313d3c4f8669702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06ca44958b4fbbcfe41c8db68a4c52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214de48dcd5b3f1be59fcd9cc6ad9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110019c2bcdaba46b36e47780da903dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abe79badd5b4bf1fe5f2f8bbe00b94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584f6ef1eefe90a436bfdb2673f7867707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684715f6468828c22df82fe827f7a33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82236edfd5853668f4f6ebbfeff985709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa6e79aabd8d7241ece464768a12e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218b78f8e737a9d62869a70a0769f47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eca8d4846ccca6b6c5966abd08de1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b9b8481fa3d56ffb38f888025def713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded7cd067538dd3a6ac770838fa428c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d0cae025144fa13011430381f7d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e934404cff674d1330e56a603e2c0bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261cbac9e2630373bc298ba0cdf631717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ecd86a3cc5bd8189ba0677b6c143718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cbe62a0cd3d005db785ddbb6ccc3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cb4d9da852e88144caef7971dbdd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1546033a141e85130ee35b0024db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10401b088b28d0e57384fecad3ddd92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195260ddd0b78766c0585df4b21a70e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a81316d61bda8a63f8628da86bbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99b75fbf2c2a84a48175c6687c194725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40101345650f8b3d49b09a7fd0ed171726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa269436e7471b632d1be89aa3159727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2885701e88093e6b100b6ea067a2b51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60ad3e1ca11735fb50d062ae1aec3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac294318133606ab91e3aca2d57f7803730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c12d20a40cd63971b44054216205f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e1e649efd00b84d5134aa2c2b7eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f05192531cb74632c5e75c2d40ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d45d247e7f308a74768a6a3a26bae5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c42609186ad6555824e953b08859a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f3922b05cb9b75e6a1018e05c9c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987f750e43eaafa5fac6276ec8a44d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dc11478ec11b60008651e07600083738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98721fb036aa656aeb9d5020513e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e2564d7b2fba2dc5b921efbe66aac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d16dce88fe95b309a7d5aa740a0678741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef9742ff9fd52ba7f3b4774fdc44cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cca77db28232f134eb9bad738fa04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d86b3754dcdca49d2458f4cef62f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbca8887f66a3719ad84cdef42bf66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17adf2c418ddf9591879c2266ebaf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d754e81a66828ed29e287d05cbe03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d4ec61e2f1fbb75c8c115e57e03b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c2c1d1094853560be560ad534fc07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf43fe4cbede209f7ce10e4741e96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e751b29e834990f570c3fd3722435ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec220c65d1f1c8f2b3b916b72544b6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca440458702fb1ea12e68a3353b554a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f089ef3a37b864a42724eb73214526754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4476c6134f251f9f10c0ba7387da6a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be0abd94143e7f7d8cbf83a8165ecb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefd1cd8b48e9f324794fe3de5dbfd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862dbd02bdf25be8ca5b4169d7c8384758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cb7c7cda033fe77bdf83e927e97e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b7b4dca4e7a23dc4297bb2760c71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f8fb55569b1225ad22990d38c4b23761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e77bdf5aa17b416c90368684e11e5e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b2fcb45f945391e4c51e0de27ec35763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a1c47f49de9adeba28255b4ef873f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af5e99eb294166f421a75b3e9a63c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edd1063e68c0852971a5dab246b7fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e53149ef183ae9e69262923b7cfa1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865ffd6394136bac213a1c33f04cd3a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7a95a2078e0127ca65dadcad62ba1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacf5d2b6e146451beccb70b1a02e86770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edad54fc56ef2c8941afcb4e9512829771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c36f197375182b59ebfa808944b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014b4955304ac67e30b7e3ca2d10c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9d08741f27d2dc42ece9c5a2b24e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0cf58dd6cb3e2a337080aba5d90c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44616f0d23da270b5548de613c6772c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330cac9955eb3d0457a70d5bfcd240f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308002d9814e0ef9e3a364d30053e50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c550e389bd2a256b3a5d2d201141c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958780db69ca56b4b9692420e04ab47780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16a6cb998f6c9d1db7509c9b3536d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f55e7585f8c8198c53f39872f93bd6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a717f673d24517b353a9d158978aa5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeb32feb88fc2b616a055ad11d5ccb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628198193e918886f211369f8b59edab785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e805b0bffa35869001326550a36932786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318782fef22a1f3b1cf01a1614c9b00787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da8b872f87e4492988c30717c53bf4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bd1c49015851bfb4e828e0d50658f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1853c439fa9a78cae89b7881f9822790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424da7dcd7c6023a9cc9b8833a86c10791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a4d6559f8b258a3789a2ef87d8a78792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5afe34b6f3952fe42c3d0a73461b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9720de90ea2bce79333ef6a889d6455794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e584dc3b90ca422b7bd9f052b67a8c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53caf1044bef99ffaf7e9ec85676bdf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b11a7cffa2ed9245e2ccde51b2ee8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0108b24566d9a3f28eee822b8d5b99798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4e1c792ec8218129feb37911859e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2262a4f166cfb87a5cdfcf11e466320800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cd89d793ee9284c7283ce94219b4a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2cd1dc9a8321e0e07920e0ee2d5d3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3d673fb903453d5df1d889f5620e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee06916e1c910f8d86635c91ad1d4a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bac598f1219cae901f5e3639a4ba9d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0aa39f15612c8b5de281f916c30a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc25daa851a6e81b08b81ace55cc0fa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74badfa5e591b1378f28be4788c10b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f2dffa3274003467b9519011780b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d3752020dabeac5ee4eab39b24f52810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972b6e61dab1b7b3f923122a06b50a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4737a5eceb9d9ddf23fad6281dc60d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066cdf1ccb787c57037335daa22fd4a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7b6e456a5f8563d81bd4d7bbcfd8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3965ef2985bfa4a2286f24b249f50a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606957cfa76431404c64f352288d656816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a1832567a9ccf7d37f9bc1738055817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dccf5f7b04afb4344732a338862322818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78ad6697b4dc813098a2e5589fd987819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cab5a5e9e82200c04390e324d5bf7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2500bedee8cbb320394f67a93104c08821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeacbf4573893549e7c62e530bfacb1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c02c26a0f5bfc0a17a34901d8e8eba823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15221f814b4ff335a1bf7ca88a555609824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d16e4221ddd8d99e7d986cfa4878c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8368ad97a81b0c7ced0ef8661073d2e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21301164c45321dfde9686e2da9714d0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863defe5f947f59b0f506fbe80f2701e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175678fe096960cf6dabb58017547ce829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884fbf5fba719fb54d0902a44ffa201830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9339fbfc3e975381d94d6da7249f26e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed3a68fb9594c8390bb3d16c43dd59832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77c5d9f1990bda3d3601eaa37f5b9c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a25d67d0d08ec542c591af68eed0dd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583ba5f22359186aafd02a5b09d65b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a167a46ba283e75e15f0094f968c4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43578844f6b91f7c50804e7d50997e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325ccde186d13b3962d7bd9931c17a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d246fc6ffd10dd916b2aa21e2e800839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5408cee1ccaa8c8e6476dff6a967840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da99dbf4b60111fcae67ec2daa3055841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662f1177856f7228d76c13abe250d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f869083fe35a6ab564474b5afb7dadd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7c5c5257e2bb9e3731d4e692e3c1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817a20bba2acf58796866735bfd727845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5621c191be93c45cd965c89f5a3c7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286697203e01e0414139e7ef62d37d0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f209ae49de36023744349b541b1103848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce004417405e56fd76516c1ad6978e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd61ad889b4522a7160b2624df6f01c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7f77a5bd42f15141993757047634e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d94a358a191a1489d650dd08b5cac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be91a183ae5fa3199a7d382a52290fc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e46a28ef24118587cb489148d1e5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224e13abf2958e6249f1105734b4ab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2b3d01a8cd77c4e3945ac0c208530856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86fbc730832e878e822665d7908132857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd5d3ef16f6abc0b3194af35a7d86858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc55918c385448a36ac82a8d87d182f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd3eefe1535902795da49d0d927d3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd38fe839bf48cf08ce72d622d4465a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8a4af14cd05cda0c518b60574c2d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f07ea2dab6b61a60edaf50dfd88bb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c535ab8ee1780e007380f317a12a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3c122e93743cb5d8877400d89de86865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d48140774eb9de76b5912dfb48270866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4cb390cb04d2a0978787006b6cbc9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdad0a4095b847b5f66bf12fb117609868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954c095ff04acf97839804be863dbe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7917c9403c1f399900c4406464648870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e65d930c978713c854497f57aa1e1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb669caff39304904cb690076486b0b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898fb6fc2c0b6b72af7c08b2459e123873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8dab472c34e6cc3804c9f0ead6dec874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b0076439fc55b7e3d8c82ca7b3c7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354db5f783b671a031ffa5477cd77fa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81485f7e2dd880e023ad01cb463fe1cc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95da79e9ba3ba96fdadabe99291141878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522ca890fe15a76ae5f797205cf821c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e716dfa40ba292824c198e531190880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c62f7dec1a0035ab8fb62303bf57881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fca43249fb43e34c522fe8f14a22f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd539f01bf6167ca8404622cbade7b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7f25f8faf9eb5f12288915de67d2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36bc3db9afdb8454ee2ab63c0a8bc1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce479142bc5c06cb0f99436728988886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da918cf71d346e121829156c554ffa887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a7e2afc3cab5aa0bcbe056ffd071888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2255dbc33418a4c625f0e0372ffb9f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574578cfdcd32f41d38332ad5cf2366890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857db2b21534189560736dca1e0cc1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa673ad219619e8f726af2bb864ec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82450b6258617e0cd67981a6e24f8861893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3efdabd0a3a3ff60255d57a7d60216894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a8d095f8123fa14cc674e1f265af895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c75934874d7fd4c3ebd5a3a14eeed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4bd9993a092cd0ad626313291103897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869122df572bf47739a405230f4e9d66898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3022fd8b34fb7d6d8fadb668e3bcff9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aae1bc8ffa66f29660c56b6d25d6d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6102945d58f490f2b0ab6ee4f6f56901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cfac96bc56882c695f14a10f34a09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd4538935932912e1ff6f2d92c1f2e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d6d88ce280f3d9af375abaa82d400904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3bfb5d3d0d6e094a6f7759efdc55f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c7948de53997281a637206ed946f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cbca96b78f18cfbd4bebb59be3277907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3203d01e5a13c6f7473e2e8d0c407908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953cbd722eeab0d5a391d6878c6b88d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9e1911715d9f898f74e746a1e5c9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268d2e8f0faa9aa94b5599c4c50b5e9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f13c086e94777fbcc715881ef7ccc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7266b7e5d9d4f1b0ba07e259c8f7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14ecc0e38ba30339cb493222673325914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d5122ec9fe93ec49746e90fc01d7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a6611ce453008ca40c8e26cf62c40916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6765acb1cfdd1c775613a2cf598eb71917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b629847e85f0221ca4f24a23eccd52918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa074577fb9a25abf918700e601a82919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2602d83ef257e5382bfa0adc78f8fc7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bc46cf4320dca73b068fadb0e4737921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc536771348a5aa557453439caf17ba922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de834c530c17a1ae05797cc60549609923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d36c15cfbcc7fe3e43b1f2c1aa69d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80362fba0f16aef1d294864b97cfd83925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db37fcfd06f5e5ad7f854ab5ab5f64926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e51f24ecf5ae5e7a35fb731520171e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4882fdc2a2e78a5cd2b59be0d26ebcf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89edef9817a1ed5f8defeb7628e65f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b923a86678bdbe2ad20d48d2960e4c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5ac646aad8d41e8adc5a80f47b0a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04be783a7ac6add0d077f6103dbc0ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64bcce311ee5b22fa7c271bd863af6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c7d954b1f9eadcdb6ce8467e9c88e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4257802a0a33128693db665b21a5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6cfda920e4ee376d730a8f74b674d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0572be00f0a5e64cd4a6af0fdd534fb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd130b81f00a038d953f0e43c77168e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d42ed907b077c624e850f2f7f9f32e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a0206b8f26254ebc0cd4cfd7e1b18940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabe27e4e0ad5b08efbd94b4492ece3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613f1bcc7118887710867fd5121ee3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf48ae2ed5c4235667d34bf7c254f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fbba746e4cbc46d2275ea4a4924b1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d93d96b34fd491f9722bc85ed4ce5e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c079a393f3f2f7da56232b2ad1517e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610322d772944364c204c1fc4abf579947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b3fa1343efa6acd1f75d071e45b2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a53c6989bcb9feb50b49ae34b67aa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eefd909c630cd66352b21c0ed0501950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a7576489b78b7e7fd8f492869c61a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca266dd8606531f3a79edba7ec5d9d2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bccf6fd38276fab745c0f6ef2d960953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8e9ff3a61772c6f92d1acb6511e90954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7cf6d74352733b78a678ec51a7827955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492b69f58d3e9b68afda6957cd81c9e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e15c4dbc67c6d3e6d85f96e3ff889e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f606bc5a73a049872f42dd41f8b43fa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db746baeb763032e1ef8f0222cc776b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e980c0491e9847b5eabdaa910181f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81e9a27a53e3b573d0ebc0e1ba1beb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade76bd895eae8404a1843883bbbb65962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec34d9b69c3a2238aaca51da1d20dc0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1f7db5fb4033ae4ba8e1a2d16ef92964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94064a27d8d37d75e9028f804911c0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5286110d51532ffb11ae00068ea35f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc42b525946a49739b4b1e48575117967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ec45d7c8b36ce75aca5df2949437b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1d89420532d6884faa636c20ea36f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0284aef116e74d3e8951cf3bcd5307970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af618e62e899cb4417a81dff8fd2a3c8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1eee22ae0d3c2eb7faabf0bdaf37972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf32c682a6ddbd4098e2d2e3f5cd9e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb182217867602f52632b83c0c0c596974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a7bdb89d3ecca5236e070838e3e9b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c082690f2e20069d41579d76ca2e542976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa102f098748f740d263174f643f6977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846df94726911ada1776a445c06a0d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd477c64be1d79ef62215a5062d392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d4b28fd5e3ffb1a50b17fb99f5a073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9f1a274e8b9bcce670376ecddbbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1046a7b2d400c5e1efda48fbeebd8655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d050f736d47086b0af25f6e523606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda57bc203b6ee6ddb8e36c9509d23a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32056850079399306b89db733a5611088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b7775a278ed84f9c381003f5ecbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2ef9d9ccdf2c98f173438b5eadf1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529ab576ad80a2a3ef2d393973438211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759b5f3f567298fd9d30a2696e733412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb300b59cf97f98f40f92684f84f9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84aeb298e24aeb1d66d9e30d248e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24e4ec7c2c4c8d3c379cc2831e15115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc10f4baf3b00c6cf32672fa1400d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc705145d8a6dc229d7aa0c97d68455c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a4b9f02061b62570c151f3263214d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8218d1e12b6768972d126e2955ac61519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a380ef3f4541ea0fac328a1cde60020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef651e2b705da0272e460842fb10b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683a148f8d88061e22731ce8d0ff8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ad9e5e1ca2ae036886e4bba9808b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0834cf4a8793cd3b949bb22ef622324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055413b63a7f10dbb11979db0d7997125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85c204f9c84c94c5d7e7864fae555b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ade2ac6a10f03d11bbd0925d7f24f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8131b8f92960f6883f355d1f8edd7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d723119901d36ff0b7895e1bf6911d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611fea9b735e39ee63c96857925abe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b9f238e8e5f9d36834ef01b8dfb5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8616d094c43626b464712b9e92db5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733ed63ab16a1985553fe9efff9785e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7102a969ad7db3d502ba532adf78e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749a9b5a4e848945e9b388bcb97f9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6e5ffd2ea30c8c6430081c441477636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb5e2ae8c6b7633513652b5d03560e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44afd1d57ddf9ed36f06ec5a334fc3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea322fbbb24981b1be65b0dfe9d389d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c28b046de0593722a68524302cf3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47545c3810ae399edabe257e5e9e05f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde1c383646964c1f7667ab9f80fb6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b883464c5f8739dcf68094527494243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b194500b9ce8e50e3e91577cc809b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319c57c87caeaedc6c6e53d131e35bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48180f9365affcf174c285122da0a5fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2c1e36b517d953cd87ffcbbb8cbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465d6d7ce13b81f8f34b73fb8c86d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f4006994f5ce0d5c358ee5182aab849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2909b245af07969d184d386fc58050b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707038f38d57b5038fbc909a711de5db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3bba27d70b265c04df2a5bd419d8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d924dace5d842707afb5243284fb06053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474590241bb8eb9d10c5481f89191db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2512318649a2eb20049450b3bdc5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384264a1e34c52537ca040cd16e4a5c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f29aa26a0b1bba08741eb664d93d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f1f61427c07da7845e11c6e59850a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98148ab7ad269b77b4618711d524059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde038c64ff90cbf3a339242cf7702cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891cb920d79db7cc54d1e56d15df29261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4395d9ad5ab811baf7cda5a131f6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c7361018db45a02dcf6e500ab8de863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1774155b9e4c75758fc1278e57eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae3b5167b11af1da08203f79e7ef265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb5a393d6685d4d389417b2afd561d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2afef0d95f4d220d3d9c178bd20567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec8af1d6bc8bf1fe17d902a7b30ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960816fa8030d17a4afc4861df82a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee425c27495adb39accea4eed10904170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff0060b66a3abb18307e9530c2037d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dedee15e6607dbea39062570af54a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa10bebd8afb30dff0e4139f7fbfde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8b577724c20a40f2f34ea3525241474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b3bcd25dcb2b826e2ff4c2fa1c4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f8c7a3990a4c21c1dcf04db5d70c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556a0e875778ad9f3196851b05390d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2db6b9bc86a57063d47060c52106a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce05daa832fbf65301aafea90fcc1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a71086b2e15affb1c922bef97c4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76c3f5292a03949dc5f0f6554a7af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fddf4687c8ccb2b5131b256b1d24b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19091a22a3f09f53dd439f24f86376a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38595ee392e7f5f10ff9d11c71591a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afcbaebd75611237f8a9cfe01d9fd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7347bb1f9e1f782802423915fbf7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc8199b35cba40cfc13414f5e11cee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57607ac765a854d16fcc3971d815475b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5002668045a5647d0110d638a52989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec62b1a8c8949d7b13a928044566a0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808529153b3d93aa237852ef33fe9cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c166a1705ece2e326e86bc2143b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b96eaae80df30980f21ea44fe41ae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26812a57b9e67784a38fb5715520af994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8940c53cb717bc6c74d2bf941f6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e506364786cc7ec7ca958802bfb3e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36835c7f9f5b65ce37dd78006a89ad0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b269051ff8eadffadd48618ad71792b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba7e328855f1fa33ee64158e26ec0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b4b7078800b1aeeefb3d2ec8af648100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba649afa588f4c9adedb4a515b85a82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc47b3b3a276ba2252b1fd140aba68f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c75c3d4ffc7c72f24135af51683d19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f1400685b347001cbcde78085e141104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a13e7af16fce30a8564fdbcf97d53d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c526953eeb7abd49d6f9a93448cde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e61f7438dd97355cbfbe5e0b828de6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89c9b91bbed55efdcc88e00b5a3d00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc1fdeca93fc3c8cd2313d0c6f87a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d8e75f66429c6e1ac2bbf392a3ab0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c6164cfbcb1ab913b8b5dddf5ad2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1a92777bb5d99b0ed7ef12ea66b2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ef64f87239014c9874923a429831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe58f4cc1c9c826b0362608290dee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90940764e04dc8a81fdbf119cb11f92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67625ad7542eeb94a0f88f39e4ba2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee1b810adcee2f183fe1690194deec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6129e9d958389a7575d71b9f31831118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613bd4788667070b7018b13f02bfa25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbeac5e7d69caab70dcaa9427e30dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4b7aede7d867ecc743bcb11d6bb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d7b44255df0540553f542eeb56f14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e8790fe7e1e0ea48220d512aad9a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a52b14010f57545c74fe35660bdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5de25bc22eb4713a06760455aa319125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc4282303022e80f8642784ef02f16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b90c7a40ea07b650c030b79a2926127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abda3c9ed5aa762ff6188f9d282b3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21802f51d315a8276258133fd1cffbb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59b203a799655dd2f226b44b5424e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc06f8113702b0442e29b7cdc295bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202dacb5885fa0d6bad35a07ad9d541132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998cf5c05f330289f8c6ff9afdfcf27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d40ca931166b0668368160c871368134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ea2edea474b526b46610af5259ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe7fb7111ec9f2d3e53844dd833409136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2629a3152d35b63d389ded60e9316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe120688e7c0d9a1ffd488767641f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adeb96937cc2195362d2c4fc071024139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19260ed84e101456cae862a4dadbbf88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b488beaad2589579a2365d6629f9312141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2e1781bbc8fa840b8ac9e84a8de8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d9392dd484338677ce40af521bbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5196dba47a48ec3e5bab9ce331a49d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09409ec1e4e7266cb67fac193d5d8d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b76cc848a9b02378508c73dc76db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e98d57dd679e2d3fc03c1566e96b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831a7bcec71362525d5028557269e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e3262acea7de1a2aa5ae5e0df3218149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb374a203390c331409dcafc7be40d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d08e1c18741abd01d3ffd05f7abab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc955c1f157540e736830a1c4a7c9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1cebbd05c16f93ffa3e618c635cc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a74b976c761c288937963bff8cac4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5039ba544fa03e532e3d03ae4caf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d64464d79c2dd1c2c7a71da13496bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d59b88482b1182c3b5161289ad7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b718d1943939d467fe886aaa4a9c94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aa5e7928cb60ee415d0210f5728b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93a6550998e64129e0299121d106be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116131975691cdbf538d80e460046bcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903548b1b5071818215c0a0cf4130c1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49847c1531f7f6fefb670cd1987f9861163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea71ae9e75de62609d3766917461d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599869f535489b953f09c4069bc4b1f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52001cc17b11d2dd71f7d90d78ec2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f680c5567f4494990e4f3af08041167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e8cacb92ca2d349bb618c9d9e943f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045074e188e5acb0fd3610d71eb3cc93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc86fdfbc5bbee44a7493745aad4106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aca0f70ef9b329f29d0c0c6b6906b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a1538875e58368efa9964e26230fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403154e17a8df39f563dd1da9aa3764173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4ad1855e4c74209aa21e9ed2341c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426906abae434714f41be09dd67193175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196a398843d16fa94b92837050b4a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bdae77a45d6f6e0d56425a135a491177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576e95e28c3d7a176c88446dca0200178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc56ff8507d9804a40966f8be066ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329cde57478ce243e8fdb527c4e47d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8be07cc2424fca5e08ce48e770be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96e938b774a07c3bc22ac62940ba6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619666415564e86d64cfcd2cbd5ce48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e6dc3958a5f69e856de7e116624e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08a14d6624656f99f9fe6d03ca34d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f237bf4e957256457a51c35169ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4fdafeed29c1a78afb453a8614aad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866b181749ee694fc4e8ee9df26a14f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f68112cd462d5eb5b254fef7268f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c439f91777989e0349c0971dbf6a3e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605072461cab7c2082c747f4b3085c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c29f1f16feba956f9f7619bfe8964192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70656f013e506f230540dd067806c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47146328092304603e6fc0f56fdd1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ee603b8d36f5b6f8418e0a007a03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da98f411c293d8238df46bee3ef944196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5eeb44c2882cf23ce3ea30852f1c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e17bfe434e8cc342bdc92254f9c13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526419471c22d80b9aebaacd15208206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8e74a13fa3bdb368fb9a0049ddf88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ca3a28881bbda295b5e57c4385ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873372e92184dbd26edd790bf8f1f67d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce955ff9d39011f37437f8b63c6e56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358c07d23041284d870e492d4a9290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2d253b8d66e53820470d0dbb77b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574149c16a52bc40127f2e88fe1cd08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8363ff6c8c887b605955ce8c5cfbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a3ed1517ed671084dbc3f7ac2b2db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cd7d98a101efdf41b69913f25cbef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843854a1121dba93396b42eaff313ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1bb88788f1d6821bb66a5b26af79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18109a8319915e71e6fc75677e3261212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757c80a51acc70d32a3a1c910fd6828213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f51dd4117e35e2d645e8d9e574e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142b55360a7e6c13bf7de3658a9230215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c694b447af3df642fb715604d64ff8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31b7418e416dbc21a78d40b7acac93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe481a4f625e6717f945820c466af46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e2747fb9265a7818320b5ff8bc43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa1d128280706b9d7c420ac5b885c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9db838956cd26568e2e0a95ec3ae45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024671759c1b24d79e714094d5f3c986222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2fc1270df26d341250b0b4bd2b5b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd96db555fbec24465d6e4421ea4810224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57917fc6985fa27f0cde094eb5983c8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b4d6d12b57b7e266a51f79573e6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd72eb2afab062a4ac5a99c70070140227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99edd230c66d7f4d6c6cfef8aff454228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05adca58d3520a51d72ffccd6a6b64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7abd24e2d72f244ee2c9cd60a81cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702a01b46f5118472b4b6b36ce0e4ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5bc0a84c4d5a6e9fef77b289fbf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bceae224cd64ce0a24799dc4aab1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63f8839cf30295ed42860a6a87b0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d59df632b6482f8c15b8fbfac343f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1932543795a6a87635651f843902f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad60cfc8c01cb308652e0a026485b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec484a48da47582714b2ec64326a2f34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e85e8e7a5d4ec3d214a409bb170e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f1516a4beb6d16e8bf9314eb43fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fe8af78258b539d8510c5c5568cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202cf4781ada0cd73a6f91720fa0fa4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd7d499d8c2934a01119bd1250eca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb73f2904c338a4bd8cbc5750b7a23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a92df5e476b71a9629c203b6208a2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088cc4938f08c2a1f82faf2929905fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369543ca7b62d7ea5c165880f855d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8161a12a5ffbf44b533c643f0d83ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b1083358e81c3047fc8b5a493e70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b6eb3d8f8529609cee4d598c3043e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68faa51caad6e168cda6720a235ae21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827802b9feabf483031435ecb88f949252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41072bed969da115c947bb4bbceaa45e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded60171bbd1aeadf9166d07a15dc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61adb24be5ec3ff42ebdc8fc1c75105255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fda14071ae1f2d178999504f41e0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdf7aff08d6e66cecbb04fed3711f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa4fa33d6ccdd1b724319b6445c3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f3d502c731479b3ddaa2c533c4a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e3300b264d04dfef196b214a10b4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d678fddcc3f1c8a4ab487dab98556261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b87a0b2dede0124b311b06d5e8983262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225befb14f35eba6dd5becad99c77403263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82c4f0e968b6e8e2a539b61d7c0602264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242be20f685cd4ed7aef4ed640e6f98d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339392a378200cc0dcc812a3d0ed0969266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080649c5f4170a41504161adec7241ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb45475649d7cf77861d8bea1bbf5db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b844e42e3db312fdbc65c60bcaf634269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874612fc33a7c858c6df106295057430270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4fa5fb122cfc9c07cca8de76b5be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb038f70014b419cb87b74774dad3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1f3078d3d618ea2fcfcd84888be33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba83e3ef703a317ed4395a0a41bb18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debbc590a7ad98105b70ae848f4409275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f3cedf6df999ef3908160640511cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d47cee45098300e06a428ce3720775277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431add8e5a357582ecf99ab9042e869b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238ea5552d5d570e450bc0909d8048279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb159354cbb1689a68a0c7a48b2c07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6b7007fbc739e3b69c64983ec789281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ae8ebb3a053f0058779114550782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c5b9a45b317225001557a44245b5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003488607fe5daf36347772d2c8998b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c70f16793df4451174b18a680b18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab74f20b2908f76570f24d6ae2ed0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c923a2746e42b50efb9be550c9bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03d79bf685983c1ec03ea4f1a0277e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559125faa9d04c6ba58fc0f9f3b124289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a698cdace46dab1dc5b44486388559290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3308fcaa5bc9472622a5244a2ebe859291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eff2afdfdc3b7be24e10bbfe4dbb21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a68922913d232ad95621bc5aaa5d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b85eb09e6a884ca814f66f5395b6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9096c361741ca39d1a5a6d1a07032295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f789d6b2427a6f3a31a9d92983ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e779c635e98a1ae255e65978cabc16f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d90d150c881f3b2f8ea768c30c2d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7424765580b36f450853813f99010299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a5753ee55a4a2c0f6a3111d932f77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d08a8a70ec640b27c7eda49620383e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac1fa441ee4ba1f42c135196abc755302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd1b0fd770647088a35972bb2cff67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f19c7933d6d7f582b40e7ebd8f1b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810449ef514b8e4f2f840d3e37bf63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb7acde336cd0630cf985b4b8c48ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d76649a3569788ada59f2c56489632307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172ebcd1ac35099da0115bc463a4668308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143be9d270d55d6ba45809c5c33e3953309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b1cb3277033d9a3d44bd2409ae4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e0ebb371631ed77d4e286f33473bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe56bb8355c0b8575f29a4e6acf3df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25474df7d601264520d9b532de693165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58ce0fa5120dd1359106eeb9eacf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f580d01d1ab718e0de09841ec38e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f7c004955acb8b6326c7ad1dcc83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab6dea0c543e584da568542c587f14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cdfbc7b3c4fc441e417bf2bc1916c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360fa0131e37c3dc4dde2c45d3a710e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770aa38c9397ae3db6e7a8c60454ef3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8ca1e6e4c6c4e2d1826bc1d6aee43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b2114b99a4d1b9deff7a275f1ae37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a823b94a122172d2311a1029e061e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33f6e12e3a6b888192321ac7293f85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f17908f5ee65c532b5dfdac262a61a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48dde9bbb398f83220908cae0da25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d68431da26207d27af81f68508f307327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2131ae7fd60c436206ad934ecf494328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e033f2ec163a5672ae8c99e2a9502c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8db2efb02375c2d0a395e66b27c02c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed0ae2d838d223859f1f982f72d0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dece5271a758419397ff49a2cd648b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf3f9aa5d15f2c20ff80e07431d72a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21503ce48e900ae309b8ae31fd3359334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab8943d6b569058802e9deff2f397335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed90c74b6fb081746b6f41bb06c0b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b5034b70c8f193cbcb3e32ae91539337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a600cb14258feab2fc0884dc24bd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ecf1b7fe01bd0b9ed008603abaffd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1840163b6c0fb05be25d31255a955340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928de5b6e747d5559c73e5e553c5ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da16416ad43fc3646137e4c443c6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32802644ac264add2d021affd1c470343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fbd1c6418703eef3b3c3a413aecca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2a5dfdc225a9180c1fca122973c89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42216bbddee48058d7612a4c408364346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80288d97cc0dc03a63dbccaedb4b993e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b491e7331101c34b0af0571c40a81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558f043a9beb15ef8ace7b645c663e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756a0163259670ace26ada53ecc01c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7575d381a989619039c1927203acd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07386c0fa83e9a4fc39c852042ff85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063bee6d22700fbf74059be13cdea5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833895d7eda6d8fe9da5f974b35e3797354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01aedda85ff885802df69a77d1baf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0104676c3b672a89a869c0fd95341b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513d1ae2aaf08dc2d203d560082147f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b111f70131cc14801f255f1b8c0027a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca7e8a98a1c7a3a54dc77991a20c5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48b79960ac1626a7015d54f39b438360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0bb1a48e0895d56a3f237839db920361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ea6b15185358502bf8f596b6112a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdcc02303539536b548d0b7d83438f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5d9548b8d0d7f81792cc48ddc2fb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac32165a979a8aa1c741bf097aad31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ace6d79cef667d60b4052625a6b0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78daca7d97555328682736b9fa473a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1397129547949bc8f92862e3cb010368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea094ef159b74c823961afd9ec899f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6220146550ae0a9e5209681026bd11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba673354306e05df50936b693a5741a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4668b911923a484e5ce88eb373df6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7a41cd648ee5dcde288f35c600819373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d7e3bc830df750ceb90dd2ccba743374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faf9275f69c25055495dce7842131e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c70d951385409d7f9aa202059eec28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94fcef83e73f8019f535b948356967377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236441be1aac3e67b67fe6e10ee1f99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd7f184c668a838b317bba52ca5ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe50207d5e7b651fda1711d7a5b07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdbba5d24d42939874a9a47b778b9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffb14e813f3df9b12eabd7b58967f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c50d72aa5e569724d56adfe5baf767383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1cdfd9da6059f2f8fbe92d5b6544384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd86a0910b00852b5de54d75f46cfc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817bca75c96a74cf00b9d882db61461386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456222d9988dd6308030d6ab208e40d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05b21a495f4ef5b580ad6bc3b3fe4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b65fafe6e26c4b4b6ce7758270e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb68828209b7f84a2cbea7bb5917b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8bc880aeba3f45b73dba69435da54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad981fbeaccda89fbfaa369ff0573e17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c2d375d10fc4fe7198b88a5944c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fe774a6c1e0f66f7d4a7eaeacdb79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba32b30013de21c4315e441b5f8587e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed3fb770b4f0a051d5c7f45cd7bd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e847da7a69b08bd45d935fa83c8e81e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f1c69e698bc065eb347ba0735ec46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff09a128b9512d2a77f46f55d8e8fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e1810d6631a3e8a2ca63c200af31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d44b4d8d052597baa197e64e33d95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014942d37fdc565ef9725244d4a5f9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215d73664285b789f241f18f33b43f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21387a6e93787ca5c31f0e33ed979fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0056cd7494831ec9b7b0ce53468da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c714138d9371d6079e982aa908561406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b81da3e3a73992d98086611a94c7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a423a107e13edc5c45405e4187637f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032815c48169a0da0a095f0d55546d9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b220b3e3d3483d76006c3d07d701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe892667373ba087e0d63ad575eb437c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b347b0a154bca6906cc808314a6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d3dd6c852d7d6168091ac029b332413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88430b843bf431bc28e7a0460ae7a880414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375667049b018c5449e2647d2401003415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5abdbb38f1c0f14854533dad1c3e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cd439271e87118bdaff8c65a22e6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f898dc266386aab038446be5e06f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc387f5b5fb7e6ef1bf9c6f48fc6ce1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbbbe3af320e4a877cff76d5514744420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd14695279d08d73030fda47eda7369421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f4aeabd11a97f55c45a33f2e846a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78dc459a9e415ee8fcfd11aa31f43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9c5b6d02d8c2915ddbdcf2c3ef18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba930650d30c1977129397824356d5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aae8445a1fb85e4b92a1dffe6174a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70766d84fdfb8d4e48730f31b1d81a68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceae4238f732a22881aa801cf7e2a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fbf121b0d90ad796560f01e20db2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725f90cb07605065f813df2bb6d4506430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf29ce744e2ad4c7d272ee9f086afb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9a6b2aa819d55965aa250cc7c916d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9ffb53f153975763692edb92b8f39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29eb15216b20082f0c623c59c0ac8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b0df4575758886ee28d011580d191435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b01502e9de95ef51eb3b4c37d8bc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f4fbd27a736bcee7e28b5c107b29d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd54f06c7d39782cc5a724ec48c979438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec7201fd25bdbdd23a1bdbb50e1a34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40959bc8eb1ad67f1e825b52e0ce44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c0366be234e41ea64e8ed5a24149441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa223fd8132d7772153908ea16df5758442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47926df3bdce863bd4a74be29ee9387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ef5afb28c2b4e89c160d3730c5fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd864e032e3a9dd83401c2cc21c7b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43049d849011bc47efe0307ac5c5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55586f9c4b69708f23a4604e35e6ec3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419d32828db8ede3776688c022ae84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a760b6eee94cd9aca51664d2a1c4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297c17bd186dafd1ba3cd37ddbd72d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a8c4303a5c12110b9ce9e6277200451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca418eea521f2e26855243d879554452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b470bad5468926c5f2377ccd87b236453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9435bd60ee4d7ae8f61feee6f26e23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3a4eafc5fda9f9fe8f65830db065e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251da3fcd838321d8bc172b24948ee1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b8900cda983a66e002b19f909fe2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d3847f4d0031d74129c997cafc71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341284def5f0a0bbd3a37549bf56b8a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebbab1c7b2dfceea603c39c1e7c8d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede67d119cf96711b3964367d132fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8d83e0db1926aaac861a9372768d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52614343fbc9a5f0e9dccc447c18874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c31478a870d05b56956f2a7743a31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f17afa14af4e90d196f92019a118c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a10545926fbac28dd5d035d82635e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d348656c0c714a0ea79f775f0fb305467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d2b8aa29cd5ccc05a14025bbbf74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba71a64b497b02c361c3a54d180bf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e923172c2f50a8c8ea7084b1bcf88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0145ac5a742087b0e75962293caf58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d436dc10048074d3cf64c2524afa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eeeacf615baa1d15f424ff189abce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68604c53dbdbaaba3a7d983ad1e7d1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e41b41717f3d82473211617452016475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfd1503f46aff94fcbe86d796036ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe43f861d8e988eb2ce58fd975a37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea6c68dc66eb6ae7c35bb96fe54866478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fae4aca406d8768c51c88921232ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c40a69a4b64f55c507ea52b85017c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449890824757b288e7f1976cad53e12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57238c517756b366a352af3f212db999482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae9c9912af1f4ade215fd900de3ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701764f125477db1db13940ac48ff40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b708df168316fcd4b3c5618b255e09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de906c88ee7d0c159bc8fb4437833242486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fc97bd80870d31d5addaa669681c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f217128c1a286410e4345599c542488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755756d2d78eadee38d4cbdd2be0f22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a8f3b672f3659b03e8c7dc62af8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33129d800807421c84963562e2d675491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644eeb56e6cbb50bab88d8fb8dbb8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139de11d6121543c767196694fce1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13ca977879a6df9360b44a39569fc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf94346c74dcf47b9f015057bfa2ad6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1cdad66618f4d62c740d30de4fc5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ba0afe744311f13e96e80deb96f45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315270d6c8ae071457529f4ef37d8e57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fe2540de066d48d70d43856783e8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333b87555eba1ff84ff36acf68058d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160666ad2068bf423a9d6be3c7bd6946501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d7d357ddfe4248d5af994741c528e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83889190c88cff1cbda03c071aa481e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a2dcd75ffc9efc4b2ff9c4e2fa63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a95ea33aea25d34053e0e4df03ed34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83d606899ca8525617f93f0b7a8073506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b5fdfb3f02d6b3bf2854143379e56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4f42efd21a43370f7531b996ba12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984210012af06a3d09915f46a7d920a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042037a3486a203d9f01a0ac98cf1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa856a05a271dab7b89730e5c7abd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059782bb58c4796effd739b702f2674512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825880c656fb3294b6f189032af4935b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e77a17f65ae5057baecd5be501924514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5f481161c726ef43b77180b965ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee03d2abc2f73a22078af22bc72fd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2437960965668e43c7533b9a51514517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046a778e01029b4aa7e2a331711faf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdd2776850d14e71ff0dcec16a3be5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d0fc6ef0dd0c1797da983ee8cea2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482e79da68b6a5713e3aa2c035b151521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c8b3cf3c8f754e38c82b80c55bb9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07025e5beed4fd62685d1a23645633523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5dfa2dd7de4ea7783ada922844e53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3fa447298e5ba97863e44fe71009525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b04ffd68a128b6c74c3a0433a91eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21944abf306b9743a88e6f90362599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c54aab1473e5f0aa416010ecf0187528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129bb1a938f6442929bbe5330bf386529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e384189fa9fb46d077eeedb4e2169530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490c7ea50c6c435c172da2d0b279a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201a16d19f847f407816a5c2c52ebee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d678d40e6c85c9c1d161cdeae25559533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b81983d23b66cdd35f933d1cd83c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472fbac75edf2adc2fd92d69a8d8ed0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07b956b55005089f72e33a37b795c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0c5948c23dd627803f2e4a4af4eba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a64fafe770d7bc45a5d87f59d6dfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845cf5b6b079a0a4036230d30e8fd6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893498e57009439ee4ae6578d1d699540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee06c7cb96ec4705c049bd032d87b38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec47ae46416d6cfde15a077932f863542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a53274c3d51f3f4dc1988d97b0dd87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55134d20b503c1c9ee2856fe372b960e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a2b9a2fd97d3ba8798939ab53a2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66df08d580d16702b9f2a9c13c095d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85875ae2fdb79387223f79c4b0f648547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f4d29b87999dfbb48edb6dd72b3b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc6594c423d13c94c7346744070dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f64c0586331ec0ee024421b5f37d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af46c61595990288c40520e7767194551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866471db86f342220b2c0645d981e48f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e4d55d7d534d763e84675299db106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708c3f2be4a1eef9352ba9e4506774554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd005ea9c148aa3efb131b67b8f88c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b8b04b1977939b8fb9fd07ea7366556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7fb95f88f848901af1d3dfd8728b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c856f57eed0d87ff61ef08b35aef61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370de6e600f79059ff656ff730373fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf71534065ebd012ab7dffa3650972560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efae737244899c255b3fdba1109f58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf990d39d3ff54e1bea3b87eab246562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0523ed6d4cdf7f4ea901fd925bc22d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f1e66745176ca35cb9a244c96e643564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d5018cb3ea6157871f57fb48483c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193c81b483198e142f6edfa365ba5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecce6d2ff322adbed63439e29e800c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561d29e8d0be87504c96049bc56068568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf1660a49ed23db731d4f213e666b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1b480c553483fa05e150edbdd2f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6b65107137269899a26de07dca327571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae523d7b85c08df72bb9f4e23e70d8ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d192fa8535fb9793a590a7f0d5a4ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c0d9b78aaf2f2927d03ced3cf1f46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c58868b82ceeef5559444593a7b219575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df94803e9d699356ae31329d848b65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a41546d5f5a7e5c3d14d098d55e52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c333617e04b781437a3e8c2845252578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5c7ad251008b959b37c7e4cf47a8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad101a605411cdab8a69dd7afd68f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824726f902173eefadeb4ee7f3e53617581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcde46db25881f26e8f7d3407e4fdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0024ae4a172f928cb0608767924e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c647fefbcdd9ffab0e0563950f38b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fbf2af97211903a059e2fc110efea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb0e7f4c4a4345c6ab4419b2dc7cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee1051616d4686a73972f412a637a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e19d67cd1431bd7126328ab453f2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e7b86ea17b04f0f9bda9f4ec8cb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf50e6ad6b7ae8d94bef50d269a85e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8476adb8e3dfc1db2903335fa24d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1095c038bb53c78297a16e985743bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ff5e822dd2d5123b16f4b0b6f798593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb761d53390b8816cff296d9c53206594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275948f72c45f0c8072d5db9372ea3ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc91263ef111d858c10205fb690bba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007386987b97a02aad945fa01dc6941597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a36afd986eb2e8beda75877759e54b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d524a80e370a52d09ccdc109cbd217599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc91aa71fb00f8e3c9347556bc1dfc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78e8541ea7d2080d76cf2748069be8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07532973d66255265af78269ad4a78b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d10201d502a5a22e5d16a4cbe79da1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452ccb2ed1f9906074281ab8a600fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821f07d77dfd90a7dc258fa37fb277a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28958de9491f1f696346ad11f7cbd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc8161c1595c379113816d3690282607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e2277ae81c6d2d4d4cdd8ad50fae0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a7e2f7bdd8b8fa3f9e8f4d55458d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4a1fc6eea905b4e2df28e5df27c6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008bf4f3d8afb474732577de6070d66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e0a14e66f52e5ceb02c2d610143f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c5929483bbe0628079e67f2b8f293613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d47f4f4be08ce339b525e76f9cb9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8d0c9c23098253d41f38d69a1121615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b278463fd02275e32017e279d13f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7b9880cb161978b229e87da9e4b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6dedbdb24243f19b5819db0db309618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c834789a1733d1458cdd0b99ef24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b32d8683220cea26a52615ff7596ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f092d2f57a11e93337ac557f5cc2e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3260d199d3d8b1133a7da69a831d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228550c1454192a8ec369369cd92743b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb63e8e7842cad20ccae03fa32d25c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff5611b423f8f3b412298699f2f93f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93c60db207177df8df74cbd249337626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb8af34556c4fc9fc9ceed55ebc49c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc94cbca4439d0e29a3e4aaba50d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e46de9b5f022c6a75f7707e8c5ac8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5712c045c7c70e1d45a54d8422bea87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2330b04bf256be9447905164a4039b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45c4330e6ab64b03b0d680044f7bbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537cac73bab0e141ab1adaa3b9b2fc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceda8aad67de7d4d0c72f8b5a81f45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce57fe0502fd1c2e701b51161c5294635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b4bca2e9ff9c9cb708828bb0f238636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cdcfb86a2b495778c1c84ecd11581637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd81114b4373b6853012e7f327c1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac4d0ced3b16e65f56a223f927c2e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e423ec882b603f444868ee263550f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877fbd89c55816ee574d35c8023a7cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d553e2ef58a7bcf64e81bba6272eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff45ab6152c5ea05b01da114898623b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193360894afce7aba2886120e2fbc827644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e87c5b317e7a2965bd659224d69a43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d747e83ff4a651b5364d874ed2424646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd9fa6b0c9100b0e2855704cbbce92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e85be1593a386bb9f1f15b3e14a9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6b8feb0ced426125e9db3ada8653649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c27a5c8432db032a6fc696db057abb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7829f505a3e6824412ffc24895a4d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64e0839e76927bcec03ce8c6e05f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047d8a9c4b635d150934ceb62bb33a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242ff7275a3501c05c906db6998f2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a910f7a971911480baf1d8e6fb91da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ec5a7694e17b6b6885d1e230b275a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12788a0122d3547867c6c80040b469657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23222f649f995038f24f124ed28e027658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90742c372019010d4b24cab5624aef2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae7e379bd33e2d950e5f8d41fe2763660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cfa2e994a3a10b87f80a1f4532f19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89e866b22403d34e047ccb5a3ba86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad8d1ae9307b1abd453c90d35f2c7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c151321a2be407ce28df60137631dc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad118a74a8d7a13aaaf4067e08c2feb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e82093057c786c2027f5cb66d3b13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd87296d17637ccdc145c8bac27fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b9f6eb2d0af40c21aab61e990cb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f534f79a50cb52235a5888ec6f15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97712f51ec69e59c3c7a6fe6bfe3211e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25f00fb724b2679928db9491e94661671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d970304b4c086e7edb37b9c66079c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d622f50c499aa4a632712e70c6bb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589b93cd2b208c0bd4bdf961e3aa6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfac769bf3f9520a8cc7b9caa511eb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b68a81b9c9c9f10ed087c7df44c58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac06ef8b768dd24e473c243dd107d02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f27f95cb159dcd94fc82134378989678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001d7e04ae5dfd7d8a7b4b87d1723b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0cc40e80c44fe27d68a2208934c6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339d34f32a59c283c722f53f4181156681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec3812dea9d0a24c1c00299ff5f00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25fc3c1b89f347845886d0ec021109683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b5097fce9e26da16350bb18ffb02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0d70b06059f0f564163bad3238bf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b5ff2eebe0546d454435bbd1b70d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50804a645e453517983ad12466e275a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e72d9c9315937333c72425b3272f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95a2bde35ea7c99e335081ff66b1d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c5e72b3f820cd85382afa30f3d9f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b19fa9a44845cf47bafbba28217e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945288c445c316b249366eaf447550b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b46bdb00167c74644058b5f4314920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cab7fde554fcf733fcab678456de7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a870d9901a460405f2a099b3f7099695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706e78cae83f09ff33bcb9f98bedf7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e896e85a3b688f968f5cd04550ee1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc940b88c129bec2223848fb11941d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948be779e9ee76e91e0bf409144ca311699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f9b07759a19294aadbac5c992940d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9d017d3a866534be954b3440f44c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e727ac23a05cb562b4f8d950334f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cd6d6e5268886192dbb370dac288c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590a3d45e06e202b4353bb96753dac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474960cf8064d1f2a5c59e6b290307f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672cb5e4c8bb8313b351eee8b153e1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67aa20a82efc720221b42f4cb8d7ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb24967d8314c97e2a53d3df8123a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eabf6765e907539fb332f36ae8f9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0b075b50a4f7c62205f591dba7e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64953018637c379004265fb245c24d97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f618347da8a16ed7bc607d75c33d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb9f0df1deb5b575e67b7568c73e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d9d8319537dc45d2b669aaae63dbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9187ebb73e56981f1fb3659f65ba30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf35abf0364bd8cb6d3ed6ebbbfcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c05ec858f5ae974aa9829c7c29766717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944315eb6c7990bc4ba9a1751398b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eb8b7d0b08f3d6e40956db765a655719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea9ca0637194a106fe20414c20ac9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d5635021f2bc2a0e55784703b197721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ff2af92a66667b1f646e05ab20e63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f156c5aa2438c1e19fa0ccd1b783b1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676c12f34ebb9981a9ab68c95ce755d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86160706f3b0247d18142193e271ba2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a88a83a272c7037bf954ddf332f9b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79846213136dd000d1f254b80c8ca2de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02229061b3c49ab4f0757c5172b43f44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9ad753de93fcc0d0a774cdc90b6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa341d88adbd5a5cdc7b70e6fc2101cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1608a15125ce96a210a677be5e6634731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1892bfacb3b8dea1dfa38f6c7b5609e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be504e4b8f758ec58c92ebc11c26d0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abf8c620efa020e6a98beaf21fd756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a90c8bb6f65adadcecbea6acd1668f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40653b5f1ee2a7fb96c5035b70fb5cde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e6b592c65ce65e1a69e0fce36d5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14675c240174d871ed24e7e6396180e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03a38f4b90562418e286937a036c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f0bc18b78d29f92abc78da8b07c8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579d9554fd618c16d36d582bef87cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda62e3409762e1775850db033c23647742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5285d0e0f46ce004b573eccceeb80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b13e0b2d5439f76691ff4ac041e9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e72ed52e8e3aa6aea02678c3466ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a43a4f32fcaf6202bdae9c43f306746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304bff86417fee7e64c4b8104557815747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fda13891faf4d9d339c475cf9e40d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494bad88a1551c6478d03ef3bee184e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c25a724be459c886e50b14e615eb5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02e89b349e1d5f821396e460d60830751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de046ea47faa76abe1a6d8f579ea251752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eeb16b49ed1bb6ce19321291b0cbf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24967cf44f1e13c64ee5eb8fc8ab20c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c487aabbf499103731674053eafdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c2d4fe0d77112d9684a912a6298f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6749e04ae5a3cae5d4aba8c2960da0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f87e19fa85b64ebdd23e4a2ee4c6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f19f6033755f882d46ab359aa69e67759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397891a3f73fdf0b49de31caea0214a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5abe0ccbbbe325aa666ef31ad24f4d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a817ee6dd0737e104c5d927ee9af63c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7eb9491cae700eed146a270b5ef81763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703f5ed4b347a6d7bd80d986ac5304764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcab5adfb7b683c36f8139e6c2ddaf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ffc838357c13eb24cdf1e0cf8a436766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4a94bea653907e368613d64fd0da3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131c17f780bc5dae3b11ae1cc91685768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5307d13640875fcb44f43a59cc74a92769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b05861656c1421de06c8bb7f53636770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dab32466f49d3e880e033ba7a52013771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7407a09cce1317451fa8943cadf8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e6cf5c75eb009a0a2d812ad7ecee5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe37a1ab47d6167790d10bf599307a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c503629d349e7e5e9666828e81c17775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234b69967f7599fecf068966ac9503776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5f700a1cb2676898b491a7f1cd6a9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d263335c3dbec67c4b10c5733c6b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dd6e793e448b0e6dd513022128742779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36cb56efad5aab398e9e123c3e389780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f11a1eb5b1707bd2418004807c589781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ed75ab994420f55a4eab81f05576e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d562599befa657c04556536dabac821783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83fb740db54836e9913c85461684c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661992975d426addc638aebd6324a90785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd54b9a063a506a432658cf79bbef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40228ee742712ed5a99f31de4a74150787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d72d65ec68c80014f455fe63645a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe0cfe53638c5c80b69f3b25918eaa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3f46362af36bef348c52f1968102a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56298b0135b82a68f0781af1edb40291791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd704b6687134bee89b02e3f021aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f663bf6a7f2dd417846985671e23b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790a4ef18cc546b1cdf5921c9c0decf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0f1def37274da78ad89b312bee6f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316dd47c2706e1161118a20f474df13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef067848b89aaddd3d0e0850a1225d7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff9758455a249cf43eba4975bb1e5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa521d6ba0b17b9f2b5cf2a2f1c069799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a40f9fd66bdc1c7a1e12b8a6ec7100800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b0b58c882b82758f1b18720534dc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b6d7ee096f57eb7996cbec10089a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ef955927fdd0cd5b1d0bcf2734f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e344c88ee564e7dbc2a782298559804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05472e3bb0c2cc2b01304c90c9d02d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe42e2cf497c68d9c9a9d762ce9241806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690912ee8e9421cfd97fc9711e8cc59807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341a1f51e5ba195751feee21ef325e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94f82ba4f80d4ced357f49724232d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0b8a047c4ee414edf74839fd9678810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae996c1052ac0d0906f38ddf574219811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3d3d17d940595f449fb2751c8186812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9372a8861fd0323d5e533e18e9f61b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac138c82293b4910774a83c6cd2b4a4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c5ae0165a4305c40fb686a0925c48815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c7f6ddd94c25a0ee511deed7b3e8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547447286c4d3df39ecee8c7d02345ba817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af7eaf00e963cefa18f25bc63d2cac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b449fd2e2a868d61c9eedbdbd6c8d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0110b33e496273b6f53d651a6333820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f6f94a006797dec7432d7296b389d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01814025294f19b8552ab1536154a9ca822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33ec6f05b4843095699532fb78b50823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb36d8a7ae7dadd46e193aa1b9f0d8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486ed36c32ee582dbc9f06fcfc6b06b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be985d6fb1a98c850a778e362138648826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115e4118f65f1e08b02958cae2093f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84765f25d422536c667fc6f3b224ae45828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88481686690c4383ffb04825051055f3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc02b4618bb684decad2523ca940c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba3164bb1915b38b8e5fce6692024d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57d6003e0392ca61f1560034b9047832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c333c15e3c7c16fc5beee5913fee9b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e177d67251bdda0004d404c05e8ca6a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6f7064e79349ec64a1a856680f7e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b04a04b91e54f870ed38efaaf7b45836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb78a0f17cbe92409d76d3001a504f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4362467aeae007c97a7b6bc280ccb59838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589af0247e0b90e3f2f8719d88013c5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a5ce0478f07f3746ca211c8d1d29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2faf103d47bcb1f04b55c459798c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce356d6dca231f723fd69a7d523315b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c660ea7f598183c919a58e966c78d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb77b7b3d497f4a10e77c08b65984b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457959dc0907efc4d9f4fa9448d819845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c2eb26459c9d7480054ec2d506fb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af11291562e700bc573b6a5d45e285847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907d48f94c78e7115428b6453e6e0a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7ede61b7eaf2ca86cf919314bc07849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279029ee099f64e5cf1c04bef8768ff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae6ae6508bb7c1fbff225e1d4d752a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd752a4a08e467248fab3fcb58921b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0248fff003630a4c7bd0e64a245c2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba065b0992e7010e65c3cbf39525a8f9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd67393a33775acd4c7518f8308c75855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da6b376aced52d70af6c7856c616b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c749ee7de993943512aa014039bfb6a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1804c0e3ca51d30606a8769ba6e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57156aee31e3eef5919786dfde7a764f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e11288cd5b2286f9e6ef824779b4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078a2e8c9afc5d28283cfc27cb1889f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270843f6525e0f1700cc4ceb8a553a2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb0827820f9b3a3a3e861bfd534b8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1052f213b3ffbf62f0cce3fae63dc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ec12de0a4cfc8c0b7090b57bc9cc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbe9b0aef33a9846d67fe37d20f55866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37593bbc36492ce8dcae6f62d133f2cd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34251b87f4a0534ab37310cf7cc845b3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211a4bc812655336942d9119ab28b1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a36c44c5d5d82e95d964fc9f6c261870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2091d987229216e3cbb6563bfb968871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d795f3da8b8818e0f36d1d8837d56a1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e41d8bc0e401196276f1bb42f504c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db46cd3a9d90b8f6398f88d59704b4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb908480a9d1e858ff0456967e6480875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d197c07ebafcb9bddd6d3240168bf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95817563c72d1b28d4280245744db877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c7b29cd681cd2b9fa17d635a7ff3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17190aca0df944f5e41425b64b49f0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd528eac5d6c53d24009aef1d149ab880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b380b5d22262e0488a6d2ea2940305a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057cff4634e6aab2c29022209ee354e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5a9240b32acb3afd4ce542dbdd3c8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb6896174e8f6ca566235b763c629884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628822bbfbc81e1db68245acb6cebb0b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386997362f59caea217f9d1aea1ebd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44188207052687461410caa66eebb426887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9efd218a64df444336aef72bcebaae888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f073673a80302995d3db92bdcbe4d9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d6d0d8d733a309f51bb6db4ed6c99890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3457668199bbf033fa831e30174e7b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426837cbca364fb27bb8b0d8017a1e4b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdcbce7919c6a668dd988170bdea4f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8df9eca85cd3a1e6b74183317c446894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b660582942a7d53de69bed57bbe4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201c9c83ab6cc6c0bd15020fb172272896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a0953a5ef0b40996b27432fc64a39897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5bf973eac291a98f2c0e1b0dc5ac3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c13f70b0bd997cc88d057f8e2e197899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65560bb4201c5e9892468c2d640ed8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547f89bdea33c6be3340c4c6e4bc6b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1341e496e3fad8e99cf6a22f77baf7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41950316ec71664a227df8e0f16084903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea1e57ed4f6e6fab077e97d32dcb13904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce16e6517a9d77df27af51cc9794c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf0ceaf8b79e759b6ae9188a3ca78906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9571ccb580cb60db071a72c012f592907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e637c838c06b83eb2163cb15db9438a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98382d6ac56443bb399350754a7a061d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b42a1b68bf859f2943cdf7e37473f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204401ef6b1d93a98608d03f8cfd7c9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d917742b8bfab611a402857e7f1823912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ffac7b06a6e0b30f6c1a08ae1d899913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2698ab964ce8e5d7a4db3a1f0465c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464945496023477ea07e660b6cacb8e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369ce632319754f4f052745ca331dd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c68a3fc4f124aa10ef4aded5cc596917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d320c5a26f3ffd966ef8bd5746486f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1a5fcc7d8359aae64b6812ba75e29919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aab8548520d93d3b292635ef6f3f2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb1df56cd4b59cb1d9c9a9435b494921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b18825660e37f9078ad464ceb475922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead75daa747361795b3dd2aa3c669ede923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d62f73859fd6032c1b8a59539b9dd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d466c9a2d9898788d5dda73ba33c44925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad26bc3f3fbf963630114839c6bb5a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f49b2a5b6841639685290cfa09bbb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0263d4eb09f411fb8fe166da99c9bce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f9e958b91b89315b641882a53a8d5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc1c735b20454cfc32abe9e13c9b32930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce4ac372597567cb4cde327ec234b6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fb8aeff423a754129234c4435c1b0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2d66ec2137583738b7300dc9ccb8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906d521bda6cd4a1cc334640b0cf711934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67303c94cc4b7c00add3d6f098fb3981935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165804c5eeb44292da61958b79c40098936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200fec5350c44a17a27d37d342edc6c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ad0e251d6cc7f47f67d6099473b3a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521657e9ba4c46c04d243106509931c0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca01c8e513e552a4173fd13c1e074fa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898f9869ff698f982cfc5b6ad58356b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875f8884405728b56a97abf0535ec0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11676dd4afee870d415739c685aee83943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53123dc75a89559ce6bb35c62343c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfbfe7f8e2a884e6f3d73d9fbe713f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21510f2fe0a0aadf86d6c7d03dd76b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0de365fbeb1105913ba887bb020978947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da17bac715209942d84bf764bc3964948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e282cc81c77b6102e43212d5debb53949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230bee64a9913172a688fe17a329ce9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705f71f35abf0d903adf1591e343171951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c2aff0a92c6a91506701d024ceb9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c6d90cc2ea4cd0106b41bfb83d571953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcffc61efcfdd7bae6068e32fa7009954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c4d68d22df2a049b1eade0ff4794c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9750063db0113b423954b8488b078a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e159bfe41b32e028587a3430d1cbaa4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031222e133a1b850115f9616bac25ca958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52d9f2e25c46ebece27bfeb3ecfb5f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e70150ff0c798d96c5379aab04824e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016233a183ea2e84068cb65036d203a2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191250a9cd5dce75148ea99b10f79d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d892bb853f7e0b073cf7d7f87f7642963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d84cbe081854e7186bb1bffc0fd5c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc619e174afea825914db3abacccd11965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed333a5efb2c84c8d9a0345492b991966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83798d4caa1f255a27455093fb4717967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da15d5389b0560de9b0c96ea710e7cc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b9b7eee6a63819c64827d03befa74969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a58f2903070231e4d0882559cb51970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98089aa005da4333eac690dc37c6b1d2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9483c1d4305a91000c7485630f48972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dc8d002f2f23cd5d5014d7415d9ed973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f2a1587b1d0b86ed00a11e8004341974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96823f42de03f4ff95a7e9b923a67e93975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11daccb683ca1820fcec081e7efd1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67be4ccdab283e4e55e46f5161abc96977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>