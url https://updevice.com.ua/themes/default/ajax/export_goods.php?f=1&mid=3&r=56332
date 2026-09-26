--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52fe0d64b8470bb98bac0dc7df51d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc58159b4cbce845046deb2219f35a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89153adf86712908308b6e8e9b5e2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f00137cb8d01a9e66d475e6d3d874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f257639a47323f8705a46fc5e0f5a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809066ae24c333c40c338aa519346e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951f0127323300773f578caec9f02a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df0116f20fd089b52f8465484bdf678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99e72c3d05128cf5a9ae17b647386d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce00d9ff985578a696e866b275d0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6c3e9d596390cebdb0aa34a60f87911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef1bbbc17a07e39ef09f9ce90a311d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10907c3ee461ec1439e0cbebcf9cd5fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeccce0388469231278a3514703da0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b81e9e3410b23039ddfe218a0b37215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc11ee8b3518984facc72a8ae19fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779c5f5c4e68337aedd41e0b9b2072217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6c93cfad9542a3e1c86d4af50791b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0990d71590558b7e14a8d304cd30519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80736adb7bcb59e8ab156dbd7bacfc8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bbf1d1feb80961d0ca8e008e7c10521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab375701076e9c5d352e65a83f6520722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ddf48c22aa40a51c9d03085ce366d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ea88e16c53e66b2be5975d63eb73d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3aa351d036808b4abcd4eb08f31925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca6792cb4c94b2813fcc471b42eff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978ee47fd0fb96628d6ac92d0d32da127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035523eca5215aebd444f32bd3d5d62228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c5f3fed04bee571adac6539ea7b0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8ec2964960a9ca0aac6cfce2b4afc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3c1548a4cf7590afdc4bcc988da3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93198b2f53c2779d1870b3ac87485fc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8c63f7bde6a67e92e65026ad78a9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3bab09a4e15d1cbf1454452d7748e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa65655510acea70cf8175dc8ba292035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36798b483a757af81d2bd0088b620d9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f24e2d0b12354ea792db36fa3d61037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a1097817a611739ac05b586cafe738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf3d8c47b67a5705ed0eda3ee1c95739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654589aeb84ec10f05c9f788890f68d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0a7229b18cc4b946e4e8f54eaa0c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc785ba080158a0868378ecaaa4b80e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9e324914cc4cfe078218e9fad68243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac712892960330934ff79d283cb6bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf0835bbe722aa3b40527d63842f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f886e660f2dd9e96c7e93a54abc1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297622e35af250834777a3014d3f1e0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc8c5aff8c17a47c674dd21be93f6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695f3ea2b391662b85091ae5206b06749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd1eea845f8741835db940bfc9a0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf2e4ac39246a38e3776a02ea8d7ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2fe893839270c58c937821a5ccc8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b1ba82f3c333671522806f2f057853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2776f30a49f526252643ce0b707bc2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a73274517c5b471cce066687a5e6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e29e7abe6609af1cc41d774b58b62f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc9aa3b57920e7904827204be563157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab126235f56b71f269f396d98144eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8edee3f9b062235c5160946fd8f6a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9739b03312cf791264f213556e12b8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4535d1561c128b332ba5fe18273261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807671ecb0e50d4ac126e3506576d2cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe0b29a4c516efcc7a9f9d5ac6d5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840f280a26dd32d9f9c279a155efd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ec7e15a51ca948bd54782931a412665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f441a042b47b53c7bff430647b88666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3a3a11628d7ca4fa854e331a390767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c034258b36c81b8e14ce039df4ffa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22bd96d1ad2e906a7f77417dc737ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb55e30eeb2c8b74e4ca7186251913170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353aebef3361b5165b0aaf9b76b4f3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2450ca1972d18fa26486f09d8a6481272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5739d1a2ef5005d01c28cd30a6bb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1776d654e565d87177d197289050b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5294f74fbe224cbb6d3f763665dc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28abf0fbd0040a5e5f703f499bd51976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11192a469116610cce4161484ddbbcd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ac77b9ac0facaff7285339a48523278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483029aa19816daf6f53f9e6379308b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e60bdeb957f13f53dfd4e32a822280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09783a49af42128e43cefc3a41207f2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6283169d256c6d85507db4ae80dc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62c50470a9caf620c75d63657dfbfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42822b2c5b1e59845d0c104407212b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da218427f8ef1599b89643f1afdc2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9550c5019a2907b59dae511c5da37286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde6752940c1374b98f01de71201f3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4b692000ed85406a6756ed4a415a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eb1f5ba507a4fff585b060a56005789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed8c96b023a04a1c7b65c9ae83810290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68162cea98267d4724b845163b81e39591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7698fbbe52ff45a46f14a8d6624192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c476d5c2036f8883a38a6426664793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646b5e0f212678a8af96cc80b7b736e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ebb713a4ee867dc5725c35e03995795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6e189a42e1ba3b3a94a0edbb541f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b35689a97eaf7f44b74ab1ee11bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525f21950ec52e3353b7a868b0930398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb74ff1c2092bbfcb48b25a6271cd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d051a78d71437508c41e9bcfcacd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4989f7516fcdc28c5b62ea9f608855f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb178fbd92589c35531bf6ee7d2d0399102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836460034d3ad546bb80c91274a9a66f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c040d884dc734292f596745707645104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb031f1f9fdb6830b10dc50b553b8cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea474c30a721b5088a352a20b7c0fb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6c9ebf542910431c9e1261299e9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a773bbebf670bbefdcc8aa7353e6d79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf45d21ba35711335e32958a04c7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db4f01bb313f803e60c1ed8882ecd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67516dca334cb8d21f92d5cfdac93a13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091596065f15c7b57ba9e3192b17d287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc421c1ccd3aff0cc37757ac1cb527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52295ca5c14c4a15818f926eb25b9b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbd5d82b88f5ddf19ed8261c68bfe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4942689f912de16e3dac017594be86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af51d83293d8155eda7a42f98f4f98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a013cfe23f4ef7e126269bb2d5b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844efa826f9cf72b9f1a0c0e684b9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642578c3b4f9cce7108e66d32e4e47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bfc61deda61f4dee0458f10135da7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae757f6d0bc92f7de77ed4643782846122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447877ba9d8f2b45c461bb921a443e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd7d613a019063e50cc19664fafb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802dc641aac4e34be0a9593fba98bae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58340d2cdbd079900b7b0e76f245e11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc6f43b0789e0cb23eddf6be51347127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bba58465d4ff403ee1de068e811dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f66864231b24dc837382caa914d70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980565126a6e5bba236da4536ea3fa20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128345a05a2dddea569909cf2626ee8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879cdea61e454142bbe44745af2f484132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e5866c6d305f90331e39bbe6cddf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017631e86b6f08e6619a95b6eb4051134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28013c0aac138b1755d618f3f36be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99482fb93dfab690bdae4241bf25534b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08b092954e1c144be5107d53f7613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9dc011fee15100b09bf0d392425c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a59b1a5d638754fe3a71722f80317e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1272d849a1d33add519e90ef7b3b794140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8e8004520c6cb847ef721a8ef8c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a8eba5e873682928a4b5d9733ec9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f5ce3c6362782b29fd10bf867ecd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03438655690426ff194dc338ea4220c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134d3e9993a6f6c03933ae19457945f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c611ece7ecc5a9221b32878e42db10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0830f2de62fc043dcb12087c16ec3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599f4055cb9cc28a8c6450b75c59de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e60ce596226ec2f08d14341b09da8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e8da621900903ce5bbee3fa710e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f51d0335367c1b6cae8f357f75c34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f449c998edfb1e0c000b00939d000d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265c31f007b3858865b60a5d76895d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5478b7d8c23933c2c953e78ff292b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf54b5c6d44ff0901fcf9ae0ad73730155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f3680b48d94c6ae3aca9c012bf2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b26ce482b19141933ec4dece425d00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717760c8e8b51270866f5e9e7b4ef5e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3271d9233e821169649275f220a3e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a6f2dbc0ccd50e043367ae47af43e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39436e01387b18912510903f1b66667161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a94478e37eaaa94df3191e50945a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66b88fed365ee36170bd600c76a5b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6312bba0546b91c9ed43217241b28cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98174db04ce23d6cc85d91ed532fbc73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1645c82cbc1af11f5a61aaa215cbc0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385ead918b0b61b8db911094ee0ccc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b0d11805a6464fd6596bfd2b5662168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574eda44132028e56e1d131159d2487169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1734c9f181cca34dad14114bbc44c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4669d710e39d53c6e10502b97b49f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8780f48b55583bc72733c3870c23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291063cae921ad1e230ce9e7096a3ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa02dfe9395e14391e33dfc625602c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaeaba5bb15a5ef4cf4d94ef49a077175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f947d9be7d808c10765abe874d38bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5f45b5700fb2a2ccdd5b108c86440177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb207474bb49588334ce73d3627443d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232ec1940293bc94f9d1d44f6bb534b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3d1276737cf92e8d81cc0abb84da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef40190724061be0b93c9c047a0f99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf669a502902cd0ae208a2d31935c4ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695aac30daa72f6b80960a543235c3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806fbc9794c0c8076fde9054e1dec11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff893f524215b17d8f6833fcce2c5e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c5c2679a1fc64c747debcc4ece18f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdf382fac35abb127ea355d98b7334187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9db284ec8f08c378c7aa2011b6663188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4459750474f70b7eec67585592a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ef4028b299f8076258716b7b48846190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e889db9aa6ba5be5defd3c341421c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868444ca45b4fe9aed1594bd5ea88b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03891243caeeee790211910ef66a1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781753200f162c41afcc01b37c0d593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4089420ed79c85dea4699aa164a6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f376c6257c7745ed04fb7aa13c4fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff333098e618ff50f0d35a7df6f951a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb46c5f3e2c2167fb514f04de71f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de066001e094d771e4053feabc21d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beec26a260585811f208dfb7b962a81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedf9f7b149238084f155564e4f51a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6165e19850644b572ed5c54d9448f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d2ce9d7b02995955304b29b0890e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8960f7c7c603fe2c13af1f53c0a9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42f5d10e6935875a43816038d6f3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a63613bbaadd6f1e513a3971259468206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafabf2731bde5a1b7285d3e4469c56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0890a20e95fe54e21ac916fc0de5d4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509dcb23028cf4fd2947394df320540209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535e4900034a097ca9f0877d2001a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe7ca2c6e7b38faf0bca5986f00727211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ca42806c8f008c35be00f0a745849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd798b3035cd64f3643bce22cf98b97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e423cfcd0a376823ffc676ae61fbb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a52034320e15642e5c8475d6602bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e169071d266535b0fcab4197849ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8f8809641489b86f22cf34af3bb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f39a90dd6f2faf3bd0db77336550218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31b9a89cce913f884fcee086464c66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec32dbe04d0faed710117a0be5b135220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecb46a2f1f6e52dcf3d5aefd8071f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122c37e271644574f1788248b6d0a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b73161c845b208928f9ab9e9e907223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79badc68e2c2ca0dfff98810b777e24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeceddd6f9cbc9d5e9203e03182663225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55baa01eb0686fc5504ef72f2b58acf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb3431062719bc87990579b74b35d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2be069bf66cb08c2bf77e2b028bca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659637d4543b80b75d4b314c61cf3ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39339005502af8c32d11df30e1ebccf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe34804fdd5700256fba911af06184e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8b489ae2f4034ee63b625b44ac0a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816342880f9b22f298023a99df15e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e389b586998201b97737b5caceae5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28c413dcda8f163a5facf0385133ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d26d821e0d672a0f35abfed8809f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6d2ae86123f8d5877fe515ae6d45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9d4d68061ad4eecad9eab7c04593238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31670db31c81a9f8f8580c96d20ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c246b7431cb9af9ae0c9c6803d85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad521970c653348180e43a6186e3b368241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dd9b560e949ba76255cedda18e8f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f335df55d25f44565499eaa1579d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdace7a0dc7c183064b6f6136f1ca33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe41638e1cdedc3e46a49b24c4a55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d234d9408fa25c3410275d866d2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6440afedc12eb9b9a28b5772ab73e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46115eab87315548a71931a5307db9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c93d4d8c45a0395c3405c7d012020249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d977d34f006e7dd6d24f0c3025f8b1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e5453a1ada890242f877f126a8d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d505ffdbfa4e99bb6d9122400a7d04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38411ad9562ec77f79410a07a413fefc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3197da722221cc938898b9883e6a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8084b8481ec30cf9f37c331495c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4696c7922063bab70021a4aa1b7e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e07ec4832fb820bc7fe50768f62d2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd4ec2de389da46f5c795587797679258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3a446034584715996254b35fcdeaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fbbfd994f886fd9c21bb72afee977260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d7e0a1835ccaed75eb418120a5f78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a00f7e95faf6f005f74582bd08984c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f74ab3e5500e8185bb9a960bf421263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e38b96c5eb33c8f4855f398b7feef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaf6149b8d776474c43b0df8b90aac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9e0e58fde1e5db369fbaea757696266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0b18c5a0b10ec674426496de1cf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e47d3ed2b5d96a4e6fd24953ac43da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c26c677dc48eba9cea65bbdb3437269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb731aa197394a92f7ade694771965270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210c6bb86059066e94c0e93537bfe04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80806e966a45f12c2cb6d1fce0feae4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b26f4ec6dc2c1cbc713acddfb082273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b8d72210e5ae7136d21235b66c32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdc7ada1db4be2b7d3049915dfb4b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed82801a037833bf20184d5d7809b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58052dd59acd47ab45a6fb957b9ab34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d5da91e631f2275a0002bfe2243a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cdcfc00647a185d541737d9a31b44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd6e1bdc848f26b1e9a30421bebcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a3039e3319056b653cfb6a9f9c39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22fe43ef81303dfa1bc824032703ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d575c78f08fe98356274dca3d3af8e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07507ade9cb1bed3ea422cace179fcbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3700bf9f3091f51fdf45c4185b2c312285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f62d9fc305e5bec117b050e15c0ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed069fb8add0e0c5751bff2070903ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4bc99589dc3259abaf958a071d52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc535b1547d72d4a7c487cb741afd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00de34e510fd6ad348693aab0fc9e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f8d97f60827487b087c6165aa454291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cadaa3a7d9fe19dc6b9c7940eeb43d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a87944ebd17b413f1871d3fac8b4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259b4c2c3e8fa0cd96f70f77fe90f98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e9c13e5754b325ad26ec7617693c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19356ec7d21dce3ab38ef0b2a9bdef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566871692b2abea14d214f8d11940f38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda556c0245d6dc844788dd9dcc5fc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b927b143c18c90a904e80873b479299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a43c5e6eab23e001904e5eda7b4bd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ed392e22a00aecb14f48cdecfe80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28685c378dd0a53b9c1cea619d05e38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9107cdc75552232a5c0031c853c15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6314c21cca7309fd2e003cdb54aa7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c39b2a44437ad768ea6ecaf5e95c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978e7bf2f68b062137cb028e1558606306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e8fe54ee42119ed2d2c10d3fc0a77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045bde2a0d2127c7d6eb135b7a6f76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e94272f2e57bf7c29a43cbeb158d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75d3b66ac3b4246ea78550cd65721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e24a665e363fc1c35db87ddda6d1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc3c108686d210d534513bd68dfe3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d6ea0d1e17745b1c15981df87fc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c733a0607b33ca835ee8538ce1c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af9d128f35129a33d28c5db8e898de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701fea9716556594684d286bc53488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff0f44268c33e37092022847c8c40c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2a9cb460628de8c10de53d57a7f3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9315de250e5e7810fcb50001559e6c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aaecfdb5b96813480a5b3f1afcb4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b27033a2aaf5c4166633db8375d2ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796891b3b52a3f13d3d7fb5a2cc69aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b87f0c00283212764cbf5edc78335323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb6ebec01a60e750c7403ed1f3f9d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86b6f0764936f86a1105359e4807ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bcb58234f8528ed841509cddc019b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780f08f71cd2e39792fc9490ce3ab2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623ef2f53c0cc84126281b82939117328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd7500f3201155584a66e5d8701a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0df02a8e78e676789f700a6d13373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fcd4837d3b69c42b82fc05ab022c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a496305e75342120d25095b10d2f417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f3e21b32285527f25912ad6c8e8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfdf394af083e140a71b49824da084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea8e24e36dcfccd1d8a8bb25347877335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe04852414ce7c01cff262db480cdb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2d051f17646ad8d64e2fc8394d571337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d8a9799b2b4bb5ec7efcd70a8498a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3080a0616ebc6946d72f809510e2e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c24f586f053f429016ff50d223081340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62d7f53362940316f2893599d4e86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88e27b3e8b1164461d89b092cb1919342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ffb273c590cb4653a7de7d5ea3c35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc21609d363c2c41fb7630dbf4ca3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddbba18b5bd809057fac4fb2fd5889345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365657cb4f10ad60e8fa3abe3e47798346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a635155be361770abe8ba39c248244347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55698576124013a2b005c6e656395c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b94fd25687eff5ce27e2be9f27bfc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d7f5bce29f20461a6823e6d53c440350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ca519827bfc85d3e51bd160a4267a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f01c2622aadd4b9c1090b8bd20aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5f720a1bb122f5ecf686cae052d5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe2d924b54d560f799a691f8fb88d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ed86c4c8b48e4b664daca60bd6b9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591b5e547d603b635a120d74522668356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529e2e8e6677351d3abb253b558a6bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60919883121b1a866e212eeacaf8e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f361a634289fead34524eee2ad386359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a338232b1d28e315135d01e58b30644360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fefe91f51ceede070b77c49c4eb383361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d24bf0ad86097091b08fb9fc83270362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428568680f6bfe6421559d3247d997dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6583abe8a7f7f8f7db21fd0bda961364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab158f62c4ec0bb7b794b5d3059d5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec66e56e6a04efd394ac69b39aa0ea1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f83286c7ff027d6739d88a054c0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2d0085299ef3cc98612d950e6458a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e85a5f0495a474a9316443de8d0a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613d0df2bf76b91e16ad0978a148e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b2e7f9b14750bfc87d7715afc095371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68801d74f4061e59119c2742730574b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4142b6cdd7ba74171284f3c94705f77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de930c66b337c5bc32c76d8ad35f3d67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba5ecd83f33615f3cd9036c5d9d13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae164b0bdca0ce0a05e83c8946ec0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd7ba265d4de5ecf4f2e2f317af504377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4031d9a1f415e2e932e9fa1484a52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e18434a84f48328bcbcd0cfe56c3ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0780cac4d222958ce0c104b0818605380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1641eca7213f8786f1e310ee1f3e341381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3fda3780617e8c22a9f6900385ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9bcd1299b17cc7c93611f7482504d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217850b4d89b788242b81aef989bb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87330056b11fa854581cdbfa5ff7d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb6475863a05a6e0d0b47cf365181f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85112d41684efaed36066c4c102705c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d69e860b9710014ca92351d35e38db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d277cf01884a0ab24f0031320a618389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f30854172059e346ff008113903735390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdbf8ba8404a79abd9cefe3ff535cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff19723d4ee094aacf25f3280fd5f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda07fe686e27c8710a03aceaa485ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf9bfc06d4aec4e5703e4426663f90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0bf4d75024781f1e5bdedb081e7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c8c6a14ae5f39f67ce64a437c2a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c11f08928797ae4d83d75c55bbb9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9aaf6cf6ba6832fdda0fcca4a9199398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208898d29f91db58b69d60499184465399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f57c635b3cc4c0073db9002092158400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f86c984c86047fd4a9571ac892eb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7578c157e1936b10462ec56ded0021402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a78b789ab0fe6b55e2da5902f732403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afce79eee3d4a48afe44691935473b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b371a492e10c187fd7bcdc0da8517405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e47f887f82e7a421ddbacc4da2a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9353e3d2dd87f8d362a5a0840bac4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205007d674073a65f8409a6c192480408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476137aa0392533bdec1e19da44c5d66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb08dff3fc4e9aadf93fcf9f59be8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff50ac0db4d5e66f0aee8712f50e834411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf54cca60852470a2687bf0ccf7fd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994209c88353b701a6a11d18b6cbea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9646c5e549407d014e24e24b4df4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf0e03e4554cbbe7efe65f5ffc877e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c81193af14c758e684fb95d7b0306416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d0160abfe9186249659e29f65730417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647db3786daf6a61775d89973acefc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9a0e6b5d2e8803b57547d4ad9b981419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b636ddcfa52bc5becc45b4fe581a17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8037df55ec7d9b892fcd49e956df00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8a8e692db9f176615fc755435ff5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc899ad6d4b5ab1fe0f9106a98704423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eaf8ba3e324b00dd54baaa1a3f2c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a99d1d1a81ddf6c802fcd8466caea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caafad08ccaf98fb8cc856f694a0f1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fffac5cbb5c3e186712c5fb837dfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4377814b395b281466fbce1e420e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc22f37dca8196c569b2ed0db9f3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91917f4a9d2fb8480765ac1ed30e86ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a26c594e9bf4ead3e592fa1992e6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc09c0c31233d981c0b99612a9b6d91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477a70c08ff700d250bc62a36083932433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414e46ed6ca9f2a5235123a8e909783434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5298857f70d8951bc658fa5ee8c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce4c9192bdc93145adde9b3f961db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596bd43cff6a3abad54e158d6eed41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c40923ab981f98609c5f3a4b9961a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3219e926368bc5e289a3a33847465439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8184a07aa4b44921df3bcefded01a63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ccf822f929fa82028d1af3ca54c31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351b34266dba94085439620ab52ece442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc2e0546931b37e55c79e9a7399efd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a81843dd1708023bebb6ba67c3f44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd95c324d204f8ffe9a049b300fc6ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98fed99eecb86e11ce6179320ab9d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47663293c8dec85bbfc5ae51c34090fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d1e56b2453876e3bc1f82b665774448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a94ef0297689a7130d3f61ee5447dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849173baef44d2af418147456e07f16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6376f6032396e212f172b0724c97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4f17487b2d5f1e9a6c93827651a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf3cd58bdf31198aeb9dfc6b58316d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f49e7f1475c2802b4ee2e11f6d525454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e6f52f77ade235931df8766b75652455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29032e2db6320357cde0ddd68f5ca8df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b468c285ccf38aeb4eae4c39b0f40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726908c693a83c05ffe8e19e18167f69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c0e737437ff54c115698d0b60c0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbfadb2a6d75d1a89c3c49d48abb1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb673d50d60d29f8d926fd2f73a58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb53ecf0da64795455fa695d4089cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a164047b55e318466e1faeb37dc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7664d2d966fc760852214059ce8c03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abef641c6fb3537182e0715052f7150465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374097db0fbc7a8698df25e0a1f5763d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fced2b81d43933ef5636f83a41a2a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878d5d317885fe7118962a1fdafe8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee89a95c2623646635980d0145c27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f12f1eb8647e7289937ce377356aa1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6486419c8ae998febb9fa9029dc857471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed02aa41d69fccad62ab911d1b3983a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd6036ee9b43322ed7834f3ec5afc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d0af258eedab7539be98f4dbee87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1735967c60a28f2fca46fc637f07755475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e0dd178c5e9f3261efdc124cb1a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48726f87efc239159001162bcc571a6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ebcc36141d8eef91a0f8d01e64c2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403a95da6a37e31caf6efb55ea6bed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23388c04b19c43a654c3aebcb2eab65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023aa101a41a10d488b8bbceb261c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3330680f54e7b03a8246b0fd19b1edd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b515ca5fb452ad7b6cfdfda37c9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d603781c6047843767e63fc387460fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa508f294cd7d31b61c0a5e650953dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ba2b71192fc85440f29c3ef8bfe46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4bd9384df4aa5263d46bfa17e58c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c1c9d3b51bd30ff04fe0ff8efecf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c7aeb6daf1e9875f8de542ab9ef46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac998067e718d80f4bd3deef352e76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b379bb7263e4f5bf141f8c9476c499491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252cb0705e397ff854daea2eb960015492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a3be789327744ede7dc04167f7ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d44b5dd93626427106f9138be173494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61b10ba8fbff99628a2452b55cc8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235b9f332495e0fe79dc41f757f8176496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429b5b98267b9dc183ff74096aaf482497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc7dd8504207a961e6243b1090b373498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ee1b0fe70cee01a842fd4a2b981d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf87d17a25243cf07c36b672b0608d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c5c954632f2aa98bf3b166f90ee0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddd9170540ec1200ddaedd06ba56b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ccafe55ae6b6830ca79e571920d67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7a1de2674a45f7105339d2b6bf95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c31bd0c30d385a56a4d0549853ea9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f5657909e15f9848aff4928b13efb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4531470d20ad2f64af8dfa5651309507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee6250c853fc169c8cce42ac8eee6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182cbaeb1c9d759830bb9ebc9519372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca57fdafd8de078263597d3e0967959510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be8e21bac4fd8852996b6e4851299511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9851b4f25a8e4bbc5be134b793fba3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296ae5179a8bac5e0fb94a3b11e5fb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e9a92b10174dd8e0da9f5e7df4ad7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed265d6da3bfa8c7c872d5c606a7f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d542bbf01b2c2a572d4a2bb8554bcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2208662f3ef02d9093f0177be28a70a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371891b3e5a757a698fc59ce9ce2451518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfecfc366cba49854ff98d567d3ef4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ef248a926688090427c05d6ee698e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce4ab2f475e07fc0d6be8f3fc0789521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733f10bef9c415ea596fce86cb12931522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ceb9295ba0e590fba21b42d9071a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401121f92dd1e2f5789f1d1b885d3723524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe45d2c72fcc78d0ceffa90dc8bc6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edba87c63eb7d385ff821cf43642406526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263af08101ff890dbbadff10e12f3b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc2a89fe9aac452c400375bbe4cf50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e64c3073a887c15f9b234dde916fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0c5d0b662e06cdf9933f54ec810a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2b9c7068357404c15dd1e625445ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a838d0e21fce134d07cc97a101b5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a8f04e7d9aada53764d5869cfe91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef02b196dfd011bd36c4f9492d70f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8070a45b648118228faf969e246b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ac17d71d8797c4342363000262af2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd8fbb7d97d0323fe1c0d0f6609f52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1173c4908da89cb06b373069c5a64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea0074cadeae48a642c003797bc73b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8d1b95308974a6d7d333a7e385429540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270dff886e7b6c567dcf491858db24a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e85ea2dd6fded42f3f8be57d069b95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820697622e01564b2aa0d06ea906ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069c5b2924314a4f043c304e7d11224544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e6d507ad8c910514a8772a89adf03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50116c026f897a0034230be76b154f3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb745928eefe8ca8e117d53d671751db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2697d51342ebc87712cec8813f14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e21dcec3ea6ddde80789917b1a22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36bf2ebd3a462ea4d428713f26f41b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af01d263b66eef15e416767d1cbf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa39309e77129e30abebbc9391aafd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06ea26d906edf8a0b0ab3a413e7c8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461e476b154d63f5e6f65e9843b2a8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3aad98c423dedbdddf9877c4ae249555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc2badacfc3645701b4ed9e63ec7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ee1bba0e9ec56b72d504268339817557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a62c530749d5f980577c433c600ff6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eacf2bf4d12382581830e8f00bd97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf02f1fdf39a655f71b8328e2d84f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d299211d113f220297d891b7fe2fbb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ef555afb1fc2616fee627c7b358c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0339d067dacaf057925b8667d4c12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef211dab7eaf8c8103ae04b8eb62d51e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd20311f97021bfa44a7109a3362a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281912ea7f4278dcb1423fdd3f046b5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003b9d3941c1b137539467d22689cb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f323bfe156db8a27b1c2c326a721b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c402af86fb48a66c751ef16d3dc25c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779edd73a01393f900fbf0fc5db844f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb288a9af9fbf743fdbd952f9f82f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d021a0e33a2feeb32a9434f8d21c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47182dcefdff538b35ae5244af684573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2821bfc102795767152596e068d5637574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9f261388ee269defa7531da347deb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb951fd6041aa28cc7f0c48905913576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac5be1662b23578cc20c36003c0853577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b283e35d2b7ef07908c1b635cb73e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979fb21e38642d3d4f4ee89df800a3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a010e3c2dc63107ca58c846cc28478580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725feb17e4489a01d1d2bab4898ce78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9cf35ad080887fd9f5e085f857ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b70a1b841b24716efae434b6a544583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410a4fb9ea8487561435a66a7b4f4e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1516102705f824a776db056725604cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a6e67c5a8daa8321033a78ac9bf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca1e5659ffc9084738ed7f8678911d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd50406ec4bc48240f494cbf77b111588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538edebfcca5a63637af8bc7027236589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eec1ee7e06e9993c505ac769a2b2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103fd90639e9c55c19426c146fa62f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d809734ecf07d392eaa488f01712f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e143a6370cf94c7884ba689a9ed37f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d1a8677048bd94963edf1a0f4140594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36901fa5a3c800610a3a2718e56443595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8ed163b50e052214b085281838f65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bbcbc388e55d2ca892902ea0cf63e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d98aec4d138ac607ef7d704ca61e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334177c752a934eaded87a19ea61b5a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471ac10cee010393da65e6a37bbbb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670bb47b3e78d9ad13c73de73b17ef8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd5934f7ed6cecd2cf011142d239e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b977efcfe81eed18fe22b15d504955e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48900f7b0237b96390caf805269fe1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772bd7d03f9dcdc0a6a862f250ba1da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89cb42c5e843433c6e8cedfdf60e3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71328b31f34ee86abbaf88b5cb968fb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40347109ab03ff3e437edbe508e881e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17686b641ca0e8ce801dfa27a44cad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567af0ce68e0efba1e3acaee0f526df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ef03246eef81c7bbffb4a403dc641611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8e17468231a759189505aa1aec8b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8d30a8b8c4e3c2a7ce457a40dcbf0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a65643bb86c292774ea6a3bee045b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0796f900cebaeb8d3293a7939a429f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea779eb78b299261f781c5d98b4b56a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ebf554e1278eb47b9f10d09affb4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109b1b9557055bcaa72f17f4f3fb15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d896ae90a39a5c620b5140baeeb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ec31fddf1eb9472c02be83461310620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb34f55995dfc51ae27746fcba265c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb3ceaa1a61473456328d7c2a51c1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467ffceb0ce513184336b12a88aca62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03df187594d08c71baed44ba323e47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547296d95b44909bb52cb21681a699f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9093fb0b106f275391ebd1576eb74f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1a74ab988d0f2fedafd3b8c4c9de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3849dfd1683ae5c3962ac7367f6f725628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc020984571e1d04665d72882ba2d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9f2e7bbfb727a136f281795190a1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b10e55c2bd6de88ca87b26d4a7c87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5517823ff930195c3bbbadfcf0f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0002fe1112e62d00b4c3974afdb20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838cc827e98b6024265923c26ac7203634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6baf73ec967140e29a6e47315223635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fef7e356a7fce0eeb1f137f5691630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8538e0736822ef1331eedc1825ca755637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7352992dbd9957d70d55617a2359f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846749b4f404671fa6f12e41ed34fc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf64cf963c67afcfa00cde6ab870520640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb52d7261930774a98ea10244e29353641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36fdc0d4ee533b9461c3f6e44cc527642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1102ae36cc1d03b7be9188fb5632640643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af307ea79c595d322c95452e236932644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902e6fc270f4f1389e9cfdea7a8285645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f51aca0d029e3435696a24530d942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f934afb89d452e2b0cb6483e6b6b5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8ac896e3e3bb7d8f56e4da7d76e9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dac1640a9d6713d967ff86123bee0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d387b5d50e938fe6ccc238a77f986e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6af8758fb2bc945bbbb47819af64b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1720ebea5d7e1993c5d83cdf10a7df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f88f548ef6d85b8a521fbec660aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a795d27aee385c6e8b0678946b01421654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41088c25a25c0a1f1cf884101fda95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0489503b33a01a14b8763ebb5feb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771345454de88c814881db9ae187aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be79ef570e670f7d6284e65e591626c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e33010333ce2a4ea097770f4bf92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382434d0d665959d1822bebef2c5f8a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195d78a3e1db165b14a7fa9c60b55e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725767a3886ec0f776454b3d3c5414c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce4fe28f7965be17e2395bd60d545663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dab582594b224bca6db0f18d643ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb27f3afe2139d63c6824ad1b5ff868665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165fabf17b3ba104052255d57cf21a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7193603e274f739f27b3a9eb96c35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74ed453202e831b8799d914cb9f3df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ef3e6ce1d8dc6a3a3f1b37fbbeb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f06dcf89a58150c938aaa28ef57d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147a0d5464b57571a6ea958d2311aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be87a8700a8f33c05494bdf1e0d6e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ebf57dad8723cd50a17c5ce0522f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85b1778b96afd91b3d985851b6809674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c653567aa79db7948273bd11cf0a54e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e01213e8b484c0c26a4fac9aeca8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbef13783916f712966e05c544ef32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370a23f1e133a021cad304a68b33e9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b361e0f7caf0c61021a40e913e9ee2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff73f4d70e79881dd8690387a54c15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e19b51c757300089ea90f931bcc4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5529210c7741b26e5e2539bb1498639682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2ea6b5469afd7e4edf83f0769139683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce012ca2469bbf97354d77eda3dc633684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc928d8ba0eecffea98d33f6f3c3d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc024aaf074d14380e4924d8f77e416686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3e1196bf679d003548f1b7b1783a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad598709f424088aba26b23a05dd4ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfd4415b10ce3936737f35400151d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e4525f9dea8d0ebedd5976ebc2d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68b308770d46ab0897207e89d2fb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae1cc2585bbc01f5a47e862d873a6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16411fdd5fc05c5d624a5608e64106c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9de4f9767ba8aa4a7eb244c6212e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff725be46aefaef54879b7b86b0b4a4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11e379f6a072f348b8d94a319a71f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48019fc8f36815b11648912edc49586697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6921943d4cfb01c8dc6ad665b555698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3c2a2198167e8376167926364dd38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804055c8d8df72467ca9bb6f6c24acad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f78f32265eb8cb477c74de5e8f3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88444d75e34863784ace17657cfd7b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885ee475fb2befffaed0c4a3b90514703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6ceb8dc65f5791d1cab65a1ea0b30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b3882a9cbdc705ced082433252160705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ac58ad4871666a52d598f9f70198f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a46843e9911c85d9a166fc1fe0906707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2159765a195f8a6fd758f2ba5e1e49d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18296696dab4e28d359db95083f59a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107afa60c9bfd4f51ff81d95841578d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b929599b70bad5f88f0051e4aff1b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8556444c7c38db4b2a2892e00b9bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafba72f9ec34a4e450d4f007bfd8cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4486fc8932255c4d3469d772f354a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b396295d333d71a7dcb464e9592bf8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140625f88aa856160f08f9dadaace2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34a49fb2e4c9d5610a1a79fa95785717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748ee7169d31914eb17e2388aefc53f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ef55962d66b0b8471e106242fefe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b516a7ba9cf2831135d801885e9d915720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8682c744dca0b34804689c649547fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23516e5cbe31831b2fe5f8644c1a18e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ed8b384740d09d1a1b046c8047d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a272b7c9235ae1122d9ad0bde00f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec00f9a3e831a8c0eb0589197813b7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c729f8179d1083e250d01224efc4d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f0d97e715e5d08153de747dedf04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eea82329b72d975643d2d2ba9ddac9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322585ac44f54ac45771719d98d340b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d840d63702aa6252666767cee3b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84074fc46251eaa0421a4b56f8624d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0b8f04476d0641ec5d5f3b440b01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed420d44986a0a3d6b5f4aec231ccbf5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838bd7e087adcbe3c9cf6c3af995c5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c381f4fb890cdbbd77d9fd8ee67e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc933a1636e2a38c143698d4dfa689736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460806416ccea4e2ee769be4d55758fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5da036fc534314a37f7160bf2b77a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a11e610cacb67a210d913e81959fd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fefa35faeca25abbbfdb7d8e8b8d95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8345779397f1c4db7603604c67eea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc155f5efce9bb5c16216fc85a236b3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234610370cf8c8b7bc8aca28d8fe2ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee40d1cdbc59268806970728e80f4b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5482a6932d8cf05f5ed0e97633b169745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bbf5f4d6efd51aa7506fc11d7e324746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b4baf64a51cd587df73193c165d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8422dab9c251e24ae9d8c052a29d22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0774de3670aa03a3803f63402c5ad9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebacb9eea72395b2ffd4faab8436e23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f59acca4f95cc205c2575bc6f92bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eceffeb195181fe87f8f650883f02b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f5243bc14991b691393047ff8d61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bae9e732bca2a6553a82917d278a11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545abbdd55167bb59a42fe319bd3c26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf78c69c63ce8d4bd3ca2c240d5b5bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef56943d8047acc199973c0ca6042757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8bb654028265259b533ce3786305f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee4d1fe6bcff22dea010c08408b689759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997459484273937e253a4d0ffe49bc1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb3f565dd2cc6c2cca6fc18ec3d859761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379793aade0358f7cff45845e4ef223d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ab54806e66d8729036f2f6e8956c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5865e1be46415fade6225c70c60e5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c50d7a45455f5a1e0e88a3978393cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee778b0eff7c6478c06afd71374403766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd8b6bee1428490fc3cfa7d75eaf7a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c60c0cb0715fbaf5e331bbfa1354f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82324e3921874f11fafea4e3783d1b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9587d86d5302dea72bbad992381d2b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8b56e9b28129f033e52900836ef7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471640008c31ce35b2e5746b79893349772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402abda0abd690bae9f51a8608b744c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c5b9fa371d4e51681059e951af17774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7adf979f9c476408249d6ab2568668775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2dd66c2bdcda7a248dce225292c9c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4420f285ac6fd468e01d1add3bc07cb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c5aadb023d0ee2cc949e0b1a2b66778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfa58b32eb779f499bcb4a47e60bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff9ddd087338a9d806bc339e22bad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf876837bdca4812d634d15c5b9ca89781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cfaecdba2243205692a0c5df8ce13782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c095638edc50ce3cee91bfd7179d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d60b4ba8210850d5ae0d76660a172784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a50c3fc8ec5ae0c3f6f8351a38a5d9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157536ca2774e2f94ef18253a98f2526786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7bee2530dd69997135271334c7014787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468db894ee8e57a2034dd1042185ffa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eec7d60ac1f520826825a9c64b633789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a9f2cc29b4d573588cabafe8cb883790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995540984126e1eef4fc790157d1eaf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862d30e3b3ef7b4e5ed3fe0a7d25a5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce3d626c51850bff47497ad511d25d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0155f0398c73453fda68dcb43aac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5565957ba403a2d3a3e4bf062ed1962795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929a4375e461e9a823d8c20e95281c1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e43e1f95cc6dbebeb815e592e0e97797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb04e0d4ae31e4cd6f017b60b384e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683fd30516f9c207dc5985f95bb5009799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc25eb03acbd0c4a0c0c1965c8c95c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbbdc6d310673c110ad16a53302e13801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a245d5f6633d2f3f46fc4846a3f30f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02baabb4750a6ccd2410664bd779b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f24db89b6c3a2015c2dd35a03d61a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c2a7d018398018917c5485e9d5a8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe1376ba2d70521214358adbb6cfc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bade20b6925257bd5a80d9e3cbcf2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec210a9905d7a6c2375eda22e79cab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b676c89f1616113246bd09c64d4e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6091dd9c3f114da16b31c8bdfebc8c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d570d732ecfcbc52992e5dcd74262ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e7ef15eb2fff4fe5afceae195440812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571485538cf5771df6aa23e457e7f0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603919cdf8e12463b10739199dfda0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f41c5206db5f4bf1f7154d1a668d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736837e642a12cafc279b52f85c9c280816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd282d7ed3c6b918705c16b63452f85817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad6a12e893204fddee6fa0b455354f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112599ad65f6ed34bf510be49d7206b8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90771fdbadf6876f1d33d4d196efd347820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08828d9ac7172591ad6103d4614f15c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e56455bb772843c4e447d8504288e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12d178f92abd40def7ce65774c42b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919e0345300bdcc450ecb8686f5cecd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79591e339ae59623832a8f37a47b06fc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8954d8412731941a8b5e5ccd18c5b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2f5064d9695ed67d6a81e6565d6e2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97b7fd40dee48de118f9c5fe80948828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d59506532714b7741cd4d2183823829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a239abc581d6e0f41b86591bdd1cf1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c816720dd86e1495c519dbf1db779831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bc311c12c04c0c7fda9a77d513ebb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f272513dec2c349abe38dbde9ea8e4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476882fa5527a476676739bb50a1d0b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debff5b16a6e29d8518fb3ae1bf4dbbe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926cc49b44328b3550c07e5be0e96c4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeec6f046002881efbd90db6b6539f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e5708a29392e72b1ebbbd0cea9de1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a08c06e553c6fad6c51938fcfe97839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b814295c48c7af077b41d7beff6c6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a86a071e0a4cf011c14f51772b013a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d5d643eb233ecbab5bbc5b3d49f1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c850e979ad0905a1d843f56334e06a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf9bb0b176cbde5cc2a6d9b331de61844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eacb09a3671dde6f868b7c37f6e378845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f28870ab212e63fe5d771f92f4d1d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e147739d1b5cf968eb0208ddd8547ec847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6331a9a592c7ea74eacdac9411c2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e845324fa58316e25e0f14f6084bd6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347deea1fd1a9342ef4bccfacf59a024850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e16bfe3dd6383179468f8317ccdff851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deccf303e622275a73d1498384b5109852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709281de1e4714248e6327ebb18a6693853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6dc50840fa55fbada98754560d04c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75791c3b198694a9350654aca5ba5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11956ed72dcff2e663f5eab145c4326a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd834ebbe69546d0172c920e1044e56857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ddbd653054e73f0a63d69a4bc2f4a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd97f4726923220d5963102ab2e2d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da56ad4359ce6b30ebcc2e69e948d0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d101e70867897683fe129e671930861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad56ab02b9aa1e7ed45c27fee87e0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880600d5e713d496d5b7eae453bc0f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec71b47af2b0354e382cbec84c83543864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b153b75c98e946c182a68629ca9f4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051ee5d31e6652d9d27974142f46483866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729cf75e39640d41f2a4e15bdfc929d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342d13294caff6ff00b5dfa43e2f2f9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a004cb5748849430cf872023afd1ce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea9b08248bc3780765cbe98297fbb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48c25cdf32e9a6cbcfc5ff1689e9b2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33028ea32841b0a8d6313882215dd0f7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02f09ea9886b40fd9bfd87f72f8991873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09eaf4d5709154b912604124e52888874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b87e63398ee54d86a118716d97e318875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb75951f68ed631d82f66c69d8db32876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75147104aaf7ecce02388f889a40f9fa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3353699ee2134bc1bdd1ffbda1d7f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f2f153c0d68dd06835bfd737ad402879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575b4bfcb40a61749a72a53440a067880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad11a27c76fa1730d222be9a221354881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a3496da5a2ee2f146bc38a49bbc6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9386dcc8bd4962abd52b66c15311883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9972bc9074fa5e5afcbd9956ba3cf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f50c10ff75a285b725f09da5c5062885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f8ba160984d15657b5b527c9ae28a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a463b0c0936acd5d126d81dc224107887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616336357234e8db5811aab878b2b6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca67534f2bc675beafb72bf1ef0ea8a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0467356d72311a40488faf8e57e841e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539877fe99139e44391dc5ec754cf37891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c2167a60dc43e9a88c7f92a39505b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15328c8c978f3bac5531342acdd2ca83893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c157a2014ffa7af6413803b688fda68894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e03e9115050f5c0d4c0ea91c1e0f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f0fd35fb58c5330d9dde530cef4a6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005560e5ff8d758843009940479683b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c42cbcf932472f87907149e2bd94898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d4c43a3aa510223b5f4433389967899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae117f4632ab275af60d7b2d7752b68900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bdd349c4131bfd8a74fa790bba90d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336073a98a609a7d4cb4cc3ebb95a2b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3de688567b0db84ba651603229cb6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979663ab5d0f2cd1d9faa5ced44d609904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd6c9cfb9fdda69ebb8a2965d705e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de176d5cb94a94184b17903fbd6e14906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f665a61dca0c3189e2258d3d78eb0a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0825d49404a203f3af80a4db61a030a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d278af6256f714ae35a9151036bad53909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbaa48502e292de97345a8dd598ed6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5b24047b5d753a9779d3b9a0b9e02911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e3058e524a2748633f5349d4877b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e816accbad9f3d6c0a8a06d565cf0ae913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc2a9c39d4218ddb22a2b538d3121914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999c093163b44c496dd807929be3f29915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e845bdf89e787a6d1fd1413a7fd75f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c3e787241d159f733eef999bdbae7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da27e5fb5fdfacf9665675173e541f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea6f695d093e40a532995bd9ea7a3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a71d79dbceae9b7a0991e1de8289d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe234bb437fd19047fcc564d8edca89f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6790340377084734b9f08908a6f88d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159579adce8caa0ba36d8060a11ada36923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0dfaf12768c5d17604c7b183f18f7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf7f7c56549440993e8a23d3005f7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f9bd83f381b009c461a73f7513747926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e1e29c1953a636c349205fc9388d6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed778be890c15e0bc132be090758e71928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db6309364f89a1635f3ca2cf4e41de929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533597113f2dace5a8bd8fdb920cc3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81143acf7e91388c084fc3e968bf8df931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b4b60351072aa62e060e33de9c3a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2541b0395103d6ae84c6f3119e3b2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aece2621196b789188bee52f7ad1d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e5062e242308eafd1a7ab681a75a4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd543b4e482d91566e853143535fff3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b20956572b7b0465bafdbcfd38570937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b1cdeb75bb0698979896deff3aa3f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda7b1c9cad1e8c0815b96a0ac85a0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731109170289c1b16ff204525a5d881940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc7ad6a65863aa06cb7059be214af941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22044225cf1e26a915fc553f324d1d27942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be1d6eb49768ecc626b8f99d036a2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad0632429743319330e594ebdd74fa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7784c60725500c42ba6e58c6381507945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5aefd4db0a702537b436ec44a9861946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e3f7da435c9131351b36392535f94947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cf22aec16f0a924dc5822306a5234948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03e2a387cdd2ed30a197846e4de6e8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7ff437a06c03e4c6a756b87b176f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080398ff19bfeb73d4d054e3c43d043f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde4ece37adf66d9842f4502965707952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73c0391fe75ec26724fa8028212a7c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d90c2ea6e22cc4ddf9dd1372c1f95954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90879cb76cd98167b3f7f03b3cd01ce0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead770eade503cef764b632553a1a712956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2ee1e5d22c433eadbd2bbf572c83957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda4261489d63c0d424d1d21db6a59958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298351bf642bf7f8261a9f470c504ee959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121e9ae4f052f286acd96875b2265f9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d1fb4dbe695f680cbfa972e3295c5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a5d95450ace44ac9dcc0e4a3d6c0c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85dc3fc9cde1ca295d471146bab8ff963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40990fbc2271c72c115403591ecfdf7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8019606591a55bb80789e2a9ca08450965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291ff912bdfe7b909a7f7899b6747d8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f5ebbd8a003b9b6e3465fc4dd97fb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c23c650fde10e612c9d76715452e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bacda91fdd5d4e53bf3020ccea02f1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f0e692eddf7263c1fd693d1eb23e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9338137cbd1f926ac4cc87168a7c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a25d95abcacd53fda25805f38f7f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e0a466087aacfefe7aeb1b4aef20973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3820114cdf58f01813a890e94a11ab3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed7e66fb37c36d37d6dd1fd6ca3463975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993c20bdd565d91c67c82e8eea5df44976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f7f0316a393ddc087ee41ca941db4977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e46a37b86d78aa15d5c556a09f71891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e1f342fd1ffe57e380011a6f373a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d641d2dbbe9db1f07fa126c849453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bdef36d58e185479f469c580ab3884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd4ac32f5935e6f5477fc1bf45f5275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c4b85431a03a8654089a589d6ace66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fcb3af55c824db526eb90124eb007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3762a1768315be8387b997085e9388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea01afe3af554adf9a7a9804fec8c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7032f05f32db4b10344eeb315feb7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d31ac52f98b84a557dddba495875d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6481462813f1dbb6ff8ce1f194711812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40143076fc01e030fbc232b01477213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d473585736306713f94adc41d8bdcea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185c22b97313c18d2c2c5bd39816f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac945774a41efa0fc4ae6614ff605316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32150b5069b393cfcb3ed6c4d73ea417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828f8859c1d95ef80a9871aaf7f2faf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a1df56960bae795ca8713624ea2de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee2f846a7efe747f9cf0e290983dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55584ba8485d1bdff6fda39be7a69ad321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddada829803486a01c82df4f710466322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fac76d0ab3a3114fb8dbb069542223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4526677f11f238890a567b589a88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226076c41d891fc874460bc507e30a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c717d4717f07f7bef07d9a9bb3cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c204f2a443e94e3a5e17d37de1e05727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512fa6644200c49b3ba21713b461b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99855904747eb8e8f53ba4bfba605c5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93fe4df3a9fbe22a5c2090a3c652c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5d4f5720c0493e555e17a3af1b27d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b554732012a43fa2726aae7d37c834a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faba769d29bb5a1593bd733c01adde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbbee81f8aa605d7aa89f36e60389a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1740cd050460198d68c868329e56be235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64b3b386de4e9d3f112889721881d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b9fea4955dba19cf5caab68c23c4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989615fe8f8aed0f2e4e255cfee6d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48e0e9c64d365d6b9d77b16141ceb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44af5049a250d5c6c3473d7c9239c3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3bd2c0eddf1ea9e66f7b53ea0448b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e28e5454324bf2577723f6a00b7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf944ea2eaa2bc2709e3c81c276c9a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17d2322982719450082bc3a4f9d2fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cdb40a2f0f6f13ef0540fece183af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15412fde1b8dbb237ed6bcafeb065346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894c29ddc9908fcfb77607d9a19c4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d1e42c5eb16e0fa68bb6062b98ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21234cc79225e324876800293167998249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410722ba2392fc5b535ea567a8b10f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60572eca048979fb4568f9bfc120e1db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66d88bcbd27ba40248093054370a3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755674f343bff815aea3771eb94d1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f1ba9ce86e2549a84dc17dbb13ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448dd10045d828633a29a1391717d3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e2f6274ef5d0f50baef68089eb1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05997c49eb60e01900c0d67664e80b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0513a5224ceffed2b1bf7c9224fa8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02a5db05ebf81e5d8271a36e5ee39959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403bbbad36ccc1e5f6eb0a22c5288060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6040b9703e976bdb35caa3d5dfce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b1a3da7990226df6d3a69b7f9de862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d63a19b0481364491dceb972d775263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbb0366065af1fe7307dee988ddb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b0de972dcb51ab2073c0f974e3ba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c9f53ff85a896761fc76be3b40db666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f25e03515f8561c5fc187f5ab9d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb623df29b1f0fb2a5a29126545aa168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891de71205dbfac1e2a90b6ceb7885469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e98552dfaacb674e73d847ee14f4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d69a2ef73b9bab46779b26cbe729871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c87899731c2e018b4909ff9c61048272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a6209cd24d86de4e22c9fcf04d5e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a03b85417a6477c6dc4821119176374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6986a1df1ab3321517983f1ccb0cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72747736ba38f94b37b524f30879776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c20191a3f491c49fa2b10aa69f86d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8bac82e2925f16b0ddfdab4bc236278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b73b9ff88512c7eeca5359005649079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19457507220b22fa2e8c11641532e3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b9c87b82ed0114577ca71695603cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eaaeea3f2c85e4ea666ffc825bacc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b9d46c8943e106e6038b5482562283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b4e9d2b93a52620c3e384954fc1c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09415bfbea84db20a66e5443dcf8d11085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2fd71544a069729582133c78095e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d24f4620f4ef8d04650670899920e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae190092110a387aa06799f1d08949cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fee5cfc5395f08dad40109c8d96eda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a538aa14bb159d75ed62afc3c8a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b11cdf8d4bf164333b0def8ee047691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01917c4ffdc9f9e62826c54df618092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd88dcd23bf0f2d4fe5a43f07646df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b55730942d0863a7d9ae1a514612d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa8d9748480f1ebffdae21fa7ba7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9258e9a3312a1ab88afb9a62ef38ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced5dd3b9882191911aeaab3e7970c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91830fee52f497a774f3c0f4f044698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2cc7f03367f9a6f8a598f4184124d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15342dec6ae630e44802a20ac4f4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1763ece81c9715c50e3953e738fc07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b90243da4133bc3266ef9a830eb2f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa528d53eef6ac884e1d5862d4234103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff5aea4912172cf7a104661cfa9b11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523061f542ff90699ec0909bd41858d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5baae5f874c4cd709c11d6d7bb27ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ded67b4b0626d8e887961fb2a9371107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46bf7af7daa3f8c80b795434f06d82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3a86e9f5d92295822d0e5bc826b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70884a02607b6a9db3b9a4fc786838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b064c2005bcd494289bfd2d34973d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00888addd59d875eef72a0fe322d0e9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6440319a2c8ee543f807694d521d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8286725d3dbd7aa3d01cff36e4d0fea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38384a428fcd835b31ccc0b4c854318c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a5007bcc0e2fa144188483b50af18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935ad4bbd83115bb359e91e5c13df5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e9b9a7fc99dbac55d7c4af1e6c86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2862c1988098a796ed5b877589fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6083bc25d6117adb393d9a05efe9806120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64552d5b0008542183eb4c79b972ba33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1892262745e7f3e59662166ddc88c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2a8c5244be6f70bf5b7943b85b87a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d081217dd20939723a9be5e691e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069ac97e65f60caf0c9accefdbab06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050d84ce2c85f143b8defa93ca6c7c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272627a40992723d2a97ee3bb316a6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a7a70cff6c456dc9718ef23a5939e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee400b3a457e05ecb20f31d4a3d781d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611380f6d08d71b94e655db338531a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483384ebab0d63aa0ebd10b61fd9f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e992111c5ab9c522fbd8392e8b3975e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43d07595450adde328a20ee860573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bcabed6fad0ea8803eb2bc91abadd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ad2e4817f789b799b8ca2523f519135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f4fa1e21e5ff435b4a578426786b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59915d08806e8a43d326becbde541a65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d847edd2227de36371277fe0429893138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeb023f48af35d5c9da023c639c8a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ad3dd0389a02879006873ce66c81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ade9cf09a88430e7d25c55b1e8862141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792258b06c1085199f87d71bd4644f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ee059ceff3b69cad3f2a76212366143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1b1f48ae27f79a9ace1f552985377144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22559162af53109fa07f4e563573b0cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f3db3081dd8afdd4c7bc3636b90b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491535ab0c481e67e8dfa403d229cc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75bc4b5e19d3dc6f6214f722f72a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088707ed38284875f7cb2b0f9b32f6de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b3376bc62522508089e9a210e2ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f871b5268f310c6c221a4acf01cee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66eb5b2a3df7dc0c986c84868b5434152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9bb3f3abd7c7f5360a0b39e54dad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c8a9d3f9c8bd2a43f616cd4a3ef97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044278597e2dfadecd598275229f4aca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b3e8d89102390c0de81a0fc1d215156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fccf4eee3a464593a1af9fbd04d93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ac032f887a7d5dd209aec020fc6aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949910c1cbe04e80176341453efcfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7967582f7c28f5934b765aadc169160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c0780648f89cfc3320ea6a079d4a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97ac8f9024a950371822242e5e83bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8ba71c8d5a1b12615956647dedee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a894bb08fe9a7b67b12e4c50140c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd116a67167714d471a936a452d1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62b3c62179243dbc89fd4661e17f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd365dd36c18baa4b742ff2440ed30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e1ecbdb8c216e958e57906faa3b32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972b26c54550834e886a68622c7d53c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e33faae6918ac7979bd50f3a94c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd24583a46ed5b3c90b3718ccbd7d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbe9cda240cad7e3312eeb960cfc6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e122b6f12417e1c9fb5bda59c760f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09223bc61e913dae123a5f5a0f9605c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2108e9ff0398c79d6d34af7028e104175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed0aeeb9f123c325721ce2dce0039a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533debbbcb2f7422cca12ee05101d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f24b3897d26ea18c491f79a633ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059842415ba2edfe57c9181c0f53652179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8611b72d2ef17b68f7d46a5e1d7e31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297de9abfddaa952504c4763023e04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1cce2efbcd0e3c9d5e9e85c4ad662182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643cf414d18fdacce35d66cfdbcde3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db3ec9e68372d5e69bbd2b5dcb561184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4d464a638d513f9f8014f3cf6f64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3703b8f97189eecb93edd4e1c37d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101f45209be213ddcd31eb849e05d5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c648da40c8bf90067c2a9d9724893188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7df0c61a6113746ad8a202b9af352189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63506e259822af139e852b7e5df7b94f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c7cd8e2e26c72e01873b46044f9cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6216062f864a46905c9861b046f9f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6207affb8272ccceeae1d13b5145b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0906a55230ccc5da3d64d7ed1c974194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e9b638f06295c22a69d1bd8b3d4b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f242dda21ee8a8701e83b53e0d0fbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf01a11f46911437be83e551288d63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f16999f11490630e1d462dc736b4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc190aa3d2cdf3c51806f77e03debaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45066a50d0e7d4e2049c1ef719d49672200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e9a5d1249a13d32994551c8bc10f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c260f9b5ca7e2755b70779f4ff421202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56f046cf58a98ed776c661c5067b1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454853fcd2e7a602997f7817409fe6c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f180d625fce23c2808eff25088898c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071a6bbc01d6288c3d22e721628c6db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a6079fc5d21a01b1355561faf631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffce146fda9962135dc816525849982208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0928101a59a02a2d9426b76723204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfa040a972562d8e227921ce5e4640210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22dbb889d6d34966dbb88f124f28d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6499dcd824f1c9cbd8f422b040d547212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d6f6203802010393e9b81a02b3c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d56daab12ef11e062ec23c9822d9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55945bccb8e4a3b6946f70028422cecd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2441e98897ec1ca4fa82c1ba4fe2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e41fd2af0c4bc5e86840d60c1ee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feba04953fb77642274c021490b83fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ef35a30b94c4a1e1f77ce9af6978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef74780d5667d087e859565750cd1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691f5a7cc7f8f63026186f5ac838605221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa540536c549a748b3ac19f2e3542a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f39ad351bddc7f8cfc8bdc62f03f1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d7c08ded9634b22548e53d9b8076224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7841d2c6bdd743306f94ebdf3e26b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16816329eab72372b5d685ba7d119070226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7b27dfe586ca3166cdcfc813f6b3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d4c8ca8ce92549d18ed350aa6d4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b67b1ca99ba7d6842fd9403fbad9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb06c14e3d1e478bc10d01e082c028230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed63c6b1c93e0b02ce28fad3f8b6b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde267d49052f04036c0221b0a154ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62a53a279bb0f086528fb67bfffa42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e6d4ec58ec66be277a40735e2379234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c62802768182b9e8c8c85370a4b9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab17863325dca5b8e1a08c30906fa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13907570ed516aeac60a0601aa8e098237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf65829fc2c76f3b0f8530fd99392238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b399fd2e25176e3590b805d372df21e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9992a6c609db9cca0a5daee3c41f4a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ace480ddb8a984bd93cbacf990ae3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd133535617cad39094b2b876729c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290a37e2a6ecea819a599187f4996e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13792e089f8519361c83aa49ad5c35a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee4c6f8db80ae65ceec149a7e9470245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909766de5f4f52bbf2896703d7367d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6891e2d30978ebc45b1de3318c8b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba86e19154278b9126780ab72f78de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe0870d39552ceaf03ecf180350c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072947c2b255986e83e198e880270613250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1a7edd6501494c28c71115e6e2a03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa663fc5bccd33bc3e5673f5902b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa85bb29c8ccf9b325c06674ff98f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087de0988502c6c58e5af8fc7ea44c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e25bcbfcb4bc69f28e5d74f83594c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483500fa0c7c8efba9e9015c94ddffe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a7a4384e7e58a63e748aa09f32ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb6b91357dd92ab3552eebec192678258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa5b1f00a4d0e7805ddd06b324bf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a290f776453203f42d78f11a99a2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631c1e246c4140e34f30d4b5f7938f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d68729576ea5387ee63e63a4dea86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d54179fccd9bc8032b5f4d83ed7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf12f35766bb14f914ccb12ed38e0a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad09d229b9bad21db7e56076abe62b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5753d27860b807ce8fb190fedf4f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7e5204cb9cb5ff0972e846564f4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03904bdd4d00c83a9f272c5964e16f8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672294d249d7eb1c6b270a3e7201186269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287a9b1dfdff43316013e992a3cac57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5048144ea465f1fd3cc1d264e91509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae64f31840d84019c01fbadd816b7e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003faeb447caf27a23fc187854c5cc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8574c58b7e601afe52ee0e12acd458274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ab825f6d91b2445d07cfe6ea5be9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc0d75d3807ca25804f3672fd5eb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56fd647905a67e11a0c9236ea9f713277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75426e8a5f4ef065193da58a538351278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0479b4ade6850a0c24be483c92d28e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd52999f13d6e30bd7347eeff1890e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb302781b53592699cff03ceb866f5a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd28d16f81a1fcf638f41f572b2d864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6eee357045b4f40c28e98e5b788a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb7c9ac0f1b9e1224f1e4e5846566284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871574af7f9cd8ae7070b71f44aec876285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f16c07e3a8bf876ab7325078d6ad4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873e0d26ae309e854faf450305c490a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf48059cd7ba40bea38953e63c8af66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22cbaa9396b3f3155134b59ae05a37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b77d813be3e9698a94e13502a5ddd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f762ce9b8550144a793b17461b835291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e608daf136ce1749340e1804674a0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b8102f29d19c6b7c4fc5534ad3486293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db417de9f63e943a214848e5deba0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463765d2f74dc854e899dfb906b5e7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520981ca967b4453e11319dfe5e3c10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67051d3edfcefd1bfca34a52da738c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f34fe3b89d3f01a3fa571c28f0d9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d37dc01d4629fb5c5d18bda8968d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a060fffce7d7a2a4e181c770f497c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6845a0ef58ab7ed31575a21aa378a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec1a30d7cf5fe2e3db79ae38b5c534302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1661c9955aff07f7714aa9f43359b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4065a1bdca97527b7a3faa52bb803c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a6381f57b3b157df2ee6ad9d99143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df91830ce63984f818bb73372ca4fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2cb56dd2fdfee9b372d017bec30c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f04b116ba5314a9e0068d91a193bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005afd9c09c75c49f15f048d5a162cd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b37d4a42b1e86fd96caeb97a66d4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d223170f8c98b06261430b2e03f516311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef757103e9cb82d4ca0d4c633215a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ebd643fc052505532fe98885c1ed8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf6ecf99487cf7c7e161676f56890f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e8795ef92e19f5c21e10b89be894315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e35145d0ce3efb88d27bbd5b552b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb72c0f5059dda1ce1a420bb7d6243317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde82ccc15fb6d7c23313bae36f478318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e27750f1bdf26f2dad863012576927319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd0b62d9423c7889d86066ff9c1e47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7d70bcf51bb6c2bd5c63df99ce49e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055547f1e4b404bf925c45da7614ec7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a784465075f8b7d6fda0fb2285ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8877f98b4a08f2b6fd0c6f5b993906324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bbae552cfaedc641b212e560f7da2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2056848c592ca11bd1ddc08c344f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a09df22d1f7e4238bb0284a57c86a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53360e849a7127af5206024cad5dc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8517c9465d375ba668fa4ac100817329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c002a7c7cd7e69077df58d0fc1d892330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a47bc01c3b101b4d7e42e1a64aa81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb88b9ca66b84814f2c49c6cbdbc58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e99964414745972d2d9d013417d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b096827e48a58565a3454298ad6db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e949451ab786ad301aaf7921249826335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b1e16453a76a754da723de2caa87c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0513ec7b2d6b1c5647becf32e40cfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731da71f5ddfafe69ac1bba347d12a0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9387861c726b253d10f4838526712f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1175f5915363fd70ab3a5132384b71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7ed2d1186f02f4eed969690f93b45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f5b47a16121a878e2de4e3aa60017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c51fa3a4354741002fa43eac0ed521343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31353787f661e335ce5ff69dc3c598db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c0a77d78aab56a4e9a56a1b482a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863844fbfdc0a141908a205aa2c2b18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d2f4572abd2767458e45c992fca0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635d95792b1bea58fb5e50592f4f415348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d13d25ba7d19c5ccf079b5566f0f1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b140d6a3212ba8f121c7727b2d21b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181e5ddf89b88ef14308a51affeb91f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960779153c68a0ae485f4f8d3d196cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130fff53e1e6f044187c211fe72992353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996cd14b7d4bb719ceae071f2ff97a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808cd054729a222a36e91c56aed3778355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c021e2b969986eacfe2770724453572356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6831a1f63f134318df1bafe0d32de9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb18cebf260878d24d3853aa0c6ac5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b071abb3dd06151b09929d02e100c32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db556490a03797b68ca9485e4291b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb602ec9b0c26e9f9f62b96c7540fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a104b9b9e2896fb9c52f72f13228d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d101fd2e40bb0446c53f80fac1ba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c81cb1aeb45117ce28ace7de0c1fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f57b134da8cea6d347818313d262b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f0c0fb44af5792e313c517bd5efa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f1f48db7f20721427919b2767236367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f178906bb82d5959f257afc75214368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b795eab398184c72e93deadc9f789ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4acf6eca1a80b33b38f5e108e4236370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7554c5f773b1b94af7ebd8b78c3aee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9593abae4beb0239a808312aba89e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d5f4fb9e88e8b5ab7d23d66f18d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cccc8d3113726467cb90bb1765fa34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67338051584addabcab5d1670ed92c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd1caf5d7ff06008d199f07f846ac9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb84c5083094f185f4bf7748bfa195e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dddf66c1be15a48ef85ac1593de66b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7cec40edc094c74f47f2278143713379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d2c7de5a1efcfab54ab0301392a67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6317921813a57432ada179ece4d02c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321871802362ed3c15f679ab0acf5648382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdefe642a16713680c88f8a71360c39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c16ca9c2cce634f2e2ea20824a422384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff022e94178c9b545f98ee6db64ce17e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21dc1502157e7e701292f73cde80a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b711ce877a7b1f01fa1f961ee65be5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf0fc4635c22348d186a856adfcba9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289284b59486622415772391262229c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d57130e204b2e8e469cca45020db97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510692f9c18005eedb9d2f34b2965f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6f239d091dd670d20d9fba28e905c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be59e92453f835bc6aefd2d598ed88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023afa48e85be2fc061b06a8995b25a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94905733547b0dcd2e4593531663812395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06945a0e6b940f26969d6c94583d01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1646a73acbce6bb601e78763a503ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ac052d5644721d9273d97a092071398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddfb76332081868a1be34f9576a92c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc7e8d4bc095f2e8dd14bcffbea467400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596987cd0857e81408dadf8f3b4100401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a570271e8ddd12166eb447816184c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a5034e63a2564a2f3aecdf9741b23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64720a934a1e9f8d4f81f7b99d375dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ec2164fd308095ce9338e2dce2844405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c0562617890717e3ed882a1ecbe7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a12cbaba1503895274f57afa1e6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a4ce3d2d0737a3c21416767d1e28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3301e8aee3be99c8e685ef69fd96d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639999c375ea1b33f28262d44af3d90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbefe8fe1db0c463fe2767529114d0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c6637568a82e06316f9bc8dc8f782412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743e92f37a0e263296ab77ca175a799413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444bbaff3e0ab166bb3129d5bbaf21b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ca308888fb073edecf385334df1cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f4ee05ca570f4d268641fe5d926dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0573f9f34d86a8272e4f20e844f338417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcbad898590d82cc07da72cf1f440c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b931a41f376ad532547fcf9b0d098419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7fea9ad2acea3b2f925d6392f9fcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322fb8f87656247d7b10e89c5d9f8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af435a05c29dec7077ecf8afc8258bdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a18a064f24de158265f92e059802423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f058eb321c8a03394150f620d978424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd623b3be5acd7797c08c2d1de41d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40272a632a3d35971c06f40d3ca1b75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33cdc4aa279454bfe8056202e0e47f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71571c454b310d6b51050dd62a2a5ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1af6f7ad94b6f3cdc13f860e92f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116c9f102cddf266437dfef2475fcc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed00d632d732ea940e005a6c37ba9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608a0df74485cc27e955e4c2d4b9933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f16325f4f106ef532ddbdffa5b121433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b625aea93e31be5ba2adb950df4a39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c5e9fa630061e7dbbbf88cb16560435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3d1dadbc56d9a157def1254e60fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9b957ed765f5990ff6d04fc7c3d9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca7384f790d455e3b8f1400f6326a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af8e0ba0476e5c83eb5efdcc3fb580439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab8b9de2d80fe55d7c84198015da64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34270e2b73d0bfd6a538033b6dab02f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a522ce302a6251fd1e86a18cc4cde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb53a021c7a8866656af1e45b7c6d1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069505751c0227ee4834500d7a683c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a786428d791f62fe9037b4d4d99dc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517382919373aa54ec39ab9731e69de9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e631fe42b0b84fe44a2ed66149f9a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d04ee9e6814479bfbd6edad83197f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ee7e621737cf67260dabb5b6f378449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6714a5b08a3242972c3ebef70eb7dff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de1a85f6dc30e40840eb658df7bd8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86802c1ff8b41d22c2a2e7b3ca77e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074110885cf83af29355780a67ff01b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5bf4e4a12259488fec2a31477cda2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907092376292317a85a14a51511a2a08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee98a0c0d0f2d36f004007ea2bf09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa47bab076ccb850d9d2a4378024da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288808ea60b961920b6c9140d71b739458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850dcaf06fa4dadce245ff93d650e10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eb6ebe707751eac277babcb408f6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2f22680a94968653e00af509c50e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d645be83e7862ef114f3ae316c18a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f92bd5f9b6c9b145cb118a740b8e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac8cb2a6ba7f94f4eab35ea544bea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd0bd38613a9933dede586d9b80a75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1266b5375cfc0bfa9ecfbe7a5e5435466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f246d3006c6d8ea61d019096ea481f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07feadfdf47f0bb173977e53e95ff7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc089160303bdb7c38eca487b02651469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a89acbf1b3d3a7dd7ea297da5cc1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f26d17c197a09b24af7ceeae7b1e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f76e41e4af72bfd54e30a314a2e21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb626f0bd15102fbb86eedda8e267b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e898263c7ea9a3bab40df7a0dcbb050474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427dfce21514f09b1c771d7a7529467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0de519cdc3aab81583f4281c9fccc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3622f11d0a9b9b60224e053c7313477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bdc36cd0e54ba83122f179eb64ed0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d846c8f1125cdb3250b92142e94d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9153d0fca0d24b0f558475ee583cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af96ff8f0726b9cf2caa8ee7d0572481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b223e5ef690d0ccf9512d4856f97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd79a5f264f4f777f793d33c2caba06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b5727e5ebf7491252aab4c8ddcd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fd475699f275083af41972d53f2ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bbc98f800109a250f42cb6e8c886e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c453c866c3e400fcb7cad306afad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313061d22302b625d042f29a6a312003488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc141276104e10aaca0f63a624ccb980489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a9b2850d9b9560b21035640137602490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4364ccda7b80d479bacf3e2000b1a0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ad6d56d5d9229e166dfc21b4f4b0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343fd3afdd81d29eb7a9d0ce6b250c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26537b7df00ca925f46e52b080994494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2727e3d0b1264b56cd083f1d17ddf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1430419da56789890b2a1670fe92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bbdb18a640444605962cf120d8c43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d657caee2688c56ee326491b0a60ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d69a2fc5fba92a18d34ddda64cca59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c5e4e4d78015648c06255ee31497500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69a24d88574968b1f11357dd1427c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fefbbffd13dbd6ad920ad10fc564502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae03497f1f4fee7032232bbd692ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe1aba1950d47d0fbe180e0591a754504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcbfd5f35d0df828d746ca136850c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873057e0527302b01e50f56b2aa014ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396c4981701bfd32dbbf4f2d7da98b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d84ab8b2e5c334b63b4a7a192bfd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da37a084a77cfc4b0c9a32aff5ab4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71116206b448751b5119c05bd81ca442510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d314e8e8e684d119fa0501008398c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefadbdef96a37b12e631ec31477f250512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2a96b30ff245bc1ec943ac4719ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89b7c9d80725f3c85bb8b888601822514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46380768ea3d36f42a77ca71d6df45f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2896234641596406aacde45051aca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1c2261338dd9efe610cb1fcac537517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510949e912e185b7e8fc88ea64aa79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a299881df73a68c7d465b767d74fa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3991f5dc06f4f2d0e3b40fb2307fcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d865f51884929b96d36a4e9d72108cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba21652a144ba424d64487f30380cbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7333016ee6e73f3231f121a77ddd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974b05feb76b1c2afea580a121ed1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead8bfefa6fee38190f032aa59e4ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa6ace949a0b2486dd2347c2578ce0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b9017287fb6642cef5f284ef85e15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2df7aba891bdb04de37a6d68c0f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830586b9166315007b9d88b1162f5376529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3e282828e79d8d55fb3a5423083a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a6faec7a0c61d75040ee42486d3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa41ae51ad3e4a1b676d47f2df2af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255b743029ca90c448042c00b7e9f28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827844544fdc2904a6b533bb98a6885534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e5fe1570d43387ebe6365da47e499535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c07f4ae935fe7915a57af3e8b597e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468086bfbafbb65cc4b7abcf213b3f2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210169a32376d16f066be26fe352563538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcceb573d0805e5c15ff4b58179459539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668a3459a279d32411253b1af0fb4ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59d6d96529b1991eeee548f1e9133c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908bf3045c739e31490ca207d23404b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2afd96c9f93ecf328806a88e01f2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a614ab6dd6a49f772e52c83055aa4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28ec1561f7f18fb8fb7ea16ec3d20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4312246d5ae24739a878030db096546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b20306ae22d4cec6869d718e40ad8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41172c9c404e3a8c29a735f1063e7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f3871e1302bef89e48bc156e2dc18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97265d627ae5f80382791df73e7a48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3ea3398531fe7719cd04e971494d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b13e7b977c86d52ca2f11074cec90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e11c5d1afdca1cc4831d6d304d07e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1efd2c6a93a63843ce9f85b336373554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d0ae5142c193b33a6c991f4b9fc51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7bb2ce62916aecd12d6d89c91a1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f11d92fa6aea60eb06e4888670f71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb07078b2525d81d8907b5fbd0ffe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24981998a9bb29125534ec1527ecb56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a609131453a3f8b445b1e91d4f432d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4192fda9ea216ce2b7596f2f20cd771561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5436ae49be91278ab1fa5b538bf8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5c229aacb1f6b26c6b0303c5dbf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca7c93e14d5f09c547e332e4bf2b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425a03b8c2910f6f65bc3216ccee90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b04e8996c3e567ff2465792e51b59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668b42ad4f96ae79c292571ae907a77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e467ed5b3e764831c2f58a556a42b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c17637366e35f89b9569f7885edb73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351592d816c41b9a6a9c6f335760a07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55503eb130d73b527b764115f39d91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04cb0e394b9047d722cc7250c9af9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7b4db6ca3cab4f2a49f3e75f5c7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839669129297755f9497fcd2f83c699574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f10fafd1a34601d805af2b980d68ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15968f58767f65aea426ed77cc7b79f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa88717a750b1b48765d2250ca1bbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9957649ad2fce1f35d778198d52e8ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d7192eba9a37e4273844dc440bbd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f608eef28fcb7dce7482f81764736a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428628452762aa4e394e03659df2e54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d9113549d646e9b3e3bf0aaa4db3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81bd46a83c7abdeff97a4ed450e83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4e63f418ce3865e8ae5e5d27b632b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfba383997ab10bc522a4312d9b862c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bebf3aca95372efd2f29bf8ca43957586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc157a25b5e011d5bdcc008d64cf7c58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df1c8c479aa8c6e0be3a728eb3fd1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455811b9b6eceacc3d2b65f31ba4250c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd1f2ce80b6534c364b0b04f8e14b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068ce912e1c2af9088c8c1f07c2464591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d79ee27815d3a494a73941268efd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40d5d8bd40b56cb781d77910512f0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835c2f2422eccd95531a01b74ac936594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551bfaabd71a4d4698dc5078eb07c27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f033ef06aeffb4217bccadde33fcb64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79afa3b6143a48add50e2172cb823597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055f1d43a3ac86be7c51e10e3536a21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae823a456cd54c5442bdf2c09bd5ec77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089e88ef5404a6d46c46db88d39961600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e121a2db2899b384f3fa72f14ff32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e7cded97d175eaade2a682ea91e03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c597ee9074d6ea69f70d745e8cdde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655aef4ec120da49c2ae19553f49475604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b42573db393b0ffc4b9c83038c0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd0d83049cf56656549022f280d8e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa3d15706cd97c371836bc969af25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57856bf169986329cb6b87b3c6f959608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32983eb92b55c78b4fab93078d8320609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed71636ad84e814f2a0cced3ed0436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de533e441a00f22492687599854a7a09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3e1d48c19898ec85c2f70f0fe920a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da0f373ee25b691bec5d1e8062d8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5b6cdf628793f3d6f751dca4c8ed2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e419cfff808174fd34fd9d5c1fc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e648231fd6a89e34414539af9e42c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd164716ff2ae1961c626b055b8187b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1455c3006f98ed73193de54d2d2fd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012007067312270bc7f60b58c693458619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4d74d6c01d5d45e5db912259987c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ee8327e8dea094adbbc6d0e64dc28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a90dd1c1cbc3945d4a1e791f87a561622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dae91143131e7832aa74b5c660fb71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a736467b0246931a190d3e06928e182624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa25971896cd0ec4469251f9d01e6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af7f942da46e1c862ef4c5ac77f18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d05c5abcbeeff7abbcc18a97f0d41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6ae61f4168572b634f88444224dbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc4fa99f83e51c399039242b532fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a29f14d5b0f6c22f2c4c5c49281ee6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6cf10d96d8794eb35806e3931d272631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda309751b3f546f68e6bd03246b3fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c71bd913fd61b551dc431b265dfc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fd017d26be7717f9216bc1cf7be0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f29ddf0aab35b17f7d08b44e075460635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cedc2b685f5daa08568386605cec5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb365a6f43abe53b0c7aa5cc23f41f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a1b020fe80489a8e412aeda3ad75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1247346ddb66cfcc092696159a8e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2fe6675c2c99d3b4fbc4c3f510988640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5819bf7bd1d65c9c06fbdd29905bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f81d0c000a2446f3e480dd1e95acd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbbd67b7e18a3c7445ba32a18679f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1830046bf5c801a9cc052c890c5b61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f6dea263ec501ca5a4ecd508c332645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126daeea7c002bc53735cab625327004646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ed9b5eb9388d710515544b69064d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63ee8615956e28fa4be6d35e61bfe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bcb207fc6bd5267a849c87268e554649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654bd0dc028de3f4033da2a97b89cbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed484932232b746fc9f1d547af3af2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f5b26efa81d3a80401e828b7576c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a16152ec6f5ee80e169a0dbf97b280653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdf8197ebe90d9b8207263e6b6676f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff0f25ad0052348f3e68ed24cfb34a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5c73270683b858ed95ed290007bfb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a906db1a5bd3bc8eee1ad9fb3d33cab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918a7613d254bceba7fe937d35717e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923167c418a5e4c14ee7c8594e332cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb197f84e49691e8ca72b44b645ffc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657e06461f856f343991866e55b9d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970417bbf9414cebeb5d12f83a4e282662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ecf2b1be26c88acda8fd59452739663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae04bbc4c8ee22a6a002a692a808a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3292d1f7e9fb1cdc340b152bb2573665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95c9e5ce0d29def76d52128223b541666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97c23120a529ab6c661ec4109cfc0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a7dbc5cd6794e49673b6ed481c290668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534e72cd82b7cd1c07047aa437c710e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86541114e75ef50c01fbd747106384e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501072be507b10b1dd6a95eac5d877671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b851ec6387e4adfe21f6df778108723672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabcb92bac18756b6341ed163e4553d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a6d5ebaf3e6189dc443c95130fc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e3fa555f1761cb115aa31e4f7532675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e08b7d9d4cb76fefca3f1eee41b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67263c2a76a60f70c8daa5e331ee1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb71fe46600855a1a2bed46b990eac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f43db772fe80d70f723fc06f4d9fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d845669cc72410ac24dfb04c66826680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a9be70570aa8caf496c084bf521d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8847952c518a1bf326108b8ae277d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ee88d69de823019d049c4c076c295683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926623b0c6c09ad8d06b57ecd1fb1919684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fd274fea3aaba4364fab008e699ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e478efd903ec49fe202a02933826453686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212e445134fab11aac441d87e9154e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844ba9ea40c838adae5bbe07802444a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3fc28f413b52f6c9d2b6ffbda2215689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac7400fb2546acce02b1f7bd539a15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c2e6005620182f9a7ded47a7c2b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab073e403f87456eb5fd3e22cf192692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8582e7909e67da7e631bcc918d10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd1d97a6dbfc446fb5a43e26bffba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4237997197cbe6318cc44447b62165695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5a1294de11f55b7462d1a505371c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6e0ae7cdc2aa39eceb023d4e6c6c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0585c337e4d37d6d54b073dfff543698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8deb032469159776b46d9d9edb7e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6609374ef00335b5d334bc4e5d0cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe63d5403982b9cc7ae87424c87a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9b8c7466cdf352694840540588a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd08a7bf76ce83e38ec6645478b24f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a358af0b1f22eea8bf8f55cbdfc271704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48405f85d70f4d763dd69ddf8479c1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1572e1ea476d1f041c66df7d06b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0b5b0781b8b240bf004c48f7d6132707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adfacd1dba7a19c6f8ac4660ab95ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be4b90adf17787cdaccbb4d69cfb0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330a9e708fe609cfe4ff55ad05bbc20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d4ca834c318783441f3ea5227867711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b8dbb2ad5ac4ced866a056c4bf6d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d2c7faa41f63fcdcf39222880f683713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eabffbe62bbb31c8c98301d5bafaca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2557d0aba8381e7ceb116e1e1a169715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275442163f23cc10910da08ef31c296716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf607318d5afb7bd84442e7757e862717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8650e00cf486f4a360d887e06142a25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f13faffe2e767b09c190de11cb1b12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9582eb9842a34edf643ae5c578ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85d9098bce582dcd4b78ddba60ee08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e96c85aecb638912bbaf714ed045eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00a8268ccd8ac23efbb8fd7bdf528723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559030831b4125f1719fef07106b6e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e89120053de956da9adc33e4f749725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d64eb2b63d97ef41db1a9a4523cf5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b526d860a0e91fd5ca9003d36e6c8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fd9f718a4ee955ec9668ff0b113c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca949937252f97fe7adbead2463aa79c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf3fdf421b31eded34996ba18b69c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d87c94d863940a85a524c779b576731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eade06f8e678350340e89c61523c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ec3c2ebdffefe305fbf01c05313b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def932480ac7c259b2cbef0689b6a04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e720b2e5dec8f6e55981d93c9b438735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4a27fd7f65ecae94691f31205811736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678984890d16599a7f491d9ca63b1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805dba75eb783f18d0e79244fe39806738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcabc177e039468b271488def27c020739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda93c275a065b73dced7303ebbeba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb49439de4b940e79e97bc7ab4095f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47322c49c15393f5a91d03a034f3d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d52410c985ccaef44ad261de309e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af7addc540e0a86572522401281f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b355d23dffe3434d99f9cf0642f28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ac4f18f667d174cb5ab00e8ceea3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44f7ba506f8a6ea657f5f291bab1b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2c6743d23f476a681ebc3b252c53b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c45cefdf71e0225d1065d1b168c633749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b84ca2578546f01bb5a7d067c68a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68812ab3e26005b816e676dd85ebb30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97fe7476d8c7efeab90dda66c79140752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea0f94e22b864022fd8e8258985702753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806be6a3ad85bd9268e5c8a66b20e9e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba64690c525cf80b1d588f88739b00d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865427054f7c1e5ca5e6f716a272543b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fa861998540dc00a0017f60bf6f4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f94aa65cbc64bd3b43ddf16dffd73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c12ad10b11ac89f2b8e25bd0a6e09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4434a675311e48049aca61efa440fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac263e560cc74ad64bba23b9b4aac28761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db49b64be3c6e79a7ad32e4f33a2b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62ccf854e78c5e7991bcd736b9bcd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027691dd051c1c402484ccd2982acbb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc901249778dc019affcf7127f7cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef41d62436586d3613bf89816c6412766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656589465514ab16876efb58f583298e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629e0cf984263c2375ebcdeaf131da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598da36e9108661de1e01e26dae203b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e95c2894d1a04a48f4eb5af19946770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e465653e0afd0ebbf74e2ca5c7986a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4aaa53ce4158005d877ebfbe1d38a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08294f56172a5645424839f2773f89773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f325e2ffc5a9e85593c4da292495d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22bf60755aa265be7e4276d0a8cba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43574274c6730b435a794f34642be5c1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eb0a41420f2d6d81e105c499e2cb2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3e528df9c01f2b66bd4484f0ddd22778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1e213f71530fd39dd448a701a087b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673252c876592f832e59506123a9bb3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d7e70bb2a2c436e3d91847a1247f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8b727ea1b7e2e2f08272ecf138b4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c968a2720329ccd8d31f48912f99be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052265c9ccf689ae4f59af8fd5da52c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d416c53d26359a6a4f4432438a79785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c05612375689dca1a3a46f1574209a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800003cfd5474fe628b4d8aed4a4998787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7507232ebd34ec6a21636fe0693da8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5962546acb7159fcfbb7058a0abd15789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e990eba0f5ac8fc13a3c86c267717790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f3f4c1308f36298f8d17d8f2b26d1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a6d440f15d60ae96cf900a26eacc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f2e042b11d73a76aa1cdf4853cae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc73ce764168db583f7e5a693625c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f80ed32e32d0d8a31a96a5fad1e7f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56989c1cac4ff5019612db73b7842435796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b2127780980c17dbe86a2a15ff2ad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57c10194c85fbb085f1caa05b51044798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e048df40fa2773090fc9ff30730c7c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13338bdf4dbf4403909611ad1a5b043800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0264dc7e9657df8a8f77f14ef96233801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb3a6b39c11e4fe78e4e46aad2e9b5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aa54efac624b91ed7dfe815ca8982803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ecc65dd00ec88c43ff23a2bd0b0ba804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fb1216d0f03bb62283ee2e8948c8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188567da5d8604c9958f0e2bedf1dbfb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bd7204aab348214318894f904249d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a7243eafc99bffd8a0f716f0af21808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff210e64ceb5484fa4283c05f67109e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4e522c71b26d161b8731aaf6b4f3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f4d28ccf408913e696b253cebc723811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6aa427dd04a4882bad89c3ca8ed1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad60cd826e231ee90f6a92525cb59bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee677aec98b9351d3e72f06a93f393814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c461269baa4fce3e34ab0bfb64a32815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622e1b17d65be54ae72e69050c029c1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4809f56e18d23edca306b557b5c501817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c0e585967c1d310716bd103a27b82818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e695f659aa2347a7e06181288bec9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6354aad5c2aa678d41a5e934ce9e73b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91708442bcb9daedaca5a06d0ae892821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6c20608958e4a6a4b162dca114c8e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02ba1e48833439d4c45d6bfaa0b180823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cfcd8ad65ed08425830a751c088b5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2f2816ca05831965e05aef4915cf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05112e8e8fd44c375fe3e866ec71d7a4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af13c0a43da2b46f3fa8ea26e57c3c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5777242d6ddb53228739e3a25b31a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcdf9108b3e23a8c6074c4e48a3471829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27522991386a49cb519c4042b887f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0754991987ce9e9bd11e29f837d355831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d5400b61c1e7d81f9dab922200d0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38beba00d20d734240e0520a10e37833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79a4cdacf967de363a9622acdac9f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641d8b8eeaced9170f50280de6ca90c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db586c472b9f9d04cbecbba8ebcac632836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7be4efad5c6799b4064e55e4ae69f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf84b0696d15b65792b48638ed668838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547bb6cfe94f5e03bec86eb18b3ebd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320dca585ec2f4060b24842a03e617f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f7653b69d650e432c3c2baf768e86841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba443ec43319dafc3226c2ff0c214f2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9daec72de9e41ee60f207b5f40757843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727cb00c917bd0cacda6d185b7374c4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105606fe3769174fc18dbb3f3d4081845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0be3f7e87f95dc8e40643d640f3e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84c976c95884917303d5afe4f170a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e9845b3ff5415f273c7a91ed40e30848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b87879fc4100a8bdbff87bb70699d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc11f0d8927f507de76a177f5b8498d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72b763191f57b45671a7796907e76851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0e744fc7019ebd1c745bee5cf2923852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7418a75c63c8655fb62f6712f74e43b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af71e552c9418e6bc29a5fdb963b4d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd970ca50190ac0a65f3adc0f7b3627855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839430bec6015b8d9d33bb6637dd8d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98835758f2b886bb7cd29bac98faab03857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dffe3b7be702d85e8c778f5d9ad3f5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47801d266d67369637a1f864e976a56e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6464d82f36bfbe17eb9d3c9a6ac8d3d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ed765e9d13da835904c0c050c967b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972d902563b4d6a06b46088323c2671862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ae7a437753c7b186ff62c121cf1a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a0902811d69cde3e3f004f1204859864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9781951b758c8df784dea01789b4ea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8180f04bb3845c538745ffbc9edcf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e653347677d633a2b29155f890611b6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b89e91c4a3a32738a885b6aba3be5e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e2f14d35227840c968b34b4a0ecce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb655c1952c95e6588f10e2f87769f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d827cf738968b49ab2f5f3cfb13e294871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98876463eca7a15c1d3397b7355b4d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f38cdd20825fc0858e1cc93c87201873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565626725c94ffe64013a57734c631874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2163ee9297c6d0e53ed690bdbcfbcd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701db4638f9420b695d019a759d183876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0bafd7719f109177d0cb3d15f3f15877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe0580795ad8a758c5b52ef4a48cc3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f0aa0b6f1a27b0f5989187e326bb2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a0801db6d8dcd71f4648c069c0343880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277dae73c934f2dc28d2dbc2c0c4e6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98037f92fdd896561cb89fa8918df2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7f6b6c8fabd6b222a9fc239a65b3f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960eb553ef7e29567a4f1c914a6c377884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae239c897067e5040ab9fb9c2053c039885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ede842cbf3c263ade07e2e54abf27886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986bfb9d29f0dc34252bfca73bff98d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e67b826c6be555ca82da86ff3ed5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228adcd5d047e3af1e00906bbfbd34889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05df8e0e2184ac22c5e3acf1ef65d38890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e075f845c4c514b723522320ec1d71891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13a2d3325eb410de630d4a9be5030892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163dc2828968fd8f414da596dd5075893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933db5caa70813672cbbefb3a46492894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3702a9fbc11fb90f82f7499bfb3456895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ca49e977ea1a2063b61286cee3ed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f7cd3b97979d5e60708d94dbef22897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62f25bb6f0d102b811117e7c3de26898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0bae7eef003e865bf98536ccc8b3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6112717edf00f75a04ef357e21ca900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ff357114c8a89334e426adddfa667901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd759f0061db29566ada40bc297da34902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f00df8e8818b37f20bc542b749774903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b30b842a66f4e53291ca8f1f176447904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e56ddbce9fb4f974014690cf54a6e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bfc1191d6b32d5971ebf37f8351ae906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fa79a8e8b57eb5f4775da3c635eeb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb860a8a5f94428a98c795373cefdc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd190724f537c6a38a71d1c5f3f7323d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e7181c9cb917a48b2472deaa3f9fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de7c76b438549cd8fb2000c83331a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36bf8135f3eb6388768a31e6d1bad3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a70cd0e089c97174aa25b8edcda9f0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1034ec378068b2906cef5cbf3ba2a1d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc20aa0f4bcd6bba30a3337ac45f8cb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504f7ec5080132c3c7fa937aaaa38f9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d99e81c48aa225cee3172201372e0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32262ca0695cbd72d7d34fd49aa8a311918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cf642cf5247f43435da5df8e3ad6d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982f7e20bd588232bf21277345cb35d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09d17d40b3c248c159b93e40c963f7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76579baa91fbaa8c1ea306b35eb6b24922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379295c29521600d1cc1f7bc60a4287923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa02c1b5882f589d7abb9fe717dbe4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d73f09fafe33ce2182daf179d8061925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6207fd7a9632f436ce4d3c08c0cbee926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a39afd2277299be02ac5e2bf5ddb3b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9530dfe28719d8bd8adb4955be711928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e8f94b3808aae79823aa706a563b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0dc4cc2d8ec619c882c5cd931cc14930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d667b5e6aaf088be5ab97ea646cce931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd3f21e25651bea9660ef20875742932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb339d7ec626b9e348fd40590c15bf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4fb3444d209f96fddfdfaadc70107934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8bcb41bc0589a9f0d0b0cd9b5f295935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d139ebdd6fa264bcb453a0617dff03936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c9b294572756eeb7215128cbc0e46937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568bbea75325debc04fa5ee406b4ff7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d98bef2ec6ef9e2c453c95546cba61939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637dec43cd624352a729b72ad97b6d5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525ac084efcb71c33c7c6b52e50deb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df5eb151c8c8d3e164f95c09c4807e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ea6fd05229b069346bdd6d24dfe8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4c8e9d93028107eaf1e050d4afd82944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205a200ec62233e2207eb85854f00b8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392b8a6c47b0cbaf4f5558ccec1d04946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b449137bef3af78caa216afb76f35947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f0a0f548fc6e1489f8d8c63e781b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11979651572732a490079b530388088b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f995b6e872ecc9e90a12935cfd58a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d717b8262b522070df6ca8ec1d3db8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f6f70244d1c5fcae2113c5120523952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c0bb0b5d14b4a6001ffe0d8b5bd72953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34458d4dabd67bae6cb4bb6b0d302d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc05ff115fb414315cdd73f324992b3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3fd60e885f33bfdec8da11546e7db956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e902b7b4f0e759d2d6b807e0cfce61957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eee7aaf770746fb9d8c53f105955dd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f42f670616835376609e1047204fc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb1019812cfd0a2721983af19b598a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e68116741a6eadb83890b344157da3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c752dd29058c0bfb8aace99367e885962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1253ed3abb66d9f31ab60ac3e55c0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf1eeddf67d0bbc01c523c79b188ea964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f4a92ce8dee4f6e4394c956ea918965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f0499718f02c1bd3ac9bf3d92b48966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea38ba1ff890a461a7d317440171cc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c9bace4f61caf608902bafa064e7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932276afd27e44f697d51334ab1dec07969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824dd4b252299401798bfb715d8f15970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32e0b4932e571efde0583bbbac3313971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69359f6ae00f530f4cbf9430f87f929c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80faaac5a45ffd1ec27a31e750c5cb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5b3c7d4f4edcff3ab21e106ab1d9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494ea22c22a1d54b7b6480cac59036975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546fe52e4dcf0d96bcd8844f49ce70976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b61f230b6b4a25323b6b159fdd2e62977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>