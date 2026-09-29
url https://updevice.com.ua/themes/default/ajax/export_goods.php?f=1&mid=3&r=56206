--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007c4c7f7a93f87101b4c78b71ae20f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f196370926a2f4b254e6eced97a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7190661e5db6986d67e71c2fdf7f053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7effccf9c1c9578bd9c7575a07412954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16038c64c6958449bc02c0ee3b260da55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4fca455e387ad83da81dee56bf8ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e85232995404089122c36d4938340e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe785319ad8170805f0c9c6e019717a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d39ff0afb61ad492bf6bcb7a35d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9580be4a8a6b8e3b5b1552cd83ff410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312018c2b00f4947e20b09bf86374c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1455592967bb3634f2620739e6f5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2bd598e09d1fd0c843707dd96119013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e800fba9d097c1279924ee590457b1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca7c191def9bdff5a7ab91d072b7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711b7ec677f60c69a03552f6fe522916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77bf8a5abb39de58b84fdcc3fffb5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1ef1f28518ec15ed4940c257537ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf1668e92590fffb42afc74368f4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b2e2aea04e5d5689217a5317e309620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695949d3d0fb53372076f285cc41ba021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d900d1ab77daa3f2df5b0fb57ef6f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af61c28ad67df0f0bf73021240b23623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f5e1af477726b2af754d9ce4b5a8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf125493554d401c3233cfa00e8c1a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c4c8e9ffe803baafc15be165c6d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e13c7aa15d9909a3c72da4cc5b82927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba3aad8eadb73fa9eaf2f8cdcea6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86343fea6997378ffb2090115e1ef9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da5f731aeab8892e5c3e48e8144bd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e94495982e74b6a666a9d1aefee5c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84019956025c4fc5e2f967829b51132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e80e4110a4fe5746d5abaef3663c7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9a7463ed624c7a3dc1a1a77e231534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bad2bb890024f3dca90797108b8cc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1794f0ba34992c4a2f836aba3789e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e780b9df9a55099ba7c9ec80ff27fd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84248e832c51d5e44333875cb35ff038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af01c894e84a3924eec85c2b2718b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08022e0b16d6a00d9961de651b29d38f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040110770b81c13113ee728606d3bf0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff3313a16ca2625653692e77f1869542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac7f14dd0fa9966b69ebc8d909b7e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49a2628b4939c918b483380440f9e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276707b8b4f5b9d704f5cc5777be7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b808d8b4830f158812feb510ad4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e42032a402a018f6d754bbb19f53047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355935922ba91421cb0154a14e21c1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94202dc4135d61ee2f018a2294f899e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df30069fdf830dfc479473faa56a6ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb24c88730a329596b3cfe4f182faf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242e315a704027ca93e670e2d4006052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f73ab2030a621c987bfd1a3540e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214982864962241c1b7952b1f234a1d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cdf3c4630431677b08806da9f183555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e2447eecf000175e0fb7ff7dd0da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcabd4959e3de4ae77f5a526252ffa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216fa420cf32ad05f0a1e97be006f9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96052dbf61eb1e5db7fd30c5dc5b3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf81874be562f18fa1ce48c339330f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb30dc67ef3782dde9fe9ea5d507c2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354b0f8e1b82c20bb02618e6e8d94262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1ab1450a2c7570caa09310e24e3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae03c0bafd5fd85abfacfba54e2e58064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aced3739c2636e990739aea6ca3dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6beca71a6d10b120b2dbfadf2bb71966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b47610168bc8b1d393b801f2eebc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f185f89e69536876ad3d0b31fd3c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0f22f1d375236724d05f6d33f688c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9909a9206bea97ce4d7d874fcef0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d40855aa9412130be5275985258d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45b2e21644f5a00db8ee25762b72972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dbf2d80c9d28378fcfe5575ac37c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a447bd67613c81c9c71a58be085ef674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc704f55e4c30c399ddf87fceaa2fd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433ecf4cb905b4c4dc457114cae04b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff26f97c60aaa01f35d856a3be2e0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d8152d211c6e52aba1621618eb4a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf7c86bdd06632db2936406474335079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44281c72d3dbc408a7fb0238facdbed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f168257d3cd1d869b60c1809beae781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0d51d96e14ad60aecb30b88eb175182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bab0743b6fc9bf4f72f7b408747ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52cbb42109f6dfec4e6c26aafd44c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfec2bb1911b05d1c55d05cecca08585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916795f3926037e9b58745e3ab56e0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f8e3b56772d812c0c107339dd098687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9229d097736f73d6533ccdc2edde3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b30f32a893d32dda7751d9e5ef34c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f5a8c76b78154408d4c329fb3c3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029cfc985dc27977605da5b6f03c8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2cc5cf4d9e21de86a9906b5dcf43392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c555294710c95f5a2b4a9a6ab4b2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010aa34c044135365db689d25755e3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdff460a3695824d3b323478ace865695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b127e3b62e856fc0454a9b53edb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d20ca01e6ca5806195ea69da47f3e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38fd4a163aeb03609d84b28c39d8c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009dc9fae6f5761f66fb4b894b10afe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a5fda432e6472ec9ba33c8b08714a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611f6c887518224b0af7a04f475c5e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1626b08ba6a5391807f9a6d398ac9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ba4c6524b1479654af8e470fff790103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd911a2805eb9b5db17bc6646a3a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b84acdb379bf107fa65aece7696b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74d45bfd500f425f3c4f297a5faebf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1310f466bb1ff21fae3b7a220811ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02539a0e6d921eabc19467151bcb8721108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ba89ae9e7a84afada54233605aac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666be9882cff9d3d07fdf930100d2e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa8743c5f0e0eda053e8f2ed5948b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6ae579a0949449a50d478dc92a501112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5d1da402a0d0aa4acf015e8641f94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4362fa381efbd7702d89a4116fddb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6cc14740e4c555e949eded54bc638115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a99ca2c1f193b78bbc6efb89350b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504185893364db023f85d6c861f9ca0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8403f1fce302aabe1f1aeb1cc4c63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95077dd41a923176f986813030073f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea52a87c5c2d4ebd0f6fc098f55994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8f15e3535678a44f88317b878c4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac9b757ae94f62676bc4a34b96abb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b01316dc77b452f07b1bf113f70274123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b92c99d91fef572c40ede5842cce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c1f99691f0e36348119bd9b319e04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e23b4b1422d095898431a812c1b1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57cdc486c857060ce0e5bc0ea41f32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470fd4456fcb2dc1b7fc8cc5e9c9626128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bbf0d86315abe4761f9e0e776fb64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8689d3d44aa0c2c070890f35d35bead130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd64d8708a982bb5aacbedee9217ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab424cf900fb9b798e57822f5e6ae4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b2e6d97b3896bbc4e56c7b19190f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966faac6608303c1b22557f08ba47dea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c173cdf84cf1d23a87472ba26e314135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5493d8db3c1895b77703dec4110cb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383571b9e5535f4b0ea7b275544a25dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ca17cc32aaceda7e7ad53001e2008138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d1753107ba06f5277a12fa8b0f74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e39dcc8efbfed28ae1004c38a3b2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57626ac6c332dcfb801685d14da2be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150b87a0407699b00e87ec18c10417142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fc918497ac8d3b061fe7137e96637143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff0010bb7c57fcee1e3271d1bd7a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2142320cbe19bd826dfe59c99885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede122eb04ee1f8675f622ac31e7eb63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626e957d5177f8db60006a9db6aa86b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b012f782d73f59b8e985958668951f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59053904eb08596fd0a8a0fca0ff1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c9bfff0f6691cf8bc3c9b79edd525150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54cf08d854bcc6605f4e84700e81a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50188556a9837118b3ec85feca870776152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc823a1706416803c04f195a3df0b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d7eb81782ec2f5f28094929663ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269a111d8ad5f85eef0f53dfa7fa4d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72139cc65cee4decf1593b99386f1d1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de066db7a4145acc0dc49c4414a3c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb8bb82d238122a4d129cdc721a10a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c104786a559c01458d7a67547eb773159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690d7304b33bc120b97a25afaa43e71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecabef43d9c7f6451c48d1671ebeeeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678f852c2d2a18c9a910e76cd29759a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dae8e41e9c8669b117a80e4df7b98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177550c8d9f394621c84ccb917ca369164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47d65729320bc80a88cea55be44491165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a2a02c04cbcb5a87b5466b4a20b20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50602d8029d7b6cf598d6aed84b353167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523700e021f8f12c32a23bf68c1325a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087b1509e9208a255cb28c1b898bc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568805c0fa9f6de91dd622a1030eb4f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123087a06ce797c329834c5289678316171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7cdf884009c57543008a4a2dfcf68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53278cc382c51a77d75b8ced720f60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ec17d2c6f805c97dfc9a46cc9e56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c795e04f4e83a5f9bbff7519a02fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93bb9017dd29f77b7ccb581c0d5009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05cc0027cd20dde76e7d05a7edecd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80474859a1f5bc9cec2436668596f977178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83006829ca0f4736d016ae4e56b0baa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6f31f0fd7e56f2622d8a6304c3ad2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff28bf820374e5a080bc3fc16fed0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec3aba9918f5cc66b23f6784243cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab68c606fdf606f608c4330ae3d16b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33b36181cf5ae3410c95fc56562f1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be04a272ddb2148b7389c95b6bdaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1968fad6eba750f5d11b4ac4de2d8f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1223da8985855749fce5832d873ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17139515f3cbd525fd94578a33a65693188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9852d2d21b692d5971f7f1e3a54c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92295d05243cda506d2caafebae40fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d80bc76cf52953e7a4b167a50c076191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd269fc992d9ebda7b2b272b552ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d40b4ad514128ade737d504c33db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872363fe3e0901091289d3fec881edc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368833b33ca77e3077ebc93e4130b0cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53645fbb046c4c8b9dac1b0ca70d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f6220f0560563bd06ecc836cddc6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cdfb4ddc8a84a0287b89c07b054e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c947547e7102d42c3a6d3df69a669b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8055e0eede29337caf911bdbeecf474200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed12eab2ab31a24d6527d89cd688683201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef06aca037b49bc76d3c4631270f7e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b43261ca6d38d8f082044fd0538af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af80ad620503c6d610ee56c1251a051204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258dc72dd7db5099bb0320bdafcd127205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d7ed1e1023ac40c94d005b560fda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce900fff902605d8928a98a09fbbb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b042b1d92a0831a38d41f495e032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a987e1eef46e14f6e9cdd527ecf80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460bf8aa8d46d5834c07472282628d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e39773c1273432ef5397914d9dae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c9b07ddc93f9d55c6e678825c5e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bc17cf000f425e64a5e556081d001213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb73be82284da6bc9652df37b86cde4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f348fef62acbab8586f1d94e1937d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963c1d1273324a12b42fd2769f49ef9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d082a6e01618ee60cb3452c820ed08f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7b3a50b6cc95b7c35557428df6400218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0b1d9c930b231c73e1c9cfb4e12c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab9334ca6e017e517ef86e84815c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac1f981896d76b43df7c74be60671221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba361eb6dcccf867171b95dd730387db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd13b86dfa6501d79f7b97965c903223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb2baa1bbc42d0d69b11455ff9b044224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559150d9f08c5c3eccf027ade007b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68fe578b02eabfecb55813321bc800226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5295ed0a55a897bc0dced4b728a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0040978ede854c272e188427109ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cab66d45a91f74ddd1aa17576054d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d17638a17b75178eb09e46ee2b154230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77460dd2db34cb6000e5e87c9c4336231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d23f3d0b2ea175e17c1a98aff14c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f384d760a94b441fe9f1115e6313e30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97038b914801947b91fb3cad3607f582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64c18192cc3e90a278656677ff381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbba5b62c638e54f6c6d8431f7d145236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ad9d1fe3925b25392534d4845eb8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c21c52f0f38b06d083a3638392ee7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a96d86c810469f33972b1fd5003440239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb63edfe43959a6135fbb56ac35779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c88081e25b62aeea33d766f0de553241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5806b7d59ed969d3b086f4eaae9cc02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2182b8f035d2cd41fa2dfd9dddd95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f231af5374891fb68e512049e0147244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c88719707dc84c0f539ce9bf54ce3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2451fa67087aea5ed89a9fbd81ced246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724244dc1c0b31cb970263b5ebf6b17f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b225004eaa333fc2c5a0dd88e555056248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e1ce7674b22b5e18c0e37243c367249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc133cc029a30fd8a15bc74b52d21a3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384e72f2960147f8edf21455c600c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa7f479a2adbe956577d343b0fdb5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055cd1df8fa730d6b8fa874c0066b91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f83902c753f1fa04b44ca3be1aa24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f9f42963ac3692a51c8d8bb767d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac24b1208402610013a875a1fc7e92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d5367770610e10ff8ab015bce655257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d27188064e2ddcc74edb97bb0bccd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da57859b69cfa8fff6c111836deed8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9144a46792e5746df85b64d032ae6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d8156365526a2ac62c655db8754b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df56f0b76e323b2faeca35d7206bf2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28da777380c55edc11c20d2fbb7c94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc21f2fe4ed642e68a61ad3591df85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550a85c80658eff728c521c266b4a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3320599f9e419a3bec9b52dc0aba57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eab85200c7ceb7d326c0c24512393267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a8a1d5e91602cb7c3cc15a0611299268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c74796d8bec09b5c87ed4d2a8948269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052c0ab79e6cf61145f34dc18c87c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30424d567201a661e1a687813c16172271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabcb2ff5b2548dd888fc9a28d9499a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc8f5ddbcf673e1367d03af33b39df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2556d17a157c16935fa87111d69a8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a846b9969ffb8d0281e4900070ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337e83cd162ea9fc8ef37f6b23c58e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9653396730ef59d8263dc4129a0be9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ade2fd949667006130803fb27544278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b8e7724b65616ef59bcbe83102de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89c6d257603a7cdbe3978d907d19c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1c461d4a75f0e7505fa05a5a7a0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa1b467c40b6202e86bac9e0711b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ddef9c347873b6135fd3f4bdab0ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c85b7c19236b8571af2c973255396c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739472cd5165d05e12a3fac1fbba821285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf158d668188de5b5acbac21a86a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e65f5ba397fba38d9836dedf4db0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa459c92c3bb4a07587dba78e6777c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66698a7b455d3642a72b705329dc2ab3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb340bd6b5f3870d5769225cf7c9ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25feddbd988e6944841f0d8ce1ee8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8721ae071f49f599ced9c770881a5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4d9b6e50c5a7b6134bfd01d7eaec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084be5e0c95a554f49f1925fd5aedd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f262b55053be7509674f5c916130295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e62c860ec7d5298acac7ac6748dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903716e64bfd3e4abc270ff49121d75b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d975a58f89acdfaf36cb42936c977298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ba14112b01d0db4f9ba632c25f70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9123ba953181ff30662cf5665aabfef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0aed41d585ef7ea9fb328ca2fecf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75adfcb344e328cb37502f9b71a5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b376c896545f2bbda20d8701baa4627303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af01aacec3b987f7eba5d4e632bf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1cef4ce9f9f9f51eff7a36c4b7110305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e7a83bcadbf5b4b934ffc9c4421b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea14251b105ed8870565f8c8844ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53d0216ab099a99ec37bcdd2faad19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb2345a1295645966948cbd6e3f722309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6e48f0638d5b0d7cd4048a63b32e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe83122d6bd2680d702fe66ce69237311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec94fd5db18ec5856f2cc9bebc20c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f572edde87426b0faa85b3b446ddb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f619a0f94be5a58175d7ab6cd57c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be88e9cba24013838f626b2e4958bbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4aa4ee0ebdc892a9c0310bceb2366316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56315bfe17b61b46ad155ba128aafb1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cb69d91c4b7939c804d30d3193919318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0feb80688bb2bb84af11109d9ddeae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c3ba9936573c25bda9ef4a9dd5d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb060366afb904f410477701c1a1d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09e838d988f250a189ed9485a218b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4803864e010dfdd4b23b21b48997d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e32d39387e4d56c024a23eb4d5d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6940accb0dfe267245be91c3af97d51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdd9352e88c68c644a07d8ca310d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d285ab8ff2afebb623856be87b474327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe33fc3b4ee831e66f9e8f29c676c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f65d8cad0defdac254300a2b6527329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c5c23a87f6a6c124eb732ec8b3c8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab6565198eb5fbbd60823b559682ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d508dea59082662d675ace014d70cb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339e721c69f24b582be912bfcf204ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6c241860fc0303ceba4f756c0deee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757b7bf8fc06e6460cd68f0176c1d79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a5a20b00f6504f6bd22a908f8cc17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158a5c2229a1eb82e7087c98eeaa71e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549111cdeddf8512b06a7cf3b0e92b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1800349a946888931067ce59ab52d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b06de5f7222bb77362296eecb7a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46339009a760f355766b17c0af9367cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e747ca3d066428a95e3f467f0dafa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce412ff3ea654b081a082fa345a9458343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18adafd29a46e5487f80b7e65efa1f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9bf11a6d46ebcc7366812fd024506345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080381e5a9f96ee67361e191c3f15ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36951649a0da890ba37de4ea7c1a22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356d1dea8f386557a597286d2061a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429133cdcc64f3e191a4b34936c8dc11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95490b7879176a41a90e4bdbb002c1f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec0fd077d4302e74626056db47a58d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bcbf4078d5955bd299a2a2f19a7cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e323559703859436a175ce38b6d82ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8567f0b6d6111aea90eeef54b875c37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63400aeec0ee01f8d81ea79a9ca85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90e3ea0a73aca629e7a8a881cd2ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c27caa52efe9b25af213429d33927c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2665908f21ebc145dbc1324abda9ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55745e61f3f195dbefd87f84556355359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878ee19c7033e9e3fef3ad0e3d5182360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2273e64acb64c13e6df015752cfd6bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d2b80f0d0c1d936a2ad9d5a433f4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77698431f70512194144bc13c1fbaee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161928e6fc37d16d4e73bf3bf5d7d8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f879db0e1bcf4c51a42de06181b308365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98354bba338693ce373c0d9159d3f4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970dc3eb7afb277dd70b6f978c0b0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be022a19d1ca56ce6975aaeacd71298368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923890b6c6392cab0eff78b2830810e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da0dc92a4570569fd3bd0a6277611370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded932a64c8ba540eb801235c61f3902371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05306e268f331ac5e07eacbb064bce1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e30c28924d5d43c702334ec29f4380373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec7e99b8d107ad935c8d27914cdea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c40c3534833ac483505c8dcd407a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d14a21aeb96ff1f42942e05a307207376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a16488af5b2dd049e8d6bddd5ab2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf490e6366a47740ee2f58587f6b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c68a40d6b9a97bf6a5efd5a4c811f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd46c83bb902f81e7cc245caf76325c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ca3d2acb7ac975a990993a26e87c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb10c28bb261bc091d1e799dcffd26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e651ec9adf85f2345061ea28a12995383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da2b49a424db101b678d4da3b6fc9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd92e0e6e8d5561a4bfdd38bb348de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6da2d77dc50cda2b9e4adcac5299386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967c5a6688be0cac6cdcc0627b25db8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99c94408a7aceee484f9060efb3604388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107cfb797059f4aefb1b18ccbd341bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8090fec0e190ff3d8dd29955626a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198b24e6e5e41ef17a4dd6e3193159b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c9d9ccb845b26b75839f6f5a9ef1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f427607d84fc03d6f977ccb70ff462393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba991444c9d5bdc9a976f1f6fa2f43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97873e3646652e1f2cd29c93965e57bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a73d41ce9172fa4b523f5903b68ebb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06deaa745c16f0bb3a9d8d5ad384d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4baf5022f8b7cc82d7a530c4d9a3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046798ffd83ab1a373056dc22807251399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dffa7e1ae63d325e2de849cf89c4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907244b67760cb4a9dd5eeec8eb29dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122520aa98657b8e8bb5c429dbc1d42b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a220d46225ace80b032316a95d3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f8bac5c39c6526e8bc96d2fb0a24c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be200071dc10740e27f0a22c8295fb6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59199910014c33055e6802048bb2fa3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab4135a38f628fba8f634dde1becd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dc8a8ea87b065e0669a24b0aa9dfa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4199a7852c1e2b931d5f322c4408c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e229564b0b99983214e6db33d31695a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739a0873e389f36c6a683d4f2a7cc4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d8af415e1b62743d5bd972da3aee2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2aa359832a739805831af1ce9c87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e2807ea61e1e958a263e22360003e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf55a68b70ddebc842a80d7abc22d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f6b8c07f739792f1da316aa64b4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a8f6dd1693f1d57b00cecb80b3439417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aadd52cbfcb465d4d8a9d7a77412f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f48b6ba3fe0c5eb3cbb30b401d32a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8507410d2fa5313793c43c2b932972420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b2d4e5700b4e16121b6f0311843a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ca935bc7c53a5247e6bcf46c722e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a3989f0e1cc5a36256204ac0b238f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd056fc550412466d81460b0a24f041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774c2c7115dcf87ff42496aec69613425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f867cc03250ea6056b77fe05a13c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9090408c10c27f0c55c42026efc39e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a93bf4c64fa65913cd6f88f5b848428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64eb82d25272af5f6e31d17329614a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1763d49df808029eb73a1c1dfd1ca4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d34c58d5cf4f3a0faaa7170ebd4f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feee30d208962ac0eb8095a16270f6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f0616f8f8c56c15229e1cba921d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a88d36ab6ce863ff9013f51a69a39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0c8602b8da40f24adfc7af19cacf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49fd6f1405a82c5e2fb41addeee769436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc2d3ee579cb2551139fefd259fa0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556196ad8ed40f5b6462cc309d376f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d0567bb25a86e73b66a5227cad643439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb1c84f9c67832e7e38d07410e2edd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464969a9be3c07eb82e70eb8a995eea6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb13bd9a8c81a1f4ef0630aa789bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970865cc1d4b335631d4977d1fb4fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ee43a452b3a23a8885a0cc53fc442444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2caca6085c55d9ce6d85784c92b92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebffba06fb3c1939d756e9bd3327846446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142889f6b7a64d2c672969a75ec9c02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ba4f669d62735b6e1886bd555bee9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07565017df6444c62e0be30cda6e4a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d9bf443e52796d54bbd7b1e49eb0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc7d1bc0d081937768ce291174c180451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e65095a9e86ca682425864c84c3aad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa85fea1ecfd94a8c0c4d8e022af42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cee421eb7b7f98904c1b8cb38eec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657ac45a6e2c2fb92784713bbe8940455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6e3e0a559e7c94dd3783f9597f1b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637acc7e110b9b3513b15d1466e7cad9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ad8200da8c04145574c69e3551df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dfae360ddbe3696426be4f9352a2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89e7986194f41115539f55d20ae144460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f10eb0993fe902ec6fc31a17e3c555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf2368f08a6ccb1c153ae4fb79bfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b80086152d5c9ab1536d1028e7a9e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c036641c00c4b5de3fefdae7cd14e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b781bca231e7c2e943b8969e82ccca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a722a34260afafc6d9af2044caeb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d4a499771515d1c83cbe7d2335bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457fb8a59b6f5379b6291b78a2ff941468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e77c2be59c875e2a35a7f5854e8d00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87728c42afcdc4f438eada4bc189d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ad0be4478bf7684aa45c5cdc608de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49198eb4f98e262bc9d99bddd1201392472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704910d9b99f58c464def6b0c5327d22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf8a758134ef14f2b4aae7afa20889474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406619d64859337d76cee6fe9c01ec8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24ae56c4a73055e6d895523045f707476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ff92ba37184cb5f9d35686b071f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1deb766a53c7b2e24824901e5ddc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656164819196ddc5e6096fb362d2432e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cab99d73c46e2dbba1fc5da2acaae0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3dfb806cc57e5f87f8da2891e6d7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02048185783a18df4ad76d11ffa05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca5b72e5263d48255c9c86cd0380a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f3e8011c57c408cec58ef43ec5497484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e070f6d554ca54affd639362e5527485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af024d357d2ceb3d63616148466dab5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c538242d024c032976bdd77c5b1cd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5cd8351b85102160698b908c01a8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9528be8c72f88868f63c3747d3d65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09fcd7dd764d2c55ea234b80d3452b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b24b47f3e8b67ff34255d495f1ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de7bce1f495cd2384d163661456904492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d19f54528d3cfd228255d97fc714493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a482f686a80b7f34c9ed7b117ebcdec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac95e3e054e525f58e03ed479eeca37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4d933d149a3b7e211fa99dd0c40ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426cf2c73a882cc6a1f8f0ccc072587497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ac5c9dcf6b7127d895a7475a13e8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b7af53962454450a3d5f5d00e2f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba349d74442a66c4214439520c70f89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9833472553d60462f3cae99108f74c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c0de79937eb861a03ba1982707b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ff5a665eb6c1d2ccb8e427636cc6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c915cc1fc58af9d15324a623061bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd700733364d572b87770d8b5cf75883505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b6467c51164b6d2a4518727a752c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326238cc5a22ae5eaa9a0ae9508da300507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d12b47c3fe75def7236ebb3ee450b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68245fd5a3e6be3420c3d08306d3ec16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d464613a599df9346fbe8fdbc4ff56c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d162fd2d2c2e5260880dc762f65e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ff1644d45a57c3f07f10985bb194512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b1da196ec128580aff242050052a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b117f5f9739a658f89728cbe3fcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b42c0644fc642569d4c47de940afdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a1ad2606bb32030d6fea1e9259183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4724845bd92ebb5df3e77a1ddd421a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e3e81adbb753ce621efba4915fe2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e39e56b7031a4fc94777ab118f17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb151e5fa99e0e6b8f368fd3d0cdc0cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e154fc1a0a535d9a5395bf29fabe5ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543dce93155b3a6043cb97b12b4ee98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296466a25c483505a7b6c767117c0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd6de94042b1f09b193452c2eea3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cef37c43dda2da783a47645964c1bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d3efd4ad76c0ca80e76848dadd48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72abfcca614b7883e8ccbf325be2bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f63d0abe06c178ece004dd8d04501528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d9a218257f99b14e134a823bb41d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4276e89cbbd93c958bc06d1d76bca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ed75700817d02c874bf3db532eb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0d13efd5d12f772be4f1d7242813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ecf3d24889870d994b37073a359d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e9fb3af97e0d708be4bdcd434e09b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f90436335a29c938d87dcd927899535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb5c947953a79a26caa3f13bd66f25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590e8f08ccc0eaee22db8de6721c78f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f7e16032c470a9e5af2369c6c14b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d95b212e35c27df03a6370d1e4ca2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048b0941d7349dcbef7ddb8a80ed96b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb86dc1a24950ee79cccc2643a4813541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e2596187dfee921206be71b79f5ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f40de265bd583594a606adbf64d32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e71bc09f61362e2d50c3dea592e2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a768df25f514f48fd8cb46aef6829b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bab8fa03b9d25c9d3ff3362a1ddb71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e72f53e555dc77045078d6f467ce1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66343ca2535fdeb5b34eb9013e03f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf76702650e6dc32cd7b75b4a237e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef2ffc9af829069f27f703d84cd25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f16406587f24b6cc585966844dd1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05702f375ad066ff02e8de533843c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbc3b1bcffe1fb2aacbb3c04fb1154553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f651d18f897ce947c077b236c1398554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f18c71520dbc1eeb33f0d9ae70e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb729096c17fb856aa0d3cc163540425556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02474155c3ffa7849b70962dbaebf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66a2cca4c85e4ede0b09cfa4ea7a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21881c7c633d80a1f2e85815631ba73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0156caab14ea45eaad59ca0004677560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07069821c932692db1e111197ad7bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b7acb924ce869dbd040d3c0920da5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8e259040ff8d02472bb448edf5eb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d02ce6e5362b3e597e87627d57f628564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28924be36d8b7b95db5b9120f1883420565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988d9ba47bc74b5c79daf8c6b14d0b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b4a8a01be73822c2df15bff7fbfed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1e410438b93245426a4a213bec207568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba553a00960c749dee3548e1ee01c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e5068a8a87389b919cf04ac9229d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb31fa9750d69baa2ad4115a51c8b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636467497a616db0df82626f2cfb51e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1765af9e2bf2a7f5b95a39afb3f87a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d589ddfcca9a02c82bff0577e36068574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8f76da9a2a95a43ae4b45f3a2e5e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efaa2e00d4720bec11d4d1af7ad46e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950746472c6682bce0b30615ca5d64d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a86b3c5758d3e1974794cf454fc1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f3484372f4b7b848c014f0314150579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b7aaf3d1493f9256479018da4d5a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00c6215468fb58085f6cd3f61af54b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f803d3d425e31535c2de6c5549a671582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac4e28751a8e188aef1875a6a87851583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115827658aa630f549d04ac71b24552584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea90ab5ecef4ce62267951596c9bd8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae64c067dd9a1bb59c953b7c3b4a22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae84c2a823d5176386b6150d532b55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f2ba4c89c37b39a88c9fd509ba4d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56169b708d5be9b0c434c36e43159a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa497e879d86f20908e18bafdf6d0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc637b962a4e86a9a1ff80f7bd2cbef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231c2ce2f2423892c00f78a08094d08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3a7f1e6f56000a001abccda45af8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb0ce11950a9426881e51e9e6431a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be67cec4e5b7a05c4817a58cc267390595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc1ca1958f37a1761c8547780a6edf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d11deb246644e6f3fc5de2cae5744597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110323bd1125949f7d3fd66748d588d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b0aab590b78f17fdf488f9572809599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0538635f6d78ee4c1e46797f91509600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aea18f441fd19eafb36890d53f9bd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8e0a7ee6b2157e718a55b1193d76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d85ea434e0a712a30851fe34dffc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ecba8683c4bc29481e64f706e753604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e7af825e7c1222b4d7ecab44da73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1336e8e3ee2ccca62e6858d38d988e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88ae6585f906408c03e2262c4e351607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550906ae554f6c3803acfa26912edd08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fef260e7c0171f436585736e50c35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac7fe91923a8bb130dd7e7a027039f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eea137c838012267f473ee94aaae5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade1756d27fc541e1ca7318a6fbf15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd2ac9178e95394311da908e061e11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae4abf6f6a3e09413ff66419cd46f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bafb1b19faec2a755180e8c69545615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31165a58a2a285e78f47e34e42c21b1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069cafddcf2928c11f7f6df832c191c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f49bee5fb7d964c7578335bc7bc10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f90022d14288bd12e31b6099a7ff6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2894a08621b6c55db3ebf99abed135620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a98f1f1892a53bfd3555346a4b62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684b0cc0dc4eade50a153c0a71a0478622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df70cc2ea0ea6fe699ef2af64ce90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eafe0d2964cafe54089bed99ccbba4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c003314250534bc49e750ee1369d49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08edbc94840c943d1d64f013a82b3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd773c6c5d85f3e7b4ab0b5cde8a855627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b41d3185731862f5c0b7dbe3dc3923628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a8ab5f8aba47f5c44b1ef527beb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596661b49ebbc8858d48931d8123d43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b9a53f4cdef38d5dcd175d4f53be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986bf3910504e5319f6993174ae8a3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e379fe2dc7ce83eabf21405116ed6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dc554b209a33e9e0d41444380db3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb76254e071e31306d3e9e8c662910a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a29bb4518383ed3b7c8ed16adeda8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fff49e6215f3953457e5870aa0495c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da639c8bc5dcf3f4cb9e9fbab874d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f135bc3e4b2089f37f66269ef8e984639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96664fa5ceafc01ab55bd4329053f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a5ae77333d14a4028c2c6e2bb106641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26a27c854574df462cc19875541e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e1c36c11cccd0c08ed8479e91eaf3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429826bdde65c124ee7bbd5a57fe471644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2cce3e42a84943ddae2b76bb3e1cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797aab187b5638fe1bd81f230e833b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69074af96aeacca54ee05ea4a3ab10c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6525d4fb481de93539089269bca2e00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d44e69cf6b2ec7baa9d06f7304d251649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41f5e5e16dd4a6bd811c2bb761336650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d3899f779c2fbf79c26832624cdd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c0ada161ff0cc4de2a3ea36c791f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118cf00adf019a4b57dc890d0d91fd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5231e80b1e22330452673c0a5d480654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a0bee8eb17ba251af36bd5473a61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f0b5814ee3cd40dde10b06f92e249656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69aa286c299afb9be11c371e03be7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b786d9da074f3d9cd7fa99d597ce97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c261e5c0bf52ed1632f465007b99e14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afdab835086f3a30637c818222bf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd69d60fa629671752ba3a82d9493661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3691a12d45a5d056563ac5a0eec83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4f44c46138cef5b77da59e14c115d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd42449b0c93f24037fc82de0cf8ddd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff634d3b42978030311dfedf268f3b61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27091b0e04642fed541a6bb162951666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3a1d89cdad4485c2700329d456ab9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b442808e38c51a65131ba8402e8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45589684479f66a67184ec3f869f5357669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29035579b5c04723b5cc4bfb0df3e06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6507ae0adcc98551ea40a9227acacf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fff829b6db7d1139007ac69c7d1511672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8354f03296f40a9206afc61e3c237ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17420bc4a216442c2ec48f4686d18c4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2aec0a0847edaf8c026b097892832675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a5bf6906dd889d5a15c892100672676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade000cf0e715dbe5fc0942e01a814f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f638e7b8b475b1b27c1872374d76b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e40d6f86486fef39ce20af6704b35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b4c7126ed7c476ad383658683a2e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34117ec80755b3f189476c21402fc19c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd225c9d6310c67cf808ec59bae0a5cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d6b8391d4b09c58d90d39debb3bd8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e07fd8a91f24ff4e67b626078f93d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c6f1d9e8dbaabeaae31b705db4b33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f312cce2aa1e7fae87c98e239f03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374260d06e2e6e5729cb3a7f6d0c17a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f913d9849e5ecdb5c3e85ae2b636c6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef79626014464396837f746880070a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe83cd603e81fd64b198110f9e87bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120668702f3f2595934304f3bd402af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4665f6ad07e128c31bb66be11bb83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee152c7ecabe109ea377199fbfb3bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7b1bf0907460162c17ae97c8b988694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbf7a140d0afab10c88fdd76b4c7ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d9cb5365a0c4af8bf9d84a3429df1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5267d417a93aa905b40fd9e9cad2d4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007845c0315825773d398c1218e9ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611eddbb4b9ecab6dd08ea8ccfde22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d8ff657d1ad0ab812040c723d7c85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b65308735f4a6601d01e2ef229691701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad6774b04b848ff73d408ae16280c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28016d9d4033af9ac5c5abadd11f88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080e3992fd1c1d345302094d320d70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdaa145602a59eb092e6dc239afc1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893813019806d8ed26fde4028b9f48c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aead409cd5aef47d56f18ef689ff5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89199110d8fd0fbc9ac577cd7eed5182708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69ebd4d7801739c0e843384eceec27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b21a4cecbcaab2351388e08596e55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30455aaaf0043243648b146bcaef2ba5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7aea61a37b38fd037e1859df3d7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19eae693be5fa382d8b84d3e14b75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf9ced659c969a93136227a7a476e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382a66a2c4910bc01cc7e9ce2560585715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285238850ced640683faf3f316c4a9f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e81d1651af2502f53465a540c5cd30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6725d5ee7de64ed8fbafde42f9b760718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc97fdf96bbbe280171e0b6cebc75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9626068fb5d7abb866cf084f987d45e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c0435c1d7f4859cef20f1f129501e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e3cced9927da8bf9ee77b93ffeb6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d581201e295c82d9bcf763f8c2b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cb6d418b522339605d3a359807bd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac39599312881416c28f6b53a5a37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f73e9cd070b27d0cee8109400e7d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997341d6fc64fe91f662ba7fed064846727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a95e6743ec51a382ad5c49284adc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55142053d9dd791bff2ebdfc64070729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6c2c1b71dc97d0b4f4cd4aa298a34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab81fca30b9cea32d343d0896c249a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd887e36135d4a7814036a08e2173847732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08da7a652c490d9afea3058813e2db1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb23575d6895761d105bba9031bbc12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795d890f4b6267c0779c596f61c8b8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52131393fa60dde5fc80776b0e6f699736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb611784b01fd7814cb801a35eef7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad01ef227566f24fa930d2ddfcced7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b6f3f47c6fbda6ff4b4cf1f7026c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48448fb9881b8c6d1bad2c503365c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436c5cea2b508d94dc626076888bbc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789914dde24475f76b7ee53957c83c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971c3a65ba44c2d65f1412259bc449743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4b69dbd15bf9ae6c539aef4fc6017744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da7f1cefe025ead3e076f5e34621e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd1ba3c821e3688d048422a70c5731746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fe655817f8e5c56b43f878a6c8735747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee71df027690b2ad9248e0a04a49c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ee96ce58ca87fd2a17067a10df73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d34c359c451a65cc7b7df2467a5961750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0d3575e6977b5c7acccbf0d9c42c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fd9b4b212254d8a847e748dfb929b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94847a8e71b69304f0f9a587df6af123753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769cbc7501175c57e9856fa8647de37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b86ca0ca4d06beb8e2f7e870847e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eafb8dc34b3805db71532fcc9fb83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07b27d1d767010efc54c5059dc7a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5517b5bd4480d65c9a6d7632a652af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982f73929691c3e4acee64de6c41e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f3a255d88daf938027dd3a2aef60e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f67ad48bf2b8e1621bfd7c2ddb2f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969f0142b360e74ad81992ff2597ac5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b621cd9a07a8146dc5b25428742c7a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd357b76caea3a41e1731366ef3bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c2c96bea257f8d286b6ef59d098ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c069e60b4b73b8403219eba765b90c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3588941e9a1b9be06ee3a621d8ae5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea22f432bca0a2546856d93ba2c3fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fd4ed827611ca76c67fe16458fb87769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6573e6a4559854d1604559ab111f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70074e46bfd2b65f62c5f640081c235a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd78e9d4ede3da0684f22ef33d1ceb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a24e5f5dc6a207aee94acf9697a23f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664e1ac6f5a5cc6bf73c17e82d4a506774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf28b9325e516bd85807f9fa1812e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe26fa2dd8eac0dc892f736b2ed35f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4e535a6d8a89f42cd68a08baab19777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330079a36d232f727b36ae489927004778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab368136eb1c049bab5b49a9c388c50a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a0caedeb366fbedb5af0513314582780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8042df0feb76eb215ffb5888f83710781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0e85be5dfa6f3aece28772a1ff01c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c05d8fb5c9de901736eaddbccfef783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8348c6897a35808824fd7ee8b0989784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f0b9ac83a095bb6a43d318d54592785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e0d5183b44cdef158b6b95a605f7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f47a8c64234f05d266542a74acfe56787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93bf414e1ac2ebaf650f7d5819848d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d6f62f4e223850b77032a8f7131d6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350977308b504dc1d252876ce1323a04790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec80554da84ab0f4e5d060ced2dfc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d560da82310c38f78dff71c25d31e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1438b99dc5dfa850357dd088fa9b5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9206b9dc454e60d3a8c25e7590534794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb7c816ae314c886ff29dbada31e2a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c4438f4e8f095d063e835609ef5f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1b5bb712b19f47d6175647863456797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31cb6e5f38eabf919c7831148dd152798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c169b9e9f154e69a54b3cce2b8289b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c9d4aa59f9188f97521e046f554d5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9da5dddb6549f32b2481e1cb06be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e270840875b22637f6065e71ee086802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9be98e26295a5b1ea0e9450b3af187803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152184988814c6fc693285260cc713f8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c7a13a4ca353e8101d596787fc373805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15363bf0e372c24918537dff2e6c5f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0e6bec9ed4bba6b8587c8afd530d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848969df004aa399ea2ab9d88c1b6ac2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de693e6ae8568a6df66746ce671e06809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f221166e9fe9a9729403c13bacadb68810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3353e056cf03bd3a0535c3a2ca44811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef433c935f7fa88c6b13f7e1cbba7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a37117be0cda3fc6298689bed2dd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062fc92801cfcf3d33421562e33ca80814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba41c21cc376b50c9d1b4163c7dfddb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489383cbbccde53c0757f9f38338c59816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e404cbaf385d757cae34a9c4a8fe556817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd0fb901d823fb6b127e64149e6b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf69d664f9bea82a5541f7f72fdc3a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a216a7799ecbb9001ac6de321e2cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8f964803ed002a6947b0ebb07baa821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d468c7d6da5f76713bb4e46cb7478822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483fd0b230819a61b4478d2134c59fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2178f1824a3d1a291283447c65ff54824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf6d87687403f6965dda7658e3e195825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d05e964c2ce033c07b84266c5e5deb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594d0f1b0fb89d4808dbc5996c64782827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879aa7ca7c867f5fd45e8a6ab1459c6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91414482c74fd1d6f9140eb4b03bb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f77104356272a7a912118a99b6a3e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5117747f86bf84f780d9f54b6f2f914831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354548fc94f2b96fd1c6b2adab18beb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5cca350bbbb40979ffa137f98f5b9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825bf7030fd6eb27c41280201bab496834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff335ef71594e5d6ba53a5b31005138835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3ecb46d94b956492896bae322b126836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c9aca1e1c3c5de98234392ce5309837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e5dbcd113ad872f9bdf6c30d2722c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4878084906bdc818a101f4d8a8fe0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8fad00dc247134917c888ce3221a4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb39ae8738a4a5496d1e5bfe7ca4b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e588333f251dad8313447210f94cf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eb5a78613e4b2d54dc8230664f682843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0e5ec4e1a291c96e52d157c287fe4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e490b0a8942d4eda7903c234782a4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107676fcccde2c3a1b797136e8a8511846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fb029823c6005456fa39a46c9b64c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52f8981d803562027f8c4a4c6428e9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba2d3e0a201e00b5500e10378fc79849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83805f05c9226f91d87914d1fea95b02850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5acb4986c914a882894d623183148851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301cabfda2ade03af1156ca3deaf47f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426373fa16ee60fac628b125e401918a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779421d7a7b85c8c9274b374829f39d0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16e51deb2b22e92b46dc0792e98d04855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68501253882b7d942b90e0b1b2bb004856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f57b137fee92c552a848387e265e2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817e5faa38867bad8c5153a437762d6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2fc530267f15497130c7c65812b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993ce2f1b3f754d324a70aee95ef8a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644c19979e4db87dbbbc6da1626129f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f573111f4108ed245108fe215f0558862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb167a207d0ea5c7718a026194666d9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa99aefbf0aafcb1621f3740152d33a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19d19943fac839942637869c0cbdaf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a86833b2a64d79063e5a03c643010866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e205871b556c98177c93c8c5266ec3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413624f003ab70566f2745918d6a4c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ef94bd82be707517eaca2112d54ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152457f731070cc830c812c130df199b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04741331b8d3dcfadf71c5e9056db871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b75ac5beb7005a32c3a135886dc5c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593a09981a28b8fc572bd7a1c0debe873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa2bd77396543b5f8f0560ad45758874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be6dd0d594c54b94ecf8c1980fb0b7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165d00174925be0a67a189c3753551876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0905eebb93c5ceb4178eb4b5c62a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df95ad7cab90d3b2aacfa8991a3db8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e47ca71e7e34ff761bc5ed377f225a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd56b1d7d80a4785b7025afe28299880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab6a760305e649ae4312a242de832881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfaf95f76aa43916056f0af1882ce6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb801985716d9feb9a2ead25e005353883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d57eb019ee93d0eb48d667e937a7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0a613a44b94c825a2717353bcd5b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcfc68b0b110f3641933b1cebfbb1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388327d5d7a8f805962b1076acff986887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a379b71b4e4bc8ac9effcc17eb858f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede954e4f0eaa94cefb10550f784e1f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a22816373f7d25487d14c0f9d7aff2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d5733d684f34250f0f5e3692628e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e9f391980038b74ef3b7e55ccee51892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b18628faedd78f0e5166c7ea973ce6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fc042e40024faf3c5403e231aea5e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0053158344167bd3190692272a703ba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92ac31f590f01e02f8ef4a81c4b883896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8036f3add71991e2efeb5088da31a7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf989104e10387b5537ffec1805100898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94f46b8940b9ade1da9879e72e72e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bdb29f4147559608432726ae2c549900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dca1f96a3cb80ce6b6d04e0643ba40901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e1e563efbb95eeab6de6aba538b4f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75970073e0b2aeaaf5476c8830c0dad4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde0dd9b56608449c6dd372ed164d3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979cf810cf623643c141997c05672b2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c109aec93d2fcb9c75ad0c8aad79831906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f035aa2808f93b8a65c439e9c78c09907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6761542c1457dbfdc4c34c857b2ebb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2438fdf43c9949510246285a11b8af909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb3fc9eb2c831d736883e42a3a65b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba163113d950eaaa6ac8ae799aad5911911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6232ce398cc20b7a0260a41702f6fb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e727ae8cbea361154d26940a3d897ea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e6735ec6e9867beffa12a251cdc0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d335bd48f4781f19da10b2749d68d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7bee94853f6e0a1d88c75dfb9cc54916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0102636de40c972b77febdfb9754fc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16002bbf9ac671631ae4dffbd6064ce5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310cb128883cf69f894794f759dd0af919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da88468eb8f4c983306f5d5667b41a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bf6541d02f9bae626f900ae83b4d2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6547c6fa60bb7033cc2bf41f0b0f9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8a54781c4ac2cefa9c8fa1cf33b00923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a8b30304e44a1056e769c1696ee83924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d304aec192f4b46ff5811af7386a53925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc31a3411961c652b2175fe2651bb8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015766cbcadb721ac54d8f08ce4a631927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ebd9cc34fa433bd9e3fafd03f088928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989812f1696589470ee7c8233fc3f86929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d5a9a7d4a3cf9280d19834fdeda78930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb229fdebaf5c97782b343d83cdd075931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283372a6bfea44a646926fd9b364042932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c3b7d2e8434e026539d1e68ef2025933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df25c7906f523430879a2d6c2816d9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0988ed7a8da95f1b23be6a4424d4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2750464d88aa196a877cb8e3f24ccd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6125ff2e3b8fef29c547e81d07cbe5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4488770fe9e0f662dbafd64b69794938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b3a070d47893712d42582793dc82939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb45cfdacbb99391f1e7f7e33204c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c1a84ac7f05552848f9a8e3b31a66941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a5a5203b2cb2fc62f18fbfc4d1a25942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bcca5916d2c0711da1641a0c49654943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686f1026867370e088df79d7d664011944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11884f9e020a1eff04f48cf9986d6d7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e652325942ad62b03a8b1cee2f57c6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c31a75817f223ad0d4e628e6c667947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be555a38a9bf60f12344851966be82d3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9174a1e81950a43a5504c565e0717b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f843cc507bb8c367aed44be509b0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b922bcba82801f283f2c8755b8a68f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f66f56438e58459c8405567654c441952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9019b74126c809fa0aaede57f0b24953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86878c126e9fd0b9d68ecc810ed94b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bd72f955b84a3559a7033919d17ea955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2db7a5a880f1bcd2db64a08b3c166956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c06e25491eea8603c95aef2f43e1e9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8048141862dce955221e6c10ec4823b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c904d88b38f9ca76b0f3d2b502ee58959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c4cfa1443ae275e55ba8b2ec8b24960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e72977bcbc6d863cc7745fd9e8b9c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ff7e6acec69dfeafc716d69da1d7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060fe6f2cb6c6870200363fa1ba6fce963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328b5b47b3e0dc2141ce720ae0cb51964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606ac19163c7fc6692c15b952a3fc15965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231cf9769ede7db84191a319bd6bdd4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f76b4d5ed58136c6e23397a58379e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b613759646d0dda5d7eabc57365c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1516c0d5bc575a339feaca0e1a7a1d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237edb89f031a5d1262c0407f17ee64970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db490961535de0e40aac6ec93125cae971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e33324e9284d006af73d28bcdc87972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e77c8f0ab155398445cbf09576813f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b58d5ba2a00f42276e29ff25349b6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb4ee7e8dc84bbb18ac6967fca203b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c889487993de67bc5df233068c551c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ff8a61f3904fa329ab8e87e7a30a2977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ebe4d29b4661d6acdd5024b754bc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b8bc2ad04144c9e95b2e2b53cbdbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817db4e1463b792096e7fe8eb078ebb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f615dad25dd628a0d9df64a82f28624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd99953756c58959b03d8390c47da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae4b950e17639bc550fee945d76086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724fb38006af8a989fe51ed9a07cac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6f395971cf23e1fdbf207347c99d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b03ffc061ebde0a5d41f864922b4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9103514cb64c0c576a9a54a8f2e68cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c88a3e80a6c9f29b25bb7a00fe3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79700111ff0bc97579b13b857b18f4d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be036b30aa98172958494af4536f887e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa78ea8c70a089b6ba8205bb8a1555214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082163e2bdf8524dbcf1ef2857f46e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5dbbd1a362c4b907b02fbea6229d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8443ff8fa344cbf91c859876582ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f4d68150d1af80f1a95e3668d44418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bc6511ea4abe57f0b928dba5fa1c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1b99d7c8af72b2e3516f62dac20020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc0c39135d81fb28f4b20926a286a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af7e51dea3edafb443899c4244c1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec16c0afac5e43fb0ec003c514508f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3749e13ef97fb7a1d3326a76648c4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f0380c392ec3d6bffa1ef19b044725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8d9f6cef1c5e5ad1684fe7553b6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a58c8faf28024bf7d95f29f75cbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce4cbc63e285caf53857f865fa2f0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8470785d46364d72d4fe663113c184529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092cd0650bf0275fe994a8b35979e5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013099e8c164c9cc88d4b95068349fa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b5008c24d2f8dddcc32979c08d4c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e84a720e1e21cbc621ac0bf292b4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f7c2c620e54f21f63268a4028bea534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c2590163dc17d7d242d5831350c7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac793fef19c0b049c7dfd605d348c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f717b8c0e0ba52a713730eceb689037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935233bbd23860a2c966dd87f82f19d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed30fd840556392dec922662d25c91539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e55a1f2f984b38615c547130bbdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6011c52e125ca6ed0a0e170db08041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e3eb1d756e7052e6a86a8a069c4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278d0b6a38793f665ab1fdf0b0b3f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063060137bc004a9441013732e8bc9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea6673f555fc74156ba8627c0079a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823df4ccb7fc937adc68cb50f785932d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4633e870f1bc252791c67855d3e85547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece7ce9832968488fedd256302cd5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82758ce93f55d1845921adc7403530349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce41563e860c4ac19475c5eac682e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb60e9f0d3bb421228bdbe293a7ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e2e7ec810aa426ead051a8df0ea9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944bf401de3806c00e533152a5fe3a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b11df8eaf29bf74291a24a57896e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba86ea128f80da50c3859de03089c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaefc0d8bf80cb7d2328eb1fabbeff756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90542f8cdda9532491ad4fec8e568757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869950828f8474379d8cbce9a6d628f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f39e0f3949820f56cad1c126a92e8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c9977d1b82909afd87aa7798175e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aafc95668035da666e8deccd8977061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98175b91005e2e68f00e4b35d382ff062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492999775f8f4814443d73929cf094dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c956503dbb2aee30e21fbaf1a297464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c6e06b016f35dba579a43a5b4f4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975d6fd9fcadfd3e30aaa1ccf60ed3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9936ec74befb675051dec4f8bc602367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a1d2c6e587e8eb6c26b5adb6c17dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e051a0b5bd822918fc3fa6eb9a0263e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57d3ad45d6f4654b674879e01171a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3fb770ad9c2fafda8255e3ddbf05871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7b3d535ad68d559cc7b6dfff6018172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbab8ec596b40724ffeae23e90204873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7cd6c45e2aab271f94ff9b2d631e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da761a6506dbced2baca13930a82075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e56116c476080f88780807b17b5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aecc469084939006a3d7027929a9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e6eb37f36b575653951411a5218e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ee09f96d2c54e781078e725a325779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b67bcce7a14a0f785accc534433280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29b2caffd9523ae2dfc77cb5d1121981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f339e6245170c944977a83fd2a7f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b93542124ec9a988f3355c50328883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0794b3e8a1c14292c675f747d457b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35726e5de1ba7ed021763aabd62999fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3db119cfaf6a915d6679bd6b7b93c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e0951c6eaffeb797ecfe2630321a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3280a1bda58f5567ad891028c9b9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fbe919cab1811204a59fba9a196a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb34c13004d13d3557e3e29acbea190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85cef4654e9cf6dc775a5aa938313691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb71276ca17cce48f5cdd932541cb8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e8586aab0cbec4e9dabb1824061193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba36daacc0e6996169089609e379f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7406ed55d237b226daae7259146ece95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50837f645524424a0c95ef27ade93f8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eefbf61c73f9ae28fba0b9e684ac497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a7a24acf1b21e9fe3ceb7353e9ae798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0bdefd042dcb5636d5a96e0e6bf1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464fcad781a5832fd0230292069f39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2155ab9ee495646376cac7b3e8764d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df4971f48995165c9218e19a98818102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80816cc7622b7ccf5193d34f68c0cf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805c7abdd59fe59635a214aef9a6168104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0746e5b3537a771f4b826fcd250f82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba4dfe8dbfddeedbddefe7d2ba13c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390eb32f5c31b77e95c417e6330e329107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e6913f67089012d1cfad38adf71d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b0c502b5a2b058093c37948b2d21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c1175c4faf19330d72c480961590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af19372c00bc1c1d16ef84aff0b9d1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad48343d48b8c69b2af519bc2cd10ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac672df376b324eff0be7464b6f148113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b38b1c767be886c26b2d0a2154a3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790ab3c6270c9f1869b806f93fb4cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da8b42247e48bb208ef013bce6db4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32bb35e899b91cdb4f44c2ef1637b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271af6e700e8c8ab5a75dcac430d750118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9761a310e357a780b0183ff93cb32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd6779eaf9f79296f59e1479cf1815120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fcc4ae3625e4564162e431c371578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef52d93b9f8167efedd444917fbeb62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb31d38f58b4dbe7632f33ceecfe5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9eab8c252b1b516892ae2a4c8674c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636527e63e56a943549a76ee0bd6e657125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04646e8621e1c20c02aac67a377b6d0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6193a6075f9ddfb63c9196ec199cf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0af45c987f640cb727761bf607f407128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8c68167d8d579e3f5b82f1990c41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb28819b942f32ac2705b1725ea4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f675021468fa8c694d34b1833480131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bcd4eff35c58f0ab4fd70a3b7bf32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddd7a1ee520c38840ebd4c3a2da45d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e3215deecd62ba5a5296803acdca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb657b4ecb71e5934412065217bf3a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc91ab86c8cbb4e3ad7750b8035036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61dc3d19f49bae5f29e828c5962163137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df597fc70330dd5018bf868ed09a0df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db723014c72109536a2d2d837466d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8e0a4894f613a1d50c28bf43d0d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b289c99a29c56f8945a7cbb9d3706141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f72658a82081e72c4271e4ff2e9a74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3403252ab74fd2731ac047ce33a064c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e31ee3d1aefaf5d1db26eece363c27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e67ac43cd9410eba9c938975a824a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29161b00b2aa855d3aa3b0a142345d0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330d9ae9ef4750b22dedacb0680562c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a9854d2ea7c0907b5369d583a70df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004eb6aa76f9c719e4aedfdb5f5b34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9a9f0b4cdc9210e31ebe6da33baf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d74fe81f4463aa11dce4a96a96d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad15a7e3697fa2505d3ecf9d326fe2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c49011714192f80b006b40dc61c7e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058fb0aa8ad5a4afc58381f5872eb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02887ac208beae49927de36f099bb24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40492896e8ff23415fad60d42f4a07be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d91ec3a4f0a342ecfc256e0ab176f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06779beb72088e9224d60c7c2382c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a4c955aa72e4c2a3c97c0ae41525159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b9a515b072519187d2b241af4a9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cc32ef6e0c1a363456b1554535b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e252c5ac9a6cb69ef063d24723168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5f7ffa43fbb83d3242b99eae54e1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41121034f804517045d8316df57794f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb977906ee558dbf6908f554c0081bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25ff33c73414079787044e4deaab4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80aa8e11848d3fcf89ea272ba3dfbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f015dc8d52dd7193559e12cb9c1f3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b900014fb8e34f5d6017871aca177d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c5c9e1258de3eb44847cffbb054e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317dae46b022ffe7a76b415c544b069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27e432461f939ac581059e4d979bce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918895b318fef1dd3964810ece91494173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8094875c24a20af44d94fa6dffd3340174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601bb5aa9282b34041e50aab21fb733175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db60d47db62c5201bc0b2d2d7f4dc2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb802ed2642e57031899e3093d166717177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa578305322b81fd00d073bef25826b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb56f095376f26d0a5c546d2e36d1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0237675fbc94d678e40febeea771180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0665c673e30085d292c5e69a6c731d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb56b77029ddd4c007e9b6c3ae9b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa440b737b842f3c9eb87f315278e1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370d47edc658c09f4a785482b4ec0ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c07bbbcc899a314439b1c3325be0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9a321e97f46a17db6423ca0c5280186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825fbba2a28e4df10987e8ba51b0206187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332a98936cb48084e912e7be5e6a422188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18aab93839fa706a9917db8ea8edd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dec086ee17ee60c08b94ce9e3f0f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a8743e647fe7788823b097e530a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd9e97c4770bdcdd879258bb9b8f14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6cf1d9c61597f7b00113c115c8513193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce6500c8b7d12c8784c4473ef9813194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec25b4ce09e25bf8e3bc179bb87da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12b386dd5f100915639fe20a97b458196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef36a15c26499cb9c91ee885ec10b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d687d6b63cb83193c936468ae3bcda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ce72629970aa6f07217100b92e06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fefb600234f524cd4c56c0f5a8ce97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed7e8cd25577a46e7c12f3cbdfc2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00289dd081e86f42cb0c03ae7f8cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32a589f63991b02faf7f63e5810871203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978bd7dfa355d4f1451f732fd97f3f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c990ff6bea9f59b9a3610a843d518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508f4ad042b8e9d5eafef1194a1479a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3edb006c55a0fd3c27a72a641cd10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f916e96322827fb12139b0dfbfc9f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b0cddfefc29eb0d8c3aa5b1795e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6961c66314f17b9a72979e7c994e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059d040d4f4a5fb34e09bd8cb8a1ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f55bc144f3ef35a965ba7d36e5cab2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce4af211edba3be237fb63421acf57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b9afef7ce4221318bca8481fad1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad6532a8e185590e5acb0e992322e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c8b546f120724f85ea39d391b6625216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b2fd8234bec42d97e4894a4dd340e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7a43eae93d9067e2af19cb69f798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec0fe042cab1898cd2f7555619e7a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fbdbc3ded07ec6192cbafee8a3339220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c909e4d024061ea8ba7fbf71e14594d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b329cd20ff5710ee75151bb35989f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6cf318401a1c28250fa370fad6983223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1f86f833201d4c9775c9b244602b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06243ef5fb2d32c6f4459f9ecac6b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d09156a47c79bab699c3040b96b63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fac72c2fad9a0f0a28e3884f292565227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b25c94cea1823d674816c6ede999a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab5400ea9ae4b1b0f0472355c7cb43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca6a07ec8e9aa79f4ab1e923d8a1db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07de488d76e168c4a1e0da52da05e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa3ca8b3997bf8f3eef80564fe50a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b29da4da4560138eb12f006ccb36f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7839579b2cdb587d63ac62aea67b082234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9fa8e47498a84f7708aa6740c958235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d165c4e86beddb8b3ea8ba5cb44d0f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfdfdb9ce8be8f1f7e440a81aca63d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f1ac30c83719fc7a2520d30458af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5bd69ea6857ac16acebd696c88bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508342d2addf01a9b818c96f7c978ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b6675e467db461d08b52dc3ed54e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee8fb9d2218da37c73e0d5d9792863242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586a43c721c2dfcb1ecc570e5f5e038243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf3b4bcfd0883349cb26b1090b39ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b5fb7293417c267d67528ceb54761245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c40b262922fde250ae6a8439d096246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68712c9b0d249643ac8ead5f29557f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57244ba3b74db61f33fbac5f9074b757248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c035f4b315a673f322fe9ad7f3fbeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaca68ffa3297de5199dc7f7c5ed4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab0652ad8f4e4fffa25370b7a95eea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11091f30f8d81cceac1175ed7f4f7de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ccbc9847e2fe69e1353c6976eed97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2873631a03901d217132993025adb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea4899382012baa8244d2eb1b9c80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b1fdafda4511a8ec92dec95b16f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824b5c0dcebc0a2b86c2ae8f06e42d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b47a44c5d82419cf204d0903c79586258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d07df388423d22aaf5e94cfc67687a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5565be07aef4296df0a27f31a8a07f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92935ca2b2c540a551ae97b8107398261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a86f1bba3aaeeaf67905dfbdf8c0bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9c7d29467ed7d4cb7940436d0f39a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db568895df9b418c02ce5d2ab3a78a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb8de57780e8868822648062984bfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679f9f08ab45c40e73ca575a754595b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8892364b109cf47628c282fb0d755be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc63bdfd7e49d074bb71ab16f08d7c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fedca72cdae9cc015aa13dc5b9f08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc2ef8194eba028847495e0cb0436270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34206c571043b093dcb3cc8db36819271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf1fefdd9b554d6f9e97ab1ecc0026272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e23fd94895ecf1fb2d903f0e0237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b882df10fc0994edaab98a68d4ea5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756839fbef8d5c4c79b7ab7789bcd8bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d55bb7679d901f85b1a2aada1b99d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146894901a42c4ef9fb62f1be4a326f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1fce7e4a256e687269332a56b4979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b1e9e7c5f61ff9c79a70ad300b3a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7867ab15a49639d7399da18d26b2d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3c3add0dedbd4212983e90e497e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194895466f5b754bd0efa426ab7c6b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04d34aa58ab5d65183a71a055d9c95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81eb84d0e94324ef2fcf3bf172be0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f87ab850e8f5832a7064a0fd1b55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514339d31fa3142ffb2249412a3d9113286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bbc2eb830f912f7e603b2ed90f187287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aebed6118b2d2fa28b1ce03eb4e670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f67d4a5ef489dbf1c27880f5d8bc90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ee341dab01d054f61d356ee86ac0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec014c0b06a57a0bf7dcfa892ae6e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101e4bb4b57128cdd841f7b10627399292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630650cf62681365d1d0665ffe1c45e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc658896b4ae73dd805bd62a15571a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a26157a7c12945af68b08198b502cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099914488827a0487bad6c73226a26be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aabb57ef9c8b5957c2ae5f3213ce1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b032d75ebd43f066806bcfca71b5ebd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f978d2efb97bb0a750fd9648561d37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e884801addfc619ae0a322347362a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677bbfe672618fd563e92b963fee658301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3fbcfa5762e4e98b6c46db8fe6055302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acfe4524b0ef720d0b174436317766303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26031a6ca192456338e013718fe9d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86159997464a0c86447f7218d3f879305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574453489620d56a2eb97ef84636bb08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c46d5e7fbce8b20005ebbd429e6a04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250215ff9b1b74a82d1ce7907c8df5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345000597af9de54513288984e5e86a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc613ac5cc3a1701a2d765145b70edc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68a3dfd5d976b439fc9580a77f2e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee974656ce887b72baa01c8aa7c7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0cdd1ecc5f767c62ea4f7925e65d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48125274e121b37e59ab6d4104ec6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025f7ba7e718a69d97cd59bdc0eade6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3967c24b179b118b34d6c7e409626316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa31d49d7c5ac57b094c0cbf38831fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000f2640b84b1e0e364981a61f338d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ea17229491ad936eaf5cc48b4cf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e8c8d878cd380c814f0c94375421d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f591c001e3209ec0c62ff221c87e6f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36593777cfc87432fe824651f5f1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1f79c65099c50fcd5e3600b4f3db2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb611c20924d743881ff7ed1dac8cc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39a88350166d698d1fa5ec3b871ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc858e82e6ea92b689947069b53a19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23793ac85167523d072067445e398b45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1957c6df8101ff5f55f9c26184b4772328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d657a0cae05f6e494a975ecf055dae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf6e61f772eababe3cd21a18decec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c5c34284cc96c120cc72cfd6e9302331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114946b7e5a096c07e31d2d947ae9c42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691933f2eab78050d4e21c8b6bac33a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987cc3eba84d1eed5fed8dc79172892334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51cd9e4319f9066b199ab425b6b19a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e475bc0d9ed5416d4f1e78d0343fc63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd94ddc72e0b56b40f7d05168e94a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453a12ca96f07a5a94e3a8eb2761df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c658280015ae85c4ae40c72b61da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31159e0521afaf02412686db132871b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53af09eba88e1c417f624737ce1dde6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce79036004c97ed9908950776fab36e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2261889ba167e917a8ab0de1d3987ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26274ac9df1ed321dfc53a57d0d84377344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb2d164690aaebc3e76e4c8deb65c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c26eedf1b150801e4f23df1925623346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea3782b27cd3a63ea41088beb0dba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0fda78fea313df491c3bad588851b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69deb269cce6fb02b6f6dd324dc0b70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf9b326ab063442a7d7d1040af90fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661870a2d3b4cb744e2a1393493613351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e18ed90052e599b4ee26738e4b6bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b18c34a34c9cf46a72efc61bb5bdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397591ab7fa1c296545834cf4f7b30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd24e64cd989cc054f7bdbaf58292355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262973131f051735a25b6d1e1a5da93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c76273b2862c8aa57019aacf3cb7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d0d932cd45dac51448a7ae8b9140358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ba0d95d8354d92e197de1bbe101d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a518cd790fe354c043109161d7e321360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070651c168952c64f9fdea295f68c3f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aada44986547b097deac61e79f2c52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3388e8942b36208277cbff3912a493363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a80fc4ea8a583178dc2e1d0bf1c594364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54789e867ec8ddf0e7f82a3eec54439365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e1efbec839f6c7e8e858cbf191123366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500294727cb879c21d1b4cb8d1cbdc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917cdbbb1e1a7190b62a6d661e7975a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d583c8e656e88f97b0b9c79f37a210369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6af05a021081d6298042929ba4498370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24574c6b1b61d6adfd210d161c6fc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6856b57666acae777892e600f5772372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a56ba635865d3a1669c4a9d296eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e72e1f836bdb8b70be0b08577a57b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d74a27777768881da817e5c768569375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cb23eb6d0a896812e2366c64a5d77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95469173bd06f9cd9807c052777537377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1b941cf4ea85a9e3c80958290d01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806b1c5611be2bfda233c0e7e75b177379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaec4de25328453d3fc9c5416736723380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b39d04f842cf68b399e11753641b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4a0a7f572e71197289cc668c3e6b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a7f93ecd782a376c57064a6d7c91a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca4b5c93f13073ec5432e8bfa57385384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371b34585292312bdeb5ae263c5616385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568564ed497d2c2eabc113c2a947746e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db33b9ef2b9e7bf5b17bad99a91c27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034ae8e1293fc1d05457a0cd8d89b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271291cead611808ea87b1018295f32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81577753291bf130f4e604d7056df645390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c43a7964aef38e096dd666ab1b73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fddca2f6759b1f9fcb6d8a0a4c3d96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2972af7a2a3b22d310eaf9895a8e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2825de41efae47cc0b52a5f1ab3b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a993e0ae023da916baf36367df7e218395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854fddb64f4df33e60dffb7e37d880e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d47ab471c7241906ac5219b4cfe12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c5760a35057854c3d01b3076b020398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1351fbacc916f2b4e8e524fb9240258399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644db7e009c5ddf6471563c2b3040368400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc8aeb367e558f9317b6d7abd7c58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0145d7d9c3405ee7564dc38927c0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131b3df8b5a1670d782cb52bf68bbb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32969963901f684a9987cb0424b2d25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3d28ee2805c7a4a144989ee4fc2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f520ba86de32bbba1aaf3813c1f2836406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16630d2e71431e4e372c82a9d7ec43f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136abbb5f5fbf725e9f78d43cb4da15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a5a6c3b4855fecaf8e0c8ce0c40f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c12cfc53803db7556543895c2e9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd44fa177fbe528f8b58e42e339ecf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e3e1819fec223d5e389c1fd45954412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea43126f788124da43d55a603c718413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca12a8562a421d0180ddbb05015d2c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc2f276beb2a51dbc985cf422698a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f289cadb65b28d769bfff6aefee52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0fc50b42d1f50afdf586065f1fc12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773d20a91b1ce61ed222405e86a0c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aea7cdadeada8226141c05077bb2c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b689d08788dd6943f0992d681468b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f44f2d3229fa9651ebb9bbb1f6836421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ca31fcd8fb5e11271d326d740edd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419fac65e533958098adeb336abb57d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b711ce7d1cf0be770a8e708e8819424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2347f59a987019e570594554a26266425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1048b30dda6161f6bff22f7616829426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab6b4b0d1adde6d8d2fbf0e5428220427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67906e724b54226f6752ee3440e357e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e4b9ee82aced9724aacf30862f387429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06806f4e5d3b5c28711ed29bbfce7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de93f723321728a470c7d4ff7b59bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972baaabb1d806b0b44467c8f871c8ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0764517890671cb1e7b19cde624f2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394062c76c06551565b1628d65deea9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e50e1a858e956b0764e5089c0417435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70e3d6fa78dd8ea4c830ab2f9a2147436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc0088014c6da8647a94c2a0e1419437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb48d6fc1efc2ddaf9f21dc061f2ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc283d84ed9e429c7f4ac23a67814439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad08f9087066bdc5c49589837b8a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41858cbeea33cc4ffaf40c16ce944ac6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17a5f50656ac30d64c18c1747d4338442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757783e86babc9296bb3f219ac20b58d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce528ddbd9bf24fc465860362716fec6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0474e954344513bccc8339f1a32336445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4cb71a275a0930c8ffc601c4eae86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484b4a47ffb73e0b86e61dd687ae96e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575aa6ebb46985d30f485daebd5844c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e5f0599fece12d16abebed3eccd41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f87d27acb26efaf5f5eda91daa4ab3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcfa3abee59f5e172fd0ea10c204c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82e3a6ea2f5a8c2eb2879d6deff0a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47a6e4b377f1cae07e1fc2f41811f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26ae3a1dc5ac70693bb9a5490beda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b72600239ef92f1ac1f941dbd24f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674ad49b06c157493dd7a6473c373e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48c528ed376b803273f5365d27b0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6c6eca9ab6e7c033357d4e61facd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066399a346b7b83a6bb0a4fdd510574459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e223bea594ba3eb1b2adf4723855460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42371938de39e5a64f268d7772561b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac938f1d96b3d914578f1282bb6be3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd399f9d0ab8bf80116f07955cbdf81e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9facf9beadbbb45e7580f8608b81681464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa571ef752c1ca414c97559274582c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93913cedf2a008a039a3fbd3cbbbe464466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e01cc7dde6a68935c348c3261888467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d5399cc916a10af7dbfb4472c792468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37002583a3887c5e84c9553a02ffb8a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf9cf7cbe5a4b516204642646e194f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afaef7a10e8739c3795619adb5c0d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5dfdba99c82be5daaee31cee34448472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea779d6d09ca928c48a97dfe6063568473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df49cd86fa47e730d41b0a8db373e4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46925a4456685a4d557538790cda850475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf3753d9afb90b0827733c043f84b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fea87e28305ae2132f9ee8f376f41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1897731d7dfb43e462f8b2694d9652478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8588f4f92da00f2f6a0ba7d8a9cdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e3bd699ea32eb56c81b1fdc719932480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0223409540cf6ae682b8e1f5105def9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b59043a875cea0befef3253859ad2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1a20f1aa5a3b37f5072e13fc90246483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a44da1425314710dc0cc14d229ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f7430be29ea3b24ead400ce16ab9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158baa0592e25978b191a4dda71c24e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c619289659f8162c3bddd400b1b96d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead55bfc38bb1e3163a9b2200cabc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b8d494298805571fee63eadb26978489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339cab374dda14659cdb4f99708d0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9a49f0316c3e341b8ed36626ed8fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c417f4b2886c205223e57b1b2a44f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664e5b4b2a82587815e311f89eaf556493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8abc005402ee74f1cb610aaffe24af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6685a7ddb605b5f97e500e75877e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983f1fc182bb585e3badb59125ddc44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab550a6418188d9cdfb9d0e0295c0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb1126e6cd4774c3ab7845c7b8f4c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260471af00e990510aebf0a843c39cdf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a8e841d085298af3f060bda5027ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dac490d49764b377a49ea842a34b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14972c483d57270f18222cd1997fc07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50543e91a4d9237c2f4a5f93f994e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8328d2bb59be2fa832d20bbf08d31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919888877a77225fbd9e85da2854ec9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae818acdd9757f717e173990f65d2f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93945b689f55d8579402a252d2723e1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc891970f50d4b36de3d4314298d9621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790dd0ccdd2f7db5ceecfd307bf7290509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4bb1e2faafd83eba2f1422af691af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6833d56929e60dca26cf07862b5c1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae309064f612184a4d4f2295d2638de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01c18f4af595ae0c740b478b0e4781513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0596b5ccc7f04d05c8f3e080877330514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c1e82042b6a7fdb517e6d08266f9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bcb914e5e2cb40b5f62607da6d5e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5997a2b9753489d2e3353aabebdae22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97ec11b7a85c62efbd7121e4aec1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e61e27bd169439fb5bc7581823cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14593191cc61b8ade7899f3965017dea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17653519bab46608157a78a5396092521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac5365f64742548c389159a1117004522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffff4d558c298754f2d5f7a789ad947523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c86fcc4856a72593af4ada52f5ccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddedd61d2dd77a9052b11fdaf2f011525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59814a9678956800e621707910b59a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73490e8969279418c28eca4c9fabc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5373b972b1ea596b082eeaf7a46bac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bf43575a932894d9f07b8935057bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342285bdb27e005534eb11137c688daf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685c81d5e6637c5ba0fae68518b3ce9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d302b5153b66014d1b725c6b91b09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee52ea1894bb592be6847e8a0f0098533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47d8fae651b6ad74afd798581a3805534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe578621526d2afd2981d23aaf884535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c18960f38822ccf75a7b7203e9fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedeaa4bd35b82ad7c62f0d1f1968ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe19a5ab05a4459070616bb5c67284538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c6ff5b2dd3714d34b7480cdae0809539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4da98744b6d16dccb307acf84049a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad12fa2370c68cf0224c012b3e856541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58487dc3d90fb9a7058c4d7446627545542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247e0e3611f6a91fba1241533d554dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c018048b78e831de9b7499c95e94d2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3f575e7b06062da867fd365bdd2e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a254c5386051e0b5201c2b602d8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe49d8c35a28987556cb33962e38a4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac4d65528f70772ee28946ece62107548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e859aea41b792c1064a2c935496f8a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f8f71829585a06271e2b38419cc67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e605b51a81f9838bf18cafbda3fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cbc654cf080636f0d08b3c84ee0fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba3ecb27eb1bbc6c54db7659ad8cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b1b72609e927b6bc9050dc3b15581554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875d21c1780de5f56ba732a809c1cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83cb63f5a7e4e1df97ab7e6d69c7af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e00a033b3626d388a279a26c72e9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19073aa155f734a07cd5bf48ec81c16b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d102266b95c63a683330284d912cce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcefc1b1ea1b178377fd6e649a1fb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9416fe9e062b0a56c83a4b2a5b2f0e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e727bf36769627fd5d29fe462df8311562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22914322cd5bd4a56c4ccc0707ded363563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4605512e5eda81661036466ad7d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69706e16cb241ef8651a987d0241f46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a1060d145da9c0b0db49f1fd5ffba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c66a7e20f1e92ac2c7b0ca6b60f30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03654b67649c05026d1504d3262fb03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8193c6c551aeb42d94f87e6168008569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33ea1967b1ec12bbff16ee877e5129570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8a247e41174ebec14bfcbca28ba56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c006528d82a417ed2735d50a6c5b76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565619fe44077a1dbf81af39f6b03a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c9f8c49c4ea91fc38fda2517f17f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240c8302763b45a9c16c81a2050ef46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1329a23e612d02dd3d63be833316b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69eb1f046163a00859d869f5171c1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b370e73eb468abf55ac22a485b31dd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ff3e8524792968d9572cc4db0513b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4f5b4d312ad5f8b9a79f8078c56a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf511f7e78205e19aabd135f7b1473581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937078e48f554e27e4eacbbb4cef85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d369984dd30f6ebf9cff4cf006d136583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd46564126cf17e5d7362c9a314e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff798d665b1dbde0e9307257b540a547585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147417854bb73f502259c663867a17b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d9a38a0d4822f48ab438cbbc32cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a581dcf77a2a633dee6032770851b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f3e1b792fb8aaeaf33ae468153e39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a66f9c5d898e9d006a3ab88f9526e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb13b7294e5eccf8357f52d117e107591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626da95c6e6b3d985d7d354485dc49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e088417e6f8639cd0236a62adb149593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98abdfb6d89f8ff6bc8a0e5250296594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd657648801b086f784adf31ec8b86b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c6679d6a7ea1cde84d12336dda8f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51892c4d3fe1681179c00a42ce8d3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c9c83c57a1b3c20efa60fe9a50a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e83711f73788a76f02e9ff7c47ebf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bbd4b89e8ef96567134d3708a83a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb12ea981711d494cc08b73c96772c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994a258d670ef1f40abb60d9152a40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee28624cdf3eb76c760ddfb041659f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65f4c006fcc5d061b57247fff8e18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab80730bab6116306ae95a8689d81e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c7784bc49569f0bcf94be50f20ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017b33c9d6a07be6f85cba2f209b8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd255837387555f949a224e9b896a1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ece9a2c24d030fd0de5a1fb00289a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e74b0c9db868b473bbd6ec61c78950610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdcbbe668f21f30489a45789ac248a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb873e9b1bcdf90df34edfb47195d8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7de0dfc33f1c1577aae89ae73fce9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd1a1932a8349293b5c3114dc7ed2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0043ab722e8623569d76239497a920f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b70451b95949635f57042e71beeb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05da1f4a9740b441ed599ce4519115617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e14eedffc2d3d30719b128691248d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edf9c26516076c0a464127ba6da63e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf05b8ce17ba6e8d40088f806a8e51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ff0f7e56cd510f1c050c025c9910621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e74c91bcf3461cdc1f3e57502b51d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63396b6edbf474303070135e51e69143623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822c313696d6fc1309bcf09da48b3a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e396097baaaebf52b122888d485059d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab36ed9a3cebfd36ce925895c8792e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077bb1def7dedeafbad450e53a95f68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f6a9eadc96e4b6cd730e908dee25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0559d704603d98b98a1aed44f60d31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c4ba9a08d8a9e2219a6004a7f64e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca1a23be64edd1ffecbaeb37c3f1c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889f9f9f38f65644921d870b9a18709632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c031f7dc0c10576b0d1d2c0018f266633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf30af9d227406eaea468b5470b9100634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11733c395c423a9ae9e5752a458db8b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4072d3675f340c114fb8e1db595e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd979a0e1ab623bd9af825d8199b1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26aafcb969ca6b98fee3f46955a70a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7056ca5b3b6905c76ec0cf75286b7c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa216d2c6e9355750bd58bcbfc2d718640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cb60de3fcd18a70d528a78dbec975641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d971905879f9f8a732ac93b877087c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eee5c29876347d73337c45a295138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e207a3cccd3a2d52dfb62f8a7b88a35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d1216cfd750a22e92c8f0ece5354645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b46e53f1c02b27027a1924041ad74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e284f5d2de707cdb0a870b5400488647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867681a2f643731f0ede58b0f9e4cf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d2c43d7350c3ce11530814c31d490649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded96cca44a12fbd764bc2d09793548650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff06b07e34c7900385f40013c8c65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dea7fda5456c4909696bb990ba8643652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e14376aa7dd543ca62596a6847bf4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363423fc59fd1bca471b5fbfb81b4eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b1bd8c1f56e6e534ecc9d4dd841ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c258da66ad600762e9d3bec61fda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2cc539119315b227a642fa22f9def657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc3a4a726247ddceb70186d8bcd85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b9c5bbc44643456ff997cdaad10fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574754fd4a0067ebc7861a1b25c6160660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb891203b8829494f9014874f6b10b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626dc6c7efefbab690ed441f5265bc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a23ccf773ed141be51441dd7559c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba66873001ba5ecf1b74e9ed46f992664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26a0f4f10552965c41142afc3b92cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f800c8e44096bc92d8341c81b77342666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a2a5f7fb910769591823bb0fdfca1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43ee5fddc5c0d21d420f580b8162e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781252259cda37dd95a6248d5b0b0b2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a96f395725ad6624aba90ce6efa89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23433b62bdbd399f7ca50c33450c7326671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0c97bf71bfd047e7b4482ac641714672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aa84ec690f38761d5375f43fccd49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f9a15234349570fb74dfe4d29c6f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d4814da343f629fbf9fcbcbb1714675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2c394b22ab6154b29897f5fb95687676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9c0b180db4111f2c5ff00c5aa832b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053a79c2b68a34cb3fd7a090ba2ea54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ea818985adf0b91fc887b4baa6821679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083ecac83ce64c12ebb9edb7b2c845680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec00aab223d86bd977145f071807c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec64b5fa2e63be131241ed543a1b8d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b97ce2cb46e0be5149df775730b29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e0c5d21bc7927f0d493dcc56f626684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4783191acf59d65d4efef50a0a364b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015d5e509d27d345af0b37aa03cacc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d6fa45bd7302aa35cc35371f4a3f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5985034d41a77679f0178c78036ace688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0fff1b17f26b09ad81eaff1d15a11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f17bccd26c8aca25c00bd44e9cc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b1482d06147fbbacc311b2f34106d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2053b5d7a83709669ef6662d2265a20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed69b84c5daab52e14130ca4db1cfb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d409a57ef876e92686579e8099bb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8517def5cedf20608af2b67248073a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ef269ae39f771084d9ce08227f9b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e2fe3b71cc2c19efa02a9a3f34fa7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993918f59ba3c8861a0824afcf0238698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc16fece29cf1b543170eeb5728a4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857e0d5fa3ab757556fb477c010de59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37057abd0275307f2463d44ad2a05fbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be5fd2a7d80ee0f6c76ffa042e5a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0f7cda97ae554e0d507fbd3fb5f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4213a53d93cbfd913ae60502aaf45fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c602e1063321eb7f1eee5202962e0e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba1ede121f76587b99b8e67d03c42d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb005a4de3d4287df068d56d3902f583707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396467c47946ab5110228e8255c0063708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e72f13975fb878ec033d127ca357a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6ecca7921bcc4a1d0569aa33b824710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78be1cea2448e083e2b5937099cfe31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4ea85a6489f7f532df4521cb2e0d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cbe01df5d3e6915fe2a0879787041713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454630697e5fbdfd697deb35482fb1aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9fc9436f68f3ef06cf843c00d5e26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d393727d6db4b72e9c916f5278246a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ade072c285b3491c380d13150999717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92e47195f97275b315a4d416aab47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f72efbdaca8c1aea788ba8fce6c1bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d099165ed44e0e196e6130c9bc01d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de5a7f8eb09e9d8756b358ba4ed04c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f0f3cd6b274441bb2e016b8f69588722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f6611e8b2581ed394a4901131707723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8812e245372fed30669e4c43bd1b54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004cc1eafb2bf82a005738aa8472214725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a227969bcf83cd579a720238f9a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea6d0bd849eedb1d949c96ccf9f83d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ad9f5a9dd811e7085a4dddfd7630728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdf6847b62027a1f125fc9caffd357729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f60c4bdffe6f236223c1571207dff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993111519e8d00d2281f9e3dd59c791731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9aefcb25c716b482961688f0d7f22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0bf1854b68c89c4492c9b79c2f3a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17b1fb0593e02a6296d2cdf890165734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62c17924d64ebecc0e44d3ffa4e887735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b4291cd40569c282208a59d848cd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ab7acb09ff2fe578c640dee9859e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6571945fb97bb9ce661f47caa93c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5abe5cfa4cc66c917d22bff2138f63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae802fa18a9f22305859b4d69a5c473740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487c5baa619db28f681554ed9333726741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f279a4bbc2142d0a0132e6afff95999742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629456d963cce9049b016cfd62b71a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49380c57ca5ac2bead4cca1bd33a8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9173a4bf9ba8b59498866b85c119745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc43d50cdf6bdbf0b616d1d86fca4f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47a1fc5fccc796d73a7d898425b559747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a92f19175ae6defa6fa5592c1383f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed016dabc636aaa80e61f72deb9ff9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef1789a6e0c155eef18bff25a9aca1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ce6e7fa2f32252cb28d372c05e00d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4190c0cf267b8a9e26ebca52b03209f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70bd44652bec858de7d5f05c7f89db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d588dd7b731a5234e218023602389754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d847f7dd5947cfc6c7446cd2527ccf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02b985f484ff056379a3e6ba3254b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ef06415136b955cbea2c7c38853d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa3878987b80dbe0798ab7eedde05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c0513640a822d23d0e74b7ec9d94759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316074490ece278c21d4bee0d97909f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177bcc74e2270cb10d2a42285c1472761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd280efcfd2623279467f70ab2ec96762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5c63dc5be82ea72218e6a6514228763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd210911e177e1cb2395d680333383764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9b5bf9aad09d036e36be81705a3d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437dd99c3cc6f32907f3cb7bdc782ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877febddf378b1f779360bf716ca89e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204ea8dcdc018fe6bca0ff4b0c0bacd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a15c9f5ef31554f6257e5e52a6cc4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b376cd7ca976fb4ad82dfa915dacf5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e209252f73df7b2d8152fd6691ae9b1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d0d5ec1135478b29792d0f259ccd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc754f51978b66ca4f3b785e1a7b8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16474b051b4fa6cacd122dcefa02803b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30b996c11b6cf7f45804f171a5c96e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a464af11c76c724cf6a1ed13d03d52776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1021118dd289babe4a52f3f472dd7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515cb2cb3ddae2904a320f34390e4a5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e3e0fbe65cf9dff0310b34c70640779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7ea5a8609c45f8fe38034764ac703780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e39ef1356b568737e8e60270f3e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e708ff855ce4ea7ff0a246f27adfb19782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418680cdbbf954d0a5735d20fbaf85b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5296e938ddfce08f5dbb3691502fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29eb53a19f59e9a37c082c473e0aed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e67788fab4a066a712ac25a53a153786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a64167be938798651fcdbc03b3ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1eedf7209ab0c533955eedb4a049788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca2a3511fe3f2e98c0adc7cc4da9d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9482be87c9bc67924341216ad2389790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bc56f75981b415d6b27413a12581e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c6f05dc0f5c9f03c8c1ec5b5da6b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15fdc4eae2cfb5a9cd26797e777c42793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f93c6e4a13ad445238c470c89e2a57794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe063ebf811d2139fddf639705c9d36795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371efac62c3f118fe4c98088251b4cb7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304cf7e421bec06b8766502e4890b78797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848de4316c77df489c6a0bf32631fb9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe90b96f73880c23fbe30123747e1e6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c793925186acf4803190b3de2ec4fa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ac12cd4620b0932823fe144cf158801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ab1c995be079ace85b7a8404855e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d5fc703a0a085f3078fa71c496d2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb432fe93faad86685972d746cfa3b42804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56301de58c7f2b17fba27b3971dbfef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e75f720a9e4de91d78274e8912965806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafca519c709141edf10fb60897b2b1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166765cd8eb4e5be57e283709d0187d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10295e21c68577451f462b687beed5d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab351786a17fb2dc697b906cc7e778810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5bc1afcf2384fb6046daf88167de7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6c1612738ac3690958fbc6e1cf0f5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8018ae55d0f7f8f9aad63cb617cc74d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0b91ba28736a16d1daa17cce9e0e2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd96fb3330bbc319c95069ed93eb90815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700215545c74bad5181194fb8fbedbb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aefc17a243326f7e3fc2587083a95817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb479c2d0b3545119ca8aa2822144b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f209dbde033edc18c2c2d2f698c92d7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13dbfb50b1d70b041c2fb7d79f5e5d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4482e85f8ba15027f41ed1e4ccb36e0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb5dc613a3717a1f0c79980c42c0cf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba84bd2586924ec71838aaad0fd42c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202171a07529eeb83f22664b18c1af9b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0487f8998de5c19c97686df0a3109bf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee6c2c1c2b346e0fcbf330f31d1f7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb763c113cbcf555b18cd52a8901ed827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61d450be032400796b7359758e6719828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54ee6e99931d7c045471efca4a8927829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7accf5123ccbc9f2fc9a42b6e8a05830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23591d455e024a227558c2282506e8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffec4d0bb5a37ef9db8a1451ce556e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005dd693e792d114749acf5d02186bc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5659e8cd04fa2744911b6a6da1fcb1f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084749f8f1b415bdb7e271af14b760fb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfce984a5b2f458fcff0800f62502b7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e4ed5906c2203792348e7281d3cb0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a6140ad9c918f33d31cfadf98cdcc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bd1e9a6e0244caf39f6da77a77d1e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600ee1aab0ec77cda1e00e94323dd0f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a6c51541cd17e2fbbf50183899b72841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ba252f576fc29d6c52c809adb9f61842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed461c7e283b0180a5c00857dea8a85843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582c61a8c2dbcb90e781f72d837a5f7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24af190d8a8c4d6ab4550923f8ae82c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2b168974ec20fe7748fd851cc67e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8466cdcafaeeeba860e03ba260516847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd9f2f1bbbb734d0ede1dff08b91e5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8b5409614605bb86b98b8c24995f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce567b64ee54684c6e9399f4f0b1cb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0dbc14d660b379a9832b4ad324a8e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef900b39cf3327f9e8721c9dc0cf2e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee412035c01a77074df0fa758f93d68a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036233aa9d7c88236abf8bebda41a497854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3794a494032cdaacdaf260cbb4bc21855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba0fcb3e014cad8baedf5e6b883f6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6513f4a3f5238c9000d7e0fed1ebb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5020855b97939d3591bf216cbaa095f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d71e665169b48dc28bf150841e99859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d6c8698f16a4431366bcc2fd8bea4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5588d0a6efc13c50e3003d9db7fad63861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f6369975daaadf4d982c403fd9b1b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dde8b1d2e82216383b7be7d7908d9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb22b5cb669ccbaa7bc28299cd6d4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fddc542efa09f93be880283ec20f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda45a9d5f6a31304abd7480c50658866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a551e552378902bb0ec53dab695c6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100e71af6603542a9940744a4b8e0a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400d55aa43d2184cadd793f333a9f1a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd6093dd204c760dbd0af6e6555424870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b31eb952b62f83c7f93ca740f226e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1de181c4873c633565e162e2b8e7f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c980b63d97f6f40ab153e04b4981a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a362455fc61eadc1ca6d71db48c14f6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae0c15c950f43eea20038f5b5310fe875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f135f72d66ab8c8ef5fb3e684fc0f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bddbe1c67c3cda0032308b6be6116877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e6539061c1287178ff3b0d3ddfec878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557dab1dbb53335e04fcfc0a3bab747879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4bfccee068557265ac766f18ae48880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a46f861ace71a09706273f1413a2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a81b89c84df60d8a3d806c15c1714882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fce8f4944a1c8b2847f4fd25517d2b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995593fdbca13670ff4d4e8c668596c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4272a1714fa14c1a6fe4438b5bba9c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e66edff181f5692f1216c8f9dd2210886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3866877e11de38c7eedf4a7c7603664887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1f765519d07c8d81cfe61c1ac1ab3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19e5a3f016df49e2f550bf9dbd0ad7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c20c2ad3d955db2a73c4a1e79c2f1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5bc8a4d916a41f0b5bd5135b7de52891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319b18c5fcbc891a4f0376bd9851504892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a62255e06268afcac4c86cdc83a864893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcac54c26223e7c2b985e258b92d86894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1fd60ff0c34adb69ea21643ca1895895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39214ab0abf36947ec2145bd2f2a43896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58776dce2d40330d747cc7abe18a97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318f571ac5a4dc06618bf2295b1a887898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228c79aa5d019bfc8f5306fa0987a2f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bc5ea3755cdd25093d3c3d8fe2869900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bae647881b5f7e79d695c5c67bac2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b39b3fdbab5d8ec7858abe5c0e2e09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1458408e82fd62e96d9d2341b7fc7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd17d4691401c3c61eb3e7b4efe50f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c086f65e9495a1786004485d2f992905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e5cdab3af2b4e22ed3100e300853906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe03258a775750df3e6494de475b51907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe99d22013853f881483d46bec76e52908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b930e66ab48b4fb6ba24bcb127583c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e0b72b244619c192dc21c3252a5c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596bc159ad2ba52c7c2233ae57aa1c2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2660f8eb3c1e571a4a1859be0606912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e222adf8289651992852b73b15041e6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d7f361629d9684d0154599324472914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302659adaecdbc48bdbb543e099a114915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee59275575923b52c748e1e0ce164c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554129d30003f3c0c289f1ee9e7d04cc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4512cd7db9d6eb518d20be35f4a2d5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bef58b4784b00bb9e58314298e332919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e4b6eb04275ed80a241083fee91e2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2fed85a839fbacd2c75de4e20ffb0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b75377a10e8f0c4f15e7e9fd299a41922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4ca17b268843b2c3dee3fcfe445d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225fd645982c0039232d16edc4affac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf154c87c50f2476178e5089fac9796925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e465c7cc3661a17cc590ff958d3ae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc968ed32da6be970159cd89bae37a5b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae43effd3f317396102b3884e6f9c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816ecda1f6f06244f71dd5fd875c46f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40f609ba131af2c8d1d2e96b070162930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51839a859c43e6d28dce843139ad69cc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845689bb2ac473266c6757ab93d286d4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8f13c47d64c319212487d9e797e28933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e266e696c71409ccdb444a43a76d09934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f106b0035a5e820f6ca2b67ea4200a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a060ffba94590cf282ad6d39e2b34a1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ee6d1525535cb60847bdef618f79a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dc8a10cbcee7acb2ea22a9608dd7a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1149880d8728bc7ebd8e69d52878939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ebfdc282a20ade66055e3b7b4d0ad940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82bcf438b5eb3acc755c5500fe0123941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e91e7b0dc237ee582fab16a9c43965942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f437a13ef444308055c7e1f933b8b8f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22fb4655a6b39aabb38bfc28499a83944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16283f9a90bcc3a21da1f0e1b8a40ac0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142f09b2f7fda3de59bb7830114bad946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c7b98954a04d0cdfc31948a90872f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b80e6d20a7f2a9e918ce4e345d609948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef8c52817d2f4494e4b7019d27f074949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559ee85d05871bf55b822f010c8758a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed968999ce0dc514183b2a0b03df30951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76f5b466fe777c09e19dd3180329ef952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe925ff7e7390ee546880f9492a4456953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ed4560ed3f05603b7bb37c439fe7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd454e12c4616262aca8a06a642d4108955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d50764bcde68460e10385f166cd4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb4956cd05279b24cf3408e4ce33b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e8bca4aa311f5615a7ee02105a7ac958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3037ca9a70eb5a346d22b0d512cae959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50dd1c8ad7b3662d70dcae8ff80c62960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8357c7c9a08d709bcff864a49a28c48961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095af624cc11742758241304327625a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803558d520aabebcd5c3b405a9ec2bf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f566a8439a7af9a275ce5dde38dd78964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030583248289c643c1c57f0a0a722c13965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74ef307fc044cbe7dca9af38fba666966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa840607a3882dc9aaaf7a7188f6c4c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1eb215bce2e07a0fe33a7401f0afa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93e64554cd003f1e677483e5942a8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0371edcdfe90e4ae8429399dd6cbf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3bc171350711dfc9720e80e384e8e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b83c82f141f1c1d285f5f8e8741025972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb001862c47f98345e4584832c1c967973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef7ef83a8a9855590b18294bb2fb8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925a30f645a4cc924c21b88e9aef232975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6171069df9d02cd0abeea288fe27b39976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e6d58a9031bfd37c8fa562105b57b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>