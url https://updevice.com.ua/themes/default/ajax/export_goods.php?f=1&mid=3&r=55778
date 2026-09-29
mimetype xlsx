--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb20959ed7ccf91e3798f418187c60d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca95420907a7e4813a2dd1cf4c92802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee02a8eb2be4b519dc41ab4334c5c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff720b44a2b873f12c260d56d9a3154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63936b5395c277757cb3b7397588cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15e810160835153bf36cb128bfc1326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d48cbadaea4f84ec4d9c217f9048e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce372896de73c30ae96aab0b7fb360a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c929c1c09120846b61ab9c86a0bc3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe7a0b47997fa3b56859876110b23910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef66bac71efeadfba993998d199e37e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8f363ce6b9b8345c0872f090d2d8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2624cc955dced36a10ba7f594eb3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc51df4df2cce7e79ad62efbbd7cf3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9bbbf7d755b33c5868190b67c2f1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d325c77098b7c57f046be8663f3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658a41483c852069103a74d5890644e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a944038eb52a306c05ca281228e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e67a7dbd15dc79b8fd0c0f464f6b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e2b8c918413208aa479d7ca12fafb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9853f4b5057e04a42cd81e2f2e83b7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991929baa08876c3a9e023ae6eb99b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cc8830820d2bb9df1845e032348ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c17f11c363078a119c130c14c4bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f127fae2d0b80e8f64c9a78b90e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbec222866f6725895ccf9c2cff607e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb5ecddbf3be4ccdbac43ac1a4bfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979af0c76e53a68005e4318aa5754d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20392671ee0a633c1c3e45e05ab7425629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeef514948f92a684530ec6210ee0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e9a0de55d5acb34414b73ddfe1a5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d00c9a8ca02b10d910839837aac832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca5c4fd90cbe3e4ad554a7106469433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9fe47065aaf1760b7f0dfc83d39e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73c95e0d4fbee4b5312f26aa69043835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33504d2f3807e493fc41aeb55df5e50836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ddca0c3e2324a958b06ac6b1806e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acd5b10de54c53bf58d3f42794a3da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb58afc72f3111787bd280026a194f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f659ca2074dfc8745d9761dbb1bf6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec123870e4c30dfcfce584eab62bf35d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51da55f50afc83e73982761f736b13542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da2224f3b06813c4ee424670803e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8398ebee93569f002da9deca2e2b83a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e9fada87abe9bb7cf220c008912f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831aabd3c4b5ed82dc41ead8c2c087246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceae04e1ad6b6c75a8e4794a4b6f7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b098f042b14eb90fb747f8ddafa177448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80ef1ec9c9c0d134b24d6e648845749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3befe92e053d019b91c8da458c2225750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96744e441da05fdd72ead0d8cefb70d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01820b3a7f0949bf88a1f351aa6f53a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200a698290f114e4d0fac48b77da8a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865daf9ef19bd32a46726d2ca49233c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c650afd5aa43824129eb1463822155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396ea1610322a7e5708fae829a9435c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b29398bbc95e3580128d8f9a6a24c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143ee4ba49a620b38e85d24a59c6d5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c02939d907175ea591b0ecef8ad459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442c756e0c25ca72a3c83084614f03660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82649dce089c09f94916716760aceaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b202541e40df6c4afebc53bf9fcc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19d5c24e4827353de22412ee00da3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d9d56257348ac806f7e87473f0ce564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54189dd6239248b35fb433aa8c3100365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa248d50118598d2a828208ac5ca31c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd217689a5f21c3ef396c37f9b61e3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3aec100af5d39672a50e70161054068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a84731c8fb561433a6f76fbb9c0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660e65476eb5412906f697018f9d3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241aaeb9dd2b599b0f4b1c8ef78191c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f647d49c114d93fd7979d2c7216adb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141df3b55f98ef95ac87cebd3c2d3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09dd50990dec6a84be1ff4ec2d569574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a52167285c26e7473dc4b237977775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd757bb7e25e67ebdffd11e5285b7c5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af18d3b44f037d860ffb62ece23fcd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036d6485f19c715e455c5858c842a3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c509eee5998221d77c958bc9c252f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc53bb9d10fb3b11fa27af6445887880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39133c7be9895cc51c86fc467bc0851181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230fc73a02dc28861220a2f584a9f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17bd559fbc4f528c9caebab1fe7bc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2f34d50364a219fcb67bac28930484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919833b7632ffca4049f43c2ea891be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145bc7d7d5eca4c8218004650fcb7b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c5594970b4fff3ef7b9638286667e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f413f1168a9fff3863fe5404f96d09d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d14f212a44cac77d2aa0631c1b6dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837787ace13748e93819c02307feabd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678095ed14c63c8df0007935ea49df791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c876468841c2ac165d89900c6c2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a83968eb602eeaa7910cab4b00c4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec55790467468e9a3e0810092a0ddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380565f73208533da5118248522283e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25750acb307c8c8eb42ade1bdbcefb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d1ba0bf9b27998e6491a001580cb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365710e0aac014aff3e40b54cd7afcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917f8d3131e515b83ae293ee84a41499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe7f20a825255dece21dee53c65b96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84448e9c6d627bfea7e55d695cd31ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ef18e19dae4f27891ae66f005583102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc4b498cb1b8a35f8bab435881a43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6a36efcea9a0c991a3e6b8b1af1a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa423d5b60387fa267997b352b48806e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f85f5626c7af8b469d700ef0535d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa9d76777eab24cec5a573d6cc1c6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab6a7e907fcea76499ee3f06d2ea1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eea73bb72cb74d75b9b86530dd929109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece1594343dc7b53136f2582c697866110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efc28a52be130946621682f4998a16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2261eaa65f8ef3f42f657d54dc6b95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043495847d6fa4c8ff8d5aa8543c58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1e1b10d5de61f20e56e2b3e349b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b5ebf0c7cf95463fd3d4a3e7cc51a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325845aaae68ef8291e8684d1a2572e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ae69b077d5c665481f5a8decf15e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bb33a5190848e39f80c1cf0fb451118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2971ec83f8ef9f340c81b1e4b163d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722e99ec6d2d55affb45a7250162c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a24b0ccfbc0d08386c88f2e14c4a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b06b3319d7db3954e14794e7c52d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79595326a8015273799519734ca594123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bad94808a45020b80f5d9954e782eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9bb24418c47882f457573c6fc021d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f63931ab6854b7143ed385d7e9253126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c5d7c317b4605ddef69e30a99083127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f837157eba8092ab3d2e2eab9df6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ac0b8da2369c749f3065ef3e27cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4017108280eb46c4e668844bbf57216130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e71b8d518c4c8d5ad8a6c04265048131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f2bddd8fbd0d4f243605047f2c065132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9839803ff3a340c4e1accd6d6a33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336382e62a71ab29e00f59fcda19505f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca570ac90dd055fd0607fdaefb07da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0f02c3a6a2b087c1155ad27b9c825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc2c7347ae4cb1233f8f66a3c69560137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b286b369da5cbf4e487222725c2ca52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451a5e8858a617b76bdab23fb122dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe6db0b9f1dffda3c68d115ff04d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2c50c267e521b0afe3cd255aeea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a14edea2711b22d42e8339fd4af5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47cd3014819f8b9499a337f86ce9e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242262d68a368c6c996e10d98c3e6ae4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c69a7a13a9e911f401abda54b626145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df2c0d72c8f794e692ea8971e16488146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f843ce922643a662a80f813c5855147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b9bf8b4d5d2a1d3a59b5dc751050148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f533802b811f3e1781037c3d03ecd72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f41080b8eb300a2a3ae3b4b9ba32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf399c9b5ab8ba78147312cd94655fe4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc454cc2d66bd14745d58bf6a2c7310152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091147fb1a1d37a7d5d6df14f4bcac9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a746a251a4b19c7ee367587293cbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669f045142a4c66be80933df27a8bfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74ac2eb202777e39c9987be859a3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059987cb3abf6bcafd6a930901238882157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b8e1f8bcb919ff9d329c66d75b1dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a868a42719a354717a11587f7e716159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9253e9c7eb287f61b3847a176cfc86d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f2832810de1c66966f036c3b600d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9abca41a1d9df2a5f7eb96925eb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ba74febd7952069b71ce7e5f1b2a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351118f7f3d0e7a443ef4b2933092ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81283a865990d25c2366b1ee4ca46be9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1195a973d1b5340112d9cdebee07a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f987e8f8bf2095d287b601018af0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e46240a174f7f84793d9a1970899f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276496e4c67da9a2019b15c02d7624d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f330683eef4f4f438b01bb755d5a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f8f483af6131a482d76abec57e19a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1944f7a1e7c5ae3cfdc5e99e5fd553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3a1b06b665d4e6f022a4add36fbed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f418aa3422d8d088e2887056f5282f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c33d24141f29ad33aedda2010bc96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd564460b78e189ec85ac05472b8e7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e2cd18ae7044bc9a8d6d7c992268b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b401a22aa8533126dabc85fc0d0f8c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4417aa391e2af59c06c7f98e29f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a86e10c792bb94b395fd5bbd7d2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bcc0bf79abb0835bc362575131ce7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179aa5c15a52d4cbc2de3fb63a3b7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4b183aac51e329404264de015e513183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d02a9cf1d925f6a9402c5238467978184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9676a01c5816b1925b9fb35b1b93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd93fc696114c3319a58932abd4f2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1011789bbe60b456b66a00528052ed5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374015073eaa01c6cf87352534f42d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7533281ad2488b2a03a9561c240c49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096c682d532594db10acf86d21c14a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763121cbe95d14dcd76d4c20d6b82643191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae649e86515357fb366790d866374572192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c05b007ace225cf7df24da284b566193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3cc30b81bc1bcc30df931b674d0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585efb23f1181854e93c5235e5d27ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468347edd6d7a7104fbf95deff397ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39153134b0dc1ae44b43e2d5eda13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815dc27c2a12fae2c4ab75f6886a8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c14ed0a125d7939ffd119134204206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89167050f2b8b20f5d774c20061e352e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933e97eff9c784ac054b5e71bd1368201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febd14bdc851648ac31d1773f55e785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22486f926b007672e805d3805a01b08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93479bf9bcf68081ea41226e809a9db4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7ebab3441dc9fce0fa10c5fdf85d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54fba3cb45c86ab88ba39c513f1858206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367e85eac215fa73dbe33620cbf88c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35243c192c810d85899c8362a250b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516c9ee9a097b63b20037f9f1101945209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404c50f05c6a1c9316ce5392f92510210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba157cc4d800bbd9d066fde2ce3d1e79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae941fee5505c7f6458127442948d7d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ca4d4fd7d23a363d4795c0823fba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb84b0a86ac6d231e46880af55ef35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e49b0d83be233e7eab18714529581215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a61fb9c7b1d56c0dc5544d4df2f86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780b81e69348ec7f656e9b4d8dcf3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5721569e68a90b38550a55b85dc56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4fa3fcff33c5900f1666870128b0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336867cfa48ba1fece528121e73dab37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699c5030316bcbbeb811c8b3fe1956221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f2c879513271d695302464b15768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6598daed593d46f707527590ba9929223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c846bbb5f10e0ba0a81a38174136224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b1db33f85298380f39916e219f0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545539ec663c0ac5d33d8c9e3095a9b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8776c425ac32fe95a239f55cc36e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1d2f067e18001c4123f088167a990228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d7e91c93b466d8a8ab8f212faeea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baf1a85bece026436b8f64fa48f04a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965b4548f9e26df552f83990680776231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be91e7f69e50b6dd95eda49000ec5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219251cb44a328b076809751d8bb130233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7bdd1c8bda46196df8afb17dde195234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd3e395c5e98214401a04af91e1593235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6ce011f4109b1e23742bd69a1962a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ffa5cc8d5811ff44f7de0534a446a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf555b4ad60de44abc8699ae52f6554238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41882c5d2997795bbded2a34e26fb18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3dd21fc1d157ce2d03642a1cc4d66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066f4b2cf84c83f7eccd383e355328241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5d433ef8f9137d8b03e0df02cdc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612e28702fb42f1d8f4eeba5138253a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e063ca1dc2a43b0b435c3d5c17670e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da431c7b52ab92a5e9c3ca255a84c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692831471a47ebcd7fce90c7fd35fafa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0732d4f66f83cdceb988675d520e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41862835a2acd36b3779a453a7aa9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adcbca17464c41b23004420b2e6e37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e837935b739a432f70840cfbc2db50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477130b4d364fcce90607469e84c5fc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef1bdc00afb501cf2ec5a38424665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710e795e9f6853f34cc55288e549bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873dedc4154db20befb82f0431db9a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cae33bd6b1415bb42d0012040afad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc998d03a772317b45ab73b3c90904a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532d8397e955ca24d0a42cf7136d85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de1e0f77a4cecc71ba06d2f9cdf0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374bb3a7fa4645dfe4162aac1856586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff48437110eeca0956758c8c4c2c84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d43c5bc695569211d0b9d2c4cd56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea0c95819fb3538d2cae79e342b291262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2ff9b05e46c9c5d4dd5e816793106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e87774df262cfad44e6bdcf46617264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f28c8b9f3ee1cb99e0181fb3faa96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f69d37d931fde35677346d4bc21e94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce1cf1343da2124a4f4e50d202b229267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf24b9831dd7135c163de7314e1929268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442584fe9dfba41680712ece23ca6e39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af653baab0e8d69658be3a7ec61507d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef78546c23aed38fe56407756bafc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd30b79e42c7191b4e08f687b088e2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4545803613592e7ba8f7e89cb92dce4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1db5fcab23814d3216339ca31731274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae0b1912beba144eeed8c09a0163e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b5d437fb4c99b3da5bced8443fd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98c4bd515579c2330ef5bb7cbe6cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d44474ed7630752d2ea6928d8e3144278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2cd2c190c5c13afc01202be57c73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f4b4e85467f237cc9db13dd5bfe64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f525932eef6090b5f3124bfaabe4bbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24912a4419be535964be1d0e11d928f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2636e439858c8473d5de57a1aa8e9b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d9cbef0eec9068215d20357f6ebc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264effd52cbe975744ab0943d7c316285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac8f728f4e3e0db5d711f88c2845a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0d30de73e4f062ced766756bd8ba2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece33514581e7697ed4b3d507b35fee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59b21e1e7af15a9a9350e3d46b8b28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca0ad6bb9741671cd049a65c14697290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c07ed00875306bd3c39d719ff868f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96953b35444779cd7ed0e7aa24cc59a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae531081faf2ecaad37e6e4f399d45d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c822a7e68a441be6075bdeaab622132294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329879699247f45bafdb796d1c7fc7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa367bbbea6abe8aa6ba8640906939c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24053208e5baa520b5ef1597cba5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963ce652aa6140e5a86c76c0237325a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd20b77a8d8774b58041c5d1f5cc04f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d43d9c38811862fed8c4f5fb38c1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f718c44e704fe20a54542766393888301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1e5de30f1062a28a90d57b4f75234302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09da30b8c08f843a43a1d11926fcd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e9e6f5ef5db20eda70057bcef5c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef6f540b7446e423a0efba26d3789305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da6c6fd0962af2ea5e598aabd7c31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda24a80519e943f7aab52b5420c3281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ed8728e5e20515c125ab32ea92eee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1935e5eb06cf8b63d26d5154d5f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ee6d10efbf502aeb02f7fa2bf668310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc46fd5e23440adab4674605c14e0af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a22171b9bb8837bd422bff4a25b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371733f17db5abd9dea53b8e6570ed05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9479422b9dccd8a1b94118cee3a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d392b966e3995029f5e9ccc93569315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b1484303f4fcc62dafe5313b365f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ed13422eac01042cd932ddb1335e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dad4b0e591872b600351b4b011e67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914808a4eddc87e46bfe04610ef2712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e65398b5637913866c8d29f0e51b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632385a0d89d18f14944798745255f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b49ce6cbdd926a3e3e67d3b0e3a77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e309d187556a2cd383d179eda8505323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386c4beb212ef16f32f87eb3f6a287b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecea7cc8181ef1e2be3e4749daf1b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57580d56098c44396186e80770e87b83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dcabace0969596de18f3a78ab0109327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd38aa5fe594a8c5e22cc5b40ecdd96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7bc1e4e045a03f0b24f9ec895d7c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ef2d05eda3e98f38e7164569955a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766ef2520a387be12b9bf8d981f0b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3351ed3da4c8d935dafd1ca342dbf58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d16ac17554bee2a58e678e78aa17ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e63cdd850a724e574cf1ff06d2590334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a14d8c8318c7f4862d78102fbd8d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5858ff7cca3910dce3dfc5870cb39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfca2cff1602357c83c232c65f9312337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d264b64ed5e87c12575280e3339e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cde341d2a3836f608c580d8b825cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c14aae68637a93216b70003684fa10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedcc49bdd691e0fc6efea4c62564c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc32d8b9f4c2f650ac5bc9dab6384342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d4a572568e47b9dc2df7cce25cdcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b75112c13eb9527611191c8d0ea8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6ea6cccc4fd341f88e91e90c9f247345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d9571775e793178ee799af19d19f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57857c0b395f187392543fffe7217224347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478234e6c5706e3cfd5fe046f0964d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e63b77eebc0cd994085da3f1e0902349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156df8d462bf6f8513b1ef843fe8ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce3fc581d6ef062a4467c7bece1edf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4bcb209da38ba1e3e19df5ecc231b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f9105b15bd8dcd66cc7e1c532a18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50947582c8d808e63f9d3e6d2c92ed24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d102c67e5415e2d61c64fa097cb659355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb30fcba972ac428c85af95e6d0ff9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e8ae2930a5b5cd7cf9239e450414b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9bb51ca9b4f502f7cbc5cf958320f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bc24bd9a807f8539bc44d50f0567e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a62b6642f4c5d81f93ce830ed8bea4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e409aee9a06c557abbb5011c8fc8268361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b5582a6c468030f929f8723e0e018362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b151eee5b457648a8935386ebe2e3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bdb317860e1457c33ca65da5fa0d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc1c166f9ef04df2f70e7014a45a9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae121cc1559d61a381ceda497f7d99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ee4e928a7da1b3d2bd37b14d719c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98dc76a83df131fe45ae3605ebbe8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa254d0cb8581f64b51ab5d9186a8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4ac521b461e57d77020108d6e0fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351d0c5a8f0fa7bff46ae9e8c81f669371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22210a8cf304722e70c7819b293dcb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce5e88a69d1082345674c8766f163f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f97686c3d8dddadf046ad5b346aa33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f371c73d0a1d26e42ad8ff17b5d71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e5f02bd2a7e9b9e8e85d59d20808b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4b801bb5c03f1403f050844f47658377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdb55fe6622267ef285c8c75419cd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c847dc7ba428e5680116291ee8d21ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068475141f8997cd74dcbf1354f459b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e61d9e2b3b2069806deb906fda5b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8fcf1d3f3108f29b116033fd95421382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa5561683aaeb96df10c72f9998fe1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671cf92b6b8ffbfe3381089eb251a2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ef3fdbe71cfb0c5d82df3271e988385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4eea7922da21aeda263498ada334386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22686539cb3a1422e101598e4272851d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607195adb17201e24403e2f90bf0732388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b862e651c631b1f31e246300c0921389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc0811e7435eaa53807a067ee7bb83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e8838ecb9401d21d6634dc5205fdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856daff518b321bf69daf43a481dd5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df5947256c57e7c18a1cff6b86f193393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272a57d6251bd8fb47e7b3c9584188c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67cae0faaeeb9d57790088553fc44e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00bbd0a31605c0290b03052c201997396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629006a024cd15d1a3f4c6107bccf98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1879961e34a34b59b29090988cf0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6af4c30ef9b2379f32575163b4bf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ed6f9da96a9b5bb744895c820e072400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68562172cb3984876f57ecd76fa7c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d11955ffe86ddfeb0b971949f5ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcddc66e544cc3474430db1a70b326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f4524699bd1191d20e528d4529953404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f79e3c17d583186f88282088cfb580405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf21dc8321688e9e3c1474dcaa14cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9e05608f2b590be575b20524afac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cddce1239d15ed6928f4ef272cd800408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d2f0de8671a09b87adb9951b5d265409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd34724f1387ca57ebe349d48d7cac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb8e5c224d2201c7f4c157e90d90a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf676de266a99e3301725d9a7d0c161412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93eddfc58841617b5741882747b75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978dd0a288908cb4a1dc45745572c2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cea9dd0090fada9d771bf0ad1618fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93345d65e74be80270eac3dcafd1b0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5aaafc15c7cbc334beec34541a9df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cd16af96c55ddbfa69dbd555c8233418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274e74392ff653672b7d79fd4bf7005419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3486fa445f4ee6d5e90a8e290b5eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce662974356f347d4d9f826e828498421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbec3aa81153c614abdf2b4b9086b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e145a97f4f8feb54c24ce560689e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b388e9d216028ea8e464bc040cf48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae841ec3c8b960877fe7fe473a393425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3d311379b3fd89cec150d2e9f42e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094a794f771a2f2d97907a1901b86db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4770fa4da872d98406210bf5dba4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a355b303334466f43f9777fbb056429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3280bc011a69378a65c5be5e8b265430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c3e842a764589adce9bdbaf94cbb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debe054769e8e5e244baf1b72ada4a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04931baccb931ad4f994ac9715829aa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3914b5c924d7c7d8666e7ea1b7d46f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdca14a993625e23ceb8b0f071f256435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53bc61ed332643c3de0134dfd61c98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1173f91d05f670eb015d1cc6884f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467595acf75905659d13eae6f2abe8d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd696faface02c4066c37149eab4574e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cdad0286d41e132c5cb021818bbbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7b6d9c0feb5b8052043b88ffedc92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a2570fac269f844fa375202ea67a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcd7e982e8b8bd4a3bfe9122248b5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c061eb368e5c127e2fa877759e54e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd5191cd5e003c92a12ba59dfa9c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31de24933c57d0f2bf566914ed2ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccd4c8aba13f9aa289dfe992eb8962447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15be927339193aad7cf700df566f34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b0eaace522281ad77af42377c202c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c329a599105863e60e3275185c15a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b228ab75e458e5b1b0d180709b92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cecbabf0b4d592306d747ad328be7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fccbdbee0733ae12cd9d05be19ee29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6139ae95a931f5755c024d2662d59c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12794e896deefc565da4eee85042602455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138a7e41bacb4e62780a221886943a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e700542c47dc2427ec5432909ce4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a81d18b8a6f9a1fdc654caecf96a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6adaf7698967fbf8db6b98a1073beb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09594d670cfcd91c894f0da6548619b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682ac04722422bd3dc7c41cbc22eab0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf00b84bb3528b0c7ffb4a2e76535462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986f1fbaef02e4ae55a8661817af38b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bd93a8b7e3f819cb01d0d90dcca08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec4c40397709e283481747deeca0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc9b5f01223c791d475074ce586538466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1cf44dcd6f7a75653d916bee551b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0bdb4954674b09e1358f0642351c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f393898c6e5edd3b7e36964adda67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a259d50613d229543333d421279b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b332b77abff12ff96364b372437c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e075ee6b51528b7a720297df8475a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee912028a2e2d5744e55bb3e18217b47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd02dcb5a50df340c8524eac5d797af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb512e999bf3770f0b4e8dd56fb3d0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a3bfbe811fdd681977a197add37b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bef7870e93caf04598f298e85345e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7191ef9c694b9fc3e56303f6a47ab9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ee83d2f95cbc1bf63b253e8133058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc89ff71f60f47af12aa9cee8415c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c593439b9abf7c2e828546f9ff2e72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da1b45abccc3b15a30e60ded6ed31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cde4df726689d4f6d38fdf45ff6f66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c081d911bf34db23466af2b7439c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a8b049fba22892d2641184894fa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51e640ca8196cb1f6c5f6f5fa4afc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a04272bddf5bb7ec0adfc2f7be1bee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33ba56d07027211c08313a3931b8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ac113d9245515ce796e439af8c5a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a1acac8099d8088313d1a8fc4870490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1057c5c87199d23f2398f30573d2b26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb6ba87873eb63602ebe70e24d0ded492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94277d3056d2a3a5f012df85a535c06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119503e464a8c3591efe428f0c1fcb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3ebeaed0d70f9eb5d90f98d951855495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb6d4153567970c0688905264fa40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b599093c9fec06acdb8fd415df3f58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205456546a4277496a5dc2e62b34cee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f74c6beecda12bb52a755cb3bebb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ace9f11d56c28485c10eecdb8b81a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f37a415bda8f294fe9605c98b149f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf11ba66eca4da481cc5f70d3009d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a5d2cc487b2fd4985a52dd9a824dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5327fae47e48c8902e039997d910a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e64e96a75ec27ee1d06e51acbce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d137fdcdbf5cf7f91f8dffed4e4fc0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79584bf95abe1e210da10e28ec256d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880fed962fd701d7caa0c0b67fb70e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406346d1ee1ca1f79c361e7ae836802509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14358dd38eb40adba3867d39ac5dd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0cdd485b0b3eb1579af2c28920b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be6c28ae636c9ec7c6554caa4f390b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9eea7ea29410336d4b414e0b013c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb26c5847ac248b2871d37a14e537514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3462ea1241a589cfa27afb75ab1f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936579867c7e01672254f2043f5e8a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d46224044eb2b42719aa024e724331517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009dd53759179264031fd24e5113a32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b799b6ff9a5fed262be22da427be76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0827614a44f489a6d2994523b17b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bfea84f83469a3adcd4a2eeca07f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35698997d2149f45912391ca10238d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e804a940fcdff965f682abaf2db8fd5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcda528e76bd2ddf12e86cb7372721524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8042d7e5967fe0b1ccad3a988f52068525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caf38bbb6915f779299ecc061a551f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d8c321e425ddb995e8e5dd62f9205527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad1432ef39cf7cbd3170c8543e1c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e7548d1607c9edbf2faabf052f75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e06d156a3aa7aade10da331df59b37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73fc0a75dbb66623619538b0d64819531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c10f0166e6b4fe2183d32b79395dbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf447b6d98d30ff90dd34e032797409b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44c7023453a8bbdbf66f10e3cdb2c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf706d8aaf37013d1efa0885b18c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763b97eca845ee95e06f3deb4eaac0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d7b6acd80de79d92b3ce321fccf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848a5d8d83a10239da04849f913c64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6950b4efd195c472fe44d5857301a49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b3897c280129e16c3794c0acad152540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c708c34b061d88ae747fd9088081676541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a020d2f7d1947b0c9db85d5697b6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5917b092e96a907297a5b8d4436984543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c069f267928308130ebee3e1b053d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881d4c8d85c6f353258f0ed8a3a1905545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59abf0d20c2d1ee42f23b44c5f16c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b372825bef3a272eb7c06db9e4bcc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf590ce650a7d235644f21293ec843548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede0b3229dd5a80238dae12a8917b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b4cc6fa23f0f61d669d070a6572cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6d86c6d28dc6c0cddc13799b87c80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9262ebff60ba01d9ee7843149fd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66caabc72d77509ac46889ea19a0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc9f73c60492fff2faf510199f58cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b1226db8e1385f1f377e1128cda6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69b1c7bdd5abcdacf6918a4391f18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5084da904364fa85c48e983438d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2310449ee417fca77c3ae140e6989558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd66d08c7a2fec4c7bde8fc1f6ca70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efcd40ac0ac1fd7b6718ddcfeb1ed6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5dce403769190ae441f855cc0d7da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990937196aaeca647b811bc4f78f9e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e18e4535df0097b1516f6d9e5be2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03239296d0be52b34fcd245447d55215564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5841e4bc307d95227b591907d98ded565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015088bbfc0e91386584d739835763566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bc22a57169a81de65efcfe839576567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce870f7aedef6708a71f85932ae43dbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e40b160422117c48a810c590c172db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c501ff4f583fdc9b8197c456f3a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9dbb1811c53d1c35940cade7b80f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61256ca07b17e9b2cb363b74665f8d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a9747c564db03f546435beb1923c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63796f26728dc63e39a8a562d6b013574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6806c46627def95c98c294754c1552575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bcbdd6c922cdf63a1eb6927bb5d72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ea5a8bd0cd3563bc5ba916210f51d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731a02f56128802184f5f588e5e966d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92f4f5857650a61b1599a7dc0fcf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53562ad04d12e93316d15b6be9eccc19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796f755f1ffe374fb563a3824821503581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d2fbb8ff6c8887feddcd3a862836582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e729747cd7feb2446e0fe9b195aa0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f88b63751105aa93ed72b1d4d0a5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cd5af903c88373f10897c9fd9b3cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df5112406d051817372535b85ec652586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db20f6dca9497a63a4dc90857f7243587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687810753a960d4722939297835e947f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5c0599930fe8d0c5b03f559802a7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb319e28972aac1d2651f5af7411c815590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b1b1cd1258b92f7805c68e139b9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4d3d14e46b3a0f5be9888c913c54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34815720768b81bd65995900f43000f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a92aa7d63c4ed0edc040051e9014594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391f9d4b04ddfb2be99f5728935f086595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a51f53f62591e511f4fd1a2fa4d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc34a5e14e526ab05e460e3d1fdec25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b25ba42f7a753b26c794f0642379598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe8272c06af337e5534313f297881e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db46b0333ef765af9202b98f5f575c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc59e1db5fe41e7dd3f2c708c12bd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f75bb5ac42b244252a8e53749d765602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d78f21d7143cbc85ccb1c4b3fe78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481e59172ef6f5492efa2b065429f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137a9adceb0c84f9eafdbef6575418f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654d98498cd5d660a47cb7493f899ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151cee86d16542d6370bc0fb56b82af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e3cb9e6bdebdba832d1f9c76aa4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de299952ac3f213de846512164392346609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694890def289e4635cb9940fca231a00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe57135bc4733f5c91c6e0e84c3799611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7dac424c5d0368055539193e8a88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4409b843e64a90cca831b1f343c0e42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c608bb302cb119b04581688b862208614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd052ea1c6515162da324b06a8aaa83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87faba660aa90b32ae2db350ffb934616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efd5bf1a5651010572e98da6bc68a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1a1297633c1dffe2fd4659726b8a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097637f88928dfc9cbfbca9ca96b1ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25412d3ee680ba47e8a068368ddbba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4794e89a5da7757c3f93955a750fe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea667e0bf596fc3b1d1aa5e56e5ec1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc453b2f3a563545f03f52025a5842ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af99591c338a2e4014dfaff9483578a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92779abb4c8281128af01bc2e2b7e59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d3372e23684386584f4145e5ca563626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12483f4aadc8384d5506fd9009e1f12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039f62c93e72673eba30db279f70b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323fead842c24b2d4382d5e216ac6bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3655c8329812ed582ff6292671b62cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6327d6fcf80b6c18bc3f2b94b82f95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f88e0099a49ce1d9843b9a656ac75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fa082f2316200ee31726e35366b00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a063af5f5cf0042a5cdbd9f1967a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95115bf8fe9518f4f9c46e7117fae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0adfded0a38795111b7d65e737503636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ed3a9bf552ebf05a702455988a73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf60567191dbdcae00ea5b37855ec6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef5fae308394f4df5abb8a62f0a65b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b184497b3b42b81c8fad39c105ac9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9398cf0169d8333ad21ee207acd3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0754e53939778a1fc5afc246c98323642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14996f00328fac73c416111eeb6b60e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf0d81142f4b4761c78f14da80cf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeecbca80dc21716acd3d4b2caae1c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c04b6622436a0075405fac9ed643646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ff1a60caf65b9778038ea282a7247647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77688f1ce99dbbebce09ee77dfdb87da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166bc6cf0e4c1a484b76490692dfdb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91624f28b0ffd3d25a6628716d5dd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e8776d0c916e77d1dc8c0e3ef7e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a38cfd2d31223d0c6d47468624ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e227d386b2f3447d35976342abe24a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afb5ea694290633fbd05724d978c0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d07f4233396e3c7da59e256ded99a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7fd334ebefd3d7ddcfb3d9c33be0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab0d01f75d8c1f65e584ea41060cf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f15eaa5e0930c8700c69be97cad1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa32ca91e55a346ce80af31bcdfb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c732cc1c22573327c8b5512b831b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a48f021bc1d7a17b97c5feaaeda271661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d06c09e9bb3f047f806349d4b6ab1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95e12ebe001f4fbad4651040607d76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d627ad5a34e9667f387e5baaab503664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183fda2117c01e3559bf4c7e6dbd4e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23df5e0aa1d011b604bd12a3c910632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7808f1ad2d31603b3ba06507bf32258667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f566a7464d79ded47a2b7b281d146e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714e1b3fce1b6fcf75bf7927fb0a73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953df44aef0f728145988d42912c5691670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c93192b65b6f36e54629768fc8efc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4177a2c5e6130bdb7e5e59b52e384672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffeb92cb61a6acb1ec8822fd88fa67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71cc17bb629e8a9b2f0d684c9a1099674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d6d02c130ebd01404f38c3a8353c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5974c72beff5bb29ac3d9f22e8c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f253f6ade61f21db84baf1c830062677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af700bcedf770abbcaccc77685e776d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99259fdf9064bc9cab6ce0294300cfb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10293258ae52beaee640ae805c71bcff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cdb8a5a9a32b3f0d37434583fc976681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8251df1747b8d8864f85e19a9c66698682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60846e372b2f419cb77fe086d2e20c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af88eb324a1662c9101253e3f35aec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea0007e3e756daeda8ab4c20fe0340685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5ca1012d17e6e3ca5de61919b66b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c77faa623ea73dbed3d4908a0b89c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1721138fc6c9829d593e08a8f4d64f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d65e07a8fdf80a2baa5df10c8d3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caae7c291ba176312a65de23c11f39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b7b1116f116a5197bdbb938b9be1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b08271b6419f7b5a63524a1b8aa2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091aafe2922e3bd94e365e6ea44fa8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72938d3850a6bf3b3efca3c6708a7b22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89600584c4b5948eaf493d74c9809f03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb422981f4a9c278ccb6e86eb8748f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aead85346c3cbbd871005aadc8b608697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40567864ac2bcc4225762ef238405619698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5149a19359f662c109790c10f4fc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18183475105859d78ecd40d14b3947a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd79d1cc618b4c4d57827174c21ac1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687dfc0b885ddfee9ae9ad68be6d943702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b962a64beb45867ec11b02570978dbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7893826207fe0d1c3b5fc37fa0a2702704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a38cdfb6826382df957d9d26d7969705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd722abbff7777f3968115fd250513a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf4f50918090e790f007b72b10562d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c702295ee9e0c7443815bb4f29656708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ff0292c1071d74e3ef7161df14c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ea1cf626dca26e5a6a1ecc23f118d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea4956f3a780fb09b34d84a22cf87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec8eb7ebb4cfe4e1d8ae5e41d5dbb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dabd234ecd08ce0b92911767c4af2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d70733047ed373af618d123dc046d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a770545131fd92b678f30d27ff88fb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ec0111c0b7c8abdd9dee34d3d5950716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f2977e19a8facac78beffbe07791717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439197e4064b85cc3ada77e9afa1219718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f755a6c843105f6e7788ff84564a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc1d0300fd42f5d78bdcb3902cec7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad75a56444e6279f7f1cd8b4379d3bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba98da1817d79e867fa0ae15a8634722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1296088a36c0d762827b0219fac68b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db3d23fa8a37b939e0a900fab0f98c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652de762ca2c08c12c665c6fca29539725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15260594b021a3d52818d6605c4c1d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bcb0a94b3afa4d0e5f4f58b552c8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ddeefead17e7d18a308fded1d172a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2542b28b3e7d8f7cba4db73b72b62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e8e16f19d247055c53e223810a7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4292dbfb5b3d7f4c10bf8ebb12bc33d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96471f62a9776301c50b9327de70323732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473597b4c47a8d08486f8a40bb905ac0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b683548463adbc12f4afef4f0130b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e099dc4f5ecf58697e04d2a754cebb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345883940b532ba0c643b4c0dc90edd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3f3353eb4e20badb42336a2455018737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8650653dbf381e2b04b02640e94034738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f15752388973bc10e2d7741fde9f3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd1c1fe2e1cc605f71f6e9cb8f435740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4adda681fd944ceab8d79a715f75f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f612ac8de993ec504445efebea33c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa950fac7fa789eca4c4a9f3c1785743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34fa6f49cd0dfde0cf35c5563cc13a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587722bc6381fb4b6e316ac623b306c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa841a5bf3a40bb7ba9f0e44b36e2d2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ebcf9a5edb66f7d08729ddd2aaa8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f3ebcb6bbf0126993e5465fdfe878748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d565e9d7b74bb17e3e6280050b09304749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cdf925f56228cd23e0fb444060f0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ba832740c50eba4d41e83548558b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612196f706d4270adf24d928bc9042b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc70ae0bbf594d67736f1bda64397753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569266fa0961a35659b5686d38888e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f17c909b7c55e733becd783f094c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a489c494d614d7b05bc5e51ea9c3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade7918bc9b3e26c81c7ba60c1ac60c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25707ab30327f4a571ad72fbc61150aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff888c2d6f0075968b504a39d0164759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec209e8a9443fa215cc6003251fa619760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634b25c16852e90003db8ed1614703761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c3b38e72dce6323faf9844e41a713762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56324bcbe933802c840a079d221f6d82763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5fa45df6f75959711bc3e2f101916764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550782deae2e197689c8460e0ddeeaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f518e237696a6f52cac6c5c2b9e91766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b9d538d5274e8dc5f31c089913dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37d35c5b731a835309151e72c27eb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4e73e921ac3997e68793b7772a733769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50aa5b37d5ccc978c3d61b71fc9cd5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575a5f4c58997846ff3fb1c8100b07771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a20152fd276b67350286011e256092772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991880b24b5cac39540edd712f963df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838afdd168f578a8c7d05cf3d45fa34774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384a563894d3a4a29179d3579372c3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9921579e3e699ef190ba99c6d5b601a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecf1e9e27269972074cd1334ac7e00777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0e470f7734ccb6cc899b08f395726778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190fff6bf424033a0d74dbfd1ce52b2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c7c5f0f69ee943a454e32754e94d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c344981cb5ecb3b852cd8dd249c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1ca6190801fdf9bac8b6cac6849b4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6d7b899e9ee20dfd267b2015cf587783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131c93727ef3d82507d209984c3711784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda7e0ad6df97544917beb9b20bc375785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc61b77551d08d6124593883f88b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88665e239c4cbb9db468bb00d38980ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1ac9b685514b3869729c786d8741c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eddaa5f486774ca220a2730004b59789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8694fe9a591ed71a627d75381a1e7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cafe8fd6291f1626ebe0c3b32ea3b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49442894c212471b3cf75343812da24792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb861d74889fd71218cd3ab8e7db464d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56500b808bee4c9e1f82c1866f2cdba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee280f643e7929c5daae0da58cb15d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f7851056d52419c98fa53689e3f5a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85fe9e9c3cbaf3389936fdd3a3bef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdaae161b732c6cba87b82eb127f18798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d95fe56b9abe8f6a0e514190f7980f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb64a961dd78471d8d38f028a882949800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c49dd9877fa4fbe459324d9d8d08c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc304ce50bcd5763e24b284b93c613802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e5bb771ff68e4260cb870a1dcc14803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4b9aec2181bf14bf97986ee04ef3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9e384181bf2aac7841764c8c77c54805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb678057de027739bfce212dd748498d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca260763b3806d9f43ded4f39e6e440807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de424287e4efad33ba1090d22d0f4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70c81174d42275488ed652dc68435809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c09eb72ff426edd70a2fb625a1000810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a126747b59608b4992817c0da50e14811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edab71ff6286e3a4f607f6abcbda84f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31f6f7eafced7e2f076843feae25cd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fe0526d4c252239d01222132277c8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2846840b9db76248546be579545a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91405c65d06030718e67380715be22816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601032f3f141cdb70faf4f271723c15e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb29d0e57f55bea488fcbb60df19f8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40588237191692dd315a889ed5e1926819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2fa39465556132b52673d71f79b62820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10505827d3fb0920af9f293c1c27f4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41980902a94a48c664d4faf72cd305a0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a91b551db7a3ebaf092dfe5649832823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75657d7a547bf2a6ebf303916cf8a6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c834c0e521c023bb552a049271d60825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932ddcb243e5c0967f3459a0279a94826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440baa5caa60b68bbdac86f4e1ab0b1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc25e84df246d9aec51c401f56f7ac2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137613a7aee74f57825d3e6c0c6e29e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894b848c72b8aca846e1bf9ea59eb4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac2f77518a339da72a889890f7eefd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eded5aa5d9dd0461aeb9e3dddc395d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e18483b5c80d8ac1f4455c85eabdb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7467ddbaac0ba41762398edf764c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067973c3fbe5fe4cbcfd8620eae1e5c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf461fbbe093684cf258da76d84ee24836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352149b3187aa882c01e6cea1ab9052837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0718d897b8bf35ed9f4941b8a7b0f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148202d61e09d42d5819b994b09e605839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986a43de3e6c7290f6f8bbd36fae924840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3588090b6d9c0bfec72e9a8cab8c6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ec002f60f29bcbe6814935e8231c0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c984d103619cd43197ff27145f74843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f937168da3c7cff59ea30fef1f1f7be844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c30c57cdc643a4834c81d824b3b59845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09648947c81ed81d20bf78939644b78846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76207a31831c1a0a547c7652ba7013a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850be5464981a0dc1b394d79541bcd6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc973581e6f0ace4b09ea1b17aa029849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699abb3e7bf99a26595de3e3cfe19387850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cea57653f317305fbbd61adf0be25851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750962e18c090ee0737334ff048c67852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840de263eac4a76347d88a7888682297853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f251ba9cb9fd8ff1fb8a642f82d06854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1dee151c681d62739a37bcee1e143855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7cf47771a66ef82d941015022c5ec856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41164fd351e17af1a2bf3e684f5e39b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327198b032ded820c0e3183130d09123858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bcb16507c899d75cbe79f41b70d70859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c284e9140599968365b530b842cd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032f7a634229e427bab57f34623d1ab861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2cb5729d650f34ab4c4f44b150143862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73f375e639b68a68c5563ad412b47e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6eb7c81acb42365cf6851fd514d0c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9058049231811d7d4fb5a5d44aa57865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207567031216ab57a2ff06a3d18a5ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819672e5dac07cd0eb2d1cf6387b0e3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2efdba6be4ccc8c4008a2afdd2439868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa3d728f7ffec8002ba9c9ed1baa2d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f59254783ff5818cf14c9acc4b792870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37305a0bde8780780ac128a44c6cd40e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec88d9d449e3141b7520c632a6da5f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01851991f67cf8cdfbb0fc60c66c26873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b49d57e95a746aa210f82ccb7713b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c48cfffd44ffc8b2fa86c1d7f855875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2135585a271fcdf441703b4c60fbc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348216717abdea5574fba49d8b7cc61877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b6cd7f14eded97ae3d4975c87057a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176475a1b2df40e5862c70381c8ecfe9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f0247fa3ec947f1cb9fc0353994b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e14ec1055bbcc9fcc0f623862a482b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524a5d191ca5abc8a219192c37dc1b9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d2b15be71e4cd30af41c188cdaf0e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c456ffe1d2f911f4f1fdd0a28063af884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb45350d695c6be0ad96ca14f9110dd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f929dd480e74d5018a25722d899cd2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c627cfbd9cf27c9b8b66b2f247ee52887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fba51d6a411bfb17196d2ce02b31a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09e219aa1459b47a76b60c09a3043889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae7b04cf4fa9a317e20b908b919ad1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3313a37445645b3e760d9048213c233891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c874bfbd3a0138f52afea858ec797892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384452aebd8c95b602d0fa52111f45d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eda0986ee927885192da808b71415894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76814b9b0dfa194a742a95e78753aa4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb78b0ad4a70ffa08bb232fcb6bcef0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a0913be5d205ce276a9b5418145c9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445147218bf68eb0ca81d2c0da100806898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8189395bb50e28816ee7b646a013ac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7d02c15389bdc2837ed2af6332e4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d8608a22ae4f6d01bb258ac1b4ee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a3021e7e7ee0cbbf923d1b94aac2b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8269b6aceda537368c218883bc1b0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49690dc440099abb0789e3749a9320904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5fece4a749c4d0d41b2c9e1b3d978905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd8b16ace854711008fef42636715906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aa26e8085ca7869cb1c32442a8347907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdcca16bee69143f5aec38936e66a0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db91cb81a75bdba21fa10f705268980909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c65df7dc6093a21b42cc7a017f5ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485653e84bf1f25b72243bfb3a4c4e5d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d353ea8265eb454e1f4fa322f47f3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b028883ebe490b42d64f4bff1494913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cec2fd80cac021f8b65a105922ad4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985835f4678bf4674d7f446ed6790c89915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2a22b5b180916c86a14f1f8e66de3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc418abe1cae7190adf8b84c15f5bed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f96ea385bf96e5a57353febc9d60e3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf0bb872408a58650a7b4a080180b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8ff5f77cd5a21a7ec38cb33bd2d57920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049c5597e86d4b41706a06805c7774921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b922dbac2c07b91d0d52e707ec4768d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2e7dec509056776badc717bb6fde7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9179001ee57a15486099e7caee427924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689323335f194bce7656c8da04427c17925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93056ef3e6a5a21827f4f2f5be21d343926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd657b7c253146f13b9391ff0ebd4a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b8ceab7c7324fbff5b006d5b4818d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47acdf5e312e01234a4e2a52f17d4b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e45acdb74b6f0895fe03a9331c7a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b95a285a3f5832964d141fcacd16d2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27506a48372364594af38947bc98a1c3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5cb7c955e4c1031ec3a123270e786933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03da139ef13adee57d078b1d360b3e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370dbf8f7b3e5884fe9ab8a9a749be935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec48e436f84306fb044e36bb0aa8f15936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247504018d4730fba004b32f4bb3906937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a20b9026343d3a0c0a9bbf1f3d2d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ddf377645e480aa00b2dcabe1207d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba9954e963ede825ef2131b5a873a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeeb3d0ef6cee4867801a50c8a27cd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9a26284b8d71d7875057abe36039f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c49a7d23bbee1b20bfff373703c1a3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406a1d029155447aa11e03516f1918944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ed48ea38d7718755e4cd99d29256945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacbc272a5a4b6d1e067d87fcac6a1e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1820f357c8defdf52921d289ebb34d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf3100e211ceb6da6c0167a8a9cc8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabe9a5d7aff24abe19d332e24356fe949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade74dda7d7b27352772a937b98cfff3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f58cd28d75a1728c6321379c7c4095951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd518e020f280ccf53f089903d0262952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7c45d28ea4be3bc20c263fc87b766953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21676c4b691a9b5af5f3126daaa7f89a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed10c0abd031d20bcc0da0ada10e74f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ec32b75bd300fe4651f404a058fc6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c9178f5100931e19baad2c73787d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1fe7acaaf4d18572a829b458e699958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186b68dec96264e587f1e56f155d683959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded1f1a60aa61c87475b5139623561960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473ad14b073e6c424dbd521d53e7f3a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0179496c7aeed03c274792f69a89b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac97c9e378cfc2233f59eb3a3e7e80963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe45bfa839e41cf7111c0cfd6ee922964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad06ad3f6c334c319cbbb65854d212965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee016dececc10daf22263b4dfb06579966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b906de70a25f9dd6615340ed99bd8dc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb709033893c06aa219c01b9f221cbc3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd47093c42a84916035ef061ed36b02969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f994579952935a2b2b4875b914bab970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2cbdbdb4409ea3cdecc904082001971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225d7bf68bf1aa3c1214410b36c393b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a5908aa2af3d7ac3d0632db492490973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f5f82f23d998dd34418728587ee96974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08c04a34f8f938ecf9b7980f6c9e8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ccf6b1fdf687bcbf856d01587f9f2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7203ea7c9196f5308eb28ba7f919b4d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda56282c991f08c27b737800eb0acda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a41a2ccf39dc2912e0221a0660dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ab2e995e0380bb5567b23d47657023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce88132797293597e433621f6e5c434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a74786fb14fd44eb593a7495b5e0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e626bf2bab3a175e1e0e61bfa59d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6fc7d115033b0cc2225fca6af3557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98419da5bd1693be06730ce6cce33a8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110cd996e0a897cfe2fa1c4802d27629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d7bbd0add4f0c16a63577c9ca711b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57857e77abdda0bb1c8783cd437615e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2513ce3947733516bf9b67b096f44e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178a3abc320249df6926760ce428cac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931f34888e6d362719d177e7aad96414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bbf67c1cd12477ea4ad795b6288a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7bcfa5ebff506489c85257f289cdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4f98b6eb18cdbdb0e4a23dc7fd8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef180c6fd6715d030aef17aee5685d1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c73efac2cda69ba005c7299c8b8a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab43fb0eeed2de0b8c2e6c582b077520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb7755fd454e1c92da5bc93c854fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e60c869013c4ec18c94d8f38fb0f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7c8f379e1056b08c9ce7dc7a5cb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f987d7f7a08482708b5013f9861ca324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654570c864c83fb36fe1d255980b7f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda76a2158bb11c7b4f31573439e311f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334759ca0aec216bf419efacfe32f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7816f819ef1b7fa2d19bbca62adb25028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fb795d64e4ca8a99ea70183a8251329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f84cef5500c3e79bfa3ada4265dae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213639cf0672d0359c81fe658d1abea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc845ad033046bb722c11d2149ebb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964286cbb58b1f00ad90f290126537433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf576e29e03c42adf2fb29aeb517f4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87014be1548eac8dcb7c6413c6273035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40733f17ddc59745340beb405652fb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca884e2891bcd0643fc8203f856ec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dedccb8943be4fa7badce00bf0590c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0d7d9390ce85c0b360e58b1e893339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056bb0e4afc53eb7107d159aeac13f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff69b339c5eabe7af5afbd98db85d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeef95e3e581d049ab03db1aff19d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a94c44cf44492a8030b0cfee8a0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851018c1b863fc822f95291a7036e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a85ee119d89f75d692566ed063afc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e20ae16754270347cde9c97fa5895e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f461da1076ac40516ac5fff23e28b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542aed6c7c049bd82e73ee2fc1d2cc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be340788e2916af2170f6c2f299a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daee46582bc1acf350d526858894ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc7d15ffbc71484f8aba9d77d3c8ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07e1addac0c58c2961b4b10030a4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108b271e30062e3ecbbc0d02f82874653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d420f164457414d895f2c8de9d6cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86350c43db56a1612e2a406c8823b0c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f6b332f0db2be52cdfd6e944de5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a764f38dd574efc089d0b0c21168cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82e832feed2e2ea232cd0020a09e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f24140dcbfce761299bc0a0ff347059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231a8a12a2b407c5fb5355543aeed4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709270f8230b43b4c1af767430f236761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4494edf4239ae168830fdf82c8d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa75d27be091258ae64b249d64703c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac6cc797cb42bae4230378770ebb0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d01b2734871639b8c9dce5e50b816565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5920200017a0969d799d2784d9674566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700942bf2b8c602dd840746ce14b938867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1553749748f3e9eb579c8aa2120027768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdcb4c91f74ebedcf986b85562a70469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e26066eb1ec460995719768a1dbe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a713b0ed32d4271930a214119f0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f6ca91cf346ee1381cdf3227c4cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5194f286b1ebf88347394c4fa78fee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa76a0643c91d67feb6fda069f0c4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f95411dd7e5aa4fdd81f8ab2fc123475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068b28320332c81c4fa60aed48ec43076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eea117b8c71dbaea354a329a9d74377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bee34874d3cc5ec694e22aaab3f1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb9c956684436ffcd8536f7f5e68c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933fd29b98c131996c86b4e6d1196f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6392a71b890f9c60bba1d3a3bc3da8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbab5f60bd61386ad41895cca1e59682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2490a65007b88ffa13028cdda98a2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f86c785c9e0b26dcd4892eda4ba0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73236adc1cd40e084242d0dc9dbff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8bb64a12ed3424cb3b0da34d8423786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13100020fc66d423c78e94f0e80197387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bfecb72aae2063411215d701808ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ec87ec7c18fdc7555f02d4a752e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a3c6ff1ccf9cef5707219855e1e6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04200cf482c7dd2dbf5bf9a98954e2de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21330b61dc2b7019b837c7be0c71958592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a913345cf1320d93b545087050066f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be4d4f50932e200a6058ffeb2460294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb50613ca692c0ed4a35da9ce106495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac319c83a0540f9dd7ef1694014348b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec5ee57b44e8379d55316188350a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b5a7acdc3e68c1ef96f4d70dd39798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598cbbe4d393c3ed05e348e77a162fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381ea61828cbf8b15988a0cda0dab3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6b1d232bb1133e8d714685cdc879e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db7ab9042c2c91bb34c7530278e447102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d88d332d000f3a2be3411dfd9a716103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf1fb4f5639a29904eb251bfe71f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a70bdc5a1fd70129b2e5f18790267105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4a0a539ac462b9285f77cc214f1fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a07e912928d9ded5216be6ac9fb24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb919ff6d775ad5cee37d03f44d184108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73bdc8cb9878ef15112faea8ceac93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5676bc4b7ec27634189ae48560a32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430527fc91ea444f26ff423d3727c92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b88e4a580defe386e45faaea4e6fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea9ba67c8db8b0f4959d180bab4703113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1820baa3c2f388c6353ebbf9d11d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347daa2a321b289f9e725bf73aedd24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc5ee41296c8c5dbd7659587de3a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c57f77ce818a15609c0bf22ef5f49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aedf1e69841dfd6135e7e3dbd40cf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f8b64ca011235c7289b3fee0d4f08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25dd16ec9579e308f53df7d6f9a427120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2dd2148de8d2924ec047acab74945121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b1bf3f9e7aa4bbc4475eb5bcb013122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97a083d225a3752a21c6c7c063b00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9afa23c58a2ff3695b2170937a8cee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb9a9fc8e7e50ee1e048d9a140e8c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f3f62d2f9c30fd4b34af23bd491e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8032d3e0fd05b98ae5570cd10a0bd93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27e0720e12f466f4fcdad0e91761b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31bec133f0cf5cd424f8f7d4e14c9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3cfddc5bbbb108daae50c43320830130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea1a599c6deea2c2e6b06bbf49dc87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583602a6fc556f9ca5d6245e36631ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4328d45b48c98a7d7b986f254e16c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3bc7d1dfb5939531022ba554d482134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d717437efd38f8bff8e4a862af577135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2118a39b58f19917743048a1473adc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fca29c36823f7f91ec91e349c38001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b1d19518a1c8fc0e041531656fcc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd812f6330b423a11d1437f5fd1e9318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913247c6bea1f2fbe39881892cf9b07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b4da9e581b0964b96e47e95704f69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688672183cb053cb484e5da796d69c94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ea6aedd3be869ca8fdf5798315b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab170f3ebd0464907818aed78f0319144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351f32c328ad5ba227812e4a5dea9e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c773f4a3c6d8590e30e779b699145146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca1957d104c6c1c83907896a1116f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a9289b888c313a1daf2a980cfb78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29371d0302e6c237b6541a6cee6671d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee9a3820ad65d2dc36dcf6785c65d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8a8c3e820f72ef348bb0d7d5fea9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3122d4cf428d1cd2d83216c22461ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2359a762ef7cf3d30d65b74cf2d43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee137e6156b014a5cb661a389e06de4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095af17cfd8ef052e358033485783a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aed8ad95f37701fa7ead72c5458a4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b5930b0a46ebf4a3091a03d92dbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e073ce6e4b65efd79d80343879cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad2f060cabfbf8f42567802311ce48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe64f09023513b480338458b0e709160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e88105a9e83f8423e323bce78f91ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a786f86583a8c8f919c4068374203162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74763b528f35334b2168dc42d64196cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e118ed8d985621d12543ae528ee788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ffe6374b72870e4cc6122eaeb6a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfcc70a7dd3c80f3773147ed84dbb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9944d9d7b5532219c0bcaea7af5d1ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b209317fbfa9448348c985bb5263b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b96e8d576cd5a1c16fe8d7bf1db84d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42705b3572f10f4f0bc5142578bd34e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fa0da50bcb1dd6760af27ec072f82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4d7b84ad1ecb13b5f6fb5c8140f6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923a77bf58a0e8d79a6b3041b57c3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326696791e9c5244b737f7f1cd41bcbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fccc69affd798ff0cd777d1b15504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad6c4d6cf8993bd7231fa322db321f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc35dea2288e4b59ffb6ea7502d70f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9f1ea6e781d86059facda757a92b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341f213eb058bd803c365162997a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0d0441e4860c6cd55bb10d3447c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d0e8d3d3522217d3849a696161a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5489c4fc89eeb20add20f4b582fbad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5621bd1c617956502a2542a75e1b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b539bba911933956414672f487b47c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc64533bf7f8c90f89b06a0bc9b797185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501671611ff54c83cc765210a19c7a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207536e2858fab1361db1a4e339e0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e834191b3c2bb34bc28c954325dc21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71c9924bcc8d01bf711a9a40469876189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6974e5998f728a0f4037628abceb12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344c4e954fe0957ef39d5c98f670b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eec5c46cebf957beb829a615540e0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23226daf7d37b848d1b23cebea149bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544afdb8b2fc399f6cdfa6ca93fa59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ac8dd598dfda2a5cd96007bb23c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e31db5e35ea0a48957c7e9c1c3fce0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514965c3b742942a66334284d1cd75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa110dbc70743d8dac33565761157e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b5880b6eaaa6f52f7a5171778459199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1f829b34d4bc7cceca102857c26d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd00272dd8cffa3193733d3c488064201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eadefa79894e7ffd79a5a5e5eb67b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c180f66bdce247066e476cb9faf999203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db550e3a94ab6bd13dc24c2095f94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68987f962697f24c6d24a9065adb694f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1181674b71543d6822d29c52bfc7211206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c39f6fca6603390af9fa2d8665d0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c8ec1da0cd841aba9f4b05dd9bc0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2be08d88d0909ab8cf153ee92b6a8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f61bfc31bb611db14d005431d83272210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4eeabf47f177d5dbb3cc765062e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14666bf46f41ccac280498f3d477e4c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43fc54f0e23ee16b73710bfa1fc4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b85d9a06f46aded3eb364a3753aad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996c6eb0350cf9fd1b47fb7f656efe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398053adb813bde0fad87639ba649b15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f67b33b353b987f940e5e83c7a6787217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787a166f06530fbdf382ce92a7828b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc81a70d70c35bd750cf9e59fb272219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c35abba41eea9f37dda31985c3cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf593494d55af712b5bb049bf5b1571c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a2758be9f5739d61e9c60546eaf50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a86ae0110e6e493dcce0cf8261c63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c47b1b1e44bf13d2a4bbf0794c9da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59504b9e7dcb2a1b7f8ded4a3f2226225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8484611d216066aa90b435301f3604c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd6d416b7622bd39621dd25b16984227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90962bed2d5a43d2fe21901b010c96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771483644a00fa1a3adb7eef9f4cc5ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8ce3e6293362b42c550a760c58f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b25b5f45331eab11387750da09c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01355a4efa4dd102df1cf258f54f207232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf262341b3c6177bc175432da9b4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ddd01cfa6d30afb89970e56a60a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acaf66cdf7a3cc64fd0339c8c6d3b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbd12db107dff6e9df2fbda713a5ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fb3f66998e4fc8e7dee6684e27c1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ff2456266b048809097f4ff4a429238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd00383a786c78d76edc9bbed0a40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30165af4c5e679b0e2daa3969c9970f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700136f6a19f7d5ce2fae75d91c2cacd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350f01edb1e5c678801b378cb7c6f62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42306a30f2cf7d705ef90038520fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753269ca6ddf76d352ecf830971f1bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391fc3c42e6d66ff46d8bdb37054de7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7618f835797a597f9a3eeed88c286e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0461a8288bed6f07a709fd5481c27c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788da5b5586ab376d3ba0d102f2f48bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fcc02a6043f045824b8b49091aea4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296a39034874d829fca2ec96c93538250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e837838169edae2d73cd7895bc2c2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d260dcd7e4295552da13e15682f368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b4ae240b34effdc9a51375fd942c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035758149540693c52bbb4128d20e5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a89a2f972aa709d3cc4c663b67c46e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7aeebac60536e90423434d92b21c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9a74d41ee5c636267f0776d338fb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8e09ca568b1fe6a979192f2dfab54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c32faa7fe6b6010633d9025fa69de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572936aed3dcf8f877ab49674ba4f3a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828ae50a39d850027ea6ad64755160261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cac0ef4db35886c8adc3ce2425d2c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dc737a3fc9447020c9623e95362d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50142541ce7b594d2e837a1db23115264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51f9f1457675e1e497d49fd6dcb185265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d26da444dcf00e741b6ae646bf9d08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932edde3609fd11694244f0357fa2d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89666e5f4a93e49aec56af006a50f65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b26ad01f9b3b0acb256f2a381db716269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c9feb367f4bdc2b18d1936ef39e7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610a79210c285548181b2e0c3b4aede271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0d48289fb08773b0f55d45d5c9bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92b6a29ad24f07cdfdc6594ddb4cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1029118cb15cbd4ce01a73a4cd5bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92c7e1f51fa8c3e63a95bec71d7758275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac9c6ffb52b929e19f2202282ba57d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915b8ee4ab80eba1a3c38a0cf387c81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478435049fd109032b14e1774c82c320278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fb8aad8489d229b8d0f715dc08bdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab97261af7befbae9eb106d0811850280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631befbc6180af9259e9f26316c9b3c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03472871e532864c8d2ee9742d243282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8881ead0dc194e839f2c223c34e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ffee206cc06d80953a653195c87ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a09998bfcd09d5896718cf7e20610285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548bd4a1a2f4203425a9612ec7deace286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21786d0e5f85d81b47f332c1ec0881287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad43f24db429511deaaf8492108629288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e831a78b005f682d6c751298a3499289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36867fc6412cc65fd1f581e4b3656e58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b6cc1552eb2a774a2a2180c40487291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb42d192c66205438e9c0311eac22d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef1fd37ab23745a3fdda40053c240293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cf527d2bb3080cd0f535c2d627abb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1072490192b5a37a76d895909f797295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d1877591ce9b28c797d15d07f867296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ce1b6223e9bdaf5acf5881667cd70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a160d411a770212c11c722fa4181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaef5890ac39045ec1680631a386623299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8da50f8c2108f52da895edee9e2e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d46a1777649ce9ad75d55fcdcd717b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365138c51c4826598b5b34968067822302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaad6bc8e9a008a3dc375a74d88adb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721e7868b50ec4e0592d7a05a25cb6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3d2bef4d266418d3eba19f63536a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c3807b78ff6ff1ec794a5b6c1346d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50713e6f27f125b5487f1ab22d10fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b183c1cde5eb9d737a7148888ebaa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e3c7bf01f2b87fa2f6417135ab42a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf27ad5e8600e173b8381519dfcb6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611f4eb5a50d09b54e6f0aaf2ccf348311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f470e6df34f24fe4a47189e3ef888312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa0e4f55ce8079b7c96362470f99f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c9acd8fa415653446af14b0c3bd1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85301596afcf23a78327f3362bd03a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905c15f3d014390a12c82299278dc75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f65eb1ac0fb1a50f7d59eeb95051f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad30f75055e715e7a818a85a5e5a15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b7e3db314a5ed7d14c3278fd4d0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7cb8c6766f1c13df196ad96020615320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462038cbe553b68fbbe183c63a830b72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f78c7101fe800568eacfb5fc549ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87c129595b7026675f9fd0fe8def0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e11fe6479da6f154c4c26a407849d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2496e84e87f314bb991f7b0a33cd31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a2b894c5c8b03c373a98fab5b372326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed797d3dea6b21f1e22b57d96d7f84e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa574ff1c9161bc9a5432296ca55829328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f066e59ca9c539ddb5a81373f8a0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330b036c276960dd8c8a634581f912b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6cbf1829fa787ad2255e37c311ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe492a59a067f854d5626a9a732f25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e8ca9b94bd3e5a79fe24bb63eec5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1aea27f3252917e29bc81b04aaf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a504be245a8599593a744875b193981335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77436cfb36d3c06ccffd060f3b29f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b0ec12175473d63a72c69d5d4617e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5703c3c6eb956887257ba8f0153b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995514497478c0fb9ae53c5720747a93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb0582427eaefa31b889d465d844b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba790ee186f6a0b45a7f00128c407b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863df927de05dff6d96672c6eb8cd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8720d72fc7341bfcf929ef9e171c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493765372868d17fd1c5ae7c1ef6e6ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d767b22b859cba63139930d24508345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ac34fad0b41fa870b8c267912d235346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f20f8e775f6b0224d944d24a4fb4e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f799e5e06753d66aa2423a42bb901aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124806f4f2dd6287fd604dc612f5d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708816e879ca96298dc93df17fce966e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900d1f1c18ff215d4708a9ac6651ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de586fb9d2bdf07df47dc0e28a2c242352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd480dab53f8245fc08d308b59e55f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7713d50179bd8e3763d53a1dc32ec19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e23d0d32b4b0b62db5d29619e1a48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302816441ba6708330c6ba9b70c19ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99fc33dfc9ad29f84d9987cbcbcb0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51c395e5542699156fbda31d77e3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a695726e3bb9ced1590c6ade7eaa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20073e3bee6b1c08b40e7ef7641f8b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d61827e2978f3bc9a7e398e7f6cd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7dbd55381350d16fd42ae360ebb84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04440fe8c7ad18e3a4b19208741e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c419acf6ec844b11dca18e4083a1b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d3b151e932c19fd8f5bc806e56c45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ed6b5dc3fc46710de7f3f17daa9c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e6942f0118d466f28803e9b30ac30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564905565fef2eb1dd737ad9d509774368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205112e0047be8c3825e9dbf0e89542369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d26fa428c82bdb5090fdb58417c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b60e9b6d7c0b57ee826fdb88a240371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf445b9a882e85f454c59c873429c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52af94c665e8863ece6e62c85112a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1962ed12d3dcfac63d9ba7dadcc86a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff4534534376fe0b8679bcaf4ba4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd7c2363d81c0a494010d885b18612376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75bdb164d905869754b5667f7f18da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af793555e46d66388b49be40dbc56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8a6fcdbedc69e9fe85ce7807c2c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880a083405ed2cea04adaa95131a30e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1fed34f89caa2871c8e2cb833f129381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002a4e9a08a81a3617c33576721af8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191601e0603798fa05894d6fdb57cf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4261fc5f04ba89018759e69918227f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ab41baa63ff8c2b066f9338ccf75c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a18a10842b2831cd87a914aa2337386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23172603fcfad16e50077ff9bbc91c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dce29aba4bac86812c5f4433c1280388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd2c3dfc70a0ee73d30fb1f91e5660389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fb9b2fd3be889bb388a2c7a2757d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52233fadd719baf5953016170d3274391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9048de4e780d20beeebc3c1b0127392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9343acc04059b2da3f5d826587c4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752451119b378d8e4f780acad7b96a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243252f45ad572d237db02b600c309a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af897b448207ca7c14111074abb02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787d371834ea3241c1d9f6253dfa383397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0778f0583d1a1989d0cba1f803fe715398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6696d1c6cc79cdafe5032e50f4f498b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b0ce80856d189844d5ad289c63bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131943708a5c52826ae7c45666e1db96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066fb5a8594ebb493c8437294b8532402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f5382bf5899a818a033c587b7a58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e517374f7b41380f724f4f74e12321f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597e9fba05da72ea62d4b885b3b3b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea234df544192d90b03648fd6c08d09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d589f453c0c524371fd254d31983f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380ee234312c431829e7e3d08f8efd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f042bcdb90de7a61b064bc3ba9c73b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff3421d2c392e9cb67542dc979cbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f3151878a8997a9964b6e897d39e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d951f778b3569a76f6bbf18e845c9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca7072f93bf2d33074cf7eaaf6713d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd2854f8d2140813bc0b3ebcb00d76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c9ee9c0ef4723ea3f96124cd02cc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594514f9bd03aeac4f39d6deaa7fea7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deebe5c43c1efe8073a90652589c20b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af72449ca66b23e76402b9cacc623418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ca693ff8fe35af2b1d76a73f21429419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffff2dc0d3da3aa4795caa337d77e5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3043fba3625541c203a97d902632d8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f795e972ff342355a85fb7da93036a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0378ef10ee2623e01a99c885710e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc483be9498b571d0f554cb5421e4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effbf34bd5035648abf041c856e51bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb07a8a21a53f02b4b9f05d40c2f28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7956f87fa5703c5a7fbd904d73d034427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110e463e6053a5dbecd6262bce67ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b5352338273df0a6dcccdb9ff66e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa020442f019dc1b4701379774a6c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9af1b6b3ad047a148e2281fc3a1c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451a9f752ad95b0ef835bf6bb4a8982432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0227169e6e6c8ba29b137ab8142a4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776ef1cb25fad08528fd11ace1e787434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a60eb309b9d1533ebfbbf7140fe03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74e960b15912b67d68d88eb156276d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8c5f6d28a0ff99d11e5096ecd3368437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac97c721fb6f06b27a8e2786993f4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf89f0bfbd2fdb461ffeda144b119439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf91f241e0c142f787d8315beeca0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02c79d67f6b93eff809728a333256441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7cf9a25add3d2bffb48ebd5c80baf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04a36a21fd809d6f2a4ea750046326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d83d9d28a78588e320a453a6cfe0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe6af8a87b6d1206cd51d69748479445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a763370733ed97b7a4cc9925ebf2846446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8421423ecec1d71897f8f4a3b8bc66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c713dd8549762e4a17bdb55ac29508448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c434072ead6b656d68ce7cbf011d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87476434b95bd2b5f179da25fccceb48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748fcaa297f20ba9a33594d283d3360451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a837f2ec2a1b89d2c5448c70cca954452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd2e590daf7beb328ca5bb5bef881453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b33d8bc1dad3c8b4001d1c5d574f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351537f21a867a5a39acfdb2493846a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c51a92f199965fc99bec43be44d83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9522b02c831cae3e6406cd06d05fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380934ef866e5e6f8196492ff686043458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdcc8d7eaee13eb90f606cd78da116459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba96c95c5c9f0fab5d23ba78ab45201460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497f9108e2d3db66a6042311ecfec3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c3f864c5ebb1cf19cefd89d5aba28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b538e69c3d0a010a97114c63ac37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfa8d44993a4b9d45d997cda2f3936464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275cf699bd3fd0742439c943e13808465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486a99ae484627252fbf13a50ed56f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2773d6cc57f8c2c5979cadebad143467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c54d30796fc48bd10dc4d0ef2fffb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae98938a6d94d42afb4b0e1b1e79ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fadcc01490e81707439c03f0cd6910470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b7ae56b3d5f89838390dac19da030471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0402753954d1e37ec714cbaf21fa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030adde21093c8d904037fb28b7af8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560340f11a5cf17586e37cdc8647f12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55628faaea7ecf676186a10b1cdd956475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8899531205dc4c7055e320ae9189476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693466a6ff4b6feb5b3f65cf41e1004477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1af6db404c40ab28ad23a5184126ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5389adfb31cbf2a7838ab52df826f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549925756c832bb74b6f8ed5915706f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be3a30e7866814479cdadab1f16d88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c37b693fe0278aeee4773e82aa228482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4170dbcc98bba201cad47cf7ece9d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacfb8ac141c02ce6c5ccfb00c1de84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582dbbdf2f66086e02976ce8a87ef4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d87a8da21bb161bd94491885dac8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef336d94a3ed1ae58a555bdd6bf3b7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa34d710245dba6bb56cf424f56640488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889149bab199b240511d5db8ccec4740489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedd7017e73705e8fadc368865e7035490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b3c1c5ac9e3c472c8ba246426328491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c098cf96ed392baa4f976acc7f7e76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee77dabb643c18729853ae978cfd9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102c81b29c3959e56cd153bab9ecf66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b19a7e57b18ddb75cc693287f5346a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faf949c0db5f5e47efe97230b2d5f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e11cb0ca36582e057e8eb85b2b92f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe8215dc350e724bf7dad3e4a11e53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89f13a8b94ff27d34b3e8fecd3fae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da17d19ee6d4865a7e97a11b552d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061d10245b97d39ea1ac6847b724757501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408885082d6dd051e91c1a8575febe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5c40af040ccc01150ac40690b76d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1cfca7d3ddb37308f92a32d5e0239504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bd9835bad12aa56924811d03e6c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611b02a1308deefd6e7bc5ea2af1ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909c54024c4a221c91e32f12012a96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d125a61544418641047e361f9ccc8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d54329c495de5db952afb7a72511f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900323c8bc8a70373a631c6e2056c0f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b160c18a6320d1a73f125553bfdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a52de81d627eecdfad1785523234ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e9f9641751a53bb10396e917a609b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bf32297b3edf35c78687241870941514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af1a4c39b5ed718d2bf7c0e95005b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e2fa0f6aab12461a9a1870cba996516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee222f44473946ee93eba45cd7d86435517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708f9bbd314041738b78205005ab414518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45cb57788050b7c6c641c172e2083519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bce28372d5f4d5123ce04bfd8cbb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5490f5420116ca64c925b40312303521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed81d5fe193ff477851f002d2a8ae01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8ac450b249e76dc2146362efb4745523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33632b41ec3e9201ba98530025d82875524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d0e0dc0b50fb01ace386422cf295f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65459d105498440ee14bd0b5f6d56b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbeed7ec28eb571e515a95191de5f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d988c58bc131c8bbd8f7cba0de0b81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba899741af20b43573bd98e8a3dfef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b9b0b638a6af3a145010b8b4c0ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd2d2578e0bf81531b7bfa04e191d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e4dff21ced3008153f23189742a31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cbd9f7cff12118f2857340a32548a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d7438d2aaab86e1cda84a75e5a277534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e2f91a0223dac862e2ad4cf96b0ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2fe9e1aae905cadc0d52410b7931536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8fe0de07923714e4b7cd900403b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9eee489a9b3641c7770ee82bbadae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee098b27a81bb30b048f8c6e51831539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d829d86b6f8d1a5f325c979b306d29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc2375ae3c2bc801a3f96b0ff4e0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad931c03140aad40784179468428c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcd097003d93ac2381dd0d06f265d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e411f80abd2b86226a0bd0a7c3640c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf5c02697952d612107a2653a2c6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60359b4abcb394c2fb043e54b5fd0f30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542c06862893ca8f0c28e1a3d580906547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090773d3afaf8df32e38adc51ad0b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f31591435cc84ffe2dfea421c74b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafae5cae35835763a6c5cb2dfa90b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a537b147b8f1cc45a37a3bc350992551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42547d93d98e27c9e2c89ecfa938dbe8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615b15eaf31d8d1386b9796ce8ea200553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ebcafa2ad4999b3dd7c1aef11eb68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c0e7759a2b336099fca1926bd8c1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994f5955620d1d9978c8a133eaed777556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1399f9d9cda8c5c1ed498b959b0bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7595e3362432f31c151b8a508dbc553558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e92dc45bfaae2d55890556ef76168559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9a6fec274f1b580e3a043305c890560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224803e4a341c0b9bf75122e6f399189561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b69b4bbf664a575fd3afc17969ad2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0a933f7d49a37bf3f73b1864dd39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2c862f1b0bcfd5baedc9e7e986375564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5452698b874681f5ab77f6e27c792e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c821a22fe0d5e5167fff0fd19ce17ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f7d41e27cd281cfa92256d2288ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490c7b588dd7d2b34354f31bf42c1b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c068f87e7d7ffdf9c33b2f4b3b4b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932918cc7843eb897e894db4332b7f19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce91ee3d743fed9be5df836db088a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449d56db5e3abbc5939b9b9f538b07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b049edc1125177ca2dc9d86bccfc0b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a2e98950ec83ba02fdbf2fb64f2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b253dae0265c8e09e794f462b51df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062c33c85c6cd7932355008014bc83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1cda2d4809873c01e366b3fcc87c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3c729c0410c0cd9127651ae699303578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1631a29e9415428908e0df56f4544579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5ba047b1d281dbc91bc5aac9fd6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625594f1b64473b7b62344aa004d11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e80ae9ba40a365957ba8c115d5ddb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fbfda56e2f8d6293afcd63ef0d450583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda6bb86543af7eee4851cb62ee55a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f8a47f10c4b0a2f97f1d18e62d1f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d1cf14190dcceaed184ba441c81c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97846afde4d4ea0499645c2aeb1f1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff399f64ba45f994e2ac2f0115cb5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a18c82b2c9688258ca8b1c9ce78c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f68e3eb2093d4c9369822f6944db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561564ab1584b1b4f3a18c86ec1de01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d674d88422c076d03dc47a3a7002f7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db21ea3410429702055f76807ab499593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ebe37950dc2cf5dbf92c5d563712594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c5f75ac928cc0e52256b60661195595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314502a24d2a797d19f10b9b21eee44f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7607a9bc8a90c25a432195ff7da34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884fc14f85c564429cc95f7c95a7036598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e99bc44d0e6655abe6a74f97da48a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0edc690e7ae49154480ac09254f3c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf94ad6fb83477571c1e63d1aa8ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a76974eb1925741cf5d59cd9b0f70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4f4c6cf88668dfc18d90e044c9efd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cbcae2fabb26304dd4c0127af0530604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c31958d1ccc21d9aa8fb97013425605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d419126ed133de51a63b83ad0d4dd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e903e954145ec00eac27486eea137a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3632b362bb55800dad468588665339608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca750c454eecbdc62ae2ce9605e36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99842ebb970818447730e09bb34a6cc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0e1018e18b842043a9227412e18c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d662b1df5f9f02125f7b1e73f720d59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a01143ddc0eeb63c7a17aa39017be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0d0c4c4574e6fb085bb7021968bab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c80ee8e5792a93b43dd2c130b7bba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8336e82f3b4eb99f2523e7690b9cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f13e56b35d995a80b867f0d15c69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f780431b4187945188ae4dae0ccc5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95868bb237d826d9b330890ffe128de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398476828a6f525cc9e6d878eff7dfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea744ca277ee67e83fab86edc898118621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5b7377602a49aacebe0f6af494b1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2ca879244fc94dd460d27acc999c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719a9a16e0cdfe4c6805f86d1b8a1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfcddf89aab5bc07838a187e19dff1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f145c2814f864594c8ea3021d7dd4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fade742f8a8ca1afbb055afe9b3061627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b440c2b9386a84311a14319dc1750a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b11d312ef7e9c77d818685c7750a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe18d7b2f65c57ecea18d7baa077b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b2eaca9b1d01779f8055e19afe95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695bac9cd26babc2b9fe3027df0ce2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e22bbd64470a7a9820805f09bd996633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a9f76e48f93d7d5f849745fc713e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878e57eab61c563bfc7a3f4930165e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c27ca7551c6748008846e457ae1bf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359f2727c6b842b5a257e85823c90c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5d95bba522e2e0e27eed73f42a1cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b32e4a63c4b4029a0022fd84ed951639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06cd0d415e22cb11e8cd51688713d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e56e497e9833cf1a895b3c3950197641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb05e567a54630f2f6ce4ce34a76bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6655db9fa4fae3d658fe10b148ba3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151282fe6ff986927ae06ecc27d8a09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2ead87f715cbd7a8c549b73b68a4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8b538324d796549aa824567c1123646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212bc9e96c6ff7e0d66857b3215a568647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b151c5cefe11bd951935940310db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbfd3a8d6904bd5fd262038adb5b99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576204a95163df4e6daf6bc429a70294650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28769fedd24b44c957e0aeca5ad35f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a57cc28b7e54aaf0f57d9d5c58771652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee397b1a803098825d8d54dab866d85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b23f6bc8780fa04b12907e4832155654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e57b8b5b9370430bce2e9032fb060655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ae2c9152eb6aaa0e4ea4be7ca90df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd66e8d5248646dcec95b585917a9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef70eeefda78c79e7dcedf1cca73d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d62b9989a7d6feb0f43019115d93fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117986628186c29614a8cdc20eeec5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd9186f4269acb0b4770a40d0f1b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08390cb34d7649133e947c77cc2528662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27100fa6d0f1a4dd22959a0214256002663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f601853ed10e67e34c32fbc5fbc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f094197f26511d2f9589e46ea419d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdba7aad8beb3fa2e8b3cfdae61fdbf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f3da09261c0d8fa9f45469db0709667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45da20f9818e4b51dcab268c898e883668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5808aa9a274da28db431f5645e170669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0601880efd6d7abb0db15add694b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53755872911f011888874b645f5fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80016680341f9809568042b58f1abe3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfabade0c923066ca4f944e4522af8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3cc8277edfea5ef26053fd379b0fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313ec2d1a8e5092e7bcb58177d588fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c99cce0a45cef7d82516606891f19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40556fe00ab8230bfdfde1b39b7fb3ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2940ecc2604a7094d49c6122ddd3eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47ba6c20d63593d4c4257e32c9e98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f06656ed5874665083ec822df8994680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb7d7522676312af8d6cdd6010a0ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082c0a3d255848b696ca4da1c9af38e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74f2439150e6072794188f1c766b82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a044d3a558ef5c1e20dee6d21f43d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e02841e1411c0b9501db2e426817d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54357e72f5276a31fdef44350f09f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb57cd019cb4e8cc72e584dfbd00a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42b81efddefd2bf761733ea417bfe6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ef85c4afa1644ee527ded94bba5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc07749e097f908f2377d54c945d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d1038927e724d01a177ffbfe71eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245c75e763d32fd6c35ef79d54b21a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271b296c944e7cd2be54a077379619693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5269513543e9183a8322295f413926b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a056950b7a5c6be799a8a27d41152ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69187a92f5fd5b11e9e8c835492361696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7046eee02892725c060e9a36ec20bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a693718316a2ea7bdab5e7a018b950698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56d657ad70ceddbd2c385a27d78165699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e823316248f64b5c017fffe0334b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641887c482ded6d2f5693c9f5186be86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632b0fbd3dff329a98fc234dd3eb29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c9076dabb701029d34d2e8ca576e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4febad53227cf87326ff7addb3f2a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2979db29bb604671b2f9eaa690cff4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fbc1bdd043cbb02936e1f47f1b563706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9038b850c915a7cba92ff994dc0a119707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247385a3682cf3f2bc99cc8ec2ae7d90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e88c691b4b32bc5768ab044afa239709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bc3d9aa8f12a21ab85463e287463c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322a94944a6ea2e08a711b46e61f0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88f017009cd11384aa5192c1d67501712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a573ccbc9fa0ede1859d8733957e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0475d0eaf42586e03b17d0895fd89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598731bedcd902fbb9b6767a0d8c273f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101bb7d9ca037ac66c341adb568a32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edbc02ce7edf30e3352aff04178686717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294b09efd3acbafb0e792315cffc059718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200bee8beb6c604339049eb7859c6e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014653b3e4e2c0acc9ef59f758bb1e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8cc880a9d274b024e5954532286a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d1f0de9ce0d54fa9b56c281662b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd673c0f688eb38e157ab236b7ebac34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3bed56cffb575edfb4aede41b4364724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b48800aa81a8f92e74769607571ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e256533c40ed5ddf10c45950d6b0f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfab37cd199ccbc4e8662105f43590727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a12554a86859e1be1b7f331caefe1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942377b0e92b00df87b41d2207b3d86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb35c2d5f6b809c6dcdc32b210e7d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b2d74c980839c88ae038b9a6b37e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475125fc757901ca99ab12f570a888732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842ae498e61d410e619e22e3c44056733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eafbaf99f2e0446b2e1dfa0f5d9c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a5081d9565b8b9ee19e58dc1737e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861621ddd61ef13634576d25de3cbd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4888ddafc89d9db4f1c40a5b5ea28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3607c1428ae79952b472fe9f3d329738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0147e7ffe5c9f0965a785ec4cd7c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1eeed078582c334f701d2dc165bf2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf15fd24f9061ca6c1a7b83ff5a8b8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ef10747512617edd6c2e6cd77ae19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006234301784ae997d57f777aed610e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327d5d82d1adc0d986913c00f440038744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb33944a8de39dd45d30fa6d32598745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d835056d535524c83b24518ffa6ca2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4a6a55307835895531c37c8c4dc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ab2e11bea021c6224af9d0f601da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a5a1a44018ac1ea0ebf00e883f85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a826466239184cd31afab7f1d62b4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636738b53026b78bea3df46a5b7f53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4b397c641b4145e1f58b481196230752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f729f3896e879dc051c5e0567807a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274d0f49ee8db07cb81c90f7c686824754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20e32dc5a50b09d5eb8a738e6ca60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637add685b16a753a79f1ce4a9da6851756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d4f5f7ac63422cd76795af0c825f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3149256522996f021c6a302647e1188758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9445e001fb1a303a675aa5933fae8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80193ecb6d7c0496931e6621c91c5c7d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c971a4863853c3f03c44d10963546e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463bf3a29936c01ce101f913eb59e74762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088055a1b87671bbdc67e2ac2dcfd16763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44f9f034a1061c4cd75f072dcf74e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896603a18898558decf027417a114b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b950085e5b06f219f65be21faf43639766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c5a68b6e3a54d3630b6dd0b206efa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda10b02ce60c6a1313e5326b8a5ada7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7093b30b69ebdb7f71b619efedded769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46b844dfeffe1d0a357eaffecb0651770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf812016214a3635cc8ef1a7be14d989771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086692cfc7c6f9ea940117196c9c11e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e56dc7ced2f3a56ecbc246b9183f1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93c661d4424756a5e7b33aa73da51c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58023809f1f8661f8677d5c462d566775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cbdb24b1a19f1c9312cb35140e880776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d4c8704712b9c7bb03b4a5b87ded777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64129080012fdfdef595c4e781cb390d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0a17a74eb2ec848b9ea3788fa49e2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9ba74064c3707560e51f07a25900780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31c6d4d47a0afc1e1b3a1f83a6dec2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a799bec7bb52bbf9b524b445145a1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bfee63ca349634b502c716c47ea4b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c247351d5cfbf598e84b6f8db692cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e700ba2645dd4672d128bf26c3214785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243a0993b6fdbd8bab538f68af25ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7adb0b991804a454b1da03ecb4d49e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa02fa7fa91edcc8343e1e260a13d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d11dcad04b586555abb895bbc951bd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94978a36fe8eb423f7bbd56cec783e93790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f834085018b2155eee8273030bdfb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4a60254d5b495a8316810737269e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929411f8d43b36c1cd5e059711088f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d2666a520b632eee2ba506a8b79b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64711c24a03d543a805e0b1a5104b28795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53d05955b0cff3a0cdb0c30beab4e3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d114b9e4825d2453e9264609a27763f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af35b2615ddb97282526ca3ab47d0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6d3e80b1d60f068f975313cfa84e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb68e649b6d962a5d364bb0308865800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f019217b90d6bb7e562b100666f73801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d90493c08cd4eccbc0bad51e3c30802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95657fc6a4d80ea1a3be16d52fd300803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66561afdfadb171f25251787b880db4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d83d78926138d4162e4b71de3ac89805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d1ec648c083cbf5bdfa545e88fef4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f51f7d194796312ff3a0ca5e6f9d1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5855567402b8ad8efc5f5755c1f72808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3633dea4a2cb06851b8c82714202bf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9d45b72c029e5b632e05e312c0bb1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed7cdaeeeba233fa9598f550207d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365132c09aa9ed3e39e1651240d9863c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97fa97b4c0c8870191cd4dd75b110e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221398f31f6165ff09170c68a6016ad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5f3eed69b030ff67b4339049830b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea4f9fd701a817c156ee34ef4d0dd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c663ff5d417f5964f9b3b046066fd4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3254053da5d0b8a5e9ef2609e99c6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a57f22e6c7fd6803d1cdf1d20a2d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa57f0fae1e3748dfcee88bbb8f4d2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70bcc8a2184af3d78efe7425d1454b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7ef4e14944c9252adfb01ea0be516822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf125c02dc6cdb16a148b9951446a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc70c049a52ac9e2de53e1ffb56cc0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4e749e984620f504cba85408e503825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383579fc7e76a58eeb52845f4bcdb18826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc0454b56dd414fdb732cfc9e1d78827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6774d15b13fe4c1230e69f869653c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167cdf74492b32e87abbd7fc12a18c1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292109db21d05c9379e2e8c9a6f6ea5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3048a9aa51172fc8631a66a8cf6b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919ca836cfcca3c51f4414b30cc41d0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6c67a126fb8320ee14a1a4f95da03833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae106a809b9ecdd179e0eafdfc0162ec834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c5fa03ce4e720e2db96448545dcac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b17e2629b6aa7aa7fe60738dfa713836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d4c3fb80823ab9ee3c34c3b2e44c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff5099f02161fd142c1de79ebba258838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017c9f934561f3cfae7c25a95e8501d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1aca3f83dc0fbc9333374ff81c6ed840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821234de08d71642faca8d34fa27c2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a226035c2e4d7fabdaa8152f3233592842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c5997c3cc11717f246e1ff41ea0c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f43891b38385bb0b27f0008259c08844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0181b1c5a98be979748d7512b8d53845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4e37304ae12deefb1ace139cad5f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7587f3434f733413889729deb281c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4049adddeed05a8106e5b0d428350d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfdf0a0a57a783c84cfdb4b8563469849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660f7cb3be46b57e48c8650bff2d8f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49793b142f6d3fc1309f88189382b2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c44bcf0fb85df4b8d2f706a870f1ac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9ff6bcce8ad801faf40fbfd45073853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f384231e36f8ea833ace14315d0390854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f57be283e1c4131da8f49ac639120855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d5a355d8830bfc6ead290c4ffa051856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf569c2e9cc3abf6529b8a1b4d517b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4381a13c05e78caee75842f90fa8676858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e4dd4e7617c8cad2fa2f4dddf3040859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f9f63e281bf936b7b979752ad696c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a78e9c4d7c6255e904fae2a39c3177861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacd210a99cd00047a9279ad45d94aa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073914f2ac9095885753885fdf41b01863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02cfdb2b04442204153f7be4540ad9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2979700edaeeb7962eed4b95850e3ba865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc089ff33d5434909dc7b948ad695866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cea5246ef2ef67512bb416d66d5590867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d50e7580fc8a6181224fb2dd22818868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55dc3d46dd18ecada3b59da5e83cda869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a90c60938c9be57e43c7edce7c39870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4d1301dbd648baff7e8b41c09ab78871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad6aaccbbaaeed69058383a89bf2b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952fa2abc961507a6622afa36cfc135873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ac0f3cad11b3477019400b1be03d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754480a1ae2840c5cb94c179ecaed6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799f5c8272ae1a4f2f8e9c6f823c35d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9c0d55b55c6c4bb3825597556877c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c1ee0accb0188db0faf6ceb3eed8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7782fb306585c480d1821750c4d36b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e4b62cd1aa0ee51cf39ca0ce669c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ceb479ce6a9e25fafe1dc4f0aaef9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b84e2238b6defe22a30cd62668c9ba882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8335b5680956a97d20da5e0fa64e9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bb508a5f02e8c6cb76d618d8ffb6e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b598d4a14333835bd085c938155ec885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c40634c5438c953f61b4291dc2c68f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b4c152d6d78e0f95035e7213d091887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad6b7c3893cccce992f3e2a8e3efd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09fb9def0967175e4f82d1e03cd87889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff9e598fce42381a7609593bfd65cd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0b5cf848efaef665e2ec88255740c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bdb303bf34a2e6099002f3c304afb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b5007f602fd7b2f262fc56200830893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec13455e8b8a77a334572f7c5391f53894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb6504b82d405aee2bf2c459fc6f5c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b0e70be16edcc7ad62b108aa6b9e4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e6df58c08b8b9df94f371348e3ba897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a7369d975129a9155658a67937f57898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f41077290c479b5c5e4de8e4aaaac2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f75b655ffe9afa9be745fb24c2bb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c73cc69b9d7c6b4010ba61206db7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb7c30c7af7e9686d248be4ec4db3b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f869de3f52226ad3c8dd83b5856fb7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f661313e69981953bbd036750cd59904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce48c7c3597fe3f6cc8aa6f4686de9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28013e5892d0e031ecfb2ed4f2e3c6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73db3543bef5d1e4d742824f421e7d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a2e1840336230f51020a95040055e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e292a80c7d95d89b3228ed206c3be12909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a296abee46fc4e6548b30b5f067f2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4f8cce056d337f4057f280a8de193911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4116c9b9f2a8f9c1d7ffb5c18bc6c79912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd674ae57e68a0972cfd77d2625550913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3398e4be72da3393fe2479957a226914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0e8cefd39318aed4539b2eaeecef7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0614736e8bca0678c42f442004400c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e452ee6fbd19d91c2f49ee1cb967cb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c9a7bca152c81390d6e09ebaccca918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d865020c0f944f26455c998b973d54919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094de9ba64eff4253b3cef8bcdbf5aa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe22760fc69cf1ebf2f40664b96cb8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691ec82d2a0c305793163dcfbe394c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dde0627920015fc9c8e73a8fe26570923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11f19582575a8616f474ec654d838924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b1fb012ac4a0f74647b061f5326b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc317b51715e73c9fe9b85a63c1f0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7763286e3b7077f0944a46d615bd1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f9e4fba4689c122faf5f5f2771a07928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4482b709f1c3293f1bc58fe2f5c9d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b4c84181924b8a894c66b8451abd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c7650dfcc948b18f68d15563f5c25931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e91f340d5d2635a4016a20c6349ce8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72424cf8d704a5789f24df08870417933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c1ab64e8ca77307c781521956fb5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384e08a337075ec68dd1e46b23801c9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78537f188b44706db0bc77700851e77936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267e8b314b18eee74773e185138d35937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02f4432ffba3c6ee1902cf65d489b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bcef339dfc5c1151f4492be27c904939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3c3173c408e8189e7ddd038da57f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491795c99eb84c7110c11a65f3a89e3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878a37d50d19dd9dca25e457610c68d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd797a4946dda9f0828e2c406075154943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266b7d06c961455e58ce6147468234944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9e6ec60e9de570b9d8848703c882945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc3ad9020f40aabd1a8ee32e895d4e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3962e2c2cada6ac777a114885b6c035947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145acdebbef78f76355d016e9db94055948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d74eaf24d65ceecd1ea199aaa90084949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab79cceb7d9d54c6f3d4286aa990816950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e535b6f4558a464b307130577142951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8e44bbac8a3a76fbcc15010c558f1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e6670231bba14a03e1f63d2ea58c5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda67ceecfb5067ab6a197e73c1d955954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3506be97bf421d557c91de409dccd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff41517d2bdee3af3a416eb15f3be2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4583556ed6b50019a230bed2770627957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba4aead01af975eba60401d9136463958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad4c8287a16d968b3f7551e796e73959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8de70ab98df3bc94a4c6803b76b3f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac05877e4199c6e4a3a8998b768bd6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287e8799aa0de3ae8e116e6bc6df40962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59862b03b978cad18b34454e14b224963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34989908ce087a03cf8a4e700491491964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930738ca2c19a1fcd303292cde56be47965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee936cec3c2e15af6e90537e363791966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003e7925ae8e148ceb51294f97d2a53967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b87f2e45dcaf79e1a0bfe17bb2180a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a6d380c5738aa8eb68015822fcc67969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616851c52ec9c0d6b7cdc15cda78e96970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751459e6704c14b2dc0526551b140cd0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6175f87bd69b7bf5546e97f4a6f9639972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ac598253a877d44c18d5473d1a9e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62e86e0c3c0c38717728c9101f884e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006695668913780e9f14635974bdc92975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d955cc5b7312aaa6b2491bf18d10c6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0189f972e8a15b9a9e5bffd348222977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>