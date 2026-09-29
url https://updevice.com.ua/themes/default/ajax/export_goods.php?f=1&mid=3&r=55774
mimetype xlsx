--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5866516c366d91371f6b07efcaf80ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480845ac9744498a1614ec5c8c73353b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5270d63aadcda15e98ec82d860a7c2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdc62d31c3c843f67b20161c0de9434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc09145b059fc3e3e9a469c27dd8705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f491af6768976309a389bfabb7956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34cc51c78fae74ac4f06f8090b66d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d403c876962380e5da20d2756a19e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d2e9a9abbafd188d5b8d5d3f620849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe690989bbd02afcab5f982d330b9c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac49fcaac90db518d2d08805a1114711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef80741bba5fff531483035668e1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6ae1e3303c154eb1717e7decddc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d8fedb90dce3415c91a23d999d0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dface8f22917d39b6258861e19a8a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4c1fbf3eb6b023fa5e9982aca96b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148e018e4d7e40188ca9426909824917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2f2dc5459a6abfa14bb97be0269e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dfadba49e31bb94ce8fa8a4b9550f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebd8b3e7795c43763511d29cf68c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334fb60ecee09af0474f586c79b32021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc2e9a92f21b5a662a3a1a7c9e51f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c83f649920d2e1fffa57fba67a9a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf379f81610c0bdadcb34e158fe81f3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5b1d190bd5a1cef1eefad4fc8b0d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f996d597f6d881b49cf86ba0e859a7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add7ec0d6856bf7c4796913890c5f3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86d22d18e00f98db8cdce0407374c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ff4a606fdaed1928a2d68aabc26429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac530ee1346b65cb033fda7522393430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765720422c7ef9eba81520c163a3358d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60acdc9e7477cd4fe48dff7ba2401e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b18bc671fb01eda585a5cd9db2f86333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ad288ead9a4eecd6a85ec7e26dacf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63f379b1f819fe31ddb9065ef98fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7567a401950029e1879aa7a3d8af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663803e01ab7da0993948bd20ec726f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e70d8cd52449ca27ef715631687b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fbaf5fecc7b884e887f900c61f6f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865aaf73f05857babbfab779d39308c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79bf819c3888734a9316d6816ec8a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c83a091072aa5cfea069f33d58646442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df636ac55e3378d77b7eb3ed502fbd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f17b25eb420aef10b03055614d90e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e627cded891824cc31ce0aabd49c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548f6b21d4ad8ae29c5102c64042dd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6342900de31c329e75bd872ed6a072d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ae5ae55750c138362367b601356e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5761763f3d1274af195a532f8e440bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fab354966ed97f653448d0fbf531550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3433a4872d5cffbbf3d502d277887651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aaa79c30867f6e093a576989a6eae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c5a58dc4d83d90c0c6a2760cbcd6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8af218e4f360583be4610b8e66a2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed0b766e2c3b69225d1a2e9d232a1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7affc57999df80d6544766cb02a0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59d6943d68647c0fb192af4a451bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851c03ab61d6507fc9e4f95974ba2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9f7159519ea325feffb39343ffa2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a826e16f5835a99bf6c71e16cd10460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2880e6a6adeae1059390380149f4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a338b677ab6cea1778ce58c9916062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599089132f6c5a8a43f370b3570bc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d2413afb8ab898dba4ef39956de564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02912cefc4754618a939103458ebf565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a6dbfdf981ab3699f6fdfb71447f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37551651797efa135b86900466e4c4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677056f4070b05a0ce98aa0cb551c84568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da322b8666de10252c5c2fffc9afb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6565d26aa70f79559ed0eba963ed3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aebf5c238b908656839287cc8f6ace71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab241c421a8c30bc505494b85bebc2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522fe2a6fe2ecb89624df5fbc85f2fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde69addaf064d7a08f0a2711337b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc2e848066a6f6a93c86731737b4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bca439ae33d0d8811a6e3578802fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782720ce9c8138d73a0ca316ae1db9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d0cb944f13ece88e5d6827122fa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea022ec7010803d6b3e0997126e09a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa221a674bbb70902617476a3e32580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3738ea63e581bb3473701059628f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0f8c5a234016f42c3dc1180b580382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b92a5776e04f5b11632b4410bac6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee0d45909235af7de36fe3db3865d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab385544a0876137641b7aa2ba82c0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01054bbd075d7c5cfc5f1ef475629d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e218fcadcf3a69559ca3f1c8dd57d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771d7dae5e99829a350f6240fd70b4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101279697a700225fa7f26691b7ecde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8df45fbe998b39d7a039a7791893b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d37f7cc2f8e73656d279f08c068bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256aafe77633e32628ab34da61928f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e950700e7ff9e6b7a5a4ea9e9fb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178099ef48a414e6e9716b18e81b7d5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3732a7c1a7ac5de14a002dd82007795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d96a64b87ac2ff4ed4b2f30a018f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffe5606da69ba7e89f91c4192c5e8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd33009203cb4ab0f0d7b5de98757d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4022d6f51ecd626a67e95cb88a5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1a7e2e2101d6d8def55853a8e31c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e5a8b6e7c6f0460b05781155351c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9b654124e127a77cb74371442d6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584b129619c52c4194fc9af36fe2f81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68d2805f18a666b88678eb9d9b6522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d365b71c59ae1727cfb0a5f91f473b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bdbde675464f1063418da347cd880106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d9f6273b2e8336fb0b5c4d3242d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48f0031269300eb7c2cab81e987b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4598b2a6d7aead2a6f7b0cfc2db6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56f0864a61c8e0864c4a8d417f9ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22430b5ec812d92b885cd41a50076f5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cbca03d94dada4386492f1f1346c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1dc1fb02152b430cf4568109bc68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94375b79d5e5d2bf3c854e220ae8c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b5445a134972859a0f53529af7d4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42836e829008bed3d1492cacd33d20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74e78baee54432f6b79448eb2619c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083b7f65dd5b19ffece1f1fade03744118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa52339a10e358544748066737ea0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a83454d10bae4261ec03c8b802d3dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9aead63f52688369b63b5687e13ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d9d93f9365701fd2d34685b16d055122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf39ebf07adc0c202649af606f1a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800dc5d46dabf33796840f58804bf32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629089269bdf97b9cd8749f879af905125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513234e033fbd2c756a34562f555642126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36bd8710ba526e1d4d4ca7de8bdb64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b074c204811fec4e1d497a3d94a02d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291385357b53f863aba5e2a7e4d35f2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efa3bee479264bf3f13da84ba1862130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bed6135c87915cbb17ff513448d1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bf89f2c5bff00a0d62e499c986aea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc264ac7ac0fa4b480115dd91a9a9e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75f505f9e58e21945fba8ad238854134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d16886b23ac2d4d07897e0b1f3ef3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c23cb48fa0992a55fadaf2e18e708136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c575a70eba69c3d22b24a6531877137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00556f5c46bb1d9408fdf61a92b4adf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618327099fba3080288c98ff45f188b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65164918aa236fabe86b4de7a0c09e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b031a28acae21ed78768d2c68d27f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aaadd417503b97f09175f98121f33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8f47d9cd491062c209e15bfe3ccef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b0d7947e2737c6705d8bcfac3bb5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8706aac14deecc4ad187f076c892b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c6cf6e521bf23be32b9fb24b83d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847adfe7b80e332187116e211747ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498d12d150981a926bd13a9e090610a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd195533a130ad33a4670f18ff7421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b34878c61da4ac6779f61f4f775c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4b84db613c831cc65be6ac499b1e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8005d26855060e72fa665d9d63e73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb867df2a7c032a397c10f92d04147153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea17f325e45e5f62269c8144fa3a2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c0c9252f1ab189450abc8e81a496f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325970ad92136511af948737da4f6fe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b73ef0f76b0cd6a25888709a98256157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6de28f76ca27d9ade3722bffece31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4669ca3fa37c34a76bf94fdea4b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858df9af64f20945aa581f584370ec8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932faee9ff0799498f96aceb1ace8a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e88680c7e3a60a4efa925f251e6720162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993919294bc0e6ef06e842e378f4d879163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95d9217747ea16b7997fd2a88a1db8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18abd771ef47f17f091bdc1de2b67f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041760db2aa65c30ba9158e956efcd57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098492bafeeb6512485f221465841373167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6219faca6ec13133a221a1ff310b114168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefec2dac994a819116815ec743fd5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77fc674ef62df4fef0637d2e22eedc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7033ff52c54f9893c83860d363ad3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec167ac9baca6da756925c90bfc205bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549566758cf4040a50154816e9d7b8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d4f065d8f4272ed097215d5ee97fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36de363665101d55abe63bf032592ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c8c38adfd158b6661839e3a7e97a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9622496eb6f63996be68e4bbcb9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa01ed755406b16e3c6007352e4151178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28560a978c3852e2f8e7957523f2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ca356f826ef3e3f6c227c4c46ef8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3066783948c796ca12df82104aab0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fce163856c22e8af591e12c1d9a80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad623dbbe7d39a26d7246cda65d263183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcc4b6568af9d1224b7c95220c30aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdb8c8f32be33fefa54502ae4ea1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e6089ce1243ab19804a8d88be1824186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaec7f9d9c9ac30e914f00419fdd44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e77b2edf5005762e610e9ebdb9ff0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007431bb434e5f87b3d112512794d596189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c6be714cc4759c78365ae8e0dc682190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d98e237b252defe0d7c96bec7d83b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f7b4395abfbc0bd029eac9739cafb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00841b5aad1e699fc697cc257b7027ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffde4ccf2b2d4011a664a48b0be5a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf103d6263ab6d41ee156b88b6e352195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c95d667d618f6d0967e371ff74ea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868e16c904455385ec825a4af695244197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f106dd627936540aa5c0c4ca3a11c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836daee351cfa27d397c86d1b4abfa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7327e12ebaf13a461083fc3543110200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe747334055951345148ce550ce005201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ad62dc99f358acd95ae50bd98c1f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb6542379fd93546b39adf4e4cb41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e61e3818c28a74dbbf275461ea80d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1156958bba26c718a44a788b158303205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0465b5624b81f3fa9dd63df7d8331206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99787882a04ef177316b6e71e158bb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee56da6ef110ab2a95fdd77e84349cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e8bf615e3b43738dbbb643935c652209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99656a4051bb9ee96b0e473cae6c0d12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c409b9d44ad4aee85d2d7c8b4d69e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299c4e0465e64934f1ffb6ec447c5e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980133483f3734faef07c9ad28894773213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa33f5adf7f18c06a38617f2e45429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f93177807567f34ab0a1e0b23fea86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7778a1cec78516acb1d2545cef101b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f65684642d9bbd9f312f9865859b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46062bc340711a4d50b3840b6d4be645218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895e17d1d019bf86465acb9f3f8a18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac0d88cd66f6137cd0bb4b86c323f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a770a204da4c66f21a7695fab22c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574f935e06737352d62a47499e788a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabaaf254053ce17b765abee0b1bba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b658425fa6e5222e0cc0138937c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a29bd056252f65aa01d36a59a93c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee4682fa0d21ebcbc69194aece8b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75511d5ca1831bd13a4a548d09503359227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95a83fcb17030bc95befd317559df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1abeb5ee173cd786862e42819a11c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387190c621d2a4307130ff46be599b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be36caaea867514d00dc75ce12d283231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba111d81a9ebbdd11643d32358dbb492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eebfd83efdd1087bab841466065867233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2577b1641f1e15d0e15f2c8d7eea3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb70023efc5acb1fba1dd932f5afce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26daa43da550b64812c50b30882d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998fec866bd1ec2fd3240618e781d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc83d4f4cdd164d5667752b11953e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c315500f28b21d5a40705e9022f3bac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83cbbdaba3cafaeead34e290290aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c687ddd782f714d04cc2f9a5b78542241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5a71f236d6cf9e7109a40e6a3d44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b084c794aaee90a7d2dd40506dc58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a297bcb1250ca1589af8b9d8536f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef824f865da6173554727d5b0b2937a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a40b8811df290b7d2495731d05a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfada39fa124d5a7783b8e4dbc82479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610157293ca40b8cb3cadfef96cad721248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601291318dd2a1000d3c4305ba571938249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b053aaa2ce76a75c4517f108d06a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc410cc5c55d2f52e0fb75d19a9ca7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7452dd1d2ff1484ae5905b46a7ba40d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd1b09703b40f750961c1096f5e236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9dc854b0359c29a0810329e89efd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f0194be59c21dde96ee3c3359b755255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845a258f225b03a4cda5f3552bf3ba4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69083d632bc03b8f6c787768f573ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57424240153c6d1e578a8bbb18e1dd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb30d28d0ff7a6a09c6b688d1742d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbba596422ded6e42db093dcda216ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e4e3aaa27e05aeeecc0c8eb497de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e3f02caa42a623d21e6294177197262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f4f1aff3d1e527f6aeac476a3cdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e60dc8b05e174af531eb5af27862264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180169c0f85a9e96b8e4014303bab5d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa168783338d2d33546ec8a02f152a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76f8516878afae3c673d84e2413f1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e299ad87076b56dca395f12dae43564268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a52c43d50ba2de7c2ceda7b0463024269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804785921931290a0f0d8db84cd28e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eb9c4c56ba9a6cb0e5a69c1cdec70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e38ec837023d8819f35c6e678795272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e39ab9cf25401b4d579c23686d8cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0da05971efdb976c987d0d2155f4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193282c0ca633e607362a40e1f15da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453742566702d725471728542dcc1b52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997adc4d2fb0eb2e3db49ddc3ffd2f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98365f84ade82c36edd29ca7518679278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cdec600c5b5f1570d61c2d37abab9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3697b37a675142bc06c99e685d9f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fcd8ef2b745250fbb796b49a49501281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e2a69649042741d4f758a7ce509c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef4804ac75475485eeeeeecffdb68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a0a8d16de8a803e3fb1497d263e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490f837ef5f4980debd22d57c23ad8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e0503b481fde64379ceb942007bb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042d69dae5c182267f880175f24f51e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce756f7d965e20c256ed09a2b15a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4572f5f153ea90ac5e3d17917b759bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89aad6fd761db020b3bed8697bf3f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2cd6ea238bb6fff6a42453219d1ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae0531b2f730fffc50cdff8048cad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9373bfc9db46e7a8994aaa676fc9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9feb83835546e5f1c29a3030325f43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd848906b5e1e7539da447965de6eba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abfb0d784bef284d8e9fbb38daeb78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521bfe0d34a9c0a15bd276a4727ad37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d93ddac53ecac31d64057b1d70ca5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5ea7b90c691dd8f2167ff060c4d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d6af9385d6d4657dec064bdc082f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a89312ddab21fdba1fe3b0a19fac0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4a2beda7fac442554da2915fe142b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74edef95e74b2791a43f04cf4db6f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed25dfb13d751b8feb9e940a473b6ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60e77edba8624e3e4313ac7210e89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3a9f82d6facdf8a343c71d32e3935306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e7bf04ec2d57ed1ae420349345fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a29e1fad33e9d035bffbe4b0ce848308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29abbffd4eb4ce850eb30d17e335a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811be61d7b22ad1b8b90c04dcf732d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743c493db774168d31bf218f2c5afaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8a7e65c5afe82c724cb4fd306aab8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd1c23470774250f642f3288a39f17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b0146fa2a7399b7ffa46f00707155314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb01ea11025e90484dfc782e8e1fc5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa02370667bf9ad683794511d49766c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682446bb5e3e25304540943807b955f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c7f12c8591eedc069c66b3040f8bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd959ac084127b7ac68c781c04aad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c7e65b036dba96a4043bd6bfe7044320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349a6864de4fc398faf716ed3b5860321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e593bd93088af9f7e8848076c5dff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af3a76b6ead0026aaac3de404ce36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854960d9f06b953df08b1501936bc22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca62104184a030aaf120580753d7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ba538f944702ef9fa2fd3d0d9e88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bca442562f06a93417f3ec7442759327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf7980b898da05e83970781ac32068328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e24e3403ca87721c108989f08e9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b5e1b3e1986901d0181389bcf802330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c951a0927756a3f996804f9e4e175c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dc1de51b8834ba430c53999f6fd73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb747ded41452a978c402266a27995333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4e4bb9cc45be60d38dd954effdd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f0aeff3fbbc54867bed4a62829737335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf25937b5ee57da08a30a7445d056336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e07eba6ec3bdb496cb55e80b21f0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7345a8487b3d669a5104220a0debc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd37ec4489283ebfc1a75480848d64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa79811223e1fa87fec3f5faa05935340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91c0940561dc00190692ac7a60613341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557034b5106bddaf617262d484486e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e91614fb1ba79f4079f724114fca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251511f003f2431fd5a3ff3ccfc83b79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce173d406a922e13ee481209abe9d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b9d4bee3dd4d4d49c5e0974354116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce98010a0b3e5ef647b4f991ca3c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2c335a0e652e827122445d124072f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5df0e04ecf9d2b3da149ca9a03f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf355fd8345f6259958fe1a6e2eac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e4ccd08f740533a6eac551f29a648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a189deaa35ef129803ff5e9dc6bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a0f817a976d0d2bfb5ec220172e2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c937a561e99c74b7eeba1e77dfc6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a4605c8711969097e8f31eac8088355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56562d11ad443f23fdd3c27dba5f962d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950982daba2feb973d280625cf9f084c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735717e456e6f16c7ddc65dd039f76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47395324f06569c70a9c6f4912d60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21be79b58f0d5cbe111c3075daaa0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187718c05af397c17a0f2649da3bc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a866289d8b3e8791177bd319cb9f83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3d24fc28d7121671aa281e39af39b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6082375072688132cfaaa05c702515364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45859c6ffac023386457f8c8433957365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7964b4bcf59e25f9add31d39499f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa87afef0329ea55e0816d3a33308367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b1976efae3e148150d2400bedccf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6e41b80c7ad3ef4a21a90078c34fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183e397adb0371f52c27f94afa8d0f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7c9962a3de7bbb3e9206a3faaaade371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7d65b7e06201e2438f54251074f5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a475171062da80353b38ec3d1dfc2c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35270450a4e4e4928e676dd7874c6be4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1321e4f89315fb9ca2d9298b73041db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e45a316dc2712c4184449741cd733376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61310ce349a0ab66f4b67672dc3db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509bec1c98bfecaf65b9620f803b0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4019a1e2ea3ac5564afb00fb0b1c02d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eddbfb6ff30fed8f92e1a62e708a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8104b880cbc66363f762c6c4e379d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0d69c21ecfe67b2e7ae99a9daf4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6a264f65e702bd3b2e1702ba5a13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623142130b95aa056a0ccf05c0ff114384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8430df20b037e3edb3c4fd9dad9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c88f3c5e7593da777027bbf303808386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36cdf375ac5655972b92180411f3fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758c0c4c9f0df34f6f7153b83e8c704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b149c878732acdcf5f31d4f1568a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d332225172c75fabb308ed8a0c95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c0c2c8311def7659d559ce4b264c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf9695742e4364d328e5a8e7f3bfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1cebfbb1b0739f1e2399de8d421af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36ea6f05ff06e87e34382d25c228d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cfff8d96a97c80da7018ed704971a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218d06bcc6d2b386c4ffa93643540e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939594a0365ef55c77864161fa0ade63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1bb0db697fe489606f61d58ae5ffd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52257d32dd3f1f955f26a0927d8474d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee39f2e01a5834953654a79c8ad88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535c2d6f38f683afa69504aab2ecda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c120261a85d9378dfec62ba0c82fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a89392a32518aeb939e99dcd190b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306ccf3efdfec13b486a559f0d1d14d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281261d812fed394dc38d77d61cf0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad49ef35c4f6f6732473cf6af1bbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bd6b9b29cab3c1fb90a4d251f1ae8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520f25fea36548dde1ed705938e830408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c23639e6434efa20cc1ce6173daff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406fe0571a8acb4fe09b868e18e2473410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782bbd84c2b8448fa3ac760143bd143411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3530e0725bbf714bfbf523d3667b01d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c0f55961866c4377133bcc597443f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b67546223bca5efaea21a63dab6c9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dabc9007be3bbccc46c41bc8c6055415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915db91f985803c5435707a0949a454416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796960ab85a2b6a8c45f82183715cffa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ed38aa1b144e21349e71a98db4443418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2157021a7373bd7a92647d158782419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff01da1ca6cc6655a8411d1657461420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac5524ec42ff7973ebc90a74d37ce5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784a6b3da2ecd17746cdf65d714e8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16967dfe9e4af1301d13ac8e6a35c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf016b79c81ef4363c2c4c70744dfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e4e02e7230be10690f08f0d2545e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e71592a53a5f299ec3156fdc222297426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfbe4af647c2a7bde19ac1f0530994427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287c4bb700f144d7dd81024d4e3da0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c85e29ac41b34b1254a491061e4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e887685786d18706eefbaa5ee54f86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cca3d91c0715072d9eea112113523431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec21fdfcf7393d3a2d2860da1aa8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92024a14c1ef6b1414c322e6124dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e545c8dc932f7bdba385cd17022b72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd9622256b51f8671dc43b09fd7cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea430b21236921af37dcb855b43f8882436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b4f19091b54854eaf7d208498404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b495f0c32a9adcbed337b20d7d696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0be7200171822b938f197caf236ab8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae7ba376fad1652dfb333905341da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b7c184cd82f1f77640a4cdac3ede4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626122881e7edaabbfd09f3124ef38a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7e2bf11e168454f250949a43cb2dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5cda983497d839b93f12293ab23a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe89b41fe600cd526f56520c10c1b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052649df6e0de12a16e38b951e98b04f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0e00061e9667a4d25215f94fdb06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee643ebd56fca7ca6edccc1893459f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af326dca64b29aeffba932fb21723a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0ac46ecedfb5495d0b1d9b4b0e1f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0e51380015bd1389ac17c974cbae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e5fbadfa600d6cda0bcd0fb13354452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475bca9872360b26e08dc72652195a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210b10f08c2e778c18614800608d77d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec62313d4e9af3bb91d0657d8f9cd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918130300ea70fc94cd4a550a445baf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dca9151b42ccccfb8135ec6a39f24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f7c3a59c6bb57faa401cc33b71579458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8d59154fa676b99610e15916e789d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c77544c34a01836edcfb8d04eaae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9095a0b1e73fa037e95f18c904e84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e09d7da35dc5c165ace0207ce7066462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574df59c7580942d5cb32fcb20800cd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fdd8d2d48c8a9458dbee1d052df59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389800720eda64877ca6e5357fb1a9ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0b0ee3093fc02cffdbda7090dc96d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0a9cf6a212726ed326c67e579ade8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60c04e84919c2647874e6d179e30b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e16b07318df4163323c72566b8663e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7106f7365606e729f7a0298206d6054470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6b17d484caa691ae0d7eb1e14537471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ee1d8d842f5bd138f0eb81eadda8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bfff833181fe349699c1f6c5f8a7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd7e526f2075e86a8023f0a4aac95d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf073ae279880324406957396ca2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eea882fb8bee836b9003b7124a555e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aac86fe62dff7563d391261325519477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125841fbcc760ee7e84318e88585f35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01afa8714a5df93b1f929ad3cf44fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d3fd0ee9338bff503c5363a581236480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726dc8e13ece6fa20f263e15635c19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa8ac15ed8cca824ec664dff1cb447482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bdd2a3f5220acb8cee85ea52ea004483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e42cec3ff3e4145a8d2c299ad2b7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fffa569f036d03d0397293c8b7e8c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8e86f84c0ba35d9b8ea53a5ba1a30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20334c1e819ef9f6be2ff47f22039b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0d510de756acbc22ae9b853fe987e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a951183b0099c9d6284040fbfe324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef8142a7298c3d5375c87908897ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f20bac95878db0d6e177b000fb60a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf07b14c23805702a724643598b7e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30715328bad64227a650bac293d4fafd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc133c2a06d9df086d04e24a60c24e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854420c25f77b9c0fe70d840e6d33f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51476c89c413fa09926d4ab57a6cae1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c8758b3f3680d2d2c599015d43fc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2141678b78b1dcc3bd8a4f13fc43e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cf22cf9bd894e940d276dc2501ccf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7643bdfcbbd5d123c8fc9836187bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af64d6ee99d2964be2a5c60de22e7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a345c7e158193fa2fe032216efbb614502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716bca5b3d8af8f5bbd4875cad99653503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde22c5d0df9457cd101622a380b6e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d1ac82db74f7b62007bd1e0d56bb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c7559a42c0f9f74b2884311c8dfb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d117c70448076166965937aa987e0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e499f3104faf0cb1845b7ec49d272508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4a8852c791d4ed3dcc81f6879d46c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3729559ce283e6d5bf55ecd61cae2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f582e38730ff944a15a061f31a66995511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a87c90f7c5b50554ece1e4aa70e81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e8b68107d79333b3bc51cdc9e0af2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d18b88b4fc8c0d792fe8333c03a25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ab806c25a8001197860e2b0671098515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30484afc11bd3f176e280c04eeb264516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d7c95d818e00525dd56b4d002687517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435a5ff299d233a746d4f9608305776518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54b97cd5c43a8d0d1c29b68a054d7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e337f3e7fd0d366ae9f54a85f9566cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fa51eb15a26ecf1ab30212b0476d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d73bad47c5b5d4ef9765a365943e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848f675bd9bad94a58d2695dd47590b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db6580be3b535d00ebbf91e6aab9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8efbb5e131b7c739cef05cfb7a9d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a200f16ebff77780e9eeea7de914526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25374920b9f0e780768bdfb1491ccb8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6a1479ded621221c179fe162ac975528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ad65ee0b50c757ae2fad916e8f7c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444b2f846c3c1fc161ecd68a585b312530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac31aac16b27435990dc8ed14277b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaf3042da1c9749e4daec20526a6d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edc0b2069ea1ce2dee6df45b581b9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff5490750aecd44fe21a330ddf66a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8aaf63dff33478696f6cd2855b99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0b3058bebd0e19c08185e4c6407d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4339f353487ef0e67e72bde364f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250cb0c0d50b90377821d913840b3cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe8aa8df10843c9bb860fd5661496539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c79de94361319e6037a4263bfa53c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b876c018cea8ea8e160adcfe376d5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756cbc5344217c4f2419b77575bcf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986c91bb922f19fbe0fa19aca22adfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2523d7f32e562ea30f93777b1df4bb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf01f2d9491523826bc8bbbf5ea03a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5f7ca0499ee06cbd6dd675ac13f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0dbca9cf53e6b5d862cff63a2dfd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f25f99cf42323b8ba27c3f45cdbc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bf586f43ec86dd4acd0ab079fa1fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03601b5e03bacd60be5f4190e1368169550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b30cef3e094842da0989c46b9aa2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17c219701f8c0933f193f8945b6944552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67693072a4d23fab083bde279bba510553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219025d9c7848906f3c9ae877d331e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d095250c72d40cf1967ffe9ec3b156e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8ef231990006129370b35c664a57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe844eab02f972657fbf0442d2d9d82d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b31b9bf149aa071a8ade656434a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b26634d0c89680a3ba4adc88b130b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b0212be68d0c2a7a91a96dc84a813560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407183f9503b4d78b303ee0bbbed582f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28acb1631dd29aea58081af7f797f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910d98b4e37e906faf0b6aa1bd5cd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e0f58d85241c693efe74a2b1145db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50f941131ad0a7ced89fe33dc98682565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c5aea55bf6fb7f8078b9199f29a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02f1dcad1affb0763517845f2f2e61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf624e08a87619f4a41584e63f78d3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5414fb2f5a5ddd01a028c45e3e84c90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef16f6fda777612e776a9dec4146106570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a52a8a2643f159319cfd1cbb92631d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab2f69456b7667b6c5d18705bd6b1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114de7ade6e4e3b565a9166f9c8746d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c9368758db27e51e9490deaa3a96e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f2d2fd5f0c94d68e32a37153081b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b639319feb2d65582371970c4e36ade576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268ad39270548e48c064c82733129f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e8bc3bdecbcdc617f27d0235be1be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b247a0693b99598945ba1678ed7891579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173533bec3b19f885f5f763df4d0439580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce52fd2e73e3c845340895320e54bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfd6b9dd8c92560575c4f1669dc49e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03816ae127d236db4e6d305db387e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2989c0b03e4b6ae16977db36193fab5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff407919331ed7cb0e3aaf80e9ba2b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be20580ef7658263d4b644b0e65a6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af965bacb10cba7c96d4b54bed0c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b8b1d1032e0ae20b290c8ad9b6a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407f58da82235278d053e1bcc577438589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc69336c726ec0bca68b9a321c090590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3165fbcfa9203ca4758047e45fb3f31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82a00b6bd0885c85f101b13c9e328a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9919289beade75ff954343bdba1cc30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f19c123ec6968ef81b3dd3f40e224594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712716f0dd5fcf5aa97448dcf914ba8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e409d9350f6eee008a497c052fa72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5986040c4c7a345f63d1986f68c5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bca04eb0dee0d73d1f59704a2a8ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934cd0c30f1792cd263ea099a57925599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab19e779536e1efbbca766cc439d2de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2119c4967361120edc3b389b37ac6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c6f8f59479427ce6fb11812837a98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a623d0349d5a309bc74149bef174b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d5ddc6caabefb28ec7fe10c92d426604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffc7aac2b4addf1daff20253ff5c32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb81677fbb83ca78154d5cee1d1ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52003548c93ae2f7a63cc3115b5db29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff25630e3daa85e8d70d85aa410a63a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a8284e48eb2944c0201169f29f91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07adbe6267800eb6e62411f486c0c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a2cb3b0cb59c8b7f8dba9f44d3e61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc16fa1c4c42246b0c29693300116612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d982ccea475a21b3b6a64c0ee79e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78483910188301d30d1141f217c59ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92801c90ffb65165278c0d8c1d487116615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cedd2a435a6e637509d63502159dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499579c833aa5af61bed5a1af57c469f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50fc0cf4b5ac4bd39af04e9ab8522d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c94a778944b1444d9db16d103bd20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80b4ffe48b08ef6cb1e5161bdd4c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40962085a0c285da450d631de13bd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06c91cf5f9a692b1bb416c264614ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567f887f0aca86916592586bb94541623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ef19cf5613a30d51945c741891fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ab6442d2ea779126597236eef1f76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8750872a5fceb3c4fc78c79f5f1ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3009a5d058bcfd81905ca97efcc4d39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121ebd8742031befe1a53703b215ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e4c62d80ec56139de18af1a6964a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d855a946784ef78bfae5eaf169467630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8c397b420dc03af8676d99ca0cc15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac5b97dc7d5b8325b0e4fc95f4141632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b5797661d27be54c05fe5a000662b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa358839ccf50d5a6d4b4d0c612ce232634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c67505c4e1799d05477c4179ea32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad91a28667919719184a2551595a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14572f9405b1ec1b1cf9146cc7cb132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df45b85e9904fa2638a2a12d6e71d97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a3336db18c3cea2c0d1b7f546fc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d7f7f6b5f08f0c5f88acfb9276b62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d11293e8c9e2d806b1b2cff78382f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d72bf11b3cf7658bc566db01a19da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a2fbad57ba41c2184198a1ac8b1fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080991dc6be8a2ed234f212bcd2795a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db422a3c8334a8e4096753227bb3fea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330bf7a4e31499feb9653531353c786646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3c98b1bd2c0254bc1765bf14d283f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c867efb5876fd2ef4fa1efc8a9aaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aa6d7bb55638db26a2ba8cb7ece0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c0affb0bb2e923a5b199a48a2d449650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c13ebe15b77400dd800ddcc046f5ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c2bef7aab6100f7bbac7664b1e90f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2679b8a6b9df307797de82256701e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895aea481c1cc0fc25e912521ffd06f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3615121ee1eeaf5953667d8d44899655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716c9146b6b0aa2183cc3c3a7c0b32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2cc2eef3bf5aad87c53e57f45f124657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae163290e04ac96ca439db499d3758658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ec32dbb3d490d58a153d6d5fdb23b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0923636dfe907bc2a8ef9533769d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62378fd9c2dcf7200e7e8f56c5ff856c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ce8a23b61cfccee9366db0e032b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b60808e1f8435f02fc7d32121ac8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19925f20e0fb6b4d16a688e7a553b37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478c256ab66b0d6d94113618ae44d9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891cd6a8c3545bd9fd8e5d92d659590666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf59802355562f20213f40d8c2addbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb05d62a73277b07d3291c363d11be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45c2cd1a80352eda77d81df0eb380e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eb446b36ebf7b5af73cdd9cbda912670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee831468ccf043650c4108d7e3eb20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734293e33378ceaed1d7e222022050a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211a76016204b46ab2c2b3868a56df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96692fa1ec6b097225454954565389c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b811a32593121dcc18e438e9b17e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15788b31e81e43e78cf515b5af44a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293c5fc1e2578c918c7ae360fc7905677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfcef7308f0c4f0e33dc157a37e89a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937741e6f575a49c0592ab0be632310679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98953066b17e858c696181173b38e015680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502c7a05e7a9966d40128c106d5069681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756755e998a65770f10838c676e2fa91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83465c42d19be859dbdbd62a052772f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89430576abcaa4a31fd66fe96b9e2f78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983ae41daa2df09c7791f2ee928af2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11049c6a4365d80087884807eb6ab377686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fae3e49d162588e740c4f9d5835e28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357af6a689f67f7c3a3bb5535e940f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f3326c0c276b4516e33ddf69284fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da462ca05e7d93eda4365885d7f1d64e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9520f59b6cc73b83df2bc28c7970e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c54f5e058d757fd866b9acf9219439692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e5813057546bbcce65d6edcd4da3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d3c16cfc84d93d7052f024af3481694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c74994d0674587e3e7a445dc69461695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fea5f91907328cc5038730bc50f42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafbba845e3122506a3a7cab9e71916697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956125d12225d46213007c5e63ae2eef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6374f8a7695b359159600759b7f1a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6877f14c978c2cfeeda145e64da5b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ffe42804d0ca0cf07228be3be075701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a730ceaec8e35ed9208a337e603563702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc25ecba7c5fb21fa3de160d85dfda8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210a7bc4ec620c6d211e275a44b5b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d19283bb42a1a17d7d7cc4f6e7013705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e54d48f19747ab6361aa24c9fb3a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15228395869fbc916278e78cd9059707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14a75aef0dca8df3e9614430ea6f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d36cd0299d3b674703bca118854d1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720d93eb6e10f452a070d60f0e3212710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de41b1e2a85be0fd20b928add8a95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a679e7625d4cc67833028252bddfbec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea31c45d250d46cf3e8500b803324713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9885292637b4cdcc0b6d2dd0d0358fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81e95cbcb18f39c8df208f693d31fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5745856de71f7ae9be794c03c5c3621716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73e550344d919427d2d47c906d37b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf7d484eb1276462fcd7e1f21140c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd16d6989e9236a18697aab608bb48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8e8bfcd7f051fb3b80510fad34b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960852d10fb044fd35c41586149c9d67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854e9f51c2fde94bbe4a6e168df5013722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0932b0688914afa4aa20485148fa6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c7098a5a1ff0439b88951b3483ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bed5b0fdc9f0251d9d6b20037cc303725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e932c4e84ef19e49e7b242c62bb8b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad047067cce8a4bcc701c989966a3be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c556adfe2b37e858cd031100cd0cfc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb99147a6f8347c3a1a08ac45f05b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30de28ed02ce5c9f3dc563100b195e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e6ae85ce11a3152c5585d4facba7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd6a0d945bc17b032a5df0cf3e1bfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980d5e3a70fc59efcb0e54df775bbb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c530d4fdfb021919859e436d66cd908734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708a2624f75b399f28b0c6b3bb4f01a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1433233b82bf128533514ddc9c1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ddff7ac4f81193f3644e90fa4ad18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a251b7179cf63a79453bc7c84b071cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95876b91707425018642f0a58c41d42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac434300a7bf268350c78576591dd0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c361975e41da38ac7443cce4ae061741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991eb26801b4ca2db520b80238d18c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33402650cd6c0a1a50e9e6d9d4b053a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3862e4c122896fc3879e5c45cf297744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6052744fd344a78b23668f9ded9ca0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d6e4b767c28426ad23ae2e2ba0f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67f257aa1166e1a40ffe1615ed73e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c721a045abfcf1e22a15c47105ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4f92f9c314cda775981e255a40912749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca7d39e498c5b47fb2bb5459048756750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c52f54d32521611ec80f6b2baf59e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b20aee7cf380112fb2c6b2752b3e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4cf6d25ccfac826a6715f0b2e7a13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a10565db2e2e1a9a2def210ad5066754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b117a77edeb001e88c42c02479b7db5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff48403b530da75eb534fafbe6786b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6686c8fbb623692b9c373f6a524d02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e036c463991f45490a2cae844b6fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79d5ab39dc03ac81cbb2afea0d1d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7c1aac378d3546910122de4ad872760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bac699b15b6019d1d4f6d7fc0a7feb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed190f0d77c7b9bee82881b00810745762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a50182ac1954aa2a51aef9c9218b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f439745941a5f63900f5fb29013a66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74667377d2d83408c9f9007364fe3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302fb1661f1270c630d373fb02c5b58766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aa1081a537a6485a40dd001981aa8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1eb6f9032151ce696fe15ed692017768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877340a13cf13ff7fda2ad950b19cc5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2d21eef0779948db331d5aaf8b1d4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac9ee0bb919197cb6ae3c90e5660d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a99a251b443304d43a599d44911d32772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb6706827b3521cc9a6e91bfe68ea6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529211adc2b33fbb6cf352ee92af0aae774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0b6e7b5666c05cd5442076fdac97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3802b9342bcec053839b141d41878776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cad67c1ba2c7d1e38d7d7d34449e6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a228316d63bf506dea316990982df4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a6f781cf07f7fb7ee48f275fdbcb2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d10006439357b858ecfd7d5bbc8c9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c0b88398d3a9953f22e34654857b6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a4d92c874a2d89b55c3d1d7c8185782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312529e137a04c1cc65a6dfa74d640d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c802754d184611e648dca4447b1199784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1819cbfab9e618cfda69b69ceddef7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc3ec33a6f34a7f35bb160fcb7ac2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb514d558e03c4f5a045b2829cb03d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e353474ffff8f348fd51d7d02657b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab058132f3407d0186b101c9dbdb58789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70b8210cb7068751a8bafa3b381108790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d474a44f22e17ed237e13ca7244836791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f35f1ab7b60e6316c3c664f948f1a4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68a9d1a1dd3a8d4f47e98b22d9014793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b70439d041a11348cccf40e3f9358794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f1e5bea87ed32467c84e10be63da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66a16eec4c37d7b30bf47b222ee344796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b94f34df40f0ca74e0a7e45d031eb7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010177a12f9b585ad13070c7e16e61c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95294c66703b9276da33e187089d60e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a530ae67baa0225e1c0a8c87294a7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3312658441284ade955c5230d9b98801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6937db3f5a6f60d393dc85f63a7a4ad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77464e5c71a79404a7328eda37772d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf9c93b0cb52efd15fae76963efe53804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a67558c10fe675a941bf07a47370a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc06301f18733b6e777edb708a89e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035de92f8ba0c3c5eea6603792a8910807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d54ab6bd826410ad13f517b591ef4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29df815af6c284d9150c3d1da62531809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe817efb2b8abcb17721c6d99e334a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf332920984c941291331aaaa5047ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b365a232d4fd297e06738038eea9e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc521bb6edab04163f07935e279a8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4448c48ddb477e4f55585f81ffa18814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901573803d98c1bf05998c0cba5dc1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e70ca8e1927ffea2a22a26b8541bb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269533a5fc7bac0d8de393f56c16267817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299949ef71e8452765325317621eae1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad81a48c460ddb82ed705d363ce6986819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4056fc7b3b1e3f39d223d542a10beef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10850ddf80095e63f89f09a9b6871937821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297d1e30f6340b99be07260514a2ee822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e70ea987f20e5c5d5dd3ff443cb63823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7a9c123e35f87145ace098530811c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097144f6f23c1b1ef3bb3278f33a7d7e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83832fce5256317f1848567be9555f5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281120a33b9307f08fea10c08fcb146827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d503f42e1ca17fec63461cdecbd5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973fc1a4a1cdbfdc71b5c7c171c36ad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e39562dad4ca9b2d2a4b5a6bc7d9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37479c0220f4829ccd9fcf0eba5df0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fd509125ebaca1565abc6088148e7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956614cac8a95900b8267edd29dbe11833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa24d8db053dd0f62e07780ddca1a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547572bb1b8de54fa90b1e72ba85bb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b182418175498baea563f2b140187c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a5d35d05d925992ee118f61f7daa8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800856f6c51526d8ca23efeb27dd6a25838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9232132ef6d4132829ff0c17b21f82839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6999e54f75d7fcd989cd4414980589f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c301f62c475e76f1e76dfef2ed5d8d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b11a45028b0114616bf104946b5f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d980e781867623d0de08c2da92de03843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acec4ee29a4e9cdc7f214666b4aabf0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744250d6daf64861070dd1e05499a1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914892c481c89066f5c1f19bb14bdf5d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807cedbc59914467dfd5cd4e2dacb3d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8169e5b8b43cb61a6b7384476fccd51848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65b8d695ec51ad07bc40497d7d6630849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e2eccb31e2d57141d2af350cbb334850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209b0a5a80cea0b58e4cc0620e7227a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad94d92042ef87a5279b8a2e5275d8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ec1826b6148cd48c7fdcb30b77ade853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820021ac941e412b847db86eb78303d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad9ce42b24eab12aafa7ce5028be7b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa106dd71e5c9c43ce47e7a30d0cbbc1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f7fcca27354b59fda2a9295e1f075857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095320bb2508eff35e6874f273c15d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5831f3ebfd85ea868223fccd423f0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e0a99ae094235778fb01207e6236e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e7c8cc536dfc3f77b9444a0128a7b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35adbdf86790dc831cd502420e2b51862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaee3d4332709ecae37f8f086122dcc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa1771c19169fb73a6af82961a416f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502b42a0169b76ce7f0dbf549a697c1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd705d69a8f63ee415ff1fe51a2bf9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacab8505bb22a103fb2720dba146506867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b128beaf8c1ee2bf4497535ef1bd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f5b776cd6272366317997ea473b4e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504ad9fbd03c3e8ed4076f2cae8286b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3313ebc8db4b372071a44d86485b4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac089079fbde58962cc1941cc22675872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35131fd7fc800cee412a00ad08874d3c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92d0e407cb420bb695daed208935e6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc58356397b0e7333d4e8d950b5a4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d6400c00568a333556d83a2fa4826876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1409840b38f26163dd56efbc939d42877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae52f85aba5a52f400faaaa579d3a93878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a0959f5a59736add355884456ad29879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4945a82900bddd711a85f72964f54880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f873501e455293ad874721d30bbdc6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052251ee3d63df3dd333e76b9cd2b8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1c18b6d6ddda39892b8f13fa86a8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e459da5c9ba65ad17adf9b286b3509884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa76c446690f428845202a1c6a50688885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a4f825fde2c3c1440b6fffba27b5a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82704a522f7e918a0dd1c78f707fc69f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a969bb7c6404ae29e5963035f7807f8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1874e7d9f69812a9f96067193afd19889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7794f5a751e669d2bf567493bb98890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6a5de563090114ee22bc1c319aa0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb6c7f217d3ac487bd00068fccf776892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72511282dcb2ffa18ed1ae062972485e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f76239924685059216ddbe224bdfa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a851d6a5292292ce8516fb1b987bc99895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6b3579d8043479ad109d97ebc0032896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725371d370b7d53d3d68921e7819b05897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678bfb5e11a8317cd6d67725c4926d1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e291800fd406e6a0f85c8ed4a391899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f4ee033544cef2269ef6ee18c50a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef18fa1a98087b40bf4767b9dac0a0e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d449c824602589436b969456a1f56902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb46b1fb1005a56746da9d010a86d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b40012f8e900fc994a7f32bf09e3c0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30509f3229c82606f301509e94cfbbc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa77475405aa9d7880ff2eeb65fcb69906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa741dfa8b53a1c825f389a9d2c9c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f861b144c6c4aff70d3ed71fbc362908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465735d3953bdf5ec6899477e66199909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3d11b2fd0218c703031d02cbaa3d7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced52cf50a56eb517f4d368c21f7be911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab500f9473f2867891ba43177969e846912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e901c18783cdb28ac3ce3957072a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc02d418a13cc956d532f700506650914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c4a227a1b9c6a73845b845f621cb3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811afb0f130f50c23fde7bb191950b6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d40c73e93aea26ad54a7c11e70977917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0a0e2f48a2456b3e48f5b392f1502918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f7dc6108720feabd9ce4cfd04ccc0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e468edb2fd196f5ad13afda812bb5f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e66f2559880cab464b656809e65d74921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7a1bfe4a4f5ad3657135b540d77b3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405e4a36fe74ea03a99a4745754683923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d560eb1dc096a113ba4e9705867a7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1711ac5c8584da09e2acde018b677d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c487fdad12c6ecba8df1068030e36926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7060d0c7c76d9d5ef9e9e1fbbd8ae7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bf171bea8727d2514e9cc9a55d00e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81840b3ac4ec98cbf7ae04331bdc95929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574179adabd4ed1065820a4af863fba930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c20ffc1a9ad6c687563fc10328d08931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693f80564e220ac6508946f8eaea9c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1063f42569531272aa41374749c54933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff2dc082e6bdf05af507f7b0f034a8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba275c02f75e50ebb673edbca0aa75f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd622f9a871dd905b3e6b91dfbad1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c1540d22fc3807b51f19bb202a656937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264fd7c04bda30877da44238667729f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdda0f039e74cc2f3ecbb4b2083365939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b31725b9f89943f007edecb17f95a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d47cd228145ac0c506ccd4185693bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f783d96068d90d349486293e101ed942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14af31b1f0ebc2f91ee6d16ea72adb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf4575a846bf9bfe556ad34a3248a6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a20c6c5060078f058d662a15e6ca945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ee304e812d759dfff348714ce11fa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036d23d84d97da0787f83bc8370dbe947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ea022bfb82b217d663fac964efe2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df2385a6651e11fd87426e405065bc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc7acff3c099c02a79f3a7c5197623950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44719093e416baa1b14551ebceaa1a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9fe53bf9fca3c348f39e0f946fe69952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ae3f54b396bc7bdc18b3d2704aee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1d5009acf08985f1b25bbff57a4ac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc75e47e50eb02a3d51acd5412bd0b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8c8ca5ceed6c18d156f9a06114582956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e0b6529f5fa1acdf72afaaf8a052b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80e0dede071d8a915ac11f219fb42f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ed62851f3e2817e899b974b26faf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4a72f22f0e7a9184f121407845422960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4edf33c21bf672cd02cb5cc8283dd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862fae7390349590b4356fe4100719962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c51534e244ad477d0e74d7d4d5c40963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d81b47b44ea56c19962eeb5cec9a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47c6904b8260b67570599f8664d9a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4239559bfedcbd736178ea173843bea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1791db6d7c49888576362fdb11e083967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c6161fc38687a3d6309076011bcc3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e3e03a3f0e8b918909aaa325e93e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f7ee9a6b4eaf6c2d748ea51b9450970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607ff85382396b9a9c4a87542ea5c4f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf49a7c611a06b9dd6e56c771b92ac5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1c7be9d20de2aca0f535179e83fa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e932c2e40293a5f2584c027ee89421974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b241c98c2b80ed4b123410098bfae975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a1a1654163d35bdedfb1eb9a2e01976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a23292baffb576e183c58c0712f03977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d84df3269037430231de3f0e7ced1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f25e227c786adaf9fc24c15c5704322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be95af3e6bb310b3835198b855924f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ac868c6fb6483aab764f5196195e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a37d646c42cbb414a162925142345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f37b40d54b5f63e6035f50679e1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae0b3002fc69c4b077ae5f9ffd3f047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c1db875ac118c2885fefe844f74998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecfa2ca0d95d914c958a1f36ee25969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9993889b667993733a59e063ab790610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb245f90c7ed6083c1aad27859cdc1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fa8db319892aaeedc4b03f778a6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2b1063c5ca68e7c13771f5b86b25213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15691f3b8e2ecc7cb9f7c538ab361114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91197e7b24c046da98c7048046403b4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75383cd3bb13a070822256ddd00a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d22159989676e9332a55b5ec5076117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719731c53a0ee8bdaa1d4d648b13181218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6bd0107a7e8fdb3f2f21f01421c1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28fbc6b065294bae0c7eb9c1ad27020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ecd55005e225b92f06526160893621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea6bd1778192c10ad5301a906347e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcdf53284d2af65fc3ed5cea77a05123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46d36b937cf19621d7554867655c9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b9ea7cf62644a538ef6677aedc6c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38056a49534a1a972885169b79612126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1a466c4d2045aede437d3a6570bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2bb7042560a72f64ee8d35bf2063c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d183e6d1ad559bf1f81da9cee45c8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0283f6f09956c7faf84562b2c1e4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d564c880e4f7411997aae57c559f1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac51121bf2634edb2626f1e9365376732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5028d830e8a851a7e0c12973d9db1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5592187ef2a17268f07f2a4627433634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53322167ec69d94c7a1ad9a978b2de3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb82a270bd10ae571cb7bf621234736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125b0372fbb85a7f3baf9768e332e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7f862fa1c89f382058b616ad48f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb912b24638e0668d1fcf14e14077f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05281ea2efdb19012624e8ae13e1530340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c861bf84881f67cf58055c1b47fb24741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff365b3be555a1792886a71f2206b2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f109d70c4f997ffa0c3faa2530c798043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4ba0e237ca8c411483975313a33044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59377be7616d4475f2d9216857c63b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749f3e8d0456c2a0cbd705b7d462e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1de90841f1c5e9deaac02eb0bab9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d89a7cba4cf8e66f0e059dea40618048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62cbef1661588c17f1eadae8d261049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d488c7dd50b77151bb310c767c2c7b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6da53136f45a3375783405c140098d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0f7fa972257c12c20d6ee349e1b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d120613dc50d49642d0f78c36d568553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c44709729c8fb0c70f60a6c2a615fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b093bd51b5c37ed88a01631874c1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451545626be9d179636f125f876738f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90d6da9d5a607897eb20bc867eda9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876d6611448337fbc9d9175152e21358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b954c7d9799c56cf779842f9552a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364301314ada821d41a2570e6b769b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db9d1220f130f499bf2ffd4b0a0e6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ed92fc69ee2a77caa4cc9f82f429a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969fe5ac90257e4dc7ebbc41123c19363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1cdd11fec5ad5b2e14b4b4e6641c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e593792c948556149aa95b57471b4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140c69f7ed4683807edd4c188b1b20b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecca6e8d4e0108dd47ab66a331e7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a91650efaabb812b2341647492e47668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011f240721b606e7192b870648d31f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb522c5cd143fc9c8a4cf9115848a6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104666da5707f39d7e57f7767cc7b5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb5314a8a9d464887efd0401c666a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4d66af2292566099d6e0d0b2caf1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb02e16516364006226a51053d2657174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3135278d2a1557692bb5b962860ca2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4035b76f86312a0d5e2e4a1497af576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8fdef88cc7f5a15995bf7aece56877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21b91a459b02935670fddecfef07878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f4e4adedd42513dc213487693a1d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684059ea56ee7b0b68a8027da1d7eee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae5736d8e600a6ec27ead24393204f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c18b6e7e3e757f05cff46012dc148f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e8909a609db8ac786e2f3ec5b2cb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4a8a3acb839bf6d36092c43377a3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ba940080a721a2eb0b77c52416b8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e0c632cc56d16110cf4f1cf57e4a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe0a8675b5b83f76880039aad1cf0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307d6348979b6225a8da62ad8234b6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fde6f188a795b199ac014936136ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26891c4648a6c7106d76e31b2630ec9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afdba7b43f63a0dbfdad1c38d47a9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071cb1771f19d1fc948f9f796728ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc1c80fe9cc67b0c2f9c0ef46ac78d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff27b7df677c51b5135d0f966b29294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afe854087e0ac6512c4de7972677bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49732db72c1ca2d5fa560bd272cf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1c8b7dd52395d5dfcdd28fce23d9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f5cccf6fe02bb27bfe41f66e8da1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee554b9694b96b8576db2ea169e219199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4feeb1aa8e5c30d621275f7f50727b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a929e0aa31a97dbee52983b603c41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf705f1c63a081c2070983340264024102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7bea4963d307db4e4418271e600dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af01f0154ee156691857c2e2fad622104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37f22798f4fa5539a6a8b325fd9af7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005162a9f27f3dcc055f87b1594ce3db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd19af36d0a003801549b50aaa2529107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8afa5021a31f05fcc2c17788ffe835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c17641e27dba06904d00e124262883109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73d9d0eeecc2e924e2f921fb070b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bff70e0986184c8c7733528b59b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d1875f5cb96990d5154efae6b954112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806990463f934dd5fb2fc8d8e328afc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91638fd2d5fc532329e596aba93d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f4b259b79e5c5a3d9cbce7ae56e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b6da0bd1ac180101b70748fb3f0d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef74b69f24b061121089784ab3b87c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6fa4cb1be9c96f0fc68ae7b348322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5e6ae1d0927892f3de631e9d92446119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993be38bf50d926b300649aea2ea0f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83004c7377e6d899699bcfa024080df1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5280ee483f51235d7eddbfb0dc20d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9f69791e424b298a90cb458813f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb6846a47a471d6e9ee8c11fe37ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a203d3d55cafdc87c45ce9d93fd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b622ffc34e9d2591f4ff896fc69d9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f983bd53abb96c0ca542e545fbe37f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034464021bbf1ff7d6b1c9f3d376912d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb966c57ee1dd9d6d81f5d4380add5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174a778eb5b6af8e7687dc8ed3290a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56dff369abb1f97e80af32418139f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078d78fea5dc869a85746cd206144f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3968e4614c4fc3383f3e3dd3c509bc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab0f6b95ec7027e060de35c22af427134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd327c19c22b641ec2b52c6e77833d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ddfc2cb1554802c8631c7c1615a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd0c067732e86e81d362f3e7a555c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca597790737ab8d6cff1790a2296b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc1265c1503c405e596a63cf50a89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56032a10e220732966ce940d96708cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad5274418ef1494458cbdc7582368141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115843df38022afc627308c6b4c1370e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2670248b606a1d9c8670810a15ba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b594c13ec1607e1dcb69658363eb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abc25fc82041f1337bcef640e6e3cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b133154f9e112a85d0ff50b17bad05f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea3c4af2936aa88cbc0ff52a21df3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef8d93ca644d643e55a83f2b4b875148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f138018eafbc4dd92f56a2c5081947149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95186a2fe87cbdcbc72869fca39845d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80792dd0d6101bc34426ca93792848b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0766f1945b92d87613cf78ced148d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef287ca354eb06b9094ed26c076c717153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abd1b1949c26a716300a0b917ba529154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c22802c90f32195487fd7856d1f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38896b789a3deb7affeab19f57b396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42719dc0339303bd121dbd2552f2dca2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac18c7f51b1ec262da8b856488ca79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c9711d147831033456b1bb090668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e312cfb01a2e5a6afae4f0bcc1574160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91674f972431b07bf5e3ad22b30a8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90464ddaccb022c45fea74cc61d8db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dd06cd244be6aa6787f30c334c1b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad386ec582fcede02847e8d25a47bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d56ec31d5df146c49ad21faa0a1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb43a1507798ebc35fa1102777e498166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be898f344a8bf24b3a7ca66dfb04c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0964800a4801b296b97e8b70df32e89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066aa466999e87d28f74fecce8db764169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f08a82c5f53c2bf1b249b5477058a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f247407dd5f98930222c1dda164fce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0ca6ec8f821000e2fb9cf3b794ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6817dc092b35261b6dc421f543f9d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc672735f4eb686559af593624ac1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bec51cde69537292c9be7e99807c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed4371c96f138a924e5adfb023d2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b73a09ffefb562570e7d7f274e17c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252a9cf052e3d5e27f8dfc2f2766fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357d13af88bfe3cb98dc2ca360d6a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e667a42b7bc782d1e1441a1cd558ff8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e001ee4f77278206fb462cd744d77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9004ab88dfc9c0dca8c2a9d618c4ca2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f24ee3a6aea8ea59b3cc23b68c008183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a9afaad5f35576530aa2e9bd7a133184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f527cb503d967a2bcf094bf8947f4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041552fb1b95dbbd8a47b632c81c8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42432ce1233fbcc9c21b3cf5ecc93a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5338ef1e12882a7ca12cff2db3aa98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9df94990554bfdaf3d94c33fd3c5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015293d2de592e947bcc6e59c9baf644190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a5d14683ba43f255cf7914d362a7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce675c16f43c30d215a3c6860e0b08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98d1c9a3f0ccb1edc651b336b1fbcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c80e7e3f67b57019890a90aeb80b9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef108be55bfe65a80be308cde5ef5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee39d6a4a22c3893031feedc811941196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb082115795798d5e66631c81c5b58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd85307d320d8f14fbd53439ce08ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40423be7403d83b8a5df1bdab80b9e8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1b3eeff8054fc5d223ac242bd857e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1f6ffc4aaf14fed13db8b1ac372a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d61727e2ab89d89b737cdd330363202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184b123f3d4bdf1556613b8af7c8da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b563492da8c706d5adc756b9bcafa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5fbae6abbe605640f1070e7894493205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654069262600b64594ab1350e0e3bfd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd976cca678eca52d1bb3eb868c6c5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b09b639ed79a2f8c00a0eb7e0f9d80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42461452a87d7e9d6095f440d4e1f752209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287853826acc16582c7ab91792b47fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae71c102a40c5e6e3dc68a23814348211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc855a930594cae14f9d38014bbce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e7440ba1ac8b363b36e3a0192c10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a180b86790c697f38d68c2018c2acbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce517ea5ef7e20c96d4e8da3c9388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224807e6f786653a8f726e5f0a779c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c75c381b53f96477955bf9ac9c1aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97cd6914b9869d15df58713ab1d61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e589ce37b775bee6a22aaa304705274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44ac5c04fa006b58e0cd10754edba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e395b770544e858d2bdddf4ba2f45e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d1eee2a7b908612400afa6576758f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435faeca33271163e5ce7e4ee42b939223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514167d059cfc7beb9bb2591429e9647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f4930bfd26c0e8625c7ef49eb9c03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2730fc0b5deac3e70fcf3ff5a9589226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cae871f82c4789bb9fa901422eeff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bfc70fd9d6d39769ce75a356aadc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8505963c811b17833a89cc1d72c2ea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3ef17f833e704f2be29aeaa4dc10d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c00912ba39b75dac66394c55ac417c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e18eb9d2d9d48ef24f7710798837a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187a120d64a42dd3be14a1ac1f82e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906d0417aededaac39ade51f358fe8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c3d7708a9acc320e4e3d2993e7137235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca020b4918d83ac1c30c40e2921f491236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48aa03c526ed1964712d890a1d6f35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32288565c5315c2f4b62f8f24bf4a4db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3f400e0d9f3c1bc7de83cdf4381e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304c6504e00642fd2e6ffbff1f42d17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e57a6ec5f8ab1e7586375191ef66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713b34a9ff600ceffcbc0a8d83dc661242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0aee54afacbe4c1b2115780dfdb85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eabcb469b6a668f8b43d0f0ef4a8a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de378bc9e408737e10f1dd8e9f74f4e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8b48e78a1411210f37cb13796c170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ddd526cafbc72614a6feb5e06bd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2975223c83773c2fa014865413d216248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008416a5d9da3ea9008dc8abe0338f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ebdac0d6860fb1e1472111d8e6eba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7971432921516c1bd427d6d89f9b8ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c313ed5365840d3bcf7554aaa04cf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac85d96ec73295018cff53587ed56a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0091e5daf39fa4b1d49b690755c95f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1bb2c86f4bc5aa67497519abe1318255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73fdaa256b52b69ac44bb00257a153256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd065d9911618708272861d8bab6d631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959b1acbc800df7b12b17784fef76e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb01820bd9ac6f28dbc62f8818eb98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac18787dfd2b2eb2e472e5e43b4d391260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd657e298336b6881d51ec1fa112a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd6e3cf02037217434ea2b4d587e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816faf2d44daecee0e2c7a744f0a0d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c05c3eac8214d5e7155552b670e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb14d16870bdb2f34aec7a7fc3709265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e3d21297738e568018d33ea18755266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e9ddfc49c457e922269dae8e2451267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc35a75c03562e94c1d6286b6c8b30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c1052808290be5a3e459b45f7603269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5d84050d3a79f1bc55bf3da8476e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a98aa4c57fa248a72e1e085380de7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88fec58a09a18b1e4934fcf5102e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed1141aef2c12ece75f622aa9854d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce0a26eaf4bbd499a0d1133edad2f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3121a07fcc142a01a1e00bdccae54e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d2fb8737c0d454f6e89d1c087aaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe50848ef8656f655494025643e710277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d11aec533c6492f178ab7e5916859278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba14e1b647850720550265f81cfdbbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3d3a93fc298d1c445287a616b9feb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536bf44d550f76127cf154da6bf6fa2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9165a50cef70e3e1d70b378ae62725282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abde81ed36905086cb0d5178d62402283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8870f24d7c26bb5f67c93a0508f3c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477c36fc0a403015af658c25ed2275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5498c0c2d3d8425b3dab8561ede447286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752c3279223421ecd9dc62f2418016287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050d13c494847700ae80c927520aa3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db12bdc1b15e93a76ac3f90b014e13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e53c6d4568114b210112bdacc9acd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1ad659b795d8f1297c7f5fba9b6ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2421e4ffd6d7c839094a81f4a04d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191361ad045a1f2922fb8b1c2e540f5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44707bea8f340e53d6bf6d2862130f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae57b172f7ea71679208e31a37d6fa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db78ece47b4088945f87c512f8196c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383317c00c765c400d92f52848acce2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31404e16eae05c3d3ffa85a3f5e1bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2f51363359c10d9284837864bf0cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0004ad4f6029ec059f99d8fbf67fbc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0922dc4e9782d9db3659ca63778b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97636dd2c9c859b4befb8cf46a6d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce05e29f5510cef56c40a6df4329a46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2af15c6a8cb253d98ad654f8c21a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13cb89af28d3e7241a03beee655790305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66081039cf2573fac57c74ba175f70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3dfae529dce72d381fd61280174ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8a0bdef487b3e45df080a899e5a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a9d6cfb30ad00095738bc6f23417309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765c972a3fe935d5077a6783bb48c23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c40740f2f4cf06b7c94e99fe319ebd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108016c7a191c3c2f0a9317af5c93694312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb083ee6a5f40847b504d5ab1b7fdc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ef41885a1a49affc0092fb6b8daa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6749e987057a7a11df435edc8a3e799315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eef2eb1ca60b721999220022799f4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1f6d76feb4394a37f6d36eddb0a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2adb7ffb6bab1df2ed440c64bd22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecd4e621c1fad000faf4d95b5260a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40f157a21f4ef50046ad41d06ee35b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d73a0c50f862aa7d4f411317c44461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804a220fca680ab27edca0ea66f130c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad2e39ba20ffc713e8284579cd1998323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819991072c7417b0fba423e1bbc8936324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1dcd043f8b739d8b5912cc559974325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2311a642f153fa235fc48455111c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa224591b8a3ff440814031656773327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2089876e5cf6e6d8e0f515ecb35f47c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf0b095ba12ef3155b9d697e7f1501329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d880abc3244c8e5be75ec400cc7e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b720d213e9b31292f23efe32c7b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a108fdf56d46a4582960655c6e0570332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786868ba57dbff6929e68413f9fa2a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8cfe2b4a9a4571c42327cf4035774334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab708b4ef4fa094493b0e413bf6636d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f56fd3644e94f972d85d68ca8664c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a13c952b5c409057794088eae05c79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be784d4844bdd207a6461a3ea3d96a8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710162f4c5e486873b8ad08967dcb39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1943aa1bb70d6c42506264c195255340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836a06399d3dd3fc884574d70d1b1ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f3186a14d4a289a2709579d97e259342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec0b9f4f8f0f4fa5a920ad0fb768e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedc8cab4e4a2624a9be8d8f38fbb23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27794d192e45a0d2793a816038c9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246f7c6b2b1ca1d1f606fcd951ee912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba0fbaaba2694f907ac6822134bae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90726123db46c17821e8ca74238678348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f4d0d76102c3473598af867d839cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e20b15151022a691082e18b68dd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e72db331b4eacb3a06dcd1cee06dee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc4598ab8fd0c933e710bfbc6624d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b12fe3220cb6828dc5cc9e8525560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043170ee0ea4bb9d406d5d1488c1720354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e824bf21919b1f45c7eb35696243355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8329f5e5375970c7772992f17a13e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438f2e1ad36f1dd85f7c8e2b11711c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bd9eb7ae555e564fb06028047c28e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5867f3a64f109f87adfe939e5a8db3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74b0c38ad90bdb16cbf5c70539cf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854030006bad39b690c7191152fca421361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf8768380742df69f6f2a081f77531362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20536e5ba4c18d3803638376c4f5cad7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdee75a7ede920893d9d5a74854899364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391feb136c317a331d1b521a3fd84e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d3ec0ce620751338dd5cd20bf6c11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b5fa112a7dd2a65210c46e8cb4cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92b85ead64239ecf697bccb8a6057b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519b44fa6cdc51abbd1dcb065f3e53a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed53726d60f8cf1151dd41963c1f4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae82fd1becf6581e0e8054387de38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a96bb23ed63b3d95464e2a881f34c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2bf5f2f67e41961cd7ebc8908cade373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f3df84ab38e462158e8bd3716f82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6e989807b64b160dcdc5268484149375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e1f5daf1c32bbb00960834cd7f7b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c620271f48fbd8cfce090c124fd1e88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d0667e211db94b6070123c58aa78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680335baf68ea352f4ca22409d9393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320624a0c13231ac12a65681a47e3b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1543a4f2a336f1e74500faed0963d5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9e9d53fd5d4110ab6b9ce766d6d62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3600c18ffe31056a0f9c879ff315383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce765f26ddf0b293687621210ae74b12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b5da0d807ca8961453082b0f58c38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745849b4da48a0b3eed056ff28d9883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5b65903bf2d5a2bba49e8df026f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce089cb28cfc73ccd0657893c6669b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7adc01c81940921c000cbda902ec7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4202f41c82f0d5edebcabe5910665390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9abfab258cdf99b9381890da81098391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ce0b2f28c96505192f3db10bc22d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98662192807feff5bbbb15755722eea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71a724bafe693981af35e4101b8560394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478801d1f9759efbf2cfe2b0d42f4078395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f820088ea8b7f0e974f69dea67069396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ff1edd53eb016e58cd9ec402458f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3669c9e230ca0e754e02b17cc4e1249398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2115a3133a3440d99ad718983e12b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d77099fd7f129ead825cb6f1141c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7044ba3a6e542e5047f010c400422e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bf0d14a36db465ba6ab701245d311402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6d7a90df309c0e261d41bbc9073c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57646eb468c8a14cd76cfb684498faf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4411c380960c290fc763ced830b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefdd95a0a1d0050b350093b1a3f664406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d923fb2694bb11f9f863de9f92a11da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36793b912fce1b83e2d421af45385b07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f77b5424085d621725eb092f453c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6819502d0487eb53f835b7649faa66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372a5ff5273662bcd416ae4dab8cab7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d8cb5d7f5a27a0a375d32aa4db89c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196595f2e0d4f6d141055b5961af2d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26992ec1fb6c722b2e9cc62eb0da224f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95593a2ec6f13771fba3ce71b7e60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d55b77022b00355a6846ffac7392e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab9a3df3cb1ed2bb6444fa1c4b0e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda28a8592855a7937d840863eaad9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884634ae9a4c5cc80c8aa68836aca9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f4ad3b43a628c2c598aa701b5e84c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd23dad18197e09a685e5a8dd45df4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f95b2a5ed47d116dd2d74158f3db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb83094d41cbf2806b0b910c6d6d0bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f20f069c956331f4f6395da6d3a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc393a565f30c1e25a04274f993a951425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036bcf17a16abea0ae907fe75f0c73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb80c3b56bc5baaf3376eb7b2e8a51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca2875093c48fd0ad1b8a15e75a8f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fe06ac56cb84172f8b18f365d6b4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cafe40957b0c940689cfa5a857a20e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e0b9f4796ef803a09e9fa7b2225d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44e5f34b3c519144ff23d8c4b10c90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28264f46b84c3b512b137096659ace433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c4af2ce62d3f74be9377ef0d10b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc425ead2daf5f2c8ef0359740c84c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde2408b0d6870378179527eff421ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4d9f93440106a173a748ea447fd88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec508ecc96cd53dccc742f034bbf46a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741484b625dba5688123f76bb991e12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bfe09043307ce45e494762f4225a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f407a79172675ea22c9654305916441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1caae6d60da8c7000d31daf294f84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc48c1302883afe76583ba980869b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7586fe1594abb936ab42094a7636f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be582b5702e7cfa578d838ec284e6b8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8f783d08b609b6b55918d34deea95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06705b47af0f916eb0b6a5f812f980447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fe7ff387775e90f1af52892274180448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6571b5cd585255cda398d488713b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558c835a119468292a4051fbade20bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c007201541d278ac15d4f293708995d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2967160e9c8507a663715c469a3238452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e5ab5d2b36db97b02ff2fc6e5e61f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b594f7a84f849ce973dccd4a8759781454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf81bfcaacff033f1c5c14348e811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27eef6e77e63a8973de1587d3db06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c75290035c603572e4e1ce1606d6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ea313f69908b825a9e36371ff5197458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51239b14fcccd928178dd5e2b4c60c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300801e8fcd24f96c3a329f9dcede58f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e09c2ba3eb9e316d348e6dfe18d8ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f737e15127d91271e48e7782279864462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed19d47a86bade18c78bc1d773fc6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d208a57f52d95655deb1d8b3aab21d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef20c078e015ba88ecd2f58c0f3b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ac8e10551e93e2420fbc3c2164dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e0a4f9307f4502c82d7483d6c1b62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac81b72ad5e83be5b8535dcd1072571468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f3a89ae1ceedaf7e8915eb7bfb8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b32bebc62922f82f3c2cb23e2593c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1b8941d18aaf6330f1b96bea77990471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ca464310d9f5bf0fe9a42811d7736472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef85f8490011d6f47a934d10ccc1fef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a06118caef1123e245a0a6b424dd82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eafc0bba680079fada847898a0bf42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4429e3c5bee651d9d4384a0db7fabc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46679b2dba4a732396de7a164a5816da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853674014d165e44cb72b3ebdfa11a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b796c6d1276897607a587b70e040f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b0c6f47ea047c5b9d7001fa84451e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba65fa034962a9acd0191160bf956b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdcc66a5398e850b1c950e517cb580482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb12628b9a15a16c325e04fa7fe8f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4627192ef359fa906733dda9d92bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32701f8d2ac425ffcf3800af6eb6c608485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883495d0eececaa76870017c4909bce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e88fd4feb2374b62d9bae17eefb1ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2970ca211ee7efad8383b17e44f84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad464626877d7390e21e650ee47b64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ba38e1f995e9783547e6c6854b7e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129810675bb539ed09dbc03da174bd77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffbcd6da7615bc4aa709f13f46fa24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc4e8c9d741c230a727ec3d8965ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f6daddd26df0061802c27eb84216e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08420ba6768ada9fcbc7fb6c7aeb4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede2bd3880eb36310f704fc79c4fba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee9f5ff54c86099a2676ab0dcc9370497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0761438c7a830aa6557848b258bd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a57bd8fd039e21aa91fa50258e9fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca17278b9b428f638e29c20be3172f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618707828e84954fa59dc70b784e3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2befefb7d4908b9b2736ee08b82b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19beeb6ca81578b844e41b4f44ad5d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52ed7ff32250c9d19832e1d6fae03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287131be4abc502b9bf6c078a40383a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63050e0aa557ee570e6ad590adda152506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd6b6a078007bd5fcdef197195909507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df95dcb1e0274c3c93a5859392ecf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a930ecb8f3c21c51f841cbaf6b72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae21bf7a3341940c33c83a45347d47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758dc4209204f997bf0496d1ce57577511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51733445487e6341d174d76db0bdcdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73b1f4c8d7229999590250151ccbc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570bbd140f1119dc28847ed47c05364514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b1b2bf17b813abaab614c256a60c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1989cfa7b8d7bc1b0343af8fad838516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44673cb59719afaab5fa61655e238aad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ba7a7218d22d5ab06318d630be17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d77a49630d038d4b28dde8c92b1e7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc0d5e7afd2f05fa11e75918ac9fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adeab051e9aa4d686538aeeeea77a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7217929ae0aef26ccd528e13aa9854e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc63df7b08ed2e84b1adb3fe1936463523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a04ae167a6ccc728ccfd4db3c2616524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6feecbe1ff5aa59cbfe8ee5589e7fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351d645da7e595ee6e46aeb15f7f1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f410684a62a44d8e912ee45000ce1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250acea711a67ca821308db70923ca09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdd3f726e8aaf7672c7aeac4a3b583529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7b3459502941bae5fbe8d254558f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae067a50db2b4372719c832bc36e4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7349422aa7448ecdc57ea455e3234532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bafc326150c13bd2bd95b65f59ae1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c99ecb824cb3c7bdd7bb6b16d54a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558befa8f72014cf8d46a396f46cc38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63833295c71109885cc45d1f2cb9c18b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfe2fde085574f51498c81545ea9e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f206253e98f2ed426f57ffc027309538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87007f378ecb8c5cf1b111a6517181539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e662a460cb8b5456e887c17e3fd21c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23750bec0fba5360f85086defb6fca21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966fa25dc7fbbd0beee842f8e274c84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841000a5a0fe45ddba2bd2bee80ed95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7138eacb6836fe09f75de918c1c0431544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32516324ab62dd7dcbd09ca7759429545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e095f4e1f68f8f0802c9b1443f8086546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d377198d5ece6762e318a5d92664547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc444539caa400a5bc2e5fb7f327fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b8fe2682bc9f192f598e58f11fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90902f223252e8d22d8c5a41acd83183550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd82269b81ce02bd3157f2cbfd75ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f2a722d3935985f0ca5b9977ce21e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f787f429bdc075777acc069fe7f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16866288550cb23548bade6214152c8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c48ab34aa4296335fedc65e5481c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef5c629ab4700ff44f45f446b912f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4ac0cefb0c455bdec200dd26f7e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773b63dcf80fbcada191a7993da2ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e72357d2582f2277b9751d0b79bc12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640419365192c5c5b46ea1271e40be5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2d0c373abacd521575694db79ad09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ed2ea10fb8063e57b5e1f4cbea9dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1901157eead9bcc34520f55ec4ee9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561df751170c01996d9767d8178a4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea391f4285cdf8dbf67bbeb86f7b4ba0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15525d0b28ed83fad28922a5f1a4af5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d0046b6b46adcaf86c4e0bd9ef1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562b683b0453d36750c711b5013af93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c9cea9a16d06d01d08f5de88de160569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e4b356da484477dbfd1d82563f207570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0c7e2b03c5c8eafefe88f0d8c767571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03910d4ee857fb407c689882a555bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040ca1e42a394021af93c8b1908cb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c73337bc47f19a0ec90b170d5eec7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee718bd4abd3a7c982536d2a372c54d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fa8e678bb6fb892f31f1ee8e17dfd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1524e0abaf17e4d9278acdc79293577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d616d158e4cac287492b20467e75c0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a4b69cba36a0f9eb96974ee337eb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b32dcd5d3ab1f31524a041a255bb3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b56cbebf6c01b00ac72f07b6a1f8b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f022a6b97b8f9b46aff4bf406234582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa50808ba1b01913a5af74bc95355583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a0744ebc478fc5c7d9ad0fef6cd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5636fbc073fca3584dc8333ce05e2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e4c515aa4221646fbea72a50fc763586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ec4a73bee339197c06b626dde1a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed93e829dae03ab8ee6f52c30f603588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233654b68e9750e8b72159c582c310d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23bad823253cc767fe14069df5e2aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f0b0c6cd0430e2cfe2423bab36e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e78a45b9b77e9f5192380676e69d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27485113705feaaab0fdadac2075c419593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f37b920b3f49be457a5c7ddc348f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45567517c8cd0f0d77f0a23439288512595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e63677a5ec667f8f495753231a850596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52657ac78b15f05e33db0aa837ffd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159a6ec5d21c7723210ac14da2034ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff954086d53f21f5ff6d8cef5f31467f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd4771b0e6e54077250ec7c0a3d205600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622985eb848cfab891d31c630e0cd6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f35ea0736d7219e80de101dd1055602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3a2f4b15ad8507d44098c900ba0b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa82461d0e53ff445f603ef711eb5bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df8fab2445feb9ee09fa7fb069eb25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cbf29f2fdbd1573abf4d35fe161bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc61b105d8eee1fd83a40e3d595c049607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633efdeac523d58a786c6a13b8a77f90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187348b226e723f8d3b8cf3aa19c5fa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c56812ed956f5a87efe466563df3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f73416ca2db2f9925dfdfa06cc30f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f169ff17fbfec524d0951f151fa0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10830e3897bf2106f2a1b2e38757f0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d572cba30ffc49de6c567f64e809614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160aaff7d76e1994c55c1f5f7424773615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2cbf2af58e602ca354c75a5f45eea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1fd9e6826cb44da55d048e10ff242617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2876abd79e0b353ce3f61b9ed62c15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f969eb56df4bdb860730649d30f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2fe36af691b81d1f061e967889202620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0bf813f49541db3807ae78f3714e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eabc6b4bf3945547280bad4b6f9685622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc02c05ba317b24c25907053cc804e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2312dabc00d65218837e07cef84455624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66896d1304f0a102173052f068953af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9949643f6cef91925c7dc03e78809b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd192630751b54bb42af19008cd050d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa298bac2052ef2d0f650d9798238628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f062eb1e6f691e6c400befdde2746629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab08989fa7d97b26842006514b0c1c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099316384f142c5be2565f3e1730316631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a78d24812251e64aaf11f480ba70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4c319ca0bef153d39e8a0b4b0b65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11fdb8d2b652484d3cb5fa897b749634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04238d7f6a3a136754a2d62ac9f86f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f994333bbecbe7b928436a3671cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851367a83514ce8950f6be34b11c17f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a41a7c7ef2eb6900ec27e752d5b63a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511cd393b444619f31b144e513e455c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908026dff6d46b65884115ab06db640640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0283c50523fb4146f255b16d2e0a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2246f75b83c36438e289d548fd6b3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f580dc999bad9ee444219d8da08f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722de76a55cc5a8db054db3a27b2df9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844c7aaba33cd5effde9ba8e7fbf2ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a13f1b40df0883bcab45f8781174cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566dbf5eb8a47f533b71b3ec7e7328c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430651f4f884470fd96496e52b491b57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb72e648e22e36dec28f27895a19745649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c32fa7cc0eb6e4b738dddfab4a3c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786395c3b27703d7abbb37ed31d751b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e6cf8743fa9712e607ada21848796652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9256da8374b08d277ccf9da11e4a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557f639f9513a2c784a2dd9820fdee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b6177a7503cebe331329f8fee988655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cbb5edb1cdec1e11a03b102a3cc90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bc3c431a56d28b305a9cd33e4837657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cdcf542a833b8cd52db82e02003bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576afa3f7566ca0a5bb826c7db6dff6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856d90f748ee5dd3c5401f48568593b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91afac55635a321e2d1e9d496d3761661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9faad0e30db39cc1699b369fcd645662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f203c531af8ac79eb41ad01db0dc45d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3fde0ecca6ca1dba34e5ead38d2aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0fe8cc37f50ef4e1d0d6de721cdc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327d99ca88fd1122c2b39d345fe557f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c95d84962eefdf1827e83d73c11c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bbeaf46a7ad8fff744bd8d88073ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931868f2ded42dec7c12206933fbc05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e6cc0f6d4c14b9147b8e97be9e072670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3fe8f6dd1cf85eb92bb7beb260c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99890dbec1be09f67f5ac86a38617ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e19852a0b1e2e82627b756cb02fc5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb07b9e8ce90ee39beff0616a504b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66dcf617d17548f5b65b01807db00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4631878d6efe8ee3fbc0d4dbf94264676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0ab93a748a41c38af8c929aaef1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b4457fca50fefc707ef76aae158ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8ef727d300c82327ecdb626828879679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a791f2babfd2fafcac3f69470678a35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398738e783145b79a8301bc1afc5d197681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364810d979c4ba1639bb511deb0a788c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf83cbacbe2ab59d57387424d98b0ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf10363e848db79c3b4aedb876406684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ef47aee98bb5cb6102838254fe3e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b59c08536f46e9dd4f18777e0e8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e9019e3026425ffdf4dfbf75ea526687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9eea83b0bcc2625496f8e495378f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db983a7cf20a78649f8b084e2121ab6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2147df264e9c3a6f22a3b7bf5edf0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896ec803e776ed55dab9cd4acd86e9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31a42bf35bd152238c65d452f074d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec184b68ba9d4897045e1a05728af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0957cbe7c7ceccfea1d26ad838be3c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217525cc9f0b9b46aaca0296245ab183695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4c8550483c2d28c985c14af94da5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ed421d4d15a599ec5323f0b622ec8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e4d0d9312496799a92532fe17824698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd8053bf8bdbedea33f38613d8940e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151da4ba5d24cd31ecf90db282399a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10acef0a4ef60efc793d3cd3ad66e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888dea3154e7a7fb5486438780f555702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391fa2510027dcb9a39b0c771f24bd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86560950fb93fadc70a9c773dc10979b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde447013abbecd8d8003970a109fec7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02705000c720ae863472bd80b8d365b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bca2110edcae372237ffe930c54e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc369e60e021a7a13df76034388b0011708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5b95194da39019018a00ac0ff4407709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613054fd14e9409f0c27a1daebd3462710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce4657956d4343b50e3855973fa015711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31975fe1b63828c0bf506196219fecf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6184cbb9669dee6bce8bcf87bc6c13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5fc0dc72dd6ffc83ad99a558bc85b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6c7de4786b187b4d56a83566fddae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78325485a655122c7b637f860989b9e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779564d9e7a1f27a57d6dcc5b100147717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dae8440b73ab82e4e37bb2fbf9d059718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442d37c41be7402600bc0a46c1ef945719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebe66b6b689956a1139367a7162176720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11807f7e2c000fd5f123ffaaa99dfdfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441713bd3e3dcfe58b0669bbbb96d3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ec601e36914dd7ba7c80f5bfc22d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f352b1a07d4b34185fc7aef22b341f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691ace634810bb956ff0a8b40742ab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952d4b1e30db17475dbff048affabd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cc08c027582dc4abea82143657743727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367665ee3393d6793517e35db03872a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9503f4623e0f8a74553d37ee898ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3a7ad1072142c9faa090b608623db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e0d261ed1e1d32c96f1a33e3ca2c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670c979c26c8db7887516e36b2de0f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16799b5c2a6951e68ceec419a0da5a0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f4a5c2e5fc3db53a81891f5741f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94549fbbda32606dae2b2423e9129b4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c7ae528b431b144af7fbbbdd4335736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc3c58afcbc97962625d88d5ebf68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359879e7a221c311e242b5d7e3488a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eea3c8e4fc6c4bfd383813f134bf7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8183aa7e262b8128b63eeb09011ef0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dd002ec0ae4e693e9f43e4ad97e14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cb7b12c8087cd59288055e2d72dc9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a421b89fb89af68e23c50970bd25cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ddcc8d84bea9e8daaa1580495a6bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b605400a4e3fb5b96fca88555a69ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e56231f6aa27ce4593af4998146ef3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569086f35f46e3a3a18baa95a0ab60ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850dbc9e744aa352af2ce71844e4fc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f801c0d3f594f30098678143fc936b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dcee99fb74cc06b96bd9caebeafab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c857dd00dd5fb754df0ec25e5a15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b705e31eb84348a36290dc4ed7b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729d2dd6fc42b86e8872ab4b7561a70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f31fba0549bb7af00389789f08d2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135a1532b048bd5a8d631cc7376405e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674d47bba552787762c23dec55d4c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bcb7d80763499d771bbf0f76dd547757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf9b402fbcbcb5533abb4d8d526ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f86016dd204f85533cea5673577bb5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c96aed0e94fb899408294d1c84696760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410f5dd1dca331e9e11d47ff800363761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddd6268ea170c1a59352714c641ad9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ca58fff0f513657d7364336c6b6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0058b6bae4c51fcb5379ba11fda5ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb53c9cbd29018beaad92407eb0f63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1da3c7624bb679704a74bab2ca032766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12401b1a9a562a0ad6d81fc3c98b7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56068e8c42a66811b7860a7fd29cad9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66264871dd60f8cebe444c99e1aec047769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492898c03ac54bfcd9288202bd7958eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95783bab74d5e364e8a6b0d09f2647771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043da862be3fb39b6948c36a9239ba0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39179b01be8ff1eb9ec31d4e381a681773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8669f77aada20fa5c901da9844b1c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89845084aab167584067867b0a1a0f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a261280d2b11714c013b0b5d5f382776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039503e8157c489a085a7666a640eb19777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027f94f57c25da00244e6bed2a76063778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8de6483b421d8dd1be84293caf6d12779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25507f735d5b8e02154baa4310f56d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb7f8f4649408678e9f1117f02550781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc24c53c4afa9b3bd70927bc832253782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf35dd278162b8e42101437099212b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0338120db7e35e523ae47bbe52df133784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60309c1732f201ba8463c41fc08ccf81785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e8b9e4dfcc36bdd1aa3ce622b6c5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e56e3daa494620492825d3ccda6b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f1e248f93a9b36cea182ac09a48a0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119a23813643b14d02f8809529cf9b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d1d7e3198b064614a0d8d640dc520790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590f169c9f2c4ffd7d9e154cf21f815791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b9c662bcf5661f7cb7788e85245b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a00f476a23dd9b953535a18305004793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d227fd560239c379be77131d619c92f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178564be42420386bc41ca19abc51cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aeeed0f34c68391df1f888b3de11b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484ae61a38e62023ea837621fe0b4c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c281dc612767280904f8a98dd954fa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdf57b85f60e6365b224bcd72d51e8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cdf17872fcc32debc345235ef9582800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824dfe7cd1cb0ac40d177de7588e10801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616ac10ddab7f32a507b17189ba0e5d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e18f8f60918bf4611632d423e6ec72803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72643bf8cd2f1baff34fe5bbba11bc6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86882b4f5c8d285ec8fb0e13da0e78805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71be82a33b1874f50a4d9596cb5592806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c57e312ce3f18cdcfb1293c5de6d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aed0ced65a8d398f0beb5d1536e376808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40fa7507909abfcafde725fc619e9b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd37d83b27e6c8b5008228c9a47238810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c01e88f0b56fb414f3104826e4ff8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47cfc97be5955c4c5943e1c4cffa2c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafd3e289edb079dc92bf119bb36576813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4a6e143c1185d962a346ade08844814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966129258a78eff2103ec424a15f178815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c6af4e3331e55780551840537408d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020fb6257e91efc65bf679741767c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da161f1f003fc0d1ae377f98ac6ee13818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9f0fdea12aaeab4418ffa325722b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4113d364b9370e2b895fc7fe70d6831820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca44931185c795465df6e7bd0da1e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3ee7aa968a981460a7dfb2b7dcbf5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119773f75092730689f9afd382794ad823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df5bc83879f0ece43b5e0708afafe824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35904e49ffd5e9cac335a475227ad507825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c4ab64906e26811223f419cd3f75826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b034e8918e25fe1a58244c9c9f79612827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7b69ffabad6722c14f4e30c5cf53828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b643fb83f39daea074bd05748be80829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567334b73f505542fdf60f4fe1bcea6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61d40e76c13bef5ae2d2fb48035864831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81176de15d62c21243634c601fd85a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b022de13a42b8e9ffe64a84ddce31833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a39ceb54a560f20d3bf089dcfaa4d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8525eee6f4100ef50efdc62c2a23835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89386d9d011e45361ac5c65b69d169836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807db4ad46a909664fa051af3cab9e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937f5d6a060e8e6e846714540ace95d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde413a9e84d9d46a349d587d807334839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7f8134251de396b26e78a74c7fe68840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7f2d3102641c6337ecc97643a7ef2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486340ddd4548105e4f04529c447c05842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ceaaa6b4530f332c1977efcc5da03843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f6b7e70a20eb2ce5b4c33fe0bf33c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24eab2da0fb2e100b1965bd8cfadbd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894065dd1e62b9f6a6fcfe208456ad77846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee7ac1462d6c82e08fcc14394f1f4d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908133d431efa97a0210121b2881f5b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b100da1d38bf24d7db3a9bc90f64c31849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae9019c3d38a24855af6895a2fa212850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5536de3396c6aca32950f8337d87a1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66182213ef40033604e2855166ca98a7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0550bb9f5ba210ab3d4fa51ef746684853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052857dc0aee119b5f4ee6ee1493aad6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8bec8692a29071e01d6c37498160d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b406e1b8e4caceb0df55c58bc1b3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3deb5671625f955ed20952cf68179857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a67c63a03a6c6705fa9782004b82aa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277718d3d4f6a2a1534e72ae5eba03859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733933d7940133059d8cb561bb3fd89860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28059b471687adefce2fbf0dca1a58861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65f3f871b3017e4f095fd8555d2299862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59131be5a7b303b0398e277790a137b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa46a0e59fd7970d1c0d7bc2fe8c5a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b77d45305b9cdc9fbaa68d80300cce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3420ea675e329b95749db1f9f8cc165866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8548a1f01768e12aa21210caa9851ab867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e200dd9606036e90943431e82b0bb7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096393207da0957c9b41a83efd45df16869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ea6c4bcc5add7513b6f397ebcc3f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ebd294d271b26a4ab5060404c2064871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57e9a3fd61fafd77118348031d5699872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56423d39e357a5b48979a03324e3b8de873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc477a7b18da6e9ac6d6349cdd154a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe44b001a6737f062b00138a063a5b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d857c7f8a37654b4c207b9756769f9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af6a69cb211d544bbe278ed0abfdb6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31255e982f4f0aed397ebc7adfc296cd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045f27e70155e09d29beaa5c2356da8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c073d464a88b7ebde11ed4c4f85624880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c9eb78663348ec9c1e5c4e60dd79a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777374745aa5fc27658f17f42908ba4d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba755f44f1882bf1049bafe8fa2b19883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811ceda508ee24d78e3632681a74dda884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1fca82ebe200b2061c9db45a380c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef267cbe7fde7373931616405d60aed886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86d4173b752ada401243efdd861fb9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ba639227f74cde38f84ec3de608a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971aa53c37969e52b05302e9390b8a5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68673a2ebfc39a70b303d25f3c51293890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1cf67f6a4e46b89f31856f8a51b83891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a8f098873a511154b467d66bf0bd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2cbb1b53b2abaec70d8c611a78533893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8f38bab3e5830c9b5ef74357dfde8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d41b7720cc12201f2ee7f9ba88e036895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3530823f79a044e3165054a01857ba9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc620fad70bcbdf36d5e13f17729d9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe819593ee2665d3ed3a6b07a03c2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ee8489dbdc8a0a2c76c7fec8b5258899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c3e00aea3f5ca65cd7ad75ddb791900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae162db8b686832cd9880e4cd58ec9c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260fb81ae8296d575f700f6121784b3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8400a0e7bebbcaa9965b59ccb7ce4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100d4d2b540816e4413a126ff8911ab904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882dcd7541c6ae5f3ec444a423bc71c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd95bf4ee80952cebb24c3a1773513906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6cbd320c1b3782786f1409f836c7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b0a453f654271ea74dd108c79f11e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24212c259c1843f1de32376894bdf5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a27489f5c88aebbeca048b0ef1f1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67c8e789c838a6475451e4c9dc05a2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f4799ee08c5e93d39b65299b6689912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face07110db3460fa7ce241878116536913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6491a821f827087e16b3cadff548a85914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d03442d5fb5bba3b7c678fdde06c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b97dbc938c5dbf183a4c0cb34afcf0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c1ee39b5d294c3ced25f432356d99917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cb6e5466b7ae03be684108831bf3f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e2fb1e446c8bc88fd0d42ef84e1d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fd9dc814cce4f1b9f26a792d913c3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28910523479947384b02b9c51fd877921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9924bd0cd8295775e80a11ad05cd130922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86326c4d8d46fedaf8ed4e6413b1c6a0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c4246d986be0422d3411a73ede53a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02cab1bb704afc77b20d3b4ba114cc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544460200004cfdaf3539fb3a64be10926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5a1c43202f2169caf4adecba762dd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a4a447a505ab3f3cf1774c2b69ce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5d0153aed19e41c3107428cc126e2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0f637b8914decbdd7be1a31754332930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989379471405f200a7098894c65b95a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2826fc714ac7bdccf0dc22bbadd572932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf136e7ed607e911e02911750ebfcaf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50993c4a364fa6a0642529feea9db3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45207f3420ecb536fa32c2d346c0f45f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e79d835bd1b985097198d6415dd2b4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6bcfa03cac5da5a450f0f01117d8a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d36c2f71ed08f248d5ae13ff44fa8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eabcc4f421f24fdca706d165ae369939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f96f424b58b3d911e2e6a20db159de940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436608b1922482c85381ac8f14de34ce941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763465e73c014b87c8e3bfe0f10ab59942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f6fd368632d52c1907ac1d1cc6e41943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391153d9e0c40ae5b6df262090eca2b7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce1f49dc59684c9c92a2c4afb4891945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112758930d98904d53413ed62cf7ac946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5c7c502a205c98372adca561bc33a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b8aee29359dae776dfd8c9e148ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2404ab8fe97ea5cb2aec83468fdfc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4221c8e54c4b153675229902db264d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c758e38cca4acd2abf906703d2bc9d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9de07f419d4cdff779968a19c18e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26440e882b156ba812381f34ad2bc97953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4aa07b706bb1fc6dc724d997a6bd0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b7d89af4fb16a7a18111d5c1f834955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33a8faab3ffa6768b624beda56a7ea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f7b9c658e4f43a8f3dfcc5a7d734957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743647646fce2e20e33cff06be61b4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adde23e9d2c23abe52c9af964bc5dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b473da38e2bbeb3a6be4d76b1272a89960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817fbe5b5b9b74b9a23ddd0c732367a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3bba92b0fe6fe002044cdb9152f30962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40b8b1be07433a79fcd0fda2d5d09963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d0826c4dc9d9934c86f0db6ebc484964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b2208f4f6fa016f19c012b4077b49965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cded9a83c092ff8bb10208452ce63f8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdae37c22561c4450ac02f0d65540a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17eb62b8705576412867a99175850968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39c8941442ee98a794b2be93a23f7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b41c690f4eb330f1b760d7b503fbfe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5585d4d7ee835336ff43ee45b6735b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917928c340d7389c66dd477f1b37e50b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f23057c9c8ad572ba443ebdf9292a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401772eb1f0a3f8f3d29a936fc531272974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd223eabfbd60ecf67046c588a617c73975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>