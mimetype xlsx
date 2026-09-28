--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa45fd825d8e4d7d24cff672db66b6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09655b5ced20686589d7bc53f96d9612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f74c80b26739f05115a970a1ff9783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c126f21030bef5c0ca69f34022e0774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578226b8cbcb0df4aa70edfac05713f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af48f7269ae8e2ef0a34bc229d7c1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6bf9f8972657227ec2965248b47a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43392fb82fc159a070b158c64d94db78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40530427c747359991fd971d0d1af79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af64d8efd2dcbd566609c6b301300910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df6c4ba8e82775413b4e7a27aad1b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45ce2d43bbbe45ffb6f98a6c0338612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906865dd4cbf7c5403bf008c9a6f9ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d45e4546b37820a754a7ebc380a1d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcdbc7675290e7f2d52c476d07045f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f25ec2583d598929d8b344468c7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee5e713c6aeb5780646676948d7b5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2b9a66fe8dc4bb4e9ceeffcb5f29818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbec52539a7a8888364c99c72a440aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2993f816e2f5ffbb08aa5ee7003dad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e0052d8cdaa4ae90adc4f2db16cb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4380e56943af4e06eadd963288dadf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7cecd4624f74c1fbeadba016c285f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea42eccf6b2b5c3befc86443e34687524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f60d45ab9e241bc4c4fe948102feea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de32dcafdc7eed7e4240135e5a908326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bf1de4983e2f304fe9eda4f957d1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7390d713674ea444b6b22bd2863bde328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cca66bf7865e07444433907dda5c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e10aab128b99707e790fbf2b8c6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203d0919710570146bb1cbd268357a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c63b5e0f67e05c9ac21cb1bd882e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ec707460f09714d6cf2016872557933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992421932aaf66d1a5108f30705e6ae334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7491416da963a0fc7e4465750de41f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c20f063e402fbe9b7ce4a1212d3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9543b6275c39bc0db2d10b33e9e3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c189685bca9bc03fe3a6dc9fb8aab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c2774c300e2a633d9bfab0f50a8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26344713a34939e35746e04d89beb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7d8f153e788dc03cb0a050eb4f74341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f2e81193ccaa78a6d745f55fc8c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854577fbadc0e9c9ad8d2a03ae69dc3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d49bbb809291443b046f12d5020c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf386d90c2643f7b6f73275df7c923ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e90f406d98d9f7569d1f773e58b5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34689ff54125224869853d7095aedd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f682c83195bfbc8a29870873431fe1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c842e743adc71d8d0daa84440e662fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040aa63fe34f7f20b593f69f1ad62750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f488e8b67f4c89b6af31aa8a1182e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75dc6d160e32e49ddcd5fd84537cc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043099eb68b226c4d3276a962ad361c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd3cc7d24418e6241bd710fc17b0c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8483cc561da9decae8f20185b946355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3818bb071215aa1bfaee771d4518956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a18a8f3f01ae398249ca2f1bac0af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123ba59b462fa7ae8e26fb1135b5f2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753be778c6c2e6cd700d2ef43d45fa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7787df33caf4ba01f5ac0288a564160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa426cb5489d9b44c2934ef72a2342aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b29e3d120aae1c775d9f08f26400762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5642c6649ada6bdb87ac7c705d18f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac752315cf94a938275b566f75f9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e9bfd118a04c3b69da0629b20c72d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d6de5782c6f500b7594a42afd6ce866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241c916609cf52f1c894adad38c65167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a2fdcc929b94f528501d884ee61568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0573684290c8bdc13dce4d1446bd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033ad6c464ca69eb8ce3e367431db2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be2b4ca4aa2501d52ad2d1359d26b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5742a7b5d889f107d3796e190814e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87d0802af0d326b042c5b7fb855e2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb6a0705c8e4bd60c13de65130dd3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f20c063f7cf1fa51f49e4acf750e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892782cce83255cdcd83a859c974b23976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9e821dcf728eac7dd4600ae9185f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2153a46e9241f4881aa84db1a72f78f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b6c1b8b3248b130b5499ba87de8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f87ec9da434b00edad5df77d827a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d219123d0a520358bb773ca7b6b91281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d595512063f4e196d07beb1b75a5d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6ba682cf4bd10cfd2a45fa0076f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f2e0a576ecdffc84e3f75390fbcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65dc0b9f17a8e607151f028e18b3b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c14f2199ab9e9160feef31bebbe1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5260144ae3c039e481b3289195ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac85074518e3ae668ae94524f60f8d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3666300d1300f7d24934b903e4af45d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47020d40e2bb24db4b6bc1892414c0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62385335a334e56224f3c8464b291a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4decae2b44d0e5a798b9e0c443a9fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78f9f81d327fa60dce39d0cca5dd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2720ec890ee3a1fe2a0d082db79ffa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2325fd95451044b78f08799e1141195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4cba8a33e1fea1159a3d016a9924896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba662655b1dd66c6e7ad316f8db2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb260babfc7f6f822cb7e7319bbedb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13babe0738a24743db8e87a701a8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d36260c5930ee5501b6966ad20f089100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda828f7a1b53ff1f841c0fec894af5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b479d1703a213ce52c629097fa318102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2f1a937625ed26e965659f89d13e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae48b1e80f11d02e18477c9aabcbbc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6af36c065faa6231bb7ec2b936e870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d390e7080e5871f605c25117b5bcd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99d9610368b4ff8dce0070bffa9a86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db44b271c99f52f9f4f1e1778f70e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89caec0032fe05a92d3330d7bed96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f4e2f5315ab1ff265db44bc9b4a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a68b0633b56fffa6881809154a7ac6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa84cd2b380d1c71ef0e58c77e1b085112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41afa4b995e57bffdd13c5b57781ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43abb7732642e620e13efcd194a83e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b570901f2306efee245c7bce8fc68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942513c2347bdc7fdeefe79215f4bf45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa03ce82ef5cc55798486157c6a67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1040000625de8e415955f801a4c1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f455a6772b7d3fce5bc88b48bca20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37869f60586efd673c08745c35e111e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006a20badb6e28e6f433f60cca4e53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7722bc45ee5edc5935347adb59b48b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345b81770e7abef6c63575bc6aab609123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb662091aa5448ce98c1615913a7e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abef3bb6ce7d6c382df0cad63c1f4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41878e3d4e44f24aca20b4902a22f03e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a96e95e3fdfd1dbb18dced414a0d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ca0365ca014e664f124515e65633d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6959875ff9f59dd4dfa7991cbdd4565129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea97918cb8a78663d0bdeaa302f41a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e0936128aa91284e3b3f6be6f04e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d70df47d42206bb064d55ef4f3a9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19a5f77c9d077fecfa16dbe6429b9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730059fc0f231f87b1fbc628eb3864e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c77a66737c461ca4be2fcb79656d97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db92c5b8d0b836c02d62deb48b5e77b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed351d80f3f0c5a70be42e69a1a99e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df846c461633ffff1d69d36b4d0a30e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0fbad6df5a48dc95524503ad4ede8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee41b4e42ac88813d5a6aaf1c89c34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe039834c8a8c59f49ec67756773cdbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369318451a8ac0947d144c2a636cff1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11853c3ae690caf65acf5bb57340e4d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23337022286941cf3b9ad33f342c212a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b39dc24f59007bea6ada25155f6de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd026d3bbc3fcd50dcfc48233d826a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19ddb24a0c312af8015e4223dfcf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e71c6eed1d976515650354861efe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96264d53fe2dd85ae5c87c97688d6a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473781fb8f6d76ba2c58c0eadccade0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943fd6872d33540eb237cfce2f86d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10320127bc3ef52ab59e468c929471152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cbddd6ce0f358f98447b114154095153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c999d83cd5d429295054ef9ff99e39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ca86f2346c87bed629212b190fb30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca2adfa0098d055595543e9e937563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cf2f4ff3d68179a9f0cfc63b1ec78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a04c206801849b31530a18a0a5dcb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f666bf0f08b03b0e8ab388467c7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaceabbd6af190a6a3f71a7c09fdbb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934456b6ec507a700354099b0969e3f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493c6ee2f0be22ce34f84426a2a9c1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc39586b0ff0c908e2ef7a9e0e8db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79e0fa79082c4e554cccf9a34274c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145341f8f0e7310a43650a2f47531cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdabc36f34ad9428ca6e0b56501466166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9bb7d9276e25e60e6c16a36f111f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bfd836e1671cc2444494a402fc653168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a68df9d933016a6a89f9f8dec2ac0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33128d86c6bdddcbfe40ab5644bfe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bfe94cf0b018ad4d337eee7f74ad4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c992cdcbf65f8831b8e5c129ce147172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e5c391900a2adec10c1afb67c17d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56966906e3cee77648fa414966c9fd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e64592d1fe591bddcb69769d809ca7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410053485efd9eac00bda211827ebad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5376f91d8e044ecc8d8edb887def87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336198d9f4df3e47085c0f50297639178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be522c3d316773f62313a8924a63b1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1711d66d1114f048a0427e9c16530b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362fd2020cfb7d3e278291a8ef4928d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35421a95faccba24b0d5da2307fc73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2737a58f16b49e342c27ca5991f8c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b380a77e55add4b57915589c6fb30f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834ea8889df1eb5c281f25f5a013669185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d06194e629297fa9d3d585f1660deb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5252b28e2845827215a0a3233849187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59bf04ed97b9e3fa331c7010e717e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4b70fe1dcdd0c0a97f91a6841f21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3198381641e0aa862a6fedb0b579d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441b5d9a20f569fad13cbff54fa759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565175b528e8c338eda61cd6548c52ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58bc46d5872bb7ece630d284b6d508193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e1e17034c9f14cbd0a9eef41e6f34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ed32256219d4359a5dbfb63cb056195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f555b6c23a93cda0345d5d868158fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c702d52dc3d233e76d37c01f44e3dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f70298e677fa5532b904deb33edb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad59b73a25725b58b7b483ca8b73e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a06c2e35010b6b1e096fce87a6d23b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0d098948f04f94af302626c917683201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90924d7229a1a62a1ff882c41b80639a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaca25b2aaad9471527acd98da0a9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a827ef4180d98b8396b0ebbe6163204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a948a8549f7c3ca985fa5aa86a57f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c01517c7fb11bf078de3c820c66a58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ef37c74c116fa45e092fa28b611b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb983f26c078f717c76ac46321686c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611e1279f191adc20e8f8b3997e0a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95fc0c6a531a05c009ba21ade90fb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c588d5215d070ffe14dae0603263ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ac61a3df9a6f220c5ea2af83eac7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8deea351ec57b8efcfacc9de5cfd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610ac00eb551ae18c8d7ec2e30ae9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27a181c9671199cba4249fbfe6810215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23282f316e4342477787b0123f9f1c23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fdf182b1db08a87fd354db268c6ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d65a3592872b54412da4b94f452c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2a9be6276b56b0eb1afdc2cc12a8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1998f20289accc02fef487490e53ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b02c8e8f9ea96a85964ef3ac177125221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f921502c9328fdacbd6903cdc98cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d67397a537488f9c778555eb7f178223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892849d95bf4236fcad3ee4ad617f51d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c727ca66c72c6147b792cfeba844d00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a38f7f2d4bff10c0c18d558e99d0b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c663808fbad3818460ddd94ed839654227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdb6d93f112d0fb6f1feae6918b080228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c2cacb790389deb2979492a736e83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230d8f7f3fad72db7b5bf45d4f076f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6ea3998b6b77bdb04969294115293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cec7053002626413cd7326fe4bfa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48715eff1e8494dee5ac268408b8a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ec5143ebc7f63bd62f51e79a3e27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d54e9bbc0b055741e6e82058882cc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19586034a2883ffaca1259ad207db95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630038c0bd88dbd5958201a60c3ed27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb2d5765746ad45d9de1019194e9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffabe3de27f97cdbe6e9637f5d19a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c56e28ee5d4db5ac5b7e41a187dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d301f67dc85f99a27081af50709bac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36ed1b43c1bbb66a6e6c87b48ff065242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a24cee240ea3854ce6d022747a58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46daff948fb6de353d77e06348fc72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7eb50b003606b3d854888545c3ea3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e95a537aa6becb798f172c710f93c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cffd6b1ae854cab8283dad42cf208247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de0fa54b6228ba2f84fc991fe356d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dac41b96a698a0053e5e1700085fd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc25618eb4d73b932e718375aa9929250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16889ae9ea70667e688adc5a5be9e203251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebb26626816fc48f7b4f42c78dc1ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df54f0be8c5a6960b89ec3a02ca910253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19277d97ec1578b729af2c62ab80c84a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a9594817f27111e68cef3a0ccec36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf680a20ee3dd36616ddf5a2758b7ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f8c3461cf66024c7e2f4187ed4d09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5207eec08ef86817fbacac15a02b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41094dcb013e001be57c54c5cb7cfe17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af75b9d9d9dbc719d302b7461b1ae0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4c1ebfcd9f1c633151ed9e9c6b09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397270ab6d00bbc815c7d4d593d4263a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6055a42e5e210e7386096886615a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c55fd31e16908c033340b185f2b360264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d039efbefc3509cd6323e881e7e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88032cf0f5af2e3fb8a12981220ccdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eca025b3f5d23f3d6f9b0fb20bca8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a35ed575a4d4af213d0b077b2d4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74a4f3fa0573dc882704f647b4e678269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc027fb385b07504cd8ec80d743537b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813606c6e1b570ecab485986dbd49ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f1edbe1ded9d1373e14c7939e3d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b2cdbeec7bbb5e566ca2121d0a7fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e99e0c8aeb7ee20caf6aaedab3dbf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45309e852093daeabce3ceba0aa0ee3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410811c6fcac7f9b2807d73503f3ae3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68664191428e1160e5aa1e19df936f90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952250f031d66f6ebacca27b0f827138278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fe844019823e76b95316312d62aed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69dc2a27a02ab1ff200391c3c6f10b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943031701bfee000974ad17862d057c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f18bd36c423912fb4e8294c6f540282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c33e641cf1f223ee9043d27737aae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f4afa0e49c05410e66141404c152284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e7109ce6861bad181efb0744c5aba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafbc8745f677d0131bcb9a0d2d5a08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e10a8d5b0a05997f7afcffe3accaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5b9edd7c5e0dbb26ef6d0dede8cf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028516d1a2610836e005235ac5a9f886289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefbecf33f1068f29e085bace0ce4b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c1a316369958c55f59290d3c2dec8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027714e82a594bed1b508be22d5c8732292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459aa8096d985bc7ebd4cc562aa096c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74c789fed9eb43908b10262e046a31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb065600e037116d9054d87886ad7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25974e1e0cafa740771b2257cb5db247296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087a0326e21c0b03c95e8ca699a06f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca3251e3cb535ad6e390cc2a028b35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190d1566c671ed1c74320b0dd6b0b64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60163bf1c6273872302d1f037d76cb60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036018c991997729a26428c9323a71f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee351e09892abc0d5a505d4709d3b8f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a3872d495f55125ba58379af7e54d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbac1e4ff27f5d613290fdbd1eb28c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c48523c195845cbec11453ac5e2313305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8611ea9da8309941fece391bc19b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd2bdb1944691c2cbef5544fd9658307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73c149b7505cae9b2e6e5ee7d0e90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540d9bd13d866aa248b2a374aa9cc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e0a10b6d297cc32dccc8de8ea8570310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354c600e0cef10214a1d3c4e6a2627311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a851929096371a72ae6ec8b6e157c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7f04a5ed2b8b25bab5fe2f5102b8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b874e610fbe8bb4f27afd5e738c0ff0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e6d957c5545a13acf77c1c521d1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c8583d3ba9368818e78a22b89fda2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2347f93c5d1f5883b84cca083d7e3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96a7a3b7bc28c68f15c92f8c37fbc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4568f0dfcfb932d0c476b0b6ed2ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baa147127e9642590952c7e2bffed3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6448013ef2f582f3b000eb4aefeb6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c17ccbac790118a3621f3d35711c50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628121b6ba7c5932dfa244daa74ae63a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46b8a5a49b8b27a9aac0577874954324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d0c61237ed55b896e37694ce10b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4fe8fd7fe941d2d7285a18668af7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212706a3b00c6c7ebdff5b8365809ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344537607c8ceecbf8b53c433d0731d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc0addaddcac6c82b560125499cce2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513200db1ac3782dd891ae5b351f8755330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c7e522c795739eb5fdc785aade4a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24649ea4db645df3e93958c312ce147332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284d0f630c77e1e71270508da68ca2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde13c0634e0e09f2d800ffca09bf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a80c2d34a39b4f919a20a761852b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bc9afa863b71c155f0a2eca29434e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc839b6ec4100dd9be2fbab16972f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517281a7bc5ed81ea67480a7ff83edd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffb89788ecdb1f6862a853aa1156ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4fcb4287e4fb7f313457b80c6932e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb3e6f2a50b7e925d4634155c5221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130f1e6d1b87a240092c2c236b797aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb40e8ede96031ce25d154e5152d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e94bf4094deba44a6b9c62afe004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee3ea2baa410c4cf34780a400fa700345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25983428b220850c2261a6e24aa65d31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228f786715e02f740a74cf19e2aa8f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175244e5e5f0c3b03ba9c32a0a2bf1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e727102d12c1bd47bbedea50424096349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f98c0a4e3726abc2d6f23b935edcad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843361cf0a183191cd9b18a58144c25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4473e7f3a2a89f53a8df2119b5f2da6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f302c6fdbfff9583b9017e4ae9ac78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631cdf96b0b10e63f82433e57c9fd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d2dd822772d17edbfb8490119922355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16f97843f2bf3707c5b8a74c8302f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a792e3e349cab27f2dcced3bf4ae18d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd83ba69f7bd4ab67084a4732ed3eda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62219bc6fe493561333a90cac3db43bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3239745ab89cbf9dab3d108c22245360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620323e4bb0d230bde7eafdf433fd5a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3edd4463d4f90e2f174e93da1759362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3f9b4ad5d9f5f7f566be60622ba7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d932cdceb649edf5c2af97b4b3e55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bd344d74dec738dae813abbef7a21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b03b3fc31d4c81f439fa8dda307b33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c5b007265a94c05900f969973fbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3978a626167f14fd52caa228f8d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ac7e106b20688e7ead7e576b2b8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef169f02a5a09914639be01507fd06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89889ab340b0a44c2fca8fa09f17ab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd749c65c824ca1f5a2a29cd6dd5d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b358582569307f66c0b7c8e68b37836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99c70497e191f6a51c9ef02b57ed6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de9eb6e6201a99f155e33d8be3b3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ea58a9422a9ad248557eb378c9ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cd68edd55b9f8ae7b1f133e7dc221377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff8d4849f75b4f3e8d26e65551483378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f8e2355199823659788e5f506b203379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047036ba0b55ddbdc15683ce286836b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af42d92b14f12eaeb4dcfbbd45929381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c5bb857a3ff9ffe647165d697d574382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07360116c495f6e8b033027234822a4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ddddc098a6ac19fec725be70c3c27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab10109db7567b533a7539373f75da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bf3c60f6ed02090b23bee70c00199386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dcf0769e2f1e5982a99aadc7d6db4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21a0a159065468ae82d94bdecda339388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a7cb7a6e594c0b4d59a3725fdc9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a511e02f15eafb51751bb2015e3af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517fd010e42f9b611df4febc2ef1837391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2fe595ab933b83debf899ecba7fc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a69f0c4dc36c2168ee24e586cf4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2368f314ae3f632b969779eb3e4bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc557fac7e286a3b6ed8c61faacf2c0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059c2f363f595bc5034a529e73f126c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2694e9f78d798a38a5f21ab27f0a355397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb701a46855a0ffd7c8fbbe9df2fe5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856cd7331d26bbc42ba327d6af87c15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237bcac4656b3a0fcad1be58f08f5d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0cf015f927be8951ccf125350b787401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f5c751ac485d953085fe516e80a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd07ef826379886e4bfd01f14ec960403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fab165895a067e92f6dacc792f20b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be6856f1b14f5c461d25adc49896c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c775c1a8f89e706a5266466d372d9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810993b41fc8372deb8986dcb0e4b683407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a8f24fef2391299c706394e4d09e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e303e860c07b1710e4b946eac48b76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf437d401b7835871b04cb83a6545213410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8590087092238a00f22a1f088156c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb0bc18e76fa82deed0446fc65ebdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac96ce6d15d2eabebd9202c3892574413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160fafbefa8dfdd5f59b01650e4acff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee699252670ab78f07cdee87b0fea7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d556adc6484644bf278b82c34a56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094a8b7ae7bb3927850f999098cf852417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4277115b2c167ad8512703b47f2f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c96b28bfb8f6bd7ef57e86f9c7da2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc08b35e3229b501c2a05336e16161d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2013fec1edece1fc774104de0b8a20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c63f0a58dac584a07658ce494754422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510d6bd8115daf29b758318994f8977423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf67e19803538af2c70cf4cfd74234424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb19918273e8ce2c82a11349b4c6408425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758bc57f3b33fca2f69034a60bf3d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73777e718e5f8330bec7bebd916bee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282330a612fe4b52696efc7f4a028802428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63fb2c58108600ec7a3694a10c15a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b180aae4a09c15772b0bc123cbf0ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73767e4fe2dc91a16c90c5bf33716f14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46eb2371ad9a4b9c3e9dede9f32798432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e2e6480853c32e6cf33f4bcd87f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c3c069b0a9aec810553c82dd17d07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46eef6317124dc3e1efcb5a9542b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22019b2da01720d32b15da87d35c78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199aa9aaa01ce9d1a44ad49ceac2ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b3dc63fd8686ad0fdbce3f3e7e37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9467b37b9fd1907ec225ba245bae8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9823476984e0c53c001a2caae2bd778440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c993a37ee528001ee06d2ce9703bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916db1ae02433466b75c6b518c5e5fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d74ffc47d7f23e10b5defe95e2f97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d430d9ddb06627e9aa9b9febfe7ce0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5eee6854fd883d63393ec28e44988445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22000de73f42a42747dbed132727f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed496776d113e100b4cc1822873be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d12bc233fd1abc202757736c034225448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b1f0b54167496f9a21e4789c21946449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb9a63a625971f126177452b134818450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073ed409c5f7094b4f084675658ff3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962134b132cf1b5fd5d2e50b00d0f094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63040780980b15a67db03eb52872b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882598f93d0c74c78f12abcd4fea6de4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a040c066a6c1a692149d1969b3891455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6ff6b595be544e032f0858aa580b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbfed47afa275cb4fd2c876c2e3286457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2213e7ccdd1145059639c703b48097458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33296844be5cc824cd4915cc4e6124a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86db26b02382962120fc0cede5ba9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd5c6f593bf0fe48053e85a20455f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6c83d04d09af9c59ced95e3067c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed21aa790a5a0a2b322de85e3433745463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac3fabb8561cdb0bdb34fe3ccf4623464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc6126abc1687ca0cb7d4108a5609465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc6cbc8e77d9fbd8b38bad49399bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ddb53a7671bd896e558bf8c6be4c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be2649d1bf6125c3ecb51a0e261b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2721ba590073ce4e58f85513bdea63c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd19c460880ecb9033f160c63689397470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadab4fe000a50532cdd1e493b6fad9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef88dd963be71a6a9add228f4a32db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de61570a51682e948cae676c2918b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e877026b777f9f8f0487e90ebd495c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a7ad21d025729f8bfc24cc0180eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d64a668557bd58294f973ec33dc50c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b6dd9a81c8b327651692f605be75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd79ee3aec480b3aa3a5c1fcb4f08b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad9f55705cd41880f7f436748b0df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05764ff3fce02b3ce6accbc5cdfe52b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b77d95a55621c62dbdc7344dbc63da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7f5a67da846b4660822bcea32f084482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0daac4ec97999bbaf8f11000680d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf44ecd173b2cc81925454cfd5848484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96055e82c5ee45cc520c140c09383a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207103cb2770553a55f30d0831816089486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c97dc2f4e9dffc58abc76f9a5a649487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237adf6f10559004c88d0af9dbd1f1c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212bd0a41139e8bbbd03bd1678dfca3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a815d3353349fb91b262a643deb6c9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43609b4c963b033a70363969e82b9754491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0f08cbdedcabcfd74ea317cf054c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3e603aedbfe3cb5e9c705ce3881f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee7ad0fb8f2769884ce05d2ab937e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246ab401faea2331efd0f1ddcdfa9cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abfb74c8317eb54c294ae6713d0c67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6869e0408abfeeb9c950082ac50546497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c92c62fe8e4e4f4421397be0a8124498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab06a365626f7912d50605dea0198f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862bdc50f576a06564012103ce91835500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758545246bf7cba33a559ccfd024872501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a4ff6005b4b30db6703bff2684770502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8df2ee45d220681b8182397668ee4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d49de797fe9ae0c205f2851fcfb17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7667e3129b0904e004d9109cf5948505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac00ffe275ead3de2de19afb0ef953506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78c330fa9cdc4eedd0d2f01b70741507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21053e1da63009a5074e3ce38968e268508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558c2c8b751a791fa2ae7959a7057aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b35803cab91515b639b99e3209b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913755e83394e095acff4a10494cba5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f251350725ed6fb460a6ab20c1027512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dedba9e18d5197874f84d58ad1057b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1375a50e5846ed8038d927c44a601d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b78189fd1048a70f28b772f7f4c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d6a625b912d79a405aa371004f7dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edcf1b59c9242e56b1058c49b7e793517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc2ac5aa121257bfdebe60d1a6b89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaa0fe10ea7ea3c63fab0541d92c0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29d152fd95b0b325d668ab67d20487520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483745903a3b4586a526422a425fcbf9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de07d6944b100a9b384b11f476570c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9997ede60908470ed753a1740c6944523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced4b4b08e66a3a2be53b27823d331524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316667ab34c25c8af6e296dc62814f5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387d2d5c77dd5d8d7a08aa839c47bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b2634892bfb898ec64886dbe1b57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224571754831bf0439ffc08068ab2e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d9c754a9d1bf5b9a63f1c1225c257529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc44733cb832842163e1c1245bfe500530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e29bbfbd425be28b4967218c9b87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e6f84ca78c4a5cfc5bd2268ddacd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fb8c71127c2bcdd02df3e3a62584d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf472ff7ab00c8a68916f9ace92dfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de189aec6aa7ec146d4bceaf5cf5231535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2eba2e42c116aee3480baa50d9eba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c9db872acd4f066868e1a942f0d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd15f3b2dc8d2a18f9cd833eb1734538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f5ff31cc9c60a9697508f00992b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca6abb129656d2efcc710669d54a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4399f0e110c62af6225c8655e933ca3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e70fd554c51f6f0b5ff5ae4b58a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9e68ce32191a74b70583735c1e60f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a9248f2264384fa647ba17538048544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676384fe6202b616817a01e99cfc0c7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca35fe5f857936a7b01b73e8117dc59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917b4db4c85631eec5087f662663bd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e367bab473098bd8450cb51ae9e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17124b301025daa936fe2dc4a538e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c904eda2be995647160203acc610d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60d886f29f8c1205779b0983871d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf805c21bb281c7e2be19bebfc131552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4111db38821fd7e3a00b7d7c1a531553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e77a09cc8fbd1fa6f9c9bb01ac6b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ea58e30491c99d08eeff420b076e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769abfe0a965deae845df2d06318481556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8f62f9f419822729b387120640eed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c93dc71d0fcc2024f66e172578d50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32480885c1d8e8200fa2a04a7216f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3766da334008022d5fed43ca255894560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e946d41ead6b4050b3f240a590241561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52022630003ea1ea097d109e182e4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678703a0f54ce17fa2db19127edd5ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5fc7446d1fd23289c833a67a67b02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f455e975437f8bb8b0793e9a10c640565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c3eab2918ee504ff16eb85b00ece2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2de793463c1c97673d37865123697567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56610a1364ef1b79375b9c5c94a0e01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7f24ff0051fef9d65bba6f55cd8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef117e9c24789180fdc1a76b803cc46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6dbebfe65891305cd7cf59cd71f7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbce2c18f984ad87d6d1b76b0dbcbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4bf23cd3ec7da731edefe26aa9526573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ecd5f367fe23703b9fe8de18ab63a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850cd7507fe258548b7421d1b2535a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0eb97efef56b8cb6b64cfb4dc7c58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c055a1ab293072c071b3efc4faa5dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351024bd7c5ce28d0b7f004c7aabf13b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573ee28c10770a3a7f6c10218f5091579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8302cb3b305592c90d4229605ddd6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ed0fef1ab0402348fb17c1bb8d96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1946b79f95e65faf48d17031f633bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4fbf5d84cf08e1e6dd713c42d243583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e9773e3c7804c31190b9e46dfbe9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93271baa61a99fcce62d67a301d3007a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062bf3110d8941233a5fad92d52928586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937871d24cc0c580d6dce524eaf8b4a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9872e6a5a6bcdfaccbb4a4a696ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391d3311c852cd14677b799fb284579589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace86375965587579d992bedc4b8b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c0cf5c0a3a8eff5b66d2939d989ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cd67730b679b7c83f61e35915a773592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06be55bb47af26de1486c385531758593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ce173fd137b549f0a7cc1f170b8b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94123d839ba02d25086df990cb7515595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdbaf3f0e21e1e864122faad6623a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a78df9f4b38cdfea6b0dfd65a6c99c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceff830fb639f62f592b2a5561d1fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a6e043f75138ad01619c4757383a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe1c401cfda7c9369ec648664ef81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027b7e79a080494f3c01a4b8bd347f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb67956563935bef0516396d90892602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6a4d288cc122aa240b257d4184bd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb17f941e4e1aec9d18af7f38b0310604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be64a063de9d8327c9583ee6eceb4ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b2d4d2414fb168957d2876261761606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba843a2df506b03d2b897d9a8c35dcd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e71b8a30ba76d40b69fda233c6aef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466fa3edeb170b8829ad57c28755647609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1bd018d8e573521ee6fe504ab9e3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4cedefcfc07db8bce9c398bf78a8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bcf6b65794ed3d8f85527206bc80c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb2ea6b70b0fd5f80a07aeec1b0f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219c5a1db5d4fa69db5e16e05f6ea27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea160aa8a4c05485b9d91b845416904615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74da13139b2c84f308c768e5e275fbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27146f99b51e326b2d40f1190bb542f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a00922902904b25928dadd6ad806c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712721926f3f71a01c9ae42a3ca3e27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008582f312565cc15ee9aaf62d492df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e7512bc7b465dee2b7945fde80ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c1328ea75f5f2c7a374820770e554622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db357ca9246247d7843bcdc5b7ddfec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172a7a4ede66f7764b01db80ca0da4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02247a453cd9dcdd5a2af58c8005ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d86a688fb564abbd1de5ad0409a01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ec495aac62df5874a92152766f3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b32dff2d0014584535c8735fda57ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e47133cf5e85dcdbb5908b203e9c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb88e540b357c9f14f97b47f072f90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceeeda4f14cfa58d9fab986c6a7cf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee1a256267d152ca6ece22ec0f50d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3a2e864b9bb675fd1be37c8211ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef530d3ecd75b481fdb04fb96eb6c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8d8204f0f9e7224f62945385cd2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedcdeef05655d453bb940b4ca11ef6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88579060937a8ce4a082a3d9309174637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8870092faefe0fe015f9dde08a25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18d7f3d1f545db052fcc65d8de0aee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fc005338219887170c8e9131c3f4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccdef19afec4a1b7e5f23a6c8cb830641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc458dda8cc3e705f34b0d5d571fb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cdb9200bcb5ca963fdf6b20cf06f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188621b7b4fd03087acc51e6e653e40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8877f332db4a8b256e2b082059455645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fd15f8268f488e6ded31368e3e9f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03fc6e91bb8f35e4f724e574a1e7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb50c7eb4c6043ecf64783523cc7270648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bfd09f6b1402ca6b7174c73432f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee93d5e7c25a53c07258b492326710650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb0437aefa675b1d10ee05ef1f9da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f1558e99e662239b099388ec32dba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad0888c753c4ae2902494475d38a74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea2ec2087a9358dc6699a625ae2751654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ef079e8137ebaacb189ecf8f9c30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4f1e22df22b8d92075e97d0903c42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f49cd38dd2b1de2b382b9dde35fc61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c20e2bf33bce964c3b8c229762710658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fbaee3f183fee2b64d082626d6a18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe1f990f9971c96fced0e823569665660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827929664f260e85bccfdb02eca36b18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6084f0112872db603ce893f95a9b3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11eccedd7f569ca1b1856fd6a59837663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090de86c680f75482584bbff751d6f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b72cc1a6818524a68841a8426f30fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deca09a46e339d15e3089ab79ba5cff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78e0fe24a836d388695afcb108cdc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f010f08cbb80744e5d8e277d02a80d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa08856655c1ae652d3aa213057ca5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab20e5e6fe6a35a76bb8789e98db8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434582ea69f2e901846edcf78fb74350671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38682ccac1edba8ac02241dcde730f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93de17156ce775c070312df1415db6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f899cd27c0e524b6e581c841c3ab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf433acb64d99e5311a3df2cb2e75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e0576a572f1279db009f3654a61b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c48d7ffbdd55af61ebc48a28188ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e1c85c16e71f3d407a37484b733e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b987c2d36848eacf626f3ab2e1b7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcae903b654ee4d85bef1e7836eec3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b11f3d527388ed310ef56a85e1a278681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b80f27bc9b2e0dd6c078f3b46b224f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ce426f660d987bfae47f21f50790683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4888b5ce9d1e02f9e7d86394625da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa7a670984b210b47e631df80a918685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b87f9023bbe1d94e91ce08f0146a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c515a9c1a632ac7cee4f82b188d7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f1368e766bc5bb159652393ea1cb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8498f4ac5d7bc44f542961dfcff118689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee70f60213d7f21a79b3fd75ad0542690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f533f8d311c34cd5f19545b4f0c91d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedeacfd0586cce6c4396db8a52be88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76a9e5650289d42db6b5cfeafaab8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ec24fd58b3fdaaaf47e93ee08f63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae142c09f888f704ebe43df2fd11408d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db0f208c950a759ddf94387f59669696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cd30c5a1d4af68ed2401cbd09ab45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98c20c3fa1ff798010a9643a78f24b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427664de562063036f7b57f89c65fcc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e495ab08398e88fe53435cf8e500700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b557a81aacb49696142e5f728f36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca749702c8b4012ff767f8c5c5402d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f7121e4bc078c313e597635a5c62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e3e124aff2ce7383bd7c3bea698be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b860b430729c7d0afe67a7c7ff39788705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f0024658628986e1830fbca79d4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed73d23f1377105478fbe32c153d165707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b68f127a10a207b0c1c91304469fe0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8bf5ade41852914a7316b5bd73592709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293beba9220e054ac0841f1a0e2b2764710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24bbc7fadc5bca74630ae280ac1360711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46a7d5e3fc99fe8f0421dc413c0ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278bc67f61ffe25d22383f9f5ba6ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf48cd462f3b1d7c33ec4439d2a01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef3e80cded5e6301e5d226989abd26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e093b1fd5b806d90c78c911dcf811eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1c06e3181f1174451c21bcd5dc03c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb40de45d9c01a15650681e9645a0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf6dd4e2eaf3a56295f1bd6240867719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d177cb25065c2feb6e6a79a7576e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ae54977d65c672099ed0c2d57276721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794fe62f723088a800da5b2a3eed40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3617be4a464088de184c16f85969c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a3ccf10c47083f9752667e6a64db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3912678d8eab05a5e49dbb56209c891725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f85e5e73472c58d986b1f1cdb4339726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc6eaab1c4a5f03cc8e870929f8d23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c542aa2166a165cf09a15f13e73b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77978c8b77e3d4de29fab9869fb23844729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91015155fed836de4ab7a67bb4b4dfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c1601327558ad3af7869e37e485e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d4521dac661e34f0827e91569118732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ab2e7f6f90282c166113133f9814733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dab4c4ec1a7bf35e6cf16645c50213734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25080b8a2af6911487f687ea7bba4446735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920bad86165637f8e2b87b20cc7f87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a061395ab275fa2c349724bd32366f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd933ac38030cdf0a4764aa9853c2e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e695138e6ba1b2bd8a2eb7bfa990fb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515990151d55a2a3b6d4e219c0be2f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a67155b87c960452594b03385af5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02aba2c961d99bf5ac8c2caa1fb97d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7107a740c9b07e5a7ea7cc8edc2d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87371430e38be7001c1935959dea7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4229c75d177e457ef55d280fb431bf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac95227ebdef40af4d09e0fb0e39e16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add6e369ab1b9fa91a287df138a90e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab3c48851a48c14a493d23f954c0c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66263f622f1cbbda7c03779958d320b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ca7ca3b7cbe9bbcc893fd4fd151c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be0cc7a975aac75b207bb833872998751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a803f844d6bd2b23e5085069c1d73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d828599453662cc0abef94c2ca427753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad4804c791014203ac3c6f00b81ff8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e952ccee5950f61f178a7da1e4d60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd1486c7c4e2f50cc87c69c6a1644756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aad31bb599d60fcd1818eac2aee07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bc8b723b1384ba9a8bbfb16ecaaf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df87680190d9ef370a11a13b1e181b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47432f89fc41c880a358a2cc0d8dbc7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21704befcb39231333cd5572d4cfbfc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b96477426859d526165782061fa4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25322df72fb55acd5453e4988604f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee579e25ecf500bde009c87aff303764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73de586c9691d2b89facb771126c83765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd165bb10047b2cb22463b737f8e2b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1934cadbcf39e9add2b41f4eb4e85a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b5d8ef12e2f5001aba2b168c7e1cd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be52218ffb8e915ef6332e67cc93e63769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc43ec45ba7e6ce8ec4b7cff154a51770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebb31819ce09f0279abaed2593cddf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da0f357771355e2d954e44d4486883772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7689e6463a22f66120b43ac995f18d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7be5f66eddf65492722516873a21a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7513aa404c03b5bdcbe7040e00074c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2c6636f37729be1e1af40504b6acc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a0fdbc2d8d7a8990f9cc9bd23f14777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a84a78cd8303a58c986336c26a5ceb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff8feec9399df076b9031aab60c110779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851624f032472057042bf358498c0d48780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f754044e0d2a0009045e5a7d802c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67cab95920333c8d870df759746c0e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e3c8d3a39c16f685852a8a2dcbc1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9876c62bd6fab047b52dd6ffc440784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8ac9d7993a816a5bc791373028fda785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ec95449cb2af3bb4ae21f235ebfa6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc70b5f33eee5d0fa73481ef854b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ae899c1104c2e8ff2dcff9f5a72c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bf1b78642864ba947606773ab5201789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b75d3a13ece4e5d45f3013ee89f8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c78f5eeb97ba23f56507966c7781a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626adcbaeacbd0a5cab074e300d3636792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a774f5842bd90b646229f15aa57c7f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ca7642f186b07ee47230a7b7e23da794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b4d3b1e98340c4e8434877f5c1bed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd9ab569aebef4c561afed6e4e3a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ffe2a0980fc78e02bbcb805e9e4a8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be970df8ab70fc5661d67778b320e87798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686838dd49fa1e19c001c9162e300712799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86ead080e8476fe9958b818bba888800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759bdf4b3be2b56055e012bf49158d7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd48d037e08014f980f4eae5f14dd9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443bed8a41c9ba83ab4947a174ca4da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2abb03db31e1bcf88057f3e774208b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f96f780cb60176f27a4b3de0ef62af805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b7629f1b721b55258eb51789f819806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32975955b0cdd0a8a29c9f5164f079a2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db418fb3f3405885ac549917d13e67808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172b5763a0ca061ce061144cfdab1b9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc3e4368ee2d4429f35434ca11953810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29128c3ee3bb9fbf2a8dd63bf3ec5cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0ce4d8f7806b1a95eaf2d1b8dd935812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d640e75918afcef0bffb50b6c6658813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5268ae81c64436a6923d60e8c9af973814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a084a3a527d2573dcb499d1366b6fbc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114618ca65d81292b3f4aa9cfdf15e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f59e731dcf2e0d368892df09655dd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe31ed68da722e11168415b421d8d9f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c30a736fce7065c9a39676fbed152c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6c0bfb5233ad5fcc647e545d61a8f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76010caec048dec18a235f7193c930f7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddafb9a442868955d4cc037daf3cc0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831784f7abc741b792d2a5cf5c072ca7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244287afde0caa3ca6a55811ccfc128824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585da99b39add280663a9923e4e2f8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cef88572c756c4faea5475b3f8814826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ab9a0d0c9beb2839e821422758f8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208627ade832c0d5b68c2474f69f6f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33155ddd23edf7c9066330d5ea036151829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec9a7871ef4977e5ac2684ffcd1ebb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30433a513717b4bd839b25302e81e3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225fb612ab20d8281d7e6cb88cc4b92832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb36eeeeb0c5428b3a5722a127d5861833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2031447f1c5ca020b2199fecb8459834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815129fc4a8d316d5dd665297f9f828835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc390d5c4bad6ae5b24d881e5c62349836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6efc325e0a2628b5dbdeae0e900bb7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae60695ae09e09a796a58a0ec357926838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffc1e5945b2cdf1d7059fa74daae80839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91166f41f4dfbd45a0f04c54adccb17840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1f09a51d0fb2d6f6355d04934e010841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7ce06f2afc5c8dd20bcb1a2ce36c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec59ab78fdfd3f1e35a757b686d4780843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34e2ff7b046d2efce1ff0dc0e1f98844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb87b31d12495550842498dbc2e6bc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27871fb00988aab27b88b0a9111874846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66358cd4d374c955769344c5f22b88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2711c9bbc212e7c121b10ace1ab4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1009cc68ddf116531bef54db41236849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f7e05ff6928b122376a067bbb64c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde9c6d99ca769b5b3596a723ef591851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddcba018ce6d3933d7d53b7544c89e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4744e49321a4ee894196d0016feb695853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28ea424a3cae620c0182549a91b2b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f9edc0f170c20f2a1a6ae7c5b7bc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fb9db1e357674ea69cf85a4f801ff856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952832caab848fe6ef82a56f5921e6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f277ae9f3066d1fc8a91982a46714858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc841d4647df87f56aea5b9ef2e8bc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b4e02eff3297dfe201e433b90384860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aeb823a3062627b42d823f7ed834b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8dbc666c79c43240ef2c4d6f1c948862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101718b899ae471243693e05e3a64ed3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab29b4b34fbb544528e8faf85c9b9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906644649048eebf66a25a2dc4b1e6d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8510e915750a8b500946943ebb84d9a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefcc85e706cacb6e7bc63a183d2f09867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d3752d302555ec25c0b8af5b7149868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eca41723697afb175a631983e53b2b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d1354fb10d50f08edfc1e55bad3fc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664bbc62a605dbcc14f6f3ea09d2875871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60baf1ce6c516b904e6317ec601909e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a8e0af8aa09908c4c54e25364447873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d5e6cf8c9dda389f3ce6905c0a52874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f138af232a7bfdef853a8c680b279875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22f71f21b02b4859ceb20eb54cbb6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a61b22d06dc3058b8f7be66d4b90877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bca3d18721fc30727964a823b7956878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23bffe79cd61629c7e99e3e001b820879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb2898e099a87d6c6c7cc4404f5bef880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b57208add623e23648533846d373f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141605f4781df9246be1182dccedd321882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582d960dde2156f954a0d3a35c930f1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4bdfd32231b1d170a9d3949ec4b6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222b35778d14e65417673ac2fe5c8b1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848ec662bdde9013192e9bfba4f760886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ddeebf6bda3b54ff9f6e718c842a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba7161a6fe0d23d0a6b53643b782e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5598a3787dd2f761bb489490105d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8628fbee8a7020ab1babed56116fe890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41384e4669911785e84f832c950334891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011918ee4f12da00ee1175a101a191ff892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee00a78b887e451e0c81015d235045893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4a0da0ce5b73eb6b4ee72a43e21a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0597015832563b0c321870e0076904895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfda63dce09510cb781f31b1137c81896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4139d506e0c9323e04348592c79cf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b49708dfa2dda8ceaa00ef62f49d93898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5167eafc193c8a336808b1cade8960899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8f959e44f7cfa346835ef144edabf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49c5f4f59b4e37c28ab8c825409658901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b438af46ce9e22ce67d79910c8a6d2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d610a88a0666254b4ecd6da90f6e9c5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19fad4a147fea9ed33a83baf8a4a3d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00539e597d643a0ea971be8de686c1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c9acb14d224ea0b3016242ec4197906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68184567d482393e5e19f187f9172d93907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8217fb687fe60c06d46a35333cc4d5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbfa6cddd1309611fef59ba59a806909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d3788942ba09c3305ef6f3429fbc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cc977f9fa019f47277b93abf2ab40911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19555924bdf9d0397898248661a5a6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6170af297c81b306718f562213a430913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf1e05e6e3991147907f78f1f73f95914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23387ccb1c168a30e6995df9e72d73915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75bcada0833b043184529f031df4f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d05cf1b0e3bbab056db79f6ad9ad42917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f105c0cb9ad737418b39be9357b48918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f4b199ad8c648364c3ddfd9e8c54919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba7355eaec8a3f1f09032345ab815f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198cc80075fd77f8857a856c4f8c7d7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a6243b98b6ed572f9c3bdd9531844922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203178bab4b8faa5cbdfc6cd27f08209923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14422f36a32363c7b5d8f882f18af009924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd839801d1d8f4de064566b75e7754bd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e8593277af243740f1080bbec641f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988734daa15831cb25a81b85f25da82c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f281f21288281ff279787a3b6d9fa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563b6c10e47f4e2082ad48695dfc10929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5013109fc2233f97cd08e8b1e84ddd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429fc23ced1b9a56662987d4dce890931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd7008a438489dc400e3759f3d4c8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5f9d825a19fcdeecab276e39af4b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49bd003b55b0bf267691532f76f482934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca04cf915a11dc875b10a4fe901c704935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d977156254a3911c87b6aa9e4cd0a6d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c876a29d77e9530705b706c91bbb55937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1edac11f640cb8754aa8d01ee630ec938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5351ad2bf021867a053e80eedd6dcf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179376592344cd162bbccb875b571edb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc3920c1c9c2a99bf7157d310e5210941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6418088843aa20bf32d5ec3982d60942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123ef9d3799ed716d0e6a70b1cbeef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c90a82bd69811f42efbe3e117d116944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5e595e4baaec1555e6c6e51ea3a0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c33f3c0d801f27ee0f878baed395946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde05c4ff034ae0821c383a2ab86a7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc43390686567991c979ef67c0189d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286fd898817054d5efc66c6c4fd2af7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2691125654bcb94acf6416c4d616e1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184ca22b4463518f7e990e9febaa6b6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f43f66e9690aad0c60b8e9fd5628952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208377f461a7a1efe06c7462a2bb4b5a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89b99f02d6d65ed6b860cb87861d1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e0ee440577d153dea44a2a66c2de1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce201b861ed3705d9735c256317081956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7bb6f76a93e0736e3206b4d796ce1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4a563dbdc1f73bb50451b303c8f1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f9641d46e878b23e66670a1570271959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2497e39e01cd3e9f17bcdd7f0037960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd956d7b62c92346bdda61f56d7f4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57584672babe8df3632b880d378e68e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a52dad00d99cc93166b491999a3ff963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e006c32e7e215a330b5040e69d487b4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9563fb58c12c0422d2b5efeda06d2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918edcda20c74e46a2232524f19a5f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c3c167a53742a66ed7720e7c035ec967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79ac2b5c7f883e8403a96b81192df968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc49de9b9923317f7823701bef3122969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb8a86b00d16f8d309a3fb7831660970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a36958365b9f0a837cf055faf1d092971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34650281f4510db2f2a11ab7d9c7e616972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddacab23c7dbe172cce86c901b05b24973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b3e308df9f09961abf3bf0869088974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7b74542b05a32a3090321e4be8fe6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ea9eafb540b1e99ce7daa4b2b6097976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f1d499da8533c91aa7dc745eb4fd7977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d96d8202a55496a0fa4bacfb35d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f9031fd0113b4f9e495e7f41b7e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab5d47f2db7c440bfa052e5fe6900d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0a49e25a847b52a28255a1e1030a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed02b58b391756bf169c4b6a9d68875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f0c88b95dda1d6a1d393cb64fcfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb982caff8bbf05cec51c6de103b30c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565312be4286d81fab19d7cd1e936d6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c781995e98768e1d9359736fa01e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f841106692032a3d7917f927e2f9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93fb2167dfc2f5e4e055204080aa9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaea1f950adf87cfccd2008339a76612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f1537e0a9908b7f23b1dd0519bf6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ad5827894d8e5e6b14506ef3da3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3b3fe41a1c3e5e8dd40614d7cee3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103fedb4f864351b54827a4709456ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a3a543b5fcb14f40411657755c4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d80264e98e286a3b6899632f3c7c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc575b5d7a37e189604c9543da2bfdd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d1c33e5336d079a01b94a4e4394b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c90c02f4a7af03d25a6fde4984de321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb8714f4a2dc7c1d6f75900f6937522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec447dcfa4421c3f5b74cea5aaf3026923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1d5e19eed87b2c9f7f0f2a10f5f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feffc96a6b57faf4250cb179fa814825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4a2f816c23786a17f296cafdecf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bdd23e8943c460372f9eea4def5a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a53a22cde47bc46c974de977588aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac0723eebd4fb2293f34e35564097b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc55856f577e3a2e9d44b8c34e888530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd0f2be836ccc3c56526084344f72131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baec77786bdd36d618077ccef0e21732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0780e33ac4f9fe0179997006ad0d7c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c58e167ef0c759d0b27269569fb0f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291afbc629c49cca75cece08b3d10dbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0838695d8e590556a94fde6932549c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861ed45228a4df2c0a23ceac80e4bb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf3d52ceb6d0b9746a4378336c95d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e774ed286ceda690d3106414d89de1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d38839351cb2dae417e31dd449fcd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438250b913dd50aff29f0473ef463ddc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477707fef8e0850590632a075cf34aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800e972fc293986d6c1008f47398b0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634a701d150b71764c7c718d4cdb1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea559366ed5bf52ac72a892ead01ed245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18428c5fe530a4cb3818b0815b5b038446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18148e616b1cf7ce56020703efeddd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f557268bc1e23fc94518fccc30954e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b4340721cd43586dfe7ec9692585949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dc149ec1dc8c29046a7fe27fa58b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d398ce163a628d8f9af1ba8ff91b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778d072c3e4e9a08648d77660a8ea3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295d31ed6f21af7f1cd6306584a091e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6f78181d948f7eb6780954d2c20dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a7bdff07d752a5324c5fb108aae8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc4787384d52cac0ac663d700b2d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9506a92e591cda159cd6abba1e2c6d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683416315a3721cb23b231a6092e11a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de253dc4ba281312b2536bc320c86959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a14ec4b9572edad653e0adb105c7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab637b625b732d6ffa4898be99ba96961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9474e0b59bc17ae807a4c5bc86a2fff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ccca4572ee290a4d543d160c416063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc9576a70df4c3485b477a5e10591d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eabe4dbf71ef70742155f75f2262065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf936a513d1d751ef81e6b8bfc3abd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af79f11cc22147ae6db145f3b862bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199d3b9a6ae84b6d062385bfeca2cd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e29232b4a2f69062dcd783f76486469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8488f6e2f8865a088e74c683c5c525170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a41550efd5443ef351712a2a1b230971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6521c2f2b9266b3da16da7031c49c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf16a15c57bfa8a2cb812b0b6cc5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf4f71fe2929727742b45015f979674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a85f053744f2ece1b1381e7141ab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90443a15f79c87edcde1b3dd84c06d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0575eabac2e80516a2a4cf048e53677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c28dc6f57c70986be13e73d73ecc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8395164a687905719582dd626ece79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a43a9ff2d97e2583915cd1a0f4facd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9749e610df76e18a8c752ad989b608281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4b1f92ac7159644009ce758b7dcd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c31a174ae34166b3a3a0137f3531d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad7cda037047d08bc42d1f53106e5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28597e70a1a5f531ccc484573749bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d2cdc8423758c46326535681ff8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d1951135cf5abd857311fa701cd2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d9a93e9da75ffc3a6b65e5d17edd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5956dbbdbd712909e593ccd51af7ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200d8683a827652e7c7110d709b4ef590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cfb16857759df4bed2e679491526191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e4063e90691fa536ad2bd4f6f188292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da9b9035ce87e97356b4170b0afd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7db4ea1ed0d9bd3c3ed95a5e4818294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16aeb365bcb9d13753f684eff164a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34aa170d74ac50b96bbc15b229549c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648089624c26bb28465dd5cccc633e9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a567c6f3a5760c4cd9ce594c732898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf14ac0398f38f169a2692d7697ebf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d59c6446b34bf11a9ab5b5976d623100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b919eb36c0d583aa324bc0255202269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431674c58a6e6b4c46527c66ba14ad4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc248d91a0f5532aa7c774342d19d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e805d47e993b32ad2ed0ab2afd20ad4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578a80d358f88caab7a0384571578a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556bc240171a64ba3b9a56acc72187b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afb1e7f3358628bf941cf07594be62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b5024e41d2fb42291e7673a8447cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc3f2bd0b620e4a833e6c638c4c9fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14deab3383df807ce2da4977ca4ece110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f653228b38ad7cf1c0358b1d0a58d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4617f9ba531e1c06a8549d995add6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1385466f4e891e24e425535afc023113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51c6da5246b17a8462df229b6ca6b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed34e3f210cfca22a034c6182839c1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63c84a04a38bccd48fe047a04547d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c03f05fe94df3ee98d127e3f322d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454428373605802dba554cf6b1290902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bad8c6deaa92b01f520717416a328119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73460b55704d8da07b193ba99456e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa7cccb0c7ced36194888766edfb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1cb49d0c47551124d84e6cc6318ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a0fa0d1c8a3d21123a7de2b3b251123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67811beb915a1b72d90dfe1bccfe17dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840cda8fe5cb0460660bd7e2389ad65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81d7000509c3a2fc7d934388293ba2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff406845ea3c031f40333358fb50d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238d82f36b700d0e696030aed4160cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce583166e71adb1be0d37b8f37186a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38701eaf40730d4f6126b40daf7704a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ded44c2a446e365bbe94db0891c94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1ba9a23dd0e37e44d75e3a7fe0c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f445d24b46317f0b585fa836c063e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14734ef7d0737ba567ee97358cc2bf65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88739ba6dd9b59b84800586cd64d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b2091531fd670e98d51b9b085c06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595fe9ab7e7597ec7ad31f460ca4b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d21d2ec95220a5db871b6a3fe25a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80856990dab8b5706c7cb34eb9866ec3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf509d16962fab952bb85c7162f29e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d8d953640c33649d158761114be6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0435ddac14c3a5791e190afd39b30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf9a03390a6f8ba2d4e724f12c6a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e0880ceaaff7507aa1235838eba9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d599f186b1cc26ed52fb7a85aadf890145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab047afece4bfcacbc6e41a6e56d88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8fe0f27119751fca984c1a1d0d2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36a2c5321957bf2b874dd89a2b3fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cee7f2b400382e2690de978e0a36e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1908c365b08f0efc4567a4b257fad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36942e295f41b676c0613457ae70bc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d6637301113a1aef228bbdd57081152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790e1cd5051c53bbebd9296606f8a7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2294868f1fa4a7f22e735af252915df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736bc0638c1e87cacdf6702f0c84553155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ccaf39cdf0070d6d9f7e0de8f3e68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b585a075260b8fe8c7c6b6d15e01d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c223043a8034fa613983060f7c64d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f101e4b7f7dcaf730903e59723fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b3b32fb67f199d4a60d8bfd8db80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0ce966133b8c4fa39c71d7035ba01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6bd160f82aad32cd32eaefd0472f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268bf6fe64e11838307ada468e22ffb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f8d943407aefac47d123390b91e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2075486bccd6bd842993d61e4bd95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91f6b20df0ec79b6322f74c80b557166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb2d6057e5bb9ade11022deb5ee310167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb0522e0f1e731b22b0aaa3bc8b5be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb855c911bab106913403771c36cc86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11abe8f8251097187a090926741a13e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ba7cd6994513b47d615e5accbbc6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9e705e38032c74a1327b1b4b1943172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae941399b65ab9195dcf63d02ea4e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818c6b23f3520f270a473e395dbcf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e277402a70b1ab76215ecb26079bfbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14980f77f088a5e98d46ca76e2157fc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099e7a4eb407f1edd1d88c0826d39e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b16004db9acb0877ccc38a6f7bc11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f71b024aff7f8f5eb1d2054c97e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde427f13c1f35f7a72d4dd043bc7cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd452dab4b1ed11b954de45caaa3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c73e8074d6dcd3e19014d278e5b85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b806a794716697475bf349a0fcb394183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e41fefe8bb95e7c07bec7914a37872184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6463d3f9af7559d925c755159dd0ef9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaa458e76951e15aac10ae5c070ad7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2acb49dcc384c24e4f2882b9f6390187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca3119c5890ec249a394fc43e72af6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f07f7e44d03955e541b26b97b01fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115342efc02fed04298e7fb60204538190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfeebdb12d3ddd86363268d7845572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807ba8e0a18270b63e9a4288756e49e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edde2b18c976a7a7dccaeba8483e7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510ceb35b28b52ef762571720c2d4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08dea62ff9c7f99d8797e806871ab2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b667ba144f0121e7091f65037c9c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a201c04633ec7171ce2d9522b0467ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434929c76d6c0488304a1d78f8b612b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7ac2ee7a46050fe5cde534e3bee5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aed4c1132a8bd9757c9945c12646a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63938b7070a0946b17ba90680501a49a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ab1b1f4a4c67ec4a6044bdc807806202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9dc4cee58ce23fad56e03304c5711203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383dee98d1333fc4b8a60c0e4abcbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f8fd7836898e772e5b185ab3f63c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000833e472dbf027abb2454db1ccbae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ce4865d7f5e9d31cd1bd82ee99898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeabf088815518e3c38566f6fe9e8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538e355ac42a07d8602ae9e4b7771f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b71e9eff2d91d3a41438b3d4c2896210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193bbb12574dba51e31dcbc789df6b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133151777cce2fbf62a46a60af46c864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256cc6dbc756e3fc55b4d1856924d9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0d4008ff4acdce50cd451eef24ff4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f1237ee1fd4767c832fa1427dce8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8ca88a6dd07e18dd32dceda8665b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4dc90b8060931fa7985853afd6d85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767aea3e554a8e5e77fe0a2891b160d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0c6b6341646dccb99b5497977c9ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad831a9cf967207d13bee2008dbc24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2efcba2c4c691edadc1f2a013571b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b3928ef8d1b60fc7cd77c0357bf27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c1519aa87c89f70fc19def7b902c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39114bbb0e07ca8431ab0fb0bf7cda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc97ba35741d26ff33a7c0fd3136b28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e86623b417d71c4ff8c0d463a996226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ab758445a2b99fa5f2180ac96be7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285f70cf55687bd31322be343fe739e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc479e3b7cd85ca1b22181ba5372af3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473c9e5645c91a24e5837286a222a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116169492ef2eb39bc4ab894bbfca8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77b0e3e395c936891f41b82af0eb54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23546400cdc38108fa84277cb4102e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01862f5f3faedcc116dcdcdbf60c6368234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac33ba3a083ba3f9d07bba2610d50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d9440deac53fc2a1a3a6d9a062691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c17cadc144cd67dc4478c38d871014237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1c76b69485def2acb51b347cfc6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a742ce36844eda890d330e48922ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a7836667e358c411cc25a1b952cc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2871f41f72a634851a28e69ba86d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ee41a511e064f6e3b5cf32365d4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbecb7a58673f427d0696876771f300243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee12c1904e65fe77bcfa18c7dffe95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c4f9d34ccf0bba7683716f8955104245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff778d56402e5d2b6e29481d2311fe3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c63759ef507102d20b8bdf0cab09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab4eddc4c5063df36b0f631152cb60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827544955b86f5918b24d53a12e92e8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f1c72ba4bfbc460c293e7cda8b5aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23dc9ade446a5528d179d1a2757ab3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c17487a9c8d69a53993dca6b82889252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b0a45c6c178b12fb0a996258d3fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1effec0f5d6a96564237881dbc51357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f7e0a377d25839021d8d3ab5767f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515cf4eea2c04e88a65e5181dea68eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e643ad48186090651b141497380a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0515ec2872cbb605eca5b28793114d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00052761ab4cd048f66c1a8d9a5dd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2fff9e5465be9433a7b5be57a02e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce190e15eee6f1f620d8ab9f4da2bc5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3e65ef280c02e907207ce0360da8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab547a061fe9bcd1f888fc0842b9c6bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ed423118a211b7f72cf028f4417c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d0d767e4b8990baf1113690c53973265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e0efedbb367aca7a932b263e54f65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91435aea6354228d4bd092988f003267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7dea2cc9b860b8eab2c8c4413beb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e0d3ceba9e3082c582b404f41a807269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dc7a4d96d89a351dbb6ea889f62a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571806588599c4c86634ede394f13c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9b21ff8880bae2218f6e001b7ad66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21bd9406d9ef036080a734d113e01f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa583e84f05a265a238959a064cf7fba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ae2f30310458da4683fde6264e62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3342782b8ff07e0d7e67f87e9144c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ef06ae2123af39d557791afbdee1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b46ce15e45610a53b58a050d242e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cd4c7a92fd0c8df0379e223a4177c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b88905b1bd1f27aadd7b3f32790ae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d0a48458e7973d2949a99e6f8494d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1051a47f9923feee2dba973cabc16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f2fe78a7f254c8bd3950cec9dee02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41808c05bf21927d9837605abf581372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e20225c3e155d7accdde35c4a18d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5dae92810c4ba38b904740553e36c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2a31f7e121a8f3156c09371c84e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb20666a3d77e485a89d75acf5125288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78b71e4695911e8dec096ad8bccd24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436edaeb8ebd49d5131c3b72b873ddc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987265982564bc99e560a923d884500291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce85ac55bd5b069aa595ea234770a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd540168a3ee3894056b09194d8ec08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f3714e2026e4245a50a40353ef66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac699e5b0b7de7447020654c3ccc379295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb59e2e4e5e64001371cd85b2d8f8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12967a0639e3d98df511fe93200234b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ada5356c01ec9ffecde55503b23d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72874ce78d2d49c947f9c3609da69153299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991d5db3c43a4dc73cf549255c53353300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aae2d594d03de252ec7cf94632855301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bfeab436d7bcf70ea88ac4870e346302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd95995920c1d71d0aad2a211311b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ac64718e958030f2e7964b4129ef2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f9597c0cef34e41f69fb66af5914305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee99de69b3814b64a92e849e17fcde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748f17f3d5c284535b51b659d3f238307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b476643807517f881d9344a2537569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5d4ec07fc54ab9b8e3d7a2c472bc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2ef1bc41b40b0b28abaaa3a4e240310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb297ee270adfb0eb0f39d59b60b095311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd94b922dac14c1b76cb902bbe65fd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282606b825614cf8c50c1b85438af1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a471876d8226d32d15b52a13a268314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0fc94832a3a8b816ac77b05a5b20b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe35257d5e708648f717889db031d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8966da113404703f6315d96f87553317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9700c382537b58835d10bac5516e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4fb209cb7f30d62729c2fa43e0a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f50c5f99f3cf169704e10433c715320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375c06692a49c6e9f9d030b47c60cf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85552c791abbb13fbaf5a700822fc415322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24c37f77b5810af9e87bacb8775c4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd68880e2fe9ec4ea6da44be6ab791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0882221336d2310051acfb80f42e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a00c1431513f322a56c3a0c99a1f5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3d67045197b5d8b328f3dc983571327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158eb5c4833f2ee8bc32f5d36a4dec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785183f8fd1b536dbe2b56f0ece9887329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9322b003a45b24df079943726ef723330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733ba1ff4c1ff5e7e153058197612e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318c791a6704188bc5c64e4bc89900332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b3616f4fa03be52b7a44cd20a20e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb968fdd3606b973be107473f80901334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608accafe57f3215fffe8a93c4cc63d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c952fec2da334a2b82bc764cecf72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c6936f655ffc63261022d11191108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890308a9925c2283c5e6eb842fc98566338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b04b7a7d81f426be97c5749a848ea0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1386118e6c46653a3e952e33a26ddc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545f6a881fa7131354b6b3071ccd01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542dc0866528e1d6902cb0b40fa97e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa0a683769a880b489be71677d9ad4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f1c1135f5ef16de1281c2830200c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335100d2adb6692edec5ada2d562fddb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092820d25c52e1fd48fd06b763f64b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f944f60e23b42bb39b8f3044e06e47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a035a9e5d1f534ef836c22e89f2f46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a814c65f6942472fa434d90208b8b3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720a17fb647fefdaba77777c85bc25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa50983f87255c506e480917cc2952351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4559c30fa296cec04ae298b00491f4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc5e62ada36d594fb8b2108b53ef6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e31c6be73b4407fe36543238c06c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822bc0459adb61d0feb8adf53ee38ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d112e2c7f89eb2a4ca3712e69ab6b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb10314b05ee85d3433a2c1d9ebba4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071eccac6798fb91e6ae5bdb7624c54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502538512e187fea3978986e52fb43d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfe8b2bad60eb48d121da6abe5a8cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d119ddbd4fec0f8b5b6e5b35cab3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d68e158bd3a81d8b1099eef0e6e17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca97e839aee6d4704a108427ce1e755363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b083d78a5c2f07d51ccb02bb93bbe3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b118e6daab4e621944ad4d75b4dc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb575c27ede3d3a80d978983ba7e6bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b9179b55dd889b430ee2099fcad51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7295dfcd4fde0441e35f8a9e65db9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb04a0867ed3ce2a375138d6fb7a4f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9be7692ffeab48d1598960688eca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed5f2d3d8dc14f5111ffb82d825e01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd191c453f42d89eb5a5e20d62a7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ccf19807e68915765b0f3a846474373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967586eb0f0312272cc2d41c89e8b3ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b7a50639d6d08cd7b3220308410d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398870549a18c704dc43d3cb8524276f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c48f353ea1fbb15a060b41e6c2c1a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e284a2bcadac2cc01a92b8702b2b997378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c13c6e64371b1e67fb2e1671a0a739379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e070a79da2249c398111b8a0ed881380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852c28fe1336878a443999b51ae4d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623008b455e32fcdf7127f7615b63c03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386a32642a1254a36bcd55b16c8d51c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db1858c9c7a2d425737a5427b86def384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15414f2925a4aa0fa7758afe2b854385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dca2bf79f0650769b4bd1755492a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a15e01de5429ba1969d77c69a1ed42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084398f8e37b8a194a194048fda13078388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a709fa9dd08db26fafc755b137c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91f718c2fd73acbd9bad4cfb95c33d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e3e60eda3d4ca9f2fcf82f6380a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726353cc6c763876704e1ba27359472392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93542b4c7ee4386745fc060c60935c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07037392bf3ded51346ae325f50ffdd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b84d124055e78feb749225b0423d52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d0f5c9593d1198c3dd0b527b4a496396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fb153a0c45e79b8a0a5de67cd7c8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c9225c5bba3c85107715c587bec1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e520e8b298a1dff868bf0729229b59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935af781dbff30e937660818787b56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160fc8d10599a4c5a793f58ae61626a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f4b1da4f957c7b96243e7019e9222402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd452d3494ac2962452653e1eeb447f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392c5d5bfa7222c1de1643d6970c187404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771361efd93b0ae4846bd2dd7544631405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797ec60d0c7000a7679e7bbc0846a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e54bd85103d7f1f619cb9b75f2d44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722a7e27a5614b973e5ba44276d8ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2abee7b77bca17142b67a8e9455012409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e1034f146e2aa5d8fbc73f837ac7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ef8ef14b87c5251cc8e4c4b1d7f23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cea9896b9c60c1cdcbebe5cdab048412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8f35fa1a70d53cc9f4d116b65dfb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49442e0a8c459df772a94baf22ac3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4174a09701858402bac1c67fce3ef86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2844773766f90897b0197e13a2e09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4afbf02ae3f80869b5889e561853417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cace47068b1b77e1728364e25d464418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbfc141311c97b1c800b9338aba70a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a255801ce3911fca9ab47a28badf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344907831a7ab858da3927af2017716c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f840fa11bb546448d3f5af71f2cca2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f8e8626bc71b485502769d0f8fee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31108889fc1aba387f866ccf34af600424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceec52a8be377a419c20c12caad0b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814485ee8dbe918405e061045dda363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081772d85a3e27b06226cfb26350e1ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe7ca46f7806bf99f92853656d161428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81cc29d771d9f8b2faaed779279171429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07e53bc9b823dccd81a02dca956661430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45933e8bbfdacc644d9607d6fb28a49f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6f29401a2b90e793044b28ecff39a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef213943dedc234f8ac1904aad015e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade325da7f2746999cb74c13b33aa224434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ef30c95707a6d0cd022071b7140c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59c2effc7a38d44a5a640b5aee7f4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44b7085d5cf8e0eba47aa198cf3ee9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104faf32cca8583e9860064dac011cad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b193bd06243e3d8c91c83d0da825b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c1ad6214029da43c86da830ce165440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b2ff2a773fd5f4b802267e8c78ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62da15a84d2aeaaea8ffe14ffc3aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33e80b25f4a414c7b86a4c45f52699443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cff302d2a8842e33b83d672d2223d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a719532fa079f0b9450177922388d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a451a053ca0e6e5083270ce2f998a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baefd3371a540faf40848d24f4eeb9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eabc2f9b95b1874b59dea1d3cc20cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4c3d06196ad49cd92176f6d479967449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aa8eced08f3f7665246b7bb5e3833450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37d12cea6cb7fe98617076506f8a1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9fc72d2de198fdad0c1078fbbc34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b65f4fcb79489b46d2bd6d67c96b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc63b102f9093d3a65676041d00f47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df9e20ffbcbee0bf6f20d56bf9308455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef69c8750052c572bead4a59f2ccba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26306991e99a8271bfea05c7f810c550457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de9c0b95ee3cb8fff0bc88324a9ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2ba4d17a8d8d914964de8be0d9eb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af9fa926cb0e00dc7f4c19e8cca7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3034ea7474effb540ada325404584d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353e74d2609e48024e0188bf0e0badc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272250afa02b58fd9f840e33a96b01c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f195071c61b77b8dbd727d8d5cc29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5379c39a2a6127c5919ffbc68c8fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccb0d9cd0cce5d5d6d3e536314b946466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35794611f01936960b563f1bdc9d59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cee4471e4935006bcd3b2dbc1ba25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be93cc41efa620828b8fc026626b4be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e9a47204ae2337b3f296f2d2bc54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d520803a72e7027e19882ce656ce59a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac3cd61d5064e944d1b60faa94a1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e2f4b6f78c64917a0cffeead7012f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dea12daaafa10e379fd6448523941474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bebd0637bf6236a722e4cf553c794475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa42cf771dc8565feb34c379ce09f63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1872739e5b007ea3c26e63c0c6254477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52363cc9c21135efbbaf8d06ca1b81e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7080e6f7a6e6caf019809f3644d0ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868b3472cc6f32922c118bc1216f694480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dead0a9204a54e5896f21b9e350a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc066465de9ef3c3b6bb5267641d1d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86a9bd0a7a76091ae31ac47de44c8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe39e9d50111650b8758417a163f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909afb10d7a0fdbfe41d5d5c9cb8a3f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbaf87636febb94f4d51f32bcaf23a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a2abe50a19d82c39f72c2aafde4e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f33d5ec566e6272ec614dd253a79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870e71743759ad8d14df30f2765a525489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09e70caf9187d9687d5d1fbc43fd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4785b8e26e52c95a0bed676364ce0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad69f016b7b0eabeddd33f80f06281e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b8e513b3b4304a22b469fc20ba5c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c4bdd8769b0c938ee3570a9c20304494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717430ac533676beb83a868fdda03a54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd021b3e2c3c711c17bcd4dd2dd2858496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06823576f36103e3474fdee6076ffe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4752e18743ab8c907bf62a996700f74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510edfea2f6efe435e07b55387ef1912499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e814d3ba6bb49723f88fbe1b3dd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3caba3771403096996717e8cfe9dcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978866847ac359567123fdf9c2dfe3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b94c46823ee2bfdb0ef775a67aef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3f24614996fcb74cc313e6d0f9920504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd09991920dbbfb030085fb46b4211505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f548b8bd529d9e19406702e6874602506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed1d896c179faebc6fcae2b888af8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42914e07bdf64f7339eff71d255deeb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f3ee00e4681fb33453cbd11ec2727509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cf0f504ff6989c33e8c0d2054be47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb7c06d4ec3201f969867cc48f65fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67e7e836b1549065988b467a2b890b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29b2f759f23c6b2d224e0321b137e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5deb1b7bf14c7f3a1ce35d5c731313514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ab56cf2025b862018a6eb8309893d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeab9fb977f5cb6da83a8a6c93807f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7cb74af0566845df337ba06bf9ba0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be97d08fec7e2025916afbfe578e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5affe754f0f9e591a5cd3a16d78b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960663496498ee35a8ec6e868f7ebed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272127da909e259da66b9a091d1881c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01173dc7ea0554fda7e2f1ab50be689522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df014c46e62bd275b12d91fb6e10def523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a07a0b7e8eb37730d7715a342c20e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb46038ca51296012e11a58c3f4f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b256fcd7c297d4ec4d023b0b86c8ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a4e9533cb8171844971a95c1aef5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855b0d3ab9ad1c695e114086d49188e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4be0f4155342caf6da081644b774f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55193d32efb78f1c1c828a54795a3292530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b110afd3341f26e0f1496fe7716e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005c01bf47e32dc9ac69d97ad02a6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969d52715e67d592763177fb86dcb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22bd5de528d4bdb0dba3b44e230de5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c59e5949ae06d2177efbd977287f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffffa2938cf11c2d4a983a6ba62d92b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720678dc3a1e13d14caa82f9b7f0750537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c94cae962c19a8120d7dc449f21271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426003c4b6cd4d7cf1c08ffb1275cec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e1944c04faba64e1f21ddacf383b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4562fb2ade943fb55365643d42a2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544e974abd40bec10fdf8aa2eee2236542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf3f12e4d95573846bea9efbef6981543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45c07be6de1ba88bdb8b7a77134a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2234d432caf1aff49a00e8d3b87e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d08f3cfda143a570e053da6c496a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1c3549abd822660501421db99830547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be070ed9894efe25ff3248498fc7ea21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbac068d51a0ee052a57178af75090c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc3f2d7d4e28a4719b96ed5239571e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862575404d7f485d60b37d3302f6053551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2567856a954dcf03aabaae13a4f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8d12a07f4c2bd416e7012772368f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b26acc63ca296f03ac092b03b9155554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f80091a2edfb61245835a0860d009555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd27bba4f8028cd1d09c02c5796aacc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320cb27797823bedfa6dcbaa29750e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3ddd8e6005c30daac0b34cd38df2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef50392502c7d23645c9fd3bbd9ff96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95854c9c24e9caf2c2d4d0b9737153d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e406627e4b9131f31109a20a9edf88e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9475821c34692cf0b5ec78b64e437e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f91302ad9d784334cff140b3e0818563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642730e054a78e71bcd51a92169eb82e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e807b8eb0047b6d8c38681bc95eb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0a764abee03ef4d608db0d340ab4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebdd2b546ec16296b1d61ceffbd38a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12536956fb9e5cdd7933ca87dbd7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32bf3598910336ba47ea645c1c55ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe61ed11e51bd95f653f4ca407620570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46caa8a0ee0309ca9bca5fb1dfc302571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8bf5cfa3ec89e99d6262c0af6529572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab4cf651a74edc6f73be26756e7e59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75126c745cbfee28ad952b3859f3aa02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86359a8fb3abc73db94fdd3f6a4be319575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd2fb7c202a6dc55cb81a48126732576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6856bf701abb10653bfeaad1b98d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f704604ee5618fac37c3899a3698578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aebfd80afd400d066eff275117a589579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f72d84717d34e1d101fa40cd4df45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d927792d126b06037d5c16900769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8858e6197a3f72b47922350193d8e25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e70fd4e62642af699872f5018276ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c089b51ec728f9ba3dff29fc3fd08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc81c8f15b6be31540330131de126585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e960b65fe614b0042acd5a33c90fc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258667fff5ce0ea6d836c45f814cfd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f5e0f68ef386fb132bc7cf7f17ce3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c263ec70c2549085da1a6e4cb088d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006c127abb820db6fe8b15ab6c7c63c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786a3dd07589f0b0a0ca2d7e0491e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02002dbcde9fb44c0be988d758d5c73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664d8e5e61ff471784bfc111bd1c539593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8429c392263bda2fe661815d98b451594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5816458c7f13978643d626fbb1f8f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caf3234e727edabdd2add0671754e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1606a73eb25f350cd09035b5b4e4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df99c3d37a095791dce70520baf1a69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc14da0adbf715fa5e29247e5a10db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7f6c8068c6dc69dbc98963c2f34d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8bfdcbe772d21537845d16ace1fa1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16439b947d09273cd56f61036b7132d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8969f8966b4897e7f6a1c47bdaac9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90f913551f7f2140b5c148a2f9e96e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dee12d572b3e2658d2a78315eeb941605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b794cdcd3788013bd8eadb4941d778606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0f7d97f7b87239042d497420fd75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df532d19da7afc85a3f531b314d11a3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26137bb8b1284a476da6d034b665d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed3b6d9fdd1c6e013a8c3f785321ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b453b727dee8ac2d8617e16f7dcb5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c82e64183b606f778f6abb58eddda2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b646efde2039929cdcb456679de2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784d44e90db2bc8d88dc237b103a9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b99d139bbf6d0a7d038f5dfc978de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b2b39bd0a92cf6016a3a2d8e1dc62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa78d328dd778ad86668e395bc98019617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b2f6af6f800bb81bb5956b05dc632618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a08b80800fa1203bfd739cfd9de2d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d78168b71f0dd1c3c2e53dbd8699620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280559f00f0645ab708e68bdfc5aeb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9613ad5dd2914ccf51068f1a1bce18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2579ce8cdcbfa90efbb959e2ce21ff2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ca7f3c45252454fea8d2d172e9a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936f7dcc7aa20dc258aa4b1ed27d70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59cbe36e81340fbe261d43a00e0fb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d851a07aadc89895a0c0545a9bae444627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bc14bc5dd460c11b72fb45c44003628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0d00e2db822669e15f8d66ac0a5d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718e8b461fd35d59f88b58c469dbea1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d7d54b2ab99ea07a0973d946819a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8482af547d895676bc74fcdbe30980632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1776105c53ae57aa6564c6b774534633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff6ef0a1e27ec4fdcbf41cc95e05a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4254e2f6c2cb8a14e069363b552b22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ea524ce86b7dbec0e87a9d86f06a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f57229e43c25e53f8f72877e50ca5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa876845d008daa0016026bba245b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483408ae518821a4a845435a9081c03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d310881e23eeb947922db9f64b5a8ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97352eaa28dd45ffc4d3b2f966dd3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55f6065fdb430f0cf9477795d99ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6f36eb05ee1e04612a2859c423951643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259d3c40a7845adfcee9ec58992d4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb73ce19fc15d04c7d9b0569cb12781645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f63d8a26a9a3e30dd70e2f9bf6e17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327d35eb6a873652c297de7c7d73e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3100d0551a1639a4c9d23a87428de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bf19f994bc5c8b4b90b800551397649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e8b65797d31aea627a560c556024650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db363a511e4e1a04e5cbb76048b927b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626906660af291b82a9ef4420912e74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f6cc20be77853951e28c6455be5c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc5fc8330150ea4b3d96d172423d1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd221e0a5458b1f0dee8cd37b2f97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba0628293c00cc8476affc98d462a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86140d6817f4cafbdb8775c372155387657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103223abb623d1729dbc889a88ca1943658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27f52bc7d9b1b5b30b263bb3558cff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597fc669c916a2b341d2f760463ced5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc73c8764ae9cadca62884412a8362a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa8eec8bfc88f3d7b20dbfb0c46fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01617254e56a60a7c652a1d60d315d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390af590c2d92cc3f3220603e7bf936664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab3e0045043d81369a4c969c596204665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aaa556d89d8232d1ed5c4966cafd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30eccbf110ec13764a8e82ff0838f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab91b30f5119f8a60628d54690dc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70764c6851b29c2b866332d39574c0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a24636f42a95fe98939a5effd05001670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3cb7f2bc531868d8e01b6fb46c791671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1d7a157d7c653543060baceb799e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ef1d63ba9f6a1f9f8b9023ed4818c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fdbad38df2593d6957371cd608836674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c410be09d3722af8fbd76ff07821594675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe9c63948b6f0a0b64037c777d57f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280153b0e0018eeb73707d18d656372b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389bb17dd68928a24a32e1e1d81a4a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1cbd8187a54352d4b280cbce4ad0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10c4c942524bffa51f5f0a5a160ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f443d13547ff3a1d732b34f7d21e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b3fda3cc9a7a32f8aa6bb72ae267682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70577b285d14229ac30b3859807a87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb913b724ff03605a534b4351c0294684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadda76cd64515cdb86ccad2d0d4094685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d448b92805768e00f723dde7080d0e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06f98a335b5fa9a2c46c9e1359d69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e9695fdbd03403bf6d729528a238a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84379795310d13c8224541679636ab24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84598d45c71fa3efeb7abc8abbd169690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf79c1d8a240716ad857bbace01836691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1e8c560e18b0f0c03b4613713a92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff5ecc4277f44e0b091ffb6ae5c66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c334cf5a2eda7054b208fdd44b0153f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232dcc3ac6648e636156b5a6a063c48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b2c19f0b89ab765a36777f9b6be9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189962ce1ae741145f31dc9579343a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11edd16d6905ff4aeee41838654bfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489e4d75aff76728469ada0aa6e7494699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3826fd20d590c7a871c552786b5922700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de67522e07b735a7d8947f5e104d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d03783a2ba21eb31300a48a575dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd707fcf6e0371d17b0f9b24ceb1352703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b611e9cd17c13bb8add53b9cea81d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9866783bdd6bdeed6a544bce86b7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646454b4ce02e05481fb19994853609e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8603072b874fc4bb5eafd89fc9534ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2effd91dc83e5654502d4ddc28c6db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f02f3cc0dade702f713caa8319e39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b07daba0c960a8e371836f01218e6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae06f1db97fed44fd4b63fb18fbbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153725b683b442b3d3aba67941108a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770bddbf43d5f380ea91a9328623cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147fb1c03d15b79b17d158c28ea4f16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bcad202899f758f0660adff2e0773715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0053263cd32ecc397e535c42ad8624d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc31915eb81b2f5125a20995a0b14b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307076ed688592eb0db531b94b392e82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc435a756891eec7fcc793ab2bdf87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a62ac69656c4c319730c35aada494720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5235a248fe17581ad5f0fed285531a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b3df65ada64094ad83b5b56fc3851722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f455de7503515374c38b1fea95b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad1ae8bbee7bd5972f99ff1779e41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cddd8d39f6e4bb1b9bc9aaff836ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf212daed654b214dc474cddbb494a46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773ab6d9e2d3e5ec85ca2708b71d138727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1e65a4f010049eb037cc8e7f19a65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4bf636f7290b4093dda9c6ba5951a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495af9663f55c2c220188455b89f6a6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2957f8f32109a9fde35078ef7f89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5541067adf60af7bbb138774828032732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6626f41c7d13d28aa2ec4c6fbc80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5b46221fcfe295fd061e44d26c938734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf39cc336d38f2f6d140a9b5ddc4300735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b10cad6f61061b917134d6e70d2a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca24c7193f790ac4ac3b817e4fe9bcb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7206b06618f0e499bf0d2d560d15c2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb2352adb58f92fda92dd110e854a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a375b81fa1e8cb69b26a37a8d04dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f2d0f31ed11ac7739db9480077cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb85220e715bb11d609d96d6a1d13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b1efb04d5f1b5a5159078a4cef4ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bb03008468781897e0eb6bbd1f00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c16d9acf445d106dc3a1851c5675f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3fe6cf536bf8cdaff6f0150357511746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d18470e0429c15e0d1e47dcdce36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26d4e2e9b13a4da6d96d3d7389c245748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb4d8596ecf49d86f760d3396d4ff8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043191ee1c387b46b864a10577ca1c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f312b9807ea048b52cf1d887abb38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f9587ff908138777037413330cd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8afe94396e75cdc0ea1f47b8b764753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8238591f9a665f87f1791b064fc31b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b3206529de6c5148995d05c55eba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc031f546e5844986dd64fedf3842756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8503bcded29675de3a0e7e6da2099e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cbdf62e381a832d17f477a4b79a78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694209b8864fd36658d43c7ec3c7b4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8875e4511a760e301b65ae864c3e3d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ef5b621814097a23f0a7f14cdf18e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb04ba333763fd51e793d640695414762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363412f1ea318a588094a97137cf54763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14695eeeb4a889d7080b5ca98f69b09764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b328e5ea69fd5cbfdc91f51817d7fb7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074722bb229723d48b2f6ee4f314ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3540d8eacdc0c300922354131739767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c2a49c48aa5ae4d8233efe405771d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ac22b5eb3ce48b635919121232a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a072fd97b2a3bdc71a121d75e6c0d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc585781924164a9bea8d38aab0fd7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116689cf1f4ed03d8e6523a057672361772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55647473309121d6407e03668c3a61773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023300c4c95c951efe0139afbea52a8a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447a37b5293b23c64ea33c3346f48b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d692de714a23e7de0c76c4a6b245776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc337687d943863c66daceb6b6dd2734777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c28f8721d48ec3201700e4baec2c7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73643b86bfaa8735b4498ee20ff9bfe3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c94d31801bfca6851c2db74d20332780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04f1acd59415092f2228c09ba3954781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7c7e319e137128d8154ab0a4a574a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452704447e3cc3dd1ed4688e25dc0d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae54b90e2c6e4a7c66da0a1d39c938784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484bf733bf75fb4b5efb19004ad9253785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d2635069960686a6642129282867786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64013bec45397a3011dee0d32b41e33787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22d9e7a23acdaa60f73a3d5ffebbd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8200545c46452ac9e99072d5884fee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e9bdf605bb7a87b7c5a97a800512790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f13222c87d448efec1f8e7e2bc2338791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c239ea259c626c0cd926317e6ab4ab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8ee7354f97f229d4a58b4aaedf0a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7475647233b9a4ed6a3dd5ab4fc8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab4d7aa4c885609d87d46938ce8a9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c84346bdfd173c213b73cb4955b974796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0c19ecc9df80c991b16fb13fde6c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8bc14c2fc9264be5aa2de9176d99798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab929b64c77d2afc3f28bd8b6de5c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714cd12eec3aa28830bac4d01989f59800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0be666accd72c516579ef468e5be2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d64a17e4c5a1e855a9adf603cd29802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986ccdffeef98e7557f3766b54c76eb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75876b8493029bfde95e81c4d655e4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14825ad580c141723a15b3509c7ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807b21ea68fe8c0da725821820c3bfb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f7581414054c52c32b9669ca03134807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a030f45e716af5b7bac115496bbb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2c8d7b7fbc555b2dd35895bb758a0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a32974952f05d237c1e683866e0bd4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb30f9d65035a2c4e59a87bb39080811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ba57b62b64c313b9daddd68dc0df812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4dd3e22218232f364c3308d5dd35813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de8ad81946d037830d1abdcb12331d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1bb0292ef42a3047dfc5ed0dd40ec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75e390c88c81540eef0dfe041d86d7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c78d0532681a2692a65c62bf89c56817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bbc57a3e5bb353a4f253f177fb6f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019eabba12be240075c27ae2d37a2e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f1cee2c843d2201def35db101d5f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d5d07a347f4f89515f39fd307219821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61f1075f2e9fd0a01132c6c104f9e9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ade54573a72721f9fbc1aa12167f0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddd52a0ae746152e3e305f9a46b1f1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48209bb45d2b7721002dbb8842378825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f0bf4e922a56669c9f3bd473b5a31826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066a84073f38e7aadc88bbe11c7d115827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aad78b69b0b210310b186769a7293d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509bb1f4b03995c8e2e21ec1207a603829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209aa5c8bd5bbeb807400107a025dda830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e31a9612a3a6528ad5a06ab7a59fe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48169cd38efd14574e308f39d6a8a0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a144d777a38ddc1c2c26653cc4aa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bceaffbc29ce105195c2a0b0c6bca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642b9d6de6b455d53219b569639365835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b467e4e5b5a54aefd114b438a5c1e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a068c6899314a2e2e437b7bcbbcf1ff837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b7fb43c825bc8415dc2860481b360838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007471077ba0caad96847afb3db469839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a961afd6cb0712eb39a129226131840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a991161d3eb93f9a40cb754536f2f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc625de0329cf690b3b233ff767de0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b849eabed67688c2e682669a363168843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0bd06a6d9b4ce76d0ac37052a55c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a50823516019ed11f01f5f479e9f9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c844cdaf07c1f244596a2cfedd385e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e0745e787d85b3ded2f0f2523019c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b3670852dda1c10830dc3d9c254e0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eff3ce75fb8c9e5c8979dfdc19136849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b08174631a362264cd0c721b9a075850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f640c7612a6b044e6c541c7a092ee01851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa6c50319db06e8b8bbeac5751e06852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488dc6195ece6688e1272b6c77e6c36853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff381e00e00549c6679184e25d6106854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43464d62a55eeda678a65168a4a3449e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb0dd8c0d97aeb976773a923f5d88856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e742af219fbb84c53871be6170e76857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c755deede3c3d0df108fdcb592fe7c0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58674471fdd6db9731752b2d71886859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030ad3d64a7654c7e840b0fbbd3823f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cad1b9d4f55c5f7fea62d1bd0d07a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a764082502348dfbe189d3e305745862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f7c7df8ef32890a4a4bda7898c1c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201878a944d179c22de1c291915ca0ce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb83d58c96102de6d59009e906b36d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece618259ea5070eee83a6946cd3b9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fdb351e3705a99b03e131eef11e18867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee32998d6b0e20e411d8d6e6a725d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a48aa8a7b2a174f226312bcb3e70869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3389c0126aa5b820186e01b98c5ea870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec531350606dfbd6c29ed1a161160c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c756bc831f466a66c963c0e0b86b1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e91166c35449ea3519971f7c58273873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87d24b962e9a00e7b43cce682b597874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb7d4080630af34a6ab152d8638d7f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178017a611dc392271fd44670f08d7bd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff95a96e0e49d71777399efe69f4a6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10049338e5f2986ffbd9068423285e4f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2c42c2e1a8718a4db94b613f4ca7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3d65665ca7bcb7774f273a5b9561880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3f0980df215455647df31ad085cc1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f7cc7fd16e56bc7fdcd130a5e5d63882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59074f6232ccd16c68d38ac27bda226883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d794e4203218b0d12e59ae91468b8f1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cdf9b19980ddc2e99b8e5ff3e7087885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b7d0c7a8d0e88405db2d8fe3af64886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c31c5384ddf7bb6d1e935b25a384f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e533b0c825c80bb235620172678ae888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7f915faa07de168e5edef5e5785b2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88a3b4b5d42ec196ef949741077470890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea366a6a88159d58ff8f6f62c4883891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed592facc4e9a7a60ca51e7badc70e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bfd088ae95e82ec6d39ddf36826d3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ec26ae6df6cab115cd0c392ec16d5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4746b62ce4d0fcbd419841f1ee27e8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2de866a5f3484be2551946a7353f90896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c620981b09698510c8e3eae3e4ca8f4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cfc47cb63f72e9194ccf617120990898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697268042614d5458050907c34910a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad339442407f2506c73504827fe84900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05338c94b6ee11ef20c5326532d8ad14901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd47eb1ae81e7cc8688e6ea21a578902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20c15a1d463463ba4f3b1b2d51e51903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e5ee23f40e7116463dbad0f8b1f82904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232405c9c47b426a7e04c525e0ba84a4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc38ce99c86f2b520a11607c7c37f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c8aecf589243313da07583584b2e3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fd9c20217e16d554d6c93b94fdb91908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10df0d8858fcfac5e11c9fce1d023ee909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d0dfa68a6a8f49acb2c030d2f89b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf817e6f20c6ced4fa717d0941f5745911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8332698c279e7dcd0ac71197bfbe40912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f16d2985f5a4a2db05b3dde845ac4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054f35f55853dd8b8bb40b7ad80433914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37db793c9003062d3fc5067d5468a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d23f47b47eff2c9c53bc8c7ff350916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded20f523e2751d502de0ad37b8844917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f89a3e11f948aad62dd97a93725ed918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d425f8862b542854a1864ec04473e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1f454b043d9be4466a426288e5cc0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579530c6a9ee6697790d9dac582230ca921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504cbe57b5aca57dbd3708ffa7203b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d6736e482b8f730d132ac7b1d629923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028673b60e2c2573ba9b673286b3308924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c499b0591637deb7bf3d312e75bfe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c65216b0c8489fc9dce154de01a747926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b48ee6a90409f1df420363e9cbd90927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba506d7cab7f569607669ddbd58ce60928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcb3f10c5ff70eb486ed82c7144981929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56bb9cc2334528a5737f1ceaac64e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f32cec31c60898928d23c09fc806f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc802dfabb7b1f73c207555b820369932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b9c9e77636698cb1231d6e89bd58933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd943fa84c42e327bcdba9e54aed0ead934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92269b945f87854ed6fca112b6e5e2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b502c86e6623c260cbed25b6b13163936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5af2a1c923083f71aded9b4ff8eb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f829027b32965b09539db7fb31ad35938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ce970dfc79ec502bd8d8879c9b396939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ffa97234dca849e97ebb55a8b1a0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c597ee9d4d31fd095579f46bb2f9a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075abd12186c7b221d93dc69b069a9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aae2fb3c0763ac2cc29271b306e1c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683fcb9e66b86f3b3ab1403b1b7f0d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df628ea998cb73a7fb31f2ba6d9e8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df7b49b86996e0b8c316c4ced43382946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3893b0377e118492d84ff5c4662d5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0abf4d894067cc0b6d9e31b107082948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d87f8d431e0d7068015628f48e8b3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c495a8de4044edd65b0c97f3ab12950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39850696ba3fca04025ab3e81a1274b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d52e79b8af72bde9c6c1f15132a1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70602be3cf14e6d06e51ae7b81c77953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43e13685bdb72342b28a77f54cb277954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a73da6f06b75fda9458768ece53b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de6d57417a20fd4b8276f543cfb7c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02357cfba045f37d5286db4de8dcff00957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d66de47b97a035417036452601c4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f181966d6d448f0e35942da4e0eb5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d549f1f06b2ff19ba85c1462175f010960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e58db041089c399341c7e33d7b66961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c1a3598f4f883f010a19b5f54b1ad962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53eca9f1a3353d537b4e8dbb144160963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd2565dddead39bef9112bb729f9fd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb53761391d628150ba2aebaba6b6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163530d6bd4f2caae3b861f9cb3f8405966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f23c18daab23f6429bcd00729dfb7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79eefe1c49a3132838c335cbe05242968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a263a0d87b7817309f05925705199be969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e648a713446bded88c6ce281ff8860970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeabfaf1bc41906a0301ee7f69659b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d529f2e17970949df353889212cfda8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc3d7be5a973f9f881a1d2f8a811c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80264794103bf1abf56ecd06e88a5b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145fd2f605cebaeff74845254b1db5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8042ad4a4b4da1e7ea8855b7ac64e52976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e185d0b6604f1b243c92fa2c894c0a4977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>