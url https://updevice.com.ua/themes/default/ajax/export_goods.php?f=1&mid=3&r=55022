--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213c2d1ad7fd7e54ed44e1013ecc74d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11516dc4ac61db50ea676b13902b39da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0b77927dde15797b1fc18516c46fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d486c5089537d29d63912086faef14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499d81f5730cd17ec3f20fb0f118825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfbf0313e7984e042001b96a778756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deba6b70a6c63bc7685061f027ae1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aab65dc8c1d47054f0729b7d18926b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91dd631308b5ae6090200c7fe4a73f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a4e66477a27a1bf48fc726842524b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86bf9e98a5001fb6cf580c137d7dc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07f4168329f3a0004e4317f388f3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0421834fd1ecc423b44ee7e31307213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56ed335f8f2bf47b350a4ea7c9fd2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e0bb321781e93d72d1a0fef0305b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a52375b7e05ea08af387da7e08fa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29d82519867829edf3bbdbda26b3a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56199e6123bb638113d9e160d06b2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d713cb51aedbada393b3572b4257b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bade2f2ac98a68b67cdbda581bf0aca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f808ebf74a1f009180cf1b0cc0c911921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb594fbc01d0f0e8f8f4e6e15108409722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec0e9f5753fb30a98a5c6496e131923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397103e6b48b87432ac7bc87e6552e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56584cc604759b9029ce3d51e2b80d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843e3825f6a31d542a3f7792e286a9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afb27e116d41d978a7ff90b23db79427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e5a547615080817713773cad656128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c2c0ec1bbe79fef5b9bd21c4919a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93c08d7b6fc015855d8c6efdc799530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3446b9f4320df5cb39c8fa446f050031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf26071c04fd1b96ee85cdd42b3c8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ea7e27850d76b8474d3819e76c4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81e30e9b4c7be039c6b1fd9670356a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8b0f62d5a010d223ec27ce38a598935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bbd8398addaabe28022e9ba42866f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad2b7f85157df8d2722e6249ab167237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9665f7519de7a79a32e6f13dd0fe57038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd566fc596cbb7ec62b3560f3e8e7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919d2eda93ba8e8fa121b7585288c8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de5b8768de31b4e5f2002ab4e6d2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7269ca8f3f574ef031ad40808fc7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef5a4dd03547e4fac44c4c41af3f3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b38bf832dcfb7c995b0883f2ea51b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f4ade77b91006044360d69c02d68645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e5902385bd36b58ea2e895ac550a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9989fa1f90949bd3578453f6ba73647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db17962e8dc63835103ccf77ad72948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1bff128184ee49b8004945d710efc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a800eff2e511f76ac955ff49f9c8ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b74f6902cc6caa554674a46626169551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d0d0b9589370af5333ea5bbbeff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68739ab253141839a0dc3d844199453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3236e466a08e7fad7a0e15affdb408054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1460fda462cef3ca0d47b9291eac8db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776371b24c5ba3ffd70a4d529bcfdf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed3d7a4301e0245eadcdbcd13885f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abb28b75c722c1ca61e50c5dfc61958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f274a79a968be6ecb11959181eeb0fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d03cb5d878364b781c9a9a07b28fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792ff5570e053167c747725ec1e17d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a13ad45d044d84a33feba67423d8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7cf5eccebaf9f4579101ee76ea0c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4582a6796f6c5edd29825d5d91ab764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bb195f3778fe386f82b64d71b886f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737cbac14ad0b053e63d3a3799f6d1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886dc2e8685a625785d0738344c2bee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd67ad07352987e683b53af2b6676368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6171baf8cf48f066dc81109849ad8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73c31f9d504e7664d632fdcd331cf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a49f8418851bc24895816356a62b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac765356e25ab96b6f3cd511fff4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b7157f4e70134aef8e1df406f31573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfdc0e7071abc3a71c90b28724942a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850b0c5db5e642436a0b9c3fe0e621075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e8b043d3e73fb76d42e95547ae52e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc91a10c5441525c47d9a3298085e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea6305a633e2d690ebd751675955c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b47bf94af51761a2ccfe35ed7351c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967d2cbe38e3ffdefe42b02d93f167380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8aec12536a4d86809dca827a8bc5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fab0ad5cc808a138b7634b6bf307082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6790b31fa6d27a208c99635bcafffa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61600440c51772bbb6a69e71b140890284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4d3b388c540c84cf7837c8ff2e4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79b41d3d9ef82484bd3d26a4de53fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d260cc1a7e442267736be943edb8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ed41c12ad787aac1fb968db014e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230dfe09622cd20e22de70155d0ffd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc21c204b02fbbd275766740f816f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1188aea88efa933b1337ea9bbfbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe401fe58ce653dbd4f4776579936b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50710562ee231c4e4eb2e2b9be7a11fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e320ccfc69455deec52f71635a1f4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c70dbabd7ec89474953300edccbd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be51edf01bc500270968140be296df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0058110d2e8fe9c680f0d87c415697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e7cb113c297bd8168bf073715896198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a98bfdbe05843467fc84eccd3b72199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d4b795f2b196a88db561ff102a3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c45a2e15b7d2b0dac2e1d9cbc52512101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3afbf97e613cf04ce88f61611aef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bda84bb7fccbad5859b5ca2740373103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e797e2f7dd1fc11bede335ce30093c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671e0990687bdb3cf9b0465d91d28b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4ca42c58843716029566464458c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715f242afdc630916ee1549c4bf8207107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a470bbe7f0d16a4692f86530b090781108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8634ecc8d56a933e85d36232696513109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072123a9a742623c627cb5e24547b48c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a917bfa7c4db0604093defc8614b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a829c3528cec6143a3aa705f3bb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e889a2a7a49edf97a8c4769ba1046f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15362cb80274b1d85b6692b8f998f11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee8350485099e718223a9353486748115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58757a557b6a1d823d7fba502d16e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872246a71f6c2d023772d9b7c20ad9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c0a464654703adb27ec22488f714118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f4651c73b1ad85255a37b612deb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4d97a0af1d92fbd9179e0ae7267cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b3fdea6358f7eb8bb6b7f37717d64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1680fd33c32435744e4354cfc551122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db71dd3cedf8f7884911c9b3d57c70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab94b0805c9b0f8682cb152ab1224ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383797e5e3d382eb539a9be2219f059b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f862df84716a4bcf82d3c1aad79a26d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e08908d30ffa33a31260d0e42fcaae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794018386e1e80ca306e36a2c10df62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab395ca6b2999bff6e5e2dfadab01c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c27823baf239cd46adedcb2d4cce4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8669f76922b12417b172e815d0bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db03464a03f4a712bfd728692d618132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b1aa18eec271432f2d3333e31268e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bf682cc3b97918a287f591ea8fc14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb721db32ec8c1ef152b9a07e0493f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898059a1867ea12ef951062c0ad831136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae78190a08489b305330a45775089c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ac135afa1ae1857fb7e47f8012cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c87e77f6950cb436befc5a98d960139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75573614b61270f67b3c39c0c55a409140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c73a3e46f6ec7e7c44eaa819f66718141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d25d3df0ba84d3d09efebb6e201a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca4dacb0ef29431fa9ec47c3bab4f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20501cdf6ef52aeb43050155469f34d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bdb11d2976dc488264df699267def145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa23f6a7fa6c4e8a457a111a2b64ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb4ad1faa4d9e797420a977994f801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2811a64f29b7baa3c0387a9ddfc27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65d395c01d941112350b2d7f32aca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbed3d822d320172e5e9039370b365b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec64bf2d76abb38b181a74f32c3ca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c4faf7f0311e73ba8102e50996ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe205a43f91c4a1c3995e11a47e95cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be96b875eb2f685e4f0245661ab9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281aa0ebe2345e4affd3b21f18d64a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa408e0e807a29a743eec4031e169e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbba91cc0aa40b63cbc4c052e039e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ba6354ff6c229fcbeebe4c30d703158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda792a60588cff6622c6e89a4d58e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732272b099017e23941f41602d2a5d1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f884a8f8960a737b693d6b2b82cea3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0ced1be70c4e3ceaee2b5cc68367b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8351f5090103b66b130fa1b6cd9e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617f822c79d32aaaa343518c64afdc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6b4a8f737846c38f0690c04fee63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63914ff83cc223b1a3271b9fbe20d496166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e858f43a14536b9373068ae1b4e49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716edc4a194d6eccb6413af3c5a3a1e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540102852da935f4c02e07439fc7e30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457364957264d56bef7ab60ca63057b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61daf4afbf9e373275a71f86271f402171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d74791579772bf0d857baf0b51b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de859df0dcb20fa399cd0a72cd27e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e98abb71b37b6c7a938fc381ee948174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d95be8957e43aabf3fba184be0b68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e21aadc82b9425c401cfd61e1351e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f558d2b0bd0ab906c3594be5a4cab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67285ac12cf656f5e1b8ccda36d8a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba21d73981c439f5d2374cc04fc60a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b0f624e3ca0a3d5c8cc7c2cd9db5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d63ba291134ee63c1fcba3edb790b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de520ef0f221270ccbb68d5e08219182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017584fddaadf8302f709bf40e9cc9b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd5d0a81ee57a77c0e3b0af769947c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51383dc572107af72d299a707a150c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c73d1f4a443f3863ba29beae3e515186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35967b80ac1b7ce52127c9ea74c1155f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd90f3cc3944edc2a150ba2406b9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe7391874530f5c4f240bc84917d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65250f4ebe70a9a25744bbbe68281190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054481efd8720247f6b0f94c655284b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c404d512783973ac7e25233bd0d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d0a461243dc429e14156ba12ad94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53836afd47b3bd13d3f0b637355e1880194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba95b3a72d46421bbadd713406fd542195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278529880a94e1c49505324212b9d9e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d30b1189f1cc6e12adb9b26d02bb72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911784843ee4bf1cfa81d509e410692198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3adddba0b34f5bde04d0f5a8b235b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f258d2c41c146e7b905c739106408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41d460299640482b67e314a690a5f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b203b185a3d9d48feaa91015f364f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78e9d504b37a1aee425b94a63b7c90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40f8bc9c6cb01a582de56e4a626ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d243ae318aa6ea4bace691d69263205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6940d086268106d5fad360393c086a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7427252af3e5de331ff8871b3450e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773a698e2c73a86d4dfd69a6cd34b98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137df86866bc11e064dffc1e997c8d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcdd760b2ce15a999f30d0003c588c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075deef8f9b4b614bb8bed86debd871211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159b17c54f4164dccd11244dbbe6ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ddb9cffb00a2c151845b18b8b0eb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2130f8c45698893bf9e9d47ee8828214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70245025ec90aa7f928393039143fcc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd9b2d9a2f482a0898ba8bf4c5140216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b1d41a661c4290beb73a6177ac34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378b8bf61a00659577f381ae5e9e46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c5b5b3e332c3c67d8c8e8da04d045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455b4309b087af1063af4e2a3b4454d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd940c1cc433325968bb0f51ab10a2a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa934c11affd34c8a69c4599117889e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a65ebcdf096279f45465ec11f28b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77533abdd0ba60174cc3acf37da98d8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21764e20c2de2f02c7384da4d25f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295811459ee0c5a3790b70eaa651cc71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00144c4828f1389708a65e1302d8a54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f0a98746d3be19aa31baebd6babf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8171563ce0e9d4ad8378153e93331229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2181ec653f02bdeb9512363b58dcde4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae4960dea19d65591365583a554dd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3abfcf4808ae29b5563489d1375b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbcfe2dccbc6b17619788eed7e3c07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6329df7d41c01a05f90805aa3802234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0dd2788feb84972da84275c5291b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081af81058f699ca934e8ff7a744ad6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c015690e46461ea856fca61458194b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af4ca6e25789e49d7571252a8d5d55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db490a3a0b485b2f815f583ebac88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09427bab7e62a4639a46f6bbcf990d2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d61f31a1dbb41bca1f2c881e27e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a4f5e923d5ce3f0d5cbd5e9a28d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabecb4503a2ab7961435ab6ebf30d41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e075d67c310a754c79097e987a5f62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4490aa1a00a410de170abdb78c34a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943047229a76988d741125c048eb8bd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dabe22c21a568048af9be185430df7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc802806e24ee7be8563f5c1270462a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15331ab5ca339e3c64561be1433e02f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beb438c300c958a2bf4a77833f223b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602feeecdc2caa0af3c898d7b1b9c313251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe3eacaf720641d8ccaeaf5fdc02f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c751337933c5beed410c186bf4b82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7f8a15c1f6d46f72206dcb81126c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d986f94a777db05d9fbbb0ee7f503255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086975d2399dc79bdb6cd71a7c26f36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f8088359364de80fae1f273d73350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd56234cf77eb0a0043698dcf358a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383ba5143ee720a105b68c4ed59ec95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b0db92903ef5c8c0beb950316142260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304014590632679c39a548e9a7f78d03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4bddb22d4f62c50901e9524e5c056262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6636c79f04e8e7746e8aadcc83c89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224afca4b667055e37ba079e154131d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336b049e9a148c5e3d054a47377e559265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3640eb937e0e805b039868830fde559266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a40ba806bf7b04beb688cdae3df6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bdee6421a3ed878fb094727fd720d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce382fa67a717bd7acba0e6641036c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf569f4a742192f6747c118d3140562270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0304cc02c128cfd8e6a8be98bd684271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955118433a6a718fc2345d7df535c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c74dcac3ae8d638f911fd83030116273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8192a269fefddf73b61d1af64519d9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed710c852fbd92acbdccf404c0c6a41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26cabeb47b7d02c21756b7b967fa60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c28458798b7ca948a06ac47dc5d49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab035ceee6869eef76942ec96af3f630278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce340376c6d8d22dd509c67151bf5ab0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4584b7fa34fd66a4f9bde767ed179a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369f14905b65cc5fafcda0b003d7dc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae98492c117449951a4dd5693a3712282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd5910693df89a01612ec46556dbce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb40eb7458dde04d69314fa47fdfcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70df1e8d20915169b8de76658e66cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12f7e7092a90d9fa03f9734c01210286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d674b6beaa0213a08e9d3d718141d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a223f9ccb687ee4866c655fe0a0f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf537af11f2ae1592439888cd5374c9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5482a63f300c4098156230e4c8b6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5989f5aef56e7a7410d66e70cf022d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f4233c4895ade741a567ccdf45c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c90429410f77a9358960b1adc8b00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4be8f474c2dd1cff5c269d1e63c84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bac61eaf476b5cd567054d7b7084e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2812e9d55749ade09d5b9e99e3b9bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ac5a2ec7c32608f2d0e2caa23952297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62c39999e4ad5e47b089147d0659f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6b4dbffd351ca3d320b0237de33b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa3150ac3921e1af2178b86d0942a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab762996801c0cdff5403d9e3e3da0cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aafa5bb6fd8a06ae7d3f6b4976382302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf0f7e734dbf5b6d9a484a9ef0754303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a7168689c570cb81177e5d7bc4acb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dc22d7406315e7f27b009dd495a4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c9eb4082132a7ba47c455a69fd5d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171040bbb9c913b8a486c10be4470b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37bb6afb21ae5027a13125af4d16c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053fce08c0e9889d837db64350a8bc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce31bfb37dbdbe28dcfdf5c4488dc16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9bd51703db96d448f72ff93375249311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46ae7581d326ba09b139c79e46bf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49435daf0f31059ed15377c81f52578313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebda22fd4bd6a27b26b349a516869c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7140e5ef2525858a4b4616ad14bfa53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce484a5ec574ec9db0fb7bb21c9dc7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b961aa5eedf3f973bd59beed3b2d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe49f30a47245fc52c5226f26bd3e2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf34ccf39eb294a62ed4f7613a4c022319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d9cd3bfd89908f90727ad16335d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a489adfe478172bfa2d88e2ff0407321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e202b55d80e3210519a873c8835623322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b63bcb1de153e36b80ce7495ea7ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9609ae726a5b7d380f5927730f3087324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b512b905c2e7e6b185560e3a87239e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954aba7e0947cd85e25073728caa32c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b8f03ee0dcbdac24f73cfde67096327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e12cbdcc06160d6379601cecdd49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfe63b4128e72cc8cffb7f94d4b003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81680f7bb3f237a1ec7e4f80bca5098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e894850e0acabc05985f386952391fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ea8f9bb830f9b2048a4b2f3a1587a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d759f175ea12d96d3c7c9b54c5218333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d0e1d6c47eac7a94deb4f4b08eeae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b18ea193697af71d795216773b25c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6674c6777d26f7ef51fe83e19664b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe5fea23576e3c7ab650902f97a729337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d410dd9e7a0daf0057230c339fcf38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296cca8d966cc2c807e4c289a82be7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751f6897c99e1f50fc90946c64dba22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e31ef03e27eb25e4d1e5fb9d9c0eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1433ec342d54bacab37c9a99f58c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1eccecbd44671f994c555cb632828343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565c9ece2a1c7fa4c058750c0665c1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ee23258d4799fe5eca4281b7704b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940b3f281db9eefd390ae62f5c592b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311b057742460d09a4483c19b555bf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392a189fd82dd0d13d55b1852fd2651348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01555aea7e7808c1782093125b3502349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c8b9c0e9eef4a12c49c79a9537b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe4e51a54a1a8ecc235dd052cfc77c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b778ed21d13d7d62b7ffaad47b6cab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b81d85806e9fae4fe100594605d0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa7c5973f62b60f9c419636ac74f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f50a7935e17658db17506204162ab8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf498cd87241d6da751693ad82a5427356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4bb1246cc5384d2f91bec4091c32a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447ecefe68309c7379057465a4ff47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ebd7cca8c59b5a9184b8453510114359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49992adf7f1c9ee925fa0bb81f0dac2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621cb8e96b859c7611df3f606146583361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca86fd7179f71cc1025cebaedd73779362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35f1ab7bff00a746d7e20036492aa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aedc950a02037270ec8e106438893364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9cecc9fc32b4d22ea891d73bfb51d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6ed1b4a211f4793bd34008432485366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d336a3581c33704ab557c90fe3765ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a0b2d80b3d967e74b25bb4765c60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddee8aeda05629e6571cb4011e7c12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b64c93fca5070028b1454f35a25aa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed00a8d5748d16ba79a43a7a5c5fddb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8cc38ae5d80887f5c3889ad45792372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824d7f8b9dea991eddcde939dcff2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ed874def0b7b763416777020f6d87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409761bf6942c968a89aaecf44b0115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b2460cb6c9b2a9c1d1d0b22197244376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae195e3bfff5bb616c42a30c4eceb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce565fd5ae9b05ec8ed8de13b2eda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a592a004ddc6a66232da53268793ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6777841610d11a26421e746cb40bef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f96ddfbf1a630a8c1fcb326d065f38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f24ec3a5d3edd22ddf2dd941ff1cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a193307476bf22fd4561546980a04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8330df25f6c8efa6503ec5d2917c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad526bf0ca2a1f7eeee83220474e69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89363528b0bcd8807011a00d0ce383b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe2206ff94945a686ebfdbd440b48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf8f14422775a2d9d2c903c34cced0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a58cb881218abe6a033fe6ea486d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a756e8815120317c2fc857ec4905a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff245f355e75a24f834cb9912aebf385391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2391d30ebc4be45d4a8b9869e899b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87eec5585c5f6b014d05de7f16aa20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6c9b8669d4055b26d4be937c248a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb03f2721c049cbfef5cdcb5350bbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aa5117312bfd1bf6f2ea8460de4c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882eb12d9b2580f09a5c9490e00d8b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de536d38ef370451d488635f44b13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580dd706ec7c3363b672f0fb0d813a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325883bae800949373e4d47f25388ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b580c8fe21371ea3bd0430219b75179401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0583cb22362ddb43d224e933359c65e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d220426758aa031ba68a28df574632e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38abbca4c9095ec98c32da640344504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d44752edba98adf11f7113e52ed3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62f4e3db296a7919215373ff3a2d0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe2503b47fde509dfe11e8333d5f3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4e8145a86c097fa8e25b35015723a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e812da0265f53b20ce8726ef64210f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e597939e897e899944b5b331c49c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee069e59f8df9c83106e54ffebbab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b3d78b50c2800ccc60fcebccb491412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40bc658bd336bf09f2cdfa335622a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7360af42b4a85d42f69ff2448761c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fa5c07e9c7eb8eb88da70d893c53b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83803ce34f43256d8a01de539ce59e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62dc3bca1b72a2a68381571ad8872c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e5b59f5237ddb798069c209d178d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a447a7b8712460e4e6b4ee9cea2c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea9ccaddf486518ed7fccd32e82197420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a752f4c4dbcbd6109fe66713b98e75b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f3f4540540097c262784ea3bf464b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce614ff64cd990b568c835e6218d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8774572f27b72a773f639cc3f6c8ea1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e000b2ce000b092e585bf320a735425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b3650a7e79f4a4531fe8beba70da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d00cd1e45ba1caf345ddd0e8e3dfd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c572146b54966a61a3ca54f18c0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288accad90662b2430242ddc4222f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c3f6075aa70795f4c85e9e623a3b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a139722fd511a69304df0b95586875431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e1ee02e6d22e432a403ed01074530432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead741e44b6b30d3471731c7770e5de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412c0f456e05f6978e6b6af39806086434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf895031385625fc9d6d791924290435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6300687f7c4b417bbf716892c0520f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82aa18d4754c5c3330f91a738f27c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182d3afebb5c2caf0b7facbac568fac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f5daf24afaf1cb36774967c21347439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578f064d97091c7862fd7116a3c569440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896a796d9bb3e57b90f053fbba5425c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b59dbfcdf28694f25d32a0fdf450442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa10fa3a6c51f224bfc12ede7b8fff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244e7e33dbf05d099fd94600b8d9c8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc37989cafe26b28de741de794c0ae9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01a90304273b861a54059e92ccddf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc9324e80e7de7261e0e624ba7feb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae173a92793b9a7cb658ca74838ba50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f3a3657d88226bec9750ab538048449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c5b5be277bc8352aca5964a093f0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d438c46082e3b470e2a59b63b3468451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d069734e6ec42a11804ab043b139452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd39b96e3ed67a5f0e0ce05f05c726f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85050270da9cfcd5185a859db2eacd8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48f8a92f9e93fcc3e6433445ae7d25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c7fb5e02c6d89b3a1951bf710f765456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d5214da6c105423924790c0b1ce61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a64364786059e24a5fb9e7b194b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc13f8ae1c28c24032cc2220b62ca4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909fc1a4780665fd9f9bb1e8530063e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c962646c4d11c8c78127237929e7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf13d58fbef1f3fbd388db199f461462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f135d8d6e2e8c7ca1caf0c30c81544f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653acc91ff9d649d3e47125b65cad5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c776a7bcf447fbe88dcae9dcef82e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34820e581ee831718228da267d435f3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f78923cf8b117445b3ffc53ba72d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02b54e509fe4bc86e5664e35403f91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69c2048c94a897415437d6ae017db7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74749fea7028c7e1be56599f73c075d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be513c7703474d1017bc218d1da5dc46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b88bd4ac19da9e2d1220353d83e6ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ed7316e3b79ff732465cff453c84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9e49a0ce1b51a21b2a5f56fbfbac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3301bd359cecfe5d1729f96bee35cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175bd43ee91eadb43c02dac8b03de8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcf7af5c28b7ad5d7bab90a809a4c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a741b46f33dab25606823c28ff01b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adca3082ace09eda666cd6ac077252479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7558139b9add60f386ac41bcaf2fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a109b1dfff59479eb3e9b8ba2920a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70af54806e8cad322aa9ed64c1284d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3365373938fef44598a2aa5ba87313483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc6ad8239a040b9a786763a51def1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae465a52862a397b612302a931811485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a26650e21cf70f576d4ff867926094486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f810838ba2e7c22299d829e837dd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68dd2cf392480dbd1ef5e035ac0092488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03496eeacf373cc9b3df52d957e110489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009bea5f112b647c98b9dca69d374f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8072b8a781f8525489d5218f6e24f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa401a3a8cc4a9ed94bb968e8977582e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d8349ab996ba5b6243ce43acfc9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e05aac164b36999854662755667d4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7bd6c730cb30cebd508e84759b246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5fb2d2869e6ae02cc695cd209e30a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878ee3a88d577cebd12aa42eba09a7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f53d151368ceb730e993b622903b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb727c20ae3920a740b94db53986203499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60cb88978bb4abf1f1c8ba05fd321500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1ad4e89b09c08a58563e398a2e81d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b0a1d0901883e63303bb6b0d8fed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ec2510c4995679ed000200dd744f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32d5dc1e2ea403ed935ae2f67963a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba33aca814ad11b12b7226220c26d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379215b9428153c32bab5836e9b964a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863870c9b42af0afa24d47679f93e524507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ad9307ea1b2e033488dc4d3d84e2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d5eca74c043d302ba6f89e760caff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c3bd82384231cbcf5771c1225689510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62995499efb9e0b8a8afcdbd02557cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4fad2eb25ed7b579f3ad5e83e1bdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c083a1ed6de178b8c5882d30aeffd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7583058a97f17310c63144b2819991514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eda6a3a6e0e1682cdba909c9a6ccec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b570c744d9feec4540b6788cc6e91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1defa6d240ae27747a02b3828795517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b185f2a4c8409cffb58277c34d82ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ab3b396806c013fa8b7d794991c66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7045d742a31d8b995f27b9328632520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d36721598f34762ad4892bd8c296a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3169c10c64d195149611c5af0ed75c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aac9055d82f0e121c69580e020aac7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dfd273014674a613ebce50d0c046e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf233c47a850492fc6b117cbe57ce6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b246c1f2d369ac75d2dd2452cd5dac3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b30264075699d1244f9815bc20b698527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939604900f75fa74aa1b3dde41a5ff8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488532c3c9f3aed49027f0b893db84de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece43cb90c07dfa44579b6e82e20f531530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34be5de6b85f2b8ed33f046f3bcbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83237d208a50b08ff6a8cad00a54795b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39314076b3f4ce5ea459d85c371b997533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b01be7ce7b7a6172b2e042c0bc902d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc282b8598e68d7140928e916acb2f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36b007c088dda747453927717815e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb5fb6a3a3a17707fbcc3e94b0268537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5a299ad84d6cb8145307d020a5252538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa81fd79863c59be9bda6b0ef0c71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0688a3bf31594e14111fb8648731742540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea4c8c4c7d01cfb6e13aab302d660e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4d43089679195fc41d78914c2d96d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e635dbba715b614c8e879aa0b54d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3c8eb4fab4864a6ce8a31c379e08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10066261cc578ed5c35df8965b10f36f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd345cc4285909770d4692313930019546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bcfde1fb723519c806e3ba476ad6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af541b6f1324a0bc5ce6fa73573985548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b418103782f5fbc922d305a538742549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff8359eb5ee94f5a1a7ca50da2ac6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45856c3fca0701fb7f27f9e870c36a66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c04a67b0d2b1efb7ff1767d74fc9ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076b9f8cfacbe22bea06ea46e8e76db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e950a2b4798fa5ba9743acdb220bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c6715e28dd790fa3d50165067492555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35027478dea4b43f37476b2238826b64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243682983dd59f6bf41907e30e7d8a37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a28ac25d2b36a51a811d65cf91ce5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1019e3ef0e3170b44bf272b42c6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08312dc212a9980abc9fedcc8d1434560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223b5f31928bd59e813292c071ef79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68950b694a933dc4711d36addada987562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e1790f2b42f9461e688a6c022004c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb34d6f1e072cec1ce49caed8b4a65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb161da07112bec923dde954862c20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ab72313311114c6cfa35554db5e4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594550056045ce06cb6a139563b6b59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b7d3cb530444190f43da65b1d244d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcacb8bcd4da3337641741e56e62ce5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5c96d06a25910459b38369b084511570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a3082bfb21a99ee33564aa7a3b275571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac9c6291863261979d5e31ba1417c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0b22ef18adc72860ad7078f2e4d7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b953cc933304b1046f304230e495f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64622c50cff48827d013dd1b122f9ffe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5096888a5c3cee5a2d0f0d0f1708576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a0cb8398a720327b403b9bf5d5cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a3f36c446ab5a3f23b7dc0ce7c4d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e939b86acb65feb21b450e228f1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac36f5ed88a09b2ea793aacac36af4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac924b15ed629d5e4d09ddaf2670ea2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10e192e8a587d86fb6434b68e2f591582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad33baa72dce30f2dae5959fae95a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d989a9747d45066fa5fa17ab6ec3ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584b9bbddc7faba95d51a69bb3887e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b587c0a481e9d05f2fd00aad20527d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30c11b13cfcf97ea55177b64865559587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4d398443b4622915680fde5b1ea8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b4a09c15ee0a49804b524e34b615589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b913e36212be4661c9532c4409ae5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb5ad8586840daeaded42b4f2bd90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe36ac6100a0e2181a00b886ccf993592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e525415385907b6b5cc0f86f1bc8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f30a54aed040e447fd9c0f3c57091594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7243b24e82f702fa04c42e02a09f7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963164480d59df0acd9e0bb8723a53a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b4a4f291b52bdb12457b1b3b8b8e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cfe9a19ed74259f47387993b68154598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1660bc02580d66a4cc5768f514391599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35650e0aee6d8699d73acc432a1bf5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd37081c38c3558ef5ffc63863aeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb046de6f84d1d2b938e9c507c12e79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69b8f4e2be01fe7dfb19d16b56436f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0fa49115eee89b18892f85c3dddc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53931612bbbfce9d27964f5bb3e67f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e4deb9e2a1ffe401792cee1fb30ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cdfb1fedb6ee529f45f50993ec337607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd0b0fa941387aee0dc94d7b3e99b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c2a534ddffacef483a741b1802cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9397bfbdbb573df2ebc5091e4d0355610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ac9676ca52d8acc602c82d9b5315611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0108efac7d53138bf36ab086cbe2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a534401044d0f9ff0b35dd80f67d36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a0948dedcf6fa47ecdb7594d3fcc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a501afb2a1d8a42944da7f491c954615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8cfefba76745e019c4ec479952c4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d359f06ea328aecf154e054e539055617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d4d90d02be04429c07e62ab1bc781618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca4e364ff7e683fbf903d6179617f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbe96f13154ad826abf2d3c8adbc49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692d8be8bedeb80cd8d40062a195947621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defaa3f6510a8572b714d241d485d0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c590e715847c386478e5fca8f05fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b9271da9c6427971b95dae1424cea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b72a0cfda5e7a3b8cf089607890f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da879b1d1a7bd721dfecc5a6c9998bed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079253bdcb2e7d20e4fff9f9b859f378627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bfb6bb3673cc14f6d6e9da75bb82a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c02154002c20e0232bc1def0d0036629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d97fb304ae42b9b110a8e605c5961630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf088bea8b9e97521bf9404dc6b25cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1b1a64caa3ae2356b544bb0820587632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa8a256490f785a0e87634b7e2d688633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4c183e70a5fc1e26be8c4cd577f5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d14bacfc2462b8df153424440ea802635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be2cb7bb24fb81674895d59e7400d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba029322288142f397f556a08250e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298648d5ade1b94e75e0aaf90b987c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b46abed66ae00cf1ace2c291c6993639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309866df0cb4b7c6de6a87f3c8495aa8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b08754ac4f438e7e480e91cf510a54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a321ec913e92ad4247c633f0c0b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395928d939b73ff33a0efa09b325cfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175b0732c208b4ee729ac7643dc6bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3476cc903d4c4467e127635e14d5f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ff263172bd3948faa61bd3cb978f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb0654107441f82aaeb22d7c26acf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b239130fc8c9a940ce425ae1a29e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138baa5a996712f0e0295c37703e6c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87567c39b32f8e4f8edc33a8f0d8ad99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379b1fea2e0d069ddc697128fcb1db9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a3afd7018da386dc21981953e51b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163db178d8247bfdef78a2df6e3df11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ae68ad38e1e0627492f8d9b76c6cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83cf7dd72d442c86ab174539172a92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c95b9f86afdc9dd99d6680c644a16d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea4b1c260afa145b65544e09289e13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77372bf49d1091b000c2429348732d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042cc99cc71ebd949fe1765f4624f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d934273f15fe3c1a770242f51c2ef2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efbc115b933f0eaa52f044396f774d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b26d8ede4eb06a2565001f8d3ba2ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0296422524876964c0f5a53c335ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1122aa7ffca61b99190109178a06d53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bac0c2d31aca69f29bfb432726e63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b6da458391d2ab8207fc393eac965666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab51991d2d98480a79be6e2a6a4de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3c0ad8a4ce2b3b60ca4ab624271b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490562ab86d7443ff6262e39bf8e21e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92563ba4acdc61edce86a7e9f7973c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a885eb3d843958b63c62701cd560d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb87e9076b9422432c9c4df476b8e95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e3206c1e19bc0206b40a8d692f2da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d50eef0059a77dd6c78346a3cb9d40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287d8ab0f927dab2068ea8b81cf31e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342b3503281940120c41040b3bc4e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b8e7acd6bd781a1e23a6eab54593677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d2a1a281a2d2535ccdad72285891678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1230acb0407b6584e50d343bfce82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13060c6fa89eb243dda64a8d72bb8d3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36122b6b245a447d5257c343f88b406681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f615d06ffcd5a9413d7343f15ae78c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446753a3dbf250815a1cf251a2e83d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad304b17da11bd45a4037ff5afba9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ac62638ffdab6ddb75a34fcf9ebea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5219120558e613668232e8cf6a8dac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe0d0c0ccfadcf26e5cda1003a199687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ec22354636f3224439d627821bb5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f701448b8f8b7d3b3788dabfe27e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778bd1fbee675935724469fa3f92816690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d52c07178097052a608b250d4c22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8971dd0882a386ab1b5cfa233148692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a7696cb5bce3e77766a6ebd540738693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1764313b1380f1f0af333cc376e07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3276e02317521d4094179437aa82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7814ae4394ff021733f87bbb38e15f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c0a63a05a2ecde4f1a210c184987c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d4d90142a426f098a31a4f2ab3efa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540bc2cf78d1b6884333c5dced8cbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d261e34a572aee6631d5c05850c0cbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1bfa82c0fcb5dff2f7ea9d942c23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154b46879b61795b4f824f1a83277ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699b2dcf38113844f780eb66beec837703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c1b24a657acc96a8449f2989fba7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7217fd9eaf6cce44a134c9f981c90a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9b8d0257e92d3531e065c89c302f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4fae42f89cfac8f29388b769cc2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230ff7222c8b000ba15c5b9c0db47cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40b5e85826c7e9f25f4812a65d160709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45127c7910f09815646e728a388be28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13576059da7792919a476a10c9021f8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0add99fe998eec4c47354b82aeab7e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e12bdcc9e0ac50f1b99d14166c373713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07847fa4f9ec2d9ec8fd2ca2e05f43c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403ea7f327fa3270c77c8c45326b59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9226a68ff232dbe9660538d8df3a398716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2268d879f8181fb362ee635be2b705717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5f588f463414102eb47e64e09b838718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdafa65ddc2741ca3931e31d2a00db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935811f3bfa8a6cc6f39224b0fc6c3b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db179103ae022846959e98a6a60d78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35001db4b8eda3eec1cea3aace9f7f19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da320223bb86819a7f3ba3016276123723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f827e07d5767092467d2f5dde02d66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755911714c787a8b79dd47ad795c4b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8415407646949b6e495ed60091ae84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f5c8d124f24665443932cbb53f23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06d9e0f64a715e765539b7785e8f55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68063b0bc00be792e27994d0d2990729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c608a02a18c44bb261e21a817b61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9da3dd145b3f5d7d35eda02117adeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83436ae6d30113dcf1be03eed6cdcffc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614cc13f6baf204e3ab4ea5aeff870733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32297568547bf4fc5f0a18cb1898c70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e7ea1528b86e4b1875d124a0b82f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0ba1fb5665c37db4ff8f21f4f6805736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37182df7fe0435f7734814108303d6f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb68a63a1edd216fd97069088aa32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6337a9f7bfef85789141b59c7af0d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e4a8aefe56664809e514dee933a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e5a798ec8880c1ccbef8b1376861741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9bc2f19e298052f935388e2333b66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774457274349f293c87f19f3f47b670743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564639eb4f0fe48a66ab2f5559ead05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc38076f2ee696c41a96fdaa1d8fa6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ac209381064b5b3210f70c8be2a7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a3ab3140c066a41261439166d8e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee741675d16d050ddd153e41a864f63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d236eec4b482f6d2021232b2a096f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835cb6fbd1a7d24e83ee330a3d6333750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6074b48416bd1703b3425043b55df5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d4cc83584394bdfd1308a777f298752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1964ad8b21df7915cab717f6f0931753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa549228ee24a8e5b114126be64c58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb130363082297a172a51973a5361c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6ec855aaa7319f94c819b13638c7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4bd697bd85ea814ec0e224d29b94c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1137c8c4414b29ed93bad522cd636758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4fcff82c7fa96db1b023437925dfb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfbe30fa7db1ebfdac81f402580e81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d06474e0fc03e23c45e6dfe95f3fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876182327f8b0ff22d0c463112e840f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2040d98e48221f3bd4d051f6ce65e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fadceb37dc80df075a7dcbf799fb3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5387c8cb76e3e3df525533b4dbc2c3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a18073c4e636a9b5128373f8dee5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffe476d06744f683af6a273c52474f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aab76b7ce398fee6e722815a2929b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412512f50d0e419519f6f8c129ca4d96769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160cc705b732cabf10f977722d3934d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a62592acefdd41b16c29d1e05c678b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f21786f70bc0336086e04da59cafc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f3f9d62a901571b01f446f262729773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a497ef0cdea9715e4f84566a9244774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a6bd1548ec7aec6486215cd22949e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9aab8ae9d32df804f64db55c16cd7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93624f2dad33406ea344c6d65e20f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ff4c973dd9c116762340756cece9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894529673236f8e12c186169a87f103779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7481c050472ace2ca23cf045008f344780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657f1f513e7ef9fc25c788a2e92fa0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959fa30af0c84628964171b0a918657782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d1024bb6bbd5e3e4dfa069b36a9dc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f16a551f7ed1ff526f8b8352cc8a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ab94307235463c4f259c26a3909a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bbebb10163b971cc4f7cf26d9c3e3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34006e03e118ed11dbb52615c0bd7f02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb017561efbf51a7df0dae2a46adda5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ae97700896abf2e56236c22edda87789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d8fa52116b8bc810e5c2925392533790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bffcdf563c3d32cf1fc2f400e9a83791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ae2bafc43b68ce49a331785a0045792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d738b904c71a67340cccfc11b1784b4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dd7501667416d9149778e9a7b19a6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a3098c77fdbe4a496a2a3d6dcddd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabc6cfe6e352693fbc01ffa0d60961796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef4e8fbec114df6b6c4872ac43755e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8161efc59f1a19ad89d9c8d6b9af4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3ec89fc0f83058d1923a764db260799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ba6c7c6baac4ddbd8ac37a9f85184800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82726b0807aece6f00e80a92e1487f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25627328d109fdcbfe71cf19c26acebd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1684a66435b2804c179b0abf956516803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132e0d0ec7588a81b455317b42cf56d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c79fa285729d7e4119f25639c9eed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481468ed89daeb2b7a5c1583c203072806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8255441d953588d3a05771ee0433252807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba623af9aa3545e26709c4b9804f513808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c42564e51577ea39f294c2e4fb917809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae45b3eb892293f3c08ec4c3d534f54810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d351d5489fc69a64a4b6195bc5fa78811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fbf3ef4ba1cb254ee7c9670b3b8a4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b482049d66d265955d4d9d2acfe4a4f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76461e3b1d22e1a27f15d70e53839624814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc3016511e50ce7b0531ec0c6f22a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a33a7b310f3351c4c61af1efe255816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a2250da653a6677315150542fbb7e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7695ccf837db46260e268ead211a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f44aa180abc2d4d4908912e6efc4c1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585b2bfd542605009f7d3303ffbb26820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c56f565454456d9101ac8162298f3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c09562335917cd8b1939778e9095822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cda1d45baccb5f57f638d6257ff961823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278388cb7aa61c9db9ee734e0f02aaeb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859aa398c6a7e1e5f3cdf2cbf938baf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561d4128aa1f5c283390850562e0fb1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d076ec0953aca57fa11687de5f7f36827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644acc80d8ce7ddada4a0bc0d4a061f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d581ac26a0aa35f7809f49f9828764829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe3bb45ff1fc04cf591d264e61e15830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a235e050927e1f434f188b1f59b9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fda9ff44478cdf04296917c6b21b8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424168acdad118cef4fb0fda3dacb41833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5b4c6ef509d54fb557dcd33d6752834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133a49629daabbc17c2c794c0c9f061835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78858bea5a94620bda8e4db1aa98e26836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b394af050736dd2f09d151c6d19cae3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254acf482f72a0727983cdeb006c97fa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570ef9b2af092f66d15dfec36ad326b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025611d4b08eb6fc948956e2fbfd291840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411fce8fbbc3f1bf579c1042d922498841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da8f524f9d8e8989cd7f981aa64b7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b95042490f17af36ceec8bd6c968fd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22506cf12af706842f6df14242d460844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70733cb0ace0f515dda5ed494fb55845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775915a1146e133c4477431eb352f66f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e643dd7920922fda46900069709f22847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a7d6aaf20a0ec393eea38386f4272848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd126494a863ea207ef7a89c346d986849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742fb492fe4b7dc10a798a067f17f0f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3f31a3b1952781005b00de43243a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c3023ab6dd7b0a7a926b03a54b72852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c2d21a3810f5c560dae3f0f7631ca853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf38eade7885f650b2ae50e0ebca97854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823b47079dd4e807583761633b4db3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16b1cc13493a5a7c45edf605f2c87856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84c1521f8e15c919186c9929d1d1c6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b00ccccb52b173ad7ca4f0cfccbf4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64bc2763feca53ce27c177c6412e21859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8a56c03e5ee5a61c54ce845a02e0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95f74558a2a13df21cae42604f3776861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb741917968701894f0c74976bbf0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579d5245a6fefd972997b45ab2045b2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41affef331fbcc500f7a953fc3d3af5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481be4260797aee8bf08cc6b92358698865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa655334b5918892fb2d7f59516921866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb9859b956999961de782500113f09867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241589a62c329207c62e94091bd7124868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd10e78c6045331ae7ca7fed2acd556869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883abddd45ba72d18ef23891ee74321870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335834eb4834074c0523b9c0d3a186df871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17863179e0ea08552fbe516b8f298872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b14761ad84d5b29f3c13ce5981a1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b995e3ed3e3ae238bee25db44ffd2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d5623aa41d11818f8cb6613883d4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818232057c799e935d0ce1bd49a50c5e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f2a1569e76b8a613762b853bb12c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a0acb33cb5a929c6a2440354e0d6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac69aef1d49edd8be7faaa99ba8f3aa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a79e7fccc8a7b084f5bba8ec193a8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f9828a22305c2c0042f66a07cdb8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea4d8b8eb2741cbfeb3fbcaf959486882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb00f12ef91c3a592679a941521187883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86925d3d0fd5aa838fc84b2c1b2d6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adb66dffe2006468af0fe57018b6ca885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a393beb4f14df774618e03517e723886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa32cb2bf5f30189606750fe06e00bc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846645b7cefe8b821039b0d48766fdb9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe644909330c3c0cd842ce08e098b79889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830371d2d6e6e81334aa156b1d80b2a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b15748f1ab45b7e54f042c1139ffd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5738b77dfc0af6d73a45054ec7009892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415fcd620bacd1c51a55972b760361893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ece0b9759f02aa3e68c4cce7565707894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3621aef9a0bc786945acd38f1f0e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b675370cb529ef32ef7a5d4ab6e8a19896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd49452fd7c60958f56bfd0fe49f02897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a785a04ba1925978ad2b67a5673a5a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c6742c32f929e96aefaa3d777f7bc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11007e98b66cdc1e9ac7d86c90f29d2e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9c827d674790ab5d4d3381a2760b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b08fc83743acff0b76cbbd8560a929902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbde2746ded4d510a5848815c7a2ea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe3740a8d538cbf4d169732ef818f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b02a6f16c96203aabb0bcd7d03102a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e081955d3e367fb35b8c8883bbfc10906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef842e8ad35537f851a01b3ee916b46907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb8582e3285f4dfe36215a3a7fc8a6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db1f7128f3f29fc0632703d1e18ff909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f65ccd368e2a18ee359ec55244d67910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803debe109a8750360e3ff38fbc4ca9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405729d01f9f18000fdc9c2925db694912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300d65d51aacde9cb97ca31e49426a0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ccd0db50f0037c975d8b7cd7a82c1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc649f4e88a64ce5863cc73b9b64ca46915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda9d505a3bd8fc6e5a60ad9855d8dc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ed7fe0d0d84d42fe142287a23000e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e34acb57145330751d0bd923652256918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf72d21c52a558c43fe4fa8d54ca34919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af373e7641e9686250b61b1ea14cbf1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d125465a64f3428b949a8cab3697a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36df80da6cd4176e762b587fd72a5ae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c0489c14b509775c0716b70346f3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72c03f680bf461ac0cfa7224b55e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59f1aa7c7562d5c5aef3576016c896925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331fb6b0338792142ff8594de957d32926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633f5eff1010fac1e4a1921a4d1356927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d8e15e2ec8109574511c7c154be3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ba43d302115c13844af051cf779a1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427790060c68d8c1c4f39826f48ff63b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add48a09fd4effb25e587a6e1e32dbf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b152c06f301e47900a978648971093e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196160c299de494f73a7b9cfcfad0b0b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b6931f07f437ba2e87c61b7a94c63934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7467dfe64bdd2c61343dc93dd284ca935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffeb62ebd38a590f498252e8504827936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d46dd6f390384a4b1d553880ba34937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b810ad5519f2bd1c17e05d6b3b8e5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a341fb6bc750a43dc75e0056f551939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9248c11e50b5d1dd36a1caf34adc7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2dcb5dd5758625aff1fd4d0674136941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c78b31107bf30edf8c2c0274aaceb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d6407117aaab457f6bec2f8c7591943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5943aeb1f3fa6d8fcb833034e9da0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70cb479d5154e90443d1611f1a59a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904758dcfd5a35055c7c70be2adfabde946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fbffeaff448d6cab54427dfa39a59947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fabe0c46d09778d80d70f25a6919c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0971cd428abc4590d7a71a0e54c887c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8e19528057c677995599c345c887950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb977e05a476bfb722df1104c5b681951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a274b20b1d191db197c243c95e18b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ee99ceceddc5bc9d2ec60f6583ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f963261f43fd7cb87958b4b0455d0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0de6da030773baaf26d58e467e88955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508696c2a5b67a75938ae88024948710956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2468af3be3d09c1ebbee1eaa654be2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0c525d93afc15f124db9bb7c2401958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba94106ea4b9eb689d6265d6a48a690959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a258c3fb71dc4c1f901ddde4e1bccd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0c61241afaef68e1651209b21384f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dfa378b5851c0617353fcae0303e7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac224a67416410afe17b56e1c62b4a9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa15a8e8dcf3ca6bf7e7dd2f3bd0d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e208e68f5e279efcc0fadafdea40965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b95c53ad4bd1140b976184d72ee8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4907db21fc2d0c02ce60477db2917e5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db42760e1c5ec04924272eaa6ec455968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1ab7e9c3b9719a8703711ee649a3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de44ca08ca16c9a29fb2a0a02703b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a00be19772845832bcb3b96848da17971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f332b71f25961af58a1699c872b0d65972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27adc3208ea50ae3ce40a7d31994142973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099c803298ccf60eb4931f557473557974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283747c61d926a5a87226a87b4ace2d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dd188384274faecbc081b453ce638976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79748031da835527d598172ed4fad8f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed134139b32a2e38855c9f902153a281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f01dfb4f5f7c61b49e1c7341fcbd382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52badeb618f9076e51514055111ce523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff2af794f72e21939c39f702bf654d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd9d376c3613a744fe3d5a45886e655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daad163661fc4263993fea7ce406c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dc434ea8f1933b9709fba17019db37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9522344b1bba666a0247a1c5c0615fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ee473735b58a848126db80f6179cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b9148364feaf77f7b1b5540f3699710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7debae0999d65fb2e06d08d79ad0e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446096b5df681577f5b25d29e2a26c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e7a4cf0fb7f720bb6153c5fde46ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9596c07144bd01d2ff42a3a6ed1cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c69d9e65ee26592d03d42695c6c49a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdadb7fbe05e88623362d55837cae416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eab8ce5fea8c33ef6ab3958d6f56517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a939357b143ff9220a6c69e7871d0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0c86abec06382262285b6a4f1d5b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe754a9888af61f117afb9e81a4db3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e277161307a4fd9e41c0bc3dc2deb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e71e2292b0de492dc667dd8222c4ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414e199dac0e08ae56af97b926ece623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4773298b0ff9e9130843e5d4a8786524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ffbdc9a058753cd5adc18828718125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74260cc67a6c673a5e689d2d5b968726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234321efbbb76dfe6feb702b3a55084027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8849160baf48209bd5aa82d5c8cfd8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58c4e21eccace2f56298edda4d5d7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38fdbd0116c2245749d289a9bcb54a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da770d6972f5ca25bd05199d798a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119dac70a34694949c4814edf2652c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06c7153fb186b5e6241309d33eab7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35ce8a15b9cdee6825aa6b26d3a3c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96417d4d5ad8b9150cf1ec795ddb41d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68aba82feb4c718a9e849d0a2beef536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef31158e666a2c58a0641ff1e0386b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4c3d30be6687e3f08ff6d4383f3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a75bd285d24d7453d24c70a4feeb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93ca79f52fdbc405ea57b735c559440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1344243e5a0df50d4a2aebc6154741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e5f673f93c4f04858bf979b270a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2ba912553ccc4b25ed4793f3a313143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bf34b3956607138eb60148667244b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db55bcc1891f1ab0239763b3bea6dae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032bb6ed6b260f17f3b8b3a3e6b3a0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26025622436b897f50bd6df6c2f3af1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de321bf8400b0d560a0ac5a75ab0f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d286b579c831ef12e153598e6ea2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858e3c26950b8b0418f576646dab76350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b27caebe896451d6784399d402729451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93637a11e32a006efe6b8f5ac32bf23c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc5fa14b734154d9861d814bb7cbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f466ac3af7befa618e83f95d527854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f7e919a2a5c2fe3a161f8d75054a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d1bdab3ff02bed29f86f8073a1ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9125b8fe5d29c51dec4c06b7ad6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668499055ee247492e4a915372f7db1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c34f39d86371f35556680cf59c15fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b090451a1c0c8417c61bf31257c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7f1fe7cbefb7c2ceef6cedd6bf6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03cb4e16230e306631bbf140c1738262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beac1f33d59ce44077627c93e9e70a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d466b3576b0f64bfd91b4a68a8465664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d9eb2cbce448c53e772a0acf6367d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3575d4b357105da6a9e87d2f913e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b90f52f24109b700264b6fb1cf7cce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea86a49c4e87bee2d32bf6556378bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdceec2f9112ee33217d42ad4f1a88d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181aa5a810cb051ab329e2dffa794a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1981dfee325463c6b2bfc12b9775a8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db074515ccaabafe94ab56762635c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c44ccbdcef04f8cc75cb9c9a21918373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b217e8cf5fd495cef742847f87fc5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f8f050622f746a052de536c80fede75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee76ea15a44278c1f188d5fb65d2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a52af442381464aa1c8ea53aab8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1258f4304448b4fa306eaba34a669278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90842d1da2a2f65543deb4ca714b9c6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651eb8c1e4fe14ac47951e0bbb9138480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5771c3051128dda924939b9ed9a9b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53cd759dcd0f0821902e3e6ac51fec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde179471d47500e1952609df00919e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582d51c0b868983eceb3bd051cd664e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb01c6b1087d4969ae8fa6bdf113ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ebcf2e69b193393e8d1ca4f8450c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a3f299e425fb432d608dd4ee941ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76186f81f03b8e498c0ebd94ce753d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709ba4a3ddb8403b3b37692b50cf70b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62562d1a2a611918054fe7329b6fd8d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f8cb1a5a258793ac8a0d1170e51cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d95e7ba7c0da73c7d58b9778f5be792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a36fa676867d376e717509b048be193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c0f36447b275f32258bc8e8cbf3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cc2be4adae87ab352b994d3665c1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c0b05bbf60b01cb24044df93daec596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aaa432253afcc4a9b01124cf259fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b8369769c28ff04941069daf314d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2be9e58c0c9b1b3b4c5d9c77c43999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d08ae3f89ab84088d85094cd73c9fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc16237b8cc0a5d41d1261249473da2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67cd064caf79a724537e26abc851e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46115c0644e050f234598058e6ddef5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba851ccaab5f81a813450a707cba83e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2959138dd838f83a093b034fde92f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c888b4ce175dafa704873238a2d31a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167ee4db139c9edf7468c2d45514288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ca67f04729dd781089a3b525c2ba6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac3ae134b2a68c3e35b4880b2b50fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026e1d0e2d839700e79ef504b45ac90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d760a6aeba4b12df814615bd8718111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0197a13d23f186786db64d5405c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257e2297c8056e30b1de3114187bd27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105d477ca5c3353f52e3043a00d018e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1a3d4e7ca95badba3e583262f9dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e9fb081985be3849d21c6941ab2ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e608eef42f09c18fc2b2d882e39291f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9924791b992b351b22a7f52f94c97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1706844d3b65731ff306a305aaa0575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b044000642b2466c558ad53ba047288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ef1cea27f6a8df13014fe34cf009d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b67c61aecb92dcd2c87c15621b9e52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe016e9533c1a7babe46442147a6c59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55d106fdd71d29a77e4319425bf63b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf40e8bd1a99d2e38fbb9368fd120a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934b5af34e3b2e73765c2baddf530d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510540c0a1b7173f2a569e7aac6690eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea6f470e02680a5cd7525416f4b16e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa9d7e252d5246de7aa4b215ca5a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6823e6e91c3d45b54bb2ffac6bb61d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f362dc4e3c896fc328c282cfb3ab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef974fc3632d6e6c2544dbe4c1fd1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bf907e6fd8ad680dc8fda4d96cd71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076418f5e6c1939ef7233cb392472e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f4f1a83183f2cdbb289daec6efc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfbcfbf6c61ebac536bdf0ae7b3e86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db40941fc008eec236068ceb21422137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097872656c40af19338fc18bf4c06ea7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcfd4dc2533b51cb965d54a24788e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3591667d3ad5d650ed967e18b620c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd6f58b8b6045cfb8d92e66ac089f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a313ef21745e0eff6d8c88f0ff9720a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd12fdfde9607ef3dc06853eebfe7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de000fbadb0b9b3b0d9c57102a946b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6e4a07e69752617bc9f9f02d5b4d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c8ba4c14f91500e5fdfe300808ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dbd301ce6f224772edc255ee45f46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c36f0d720987fd4c9df636bad01969148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a0643546d8ca9d7ca780ba09fb2ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd38d3013c1f1239175814af9895f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee134282f5208f8f4fa166eefd114d3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6574f9fe66e31d226c620d78632be0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae564ad8fa348217d25c2da238d926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445121db1e91fe88cd43008ac04b521154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c19c885ada777fa71cd0cf8fbdb89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded164a080db27d0a26f44cd56ff86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f92e4a1f649798b69cf2be0e264d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a90dedafd617865932cb37eeae076158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79d04a67c6d0c97c24bdc440b52bc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8722dacb92e0c547b81121bf9fc9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45b1dc8a25fcc9624d94f34507cfa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b6185e106ea8f51a0bcb7a7320a04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe7230639c29ecae731d45ca8c7f8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7764d2ed21f3412a30413ef34d7249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a00a79547bd4f736ee1c071099474165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3169000b542d6fa14a3cda9bdac1aad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f2446b0aca543742e98fd18a5b8ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0de8729a4d1a68b93d09fbaef60fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e37a6b9b52580b1ac3a150e8f4a92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34fad16ec0cd3241451cb699e39553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1db4493c51c2057c3f62db41fce954171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b2f49bc4c45c232753603b58b013e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf5a877bf241d12c84308b32d1e652173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057926e99aa38763d6206a616c013b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d44caf6e9e040ff39b975bf70dabd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f0536a78e4737e974134b37c54ce4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689708005e0a464af348951a00cf56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2100798d35796470cba90569117cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee64c838248e8ebada0c87e9729fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793268d1c0084dc0ddddb016e14ad0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85177b4b3cef60fa274e0b041866c73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384eab1472a48a6050ab1cb5c8f1d25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f0753b9ba7209308bff4e2f1e4589183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0231f9935da1385ba3ceb7bcf2925184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58f59ee8732892dca0d7348634ff2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f5cdb6c210fec2b26b9b74c9fed67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35117c59d35b03b38920f8938ac6cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619bb0b5caa36445e4d029dab3279ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d239cd88750780d65ca0b01a64449f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c0d8fbc7b460d3b3585041d4bab8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f08ebec0867760fda0dd820924499191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c21625fe2fb669f483e564adabb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3782d909ebff406fdd699d7bbd929e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ea97f1a93197db68f4463c817dd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29734cec094c38c5ac8ff5b86fa3ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf19e8d7c012dbd4892b84d11a42d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8e576f7b52482306dd7c3396aa1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbd8539d57e93c20e1a0ca553679b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e6e12b496d53cff82fc7f97c5805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe2af61bea98fdb18ed60a45be5fab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd37a019261c04e46a767322aab913b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5bed447d0bdb7a4b18e5c17400b24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53870ab11d58525db8b8c36d958bb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff861aa018bde4a1fda19058ec82577204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef5f35bf00c75e7f417994d5044f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb16a3adf9e23898077f8ae9a539e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2cca26eb25baed803b7d617c7c44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c30c38998b850981a0e508d0fda80b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2960f452baec55a9fbeeccb488ce6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1092d1793b97945731d0832d1ae9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2c84e912fd835d9b92bda883fbda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989344b7f8995238c0a6f88e1916e6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86d1de75d50bd458792e2d87afbfae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988623d7c9e448f9f044c3e66dbb4e92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed8f22f8e8463a04ad7ad02fa17e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40249b1996615b9ac8b285829260b7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599386f86e116a287fabf7fc0043a363217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad86391dde3dd337f12e4d7015fd9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c5c162ec1364df4b9748dd851aaa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83905c257dfae7ab7b18f6b65fef316220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16700c92263beb9579c7ea9c6eee8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9407e5f52b273fc3df8e83a8ca8ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd16ce35dbe9de19f30daa2dedaff0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763824cf4fe75f8d3e38e10e177d229224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bba5dc6a69151f09d9fb97926fecf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9dce9929809274532c40b637cb9d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0d942f3a6c611b5dc5eaa94f8b549227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7ef31f812114810a59aec164cdb2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf732a92c4b0191f91f751e10e925b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd279c9c45c66cb2a06d8038d574c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07cc9e5b6209ddecfde2db83e29cc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80b6a415ce4a6aa0eaf6552ebc0d3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c6a7bc794e41293c70a30235d4c61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c73e5f4d925872cc8f958ad2ac04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b5e039402ec191c56eb24e937ddab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13d52ccb960a251a94bc4c4ae8bfb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d604853eeaf964f80e61cc22c7f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7958b89bd3f065969b384ef24be12c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba8df32a97154ae03599bea69f2210239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77bc8f7be12c9548763d1990fabd04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2239dfa535ed007e1bbe36da13a866241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978666073181c44930afd44b52322bdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e1ac7894992dbdda7abf48a77e204243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1213055328226e1ee275fbe91b78934244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b2e6e435f3ef1fda3662912796d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab844400d41cbc4502fcee59ae984c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32684b173ff7963925c9c83edd8fb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01015d2e6118525934a13abb8c6bd901248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c7eed7e2e3e4775f5102881a5e00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955645f785f03b6351f8b67310431fd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5354ca0f4c157410cb0c64f504b7df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0931eb31f1aae33b8d581c48ed49a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e695d6176d6c8a4a2a45e36c98dbdfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545d993e91d20cfd43a55d45e480119254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cca33c822e357a6ffce0a0003c1f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b22ae1dd3899dde188ba47917863256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b0238e131ee0a321ccbfeb7523e1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3d483c1f9d32b2f7105081854297258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35f317a1b39745030356f9cba8cc82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174061288d77351dfcb2888f5d57fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba0b86a42588f15fd5beee8173c3d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a0a8399f8f3d383b57678dcfda076262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9bf5aa11d63639e0ff337298cad71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f006ed68452ba387f107cd2eac477f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91847140a92b92d0b9438c8bff2fa939265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5ab74dff5c1dece6295edfbd7a471266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f399eeb6cb435b996330dd27d4f30a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce67d6a9710737840bd025a6ba268268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd91477fce420553c14311525f63cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ed2577d84e2ab07e5d4889720295270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2ebb7c83e0194d53ef411ecac3bc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e391cd085e9efd92f62dfc82a8f12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec9e0948eee5adb0964d9c214da175273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d28bfe4486a8bb5ad775c470f3271a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78bc3a9fb66ba6769cc2a63fe49c05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00af316ae96bffeb364f2566be6451d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd3b6b5100dde8608eabd20c42462277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5f6ad24471390fc8e69da625da48c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d25733cb218a3deb84a76e751f7a15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad516e8a0ade7b9e197a3232f9f72495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8fb19830fa657d8c75cd7b3809001281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde78e4465bc0d87ed56e1f34f6c1d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a164947d31a1c8812b64badae29e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee128423ff9166dbf54206c6584c902e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c31e89d5efc5348406b6206e37c02e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56d9adb34adc7de720dc007fe0efb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ccfe8e80a54805bc108e8a67c392287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb26a2e61267e63d68a6b0c462ba9b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277675c3f1695d85a6f0d2364052684289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ed4090731a68c418b90548720bf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b52dd146468307713f596fe2404b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b767a5f5ed9bbe16652a96a3d8cacc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431274948ffce6bda6fb2601d1770f27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce41ac8a28fb554c595414332be2cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a6f93cc265fbad882223488f06b9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae879a805efab98c9de8f64dfa0d806a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae18fe86bf38af93d93a3a56f1ca7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b77e459e9257b29aff585a285e57c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cc5bf9b157d1a42a9280950e49a8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a9afa3ec5f47c1f624d3678a32f02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0716e193b81b7862231d79edd07b28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7945535b7bc1f013b6209d22da0d63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98cb1e09e7f7a3a791fe3ae8f1cad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98834756204c0fbe92f469463298c506304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683267df9e5d987099e65898ed114c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5497061d6b330e4abb01593281db48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f8e05bd5815124e05738f8114553307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02679f59c460bffd28abd52c3e224f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec999775316c8d24c2aceafa19d7511309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a57238d9837e058e3d432ca370cb59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7557a77bf3046c0d199d994206faa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a13c0fe961f17f40e25e7b369c7f0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911a4a60631cab10c908ad3d653113d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447a02fc5a25bc83aceb9d94065c294314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f9422c898606069a5a509d3cdd2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761185424343633eab240b43ef28c862316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdd90791e9cc7a1172478430c6be5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a737269669a6348cbe50bc480a995318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ce7e8403ee7508a16ab6193af9365319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d25a184129dec3e3af95827a35265320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0423d5692f36bf37b3909d69d62be1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d5f170c6f592c50763f95729d7be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcffb16079bfee6c3d28cb7793254da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23604b800cc59cba2b5fb16b987c8457324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df174ece8045cabeddd6a1df2c46f98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5a8f47102dec8a490299ae512ebd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394949376d05a99c711dff7abf06ec9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a2ed4e4ed5b8a66041d93fe57e025328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea85c1030599e37dc85c0d22e306c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2a7caa590839a17b818354ee297f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45182726c610cc3cbd0374afe02614c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919322692c75b3f0bb2b0c880e614b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafaa8c5ee4c2bba93f9fd6d22b6513333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c578bfd38cd375f2f2af6635359aa4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d527d96c294f52a2f5e9027b32cac8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9d84a2722963264679684ebaf37f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018c326c6a585e0782efb9b5f9411e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea60018710016ea7a403d669bba4ec1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb657a960828b31f873c73e192758b22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2b4d8d0088bea8e459fb32796b3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795038e6411ad4e0d25cd7ce729a85d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc80c1b27b8776609805814864f970b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb243179f0dd79fd589aa923b4beeaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e1a0fde94b013164780e3e417c4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c5ec144e4dae015f1156ace05b82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a7128076d3c0d2b14df29ce64d015346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fabe876409536a0cbe6b90bfd49485347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29856fbb0668dda14a3897fd70379348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9ae8a98a6662c7cc03de0ec2d673349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ce7526155dbfd87aad60dc53c9398350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18a63ab75e82820b64d4c98cb5d26e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86aa18899b8857171e015bef843a8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff92a33201edc475502a6e035472b0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393750bcd047bdcf8d27492311befd65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304cd598b6d527d5bd64e9157b848cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7711cf4084e4f74a6c63c110f270ba8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e30f43f9509842ffa0dd9c9746b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b79f253bc7cea3e41b95d5dc87c3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957eb79a722e6dbd2673bbdaec01d81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cca81d64d850eb3d5ef064160f6d70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58538da68966811ae5b7a5e3f8d405361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c241fd2a28ea4e9f30bfdcc476b19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477967e0db3e427c0876a34351db732363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb671b4c622d8ad12ce5909ce22eb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb24d7d099acc67a1e0a88202dc763365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f5cb409ff70d5df3f22e0ad47805366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972ee84ae14e6a84893946ceb12eb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7079b1e9f378fe5cc961a9708ce7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7801b338f85f7f30d9571016162f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f429d1068487cd89855868684c343aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9bd679214c9895f541a31ec3e6f10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e783f7373ddac98cf6b89bf76958ca5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758cedf175da3e0d2fb5701f823adb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1475a39daed56d31efed7f80c6cad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae7540132bc17f1320fbae4f83c92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f54445f8dd22d0252265596b393b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b05e3966ff61edb951ece906c99a26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3fd4c5ff92f37e733591ab602d58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7946c143a4eca6512870feb46bba0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcdc2fa7d746b786fd009b7c864b81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ec761fc64b734ce2446192de9904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222849a30c2a57cd46c917ed25a0b135382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628810cda79d7a3e1e477cac77d90a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6add93af3562ace880b275d04ba5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ddc20823f75f29ceccb8706d95ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd37b9f88b36870cf80b751eebe70f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c92a78ac117ad30de8acd031fed1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c6ba74cca709148d06e37f9654c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d8695f9f50562fbdb458e48a0617389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5a11acb439dcb48eda270305419d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2518b3d47d09f261cf43506fac52a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d185bff0a045029e2dba3df828984c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064bea88e9af378a31ff397e265cf0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a85f9a4986ac9420251185828d066f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1b471a22c050c206bedef48b89f08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d72ef61c92ba109c7abeab9abef710396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcfd406db9c26cb749e98d89a6268d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dbf4b57a022f30e629dae8d61ee29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166aa7d36e045b7ece8b0e93ffb3f48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902d4860c81177c8ee01bd0f33360c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e999ec2d45357984b32188cfd4b9ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993957f5f341009d84dc937f06638e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86bc60dee571b75335a42787633460403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b036b7861e0b14eed729c93e919add404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2826a485adc3925e9af17cbe76f35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9513d4bafb243a66a975ba8e8c2545406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882763c6c5c3c404d22a94a747a048a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5533dc414e9e31d1e349971628d93a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4179ad142aad468139de52025081ea8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4124bc345b06e1af11128cd1b090e41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55cdeca18b5b6373b8ea76d6c653da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684de0694a5fc40ad24d5cc435f063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ec06fd9b91ce46ce46b44b28df7eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed5b87ccf1a7bd948e59f9c540b41a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61b5ca5069abaff4fcf1a3b013612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b55c73ccdebf55aae97bf2025d110416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a521771bd68c04915957b62d2822d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290e136541b2c545ec74c56ec21efd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fe6eaccce53483ebea36eb06a04e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce493d77223ad9b22af258bdcd3ea8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051c7bba30fb16365ba4da6e7b1907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a8a133814e5ecef4baefa3b5304d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ca5579f642c47513d87f08445e0c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d2774517e934758a915ad79e4ec6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13917026703a895363bd2eef1e8f448425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486afdb7303d4494704f56e740f4a15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4060a7d6d3d6482e1ad4f21beac1ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc84a2ecd7f267f0ce9f5c49480130c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277295c658016985f60ccdc8c321e916429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410f53156345e09ccadbde398f4d78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb54618765484ecf7b249772e4aa34c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d74753c71d7e4689fe22e6628d3e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b9edc4d94cd2bd7cff3e838760fbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f742742761b9416b57ba4d7323d93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa8a4194f16d5085cdca65ed99c54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d22b4d8de134525932ccd0fb430b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1985c96b77dcf098add69441f3c15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f110ded7136c0be342b21e54f8b536438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fbc1081373daf597ec68a9f3988bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2ea7839b84f54d7366ee19faadbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfe5172fd29baf66bc26ac228ca2bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac105d61f8e517583a1770f7ac6d2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a378c9122cad19edb439bfc1e830b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99786a7ab152855ea2d6b5196b8d9af0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57d868410cd0ae4f0f6692847afef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577576f62ced346033ec112c825de318446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca121714555fc0de2f450520a8e4bc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95fb8715a624863f955dea4240d83a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfea9e96623d4c10b7909ac738ca32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1df29f3bd95d50a0234b9991c3e73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfef3c99494ae6ca70dbcbee988a85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f0a36169eeba31cfcaf3936d1522452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534cc167f729ceee6a89884ab2cce44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891eaa87d7c7c0cd176916d65703e5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2939ab1052fda482a41c55c708e45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451425983021fe4a15e4c06ecb00c7c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40f67ba9136d40edd9fd72746197e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f785101bc87d07a39e005df288c3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6b6fac764a4f2cdd8b1d5afbd0793459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640aa739f281c962acdc00fc777075460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6dff9f7fb8104904a17dc0aab99cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc7c5dc217c243d8b090c21e04c6ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa83f584b7422e03934c5d2311d67a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1fc3229a8b6da73d41a51b559de23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d212d3007198c749b2f415375719dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8711e182567da159454087b642e00d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdedd8c431e7ab638aa4440c4efe061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897569014d0cee82a75d542dd729c01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a027ce00589663df62e1b7d237c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca919cca42ee5b103305c116ed22eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711b4c3565b54399c840e4dbda72ba4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd47874856ea9ddd473c2872d30358472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0130e62aec1230e7811ebccd4262ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75c64472ec9baa7f31739bf97ea67a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e564064de965a9ebce9c1f1f98b243475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3843f4ac796664e2ff521422af52e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b41aff9f2b7559cc4fda0e9b0c7c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d563040c3938e253c365caf9370ae9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65927de2a4c2a47b189a0c075c3124e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81a338446fc60cec5d1930d54ac15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cde8cd1ddc7a4f651e80be2fd6cf6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef040023811b1ccbfddfef51c442a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db1ebd6e0f07c96bf8310fb561118483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2745ca9500d8f113aa86137228e28d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab824789a99d092a33f44433fc67b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e298589000ade9221c20c74212914a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad517d92dc419a7a755378730d535a85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3fef613d6c4f7ea02392dd2525524488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab1b9a25a565e7eefe73ecc48ba4b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce4a3ae6bbcc28d774fa9ef35bf056490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b516fd268b2eb744b1b636f4820567f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce5571132ed06f92c31eba469c5e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe287b63fbb0831a7aad96706e54cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8ba898a63a05a78ee2988a373c11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed673884bbe0787177bc06c2787f456495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e58d2f6190d5c89102b3a8956f3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b33c454147100148c9d6a91f6eb65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8edadc63e623ccc5dfc8a6d24b4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6416ad98da7fdbc7a7ef5c67df70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52362af426b9695ee499a0f2ffd7d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a940bfef6aa6221ea945745156d51f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b1cef9d267a5f0d1034efe438d5ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f567c52a312cbf2daf416c7fe02190e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676c1b401595d539c3809fc2abac06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535c28883674e38e3ee866d4d8d8a27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3abf06858b745aae8bcbc0559756506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ac9c0dce2290f35c9c41ca7f141d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc247aac04d0f87335201676ceddfbad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1be54fd6d7ece23bf05891025f5b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7863264dced923e0fa379aad05c17b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f488b133d0355a915021c10736f446511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a70c51a35d0fd1682707282308df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b4668767dd7cb7821fcb0d6a72235513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ed441c335aca11b86a400b3f072d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ff1262f18fce86f1ad79f7e4dde47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db281b7954e38a0c137e8d832c07db06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef787a313dbd092eda37cd15244ec54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2c0717999e5a03b616dbae2b5329c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b75474f36eb9190c0a300fdfc563519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8473309c7ebb14967660f1a969093520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb101a3bb04f8552b04340b1b99151521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c99ba0d36ecee53489b35e10b9efd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91665747f31124d615dda99bcf978523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef18729093e5670a9c1f591aeb1df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dbee3d375b7830ed9d9dbc9ecd249525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883235d7516ef804b534cc40f96bca4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7051acdba4c0eaeeedf4f64d23db4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4d97cd575b83cda2d99f579a9c569528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bfbaae0ba63ec0f373013fec313d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945bff14898ed662c5b2263928aeea7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820a59b9d5abe13bc620fb94831024531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a332b911d1cd5c929618e701b362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a7b40c8237d064fc9b6b435b0592d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea996d77935dd1a7497c8e9df5a40e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d85d98a7e77796b214b50d2d41d11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de3489fe4c22f67001b632ff50095536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64603883540d5af18c9dafd57505ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb5559f68aaca1eb9ed81d37be9198538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156550578989477b80d7042c40cce48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6409fa9d43f8cc605c4f0cf088d31e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1482df189bd84f2b36abcb6a0c5ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c87334ba31c959bb2ee792bc4173c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2159915d67fef008c023931325f80a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcfa917ee9ea8ccf1020faa3fe3457544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de8d4bf2dabf3383942789347027a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222b6d6e18391f1378dba0f667a3d96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef266a193cb05ed49502e88ad09c52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e5bbb5a2f8ce6406a0ce563198b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07314066cfd8e3fd8c09d83aaaa03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81666eb18d5d3b794bc706fe525cebe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d04d1843e7a4200307334e9734c2a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e19743ff6fa43f3976fc684e91c3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc33aa455c5c175435acfd3be7a37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f9bbc851c4e36aa7231ca5f0dcafa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2e438cb1f7200d6ad0e86b013d81b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f55410da7bcc964f9a9c804a9eea72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a85d4717580b7f47528562f3519a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dd7531a64081ef63083fbe8dccc96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb399738f1c6d9039c47952fc4bb2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578df6353b0d411426e5f521185535b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e604629b895e6693a98e5a2be4ea6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338031fe32ff2c35991edc158a46778562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4066013712711491c91302456754e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f32a29215739da604c7509f2492b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a125496c1111a0534271c8a5e49d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e2be11b350fd16ffbe688d50c299b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225be264451a14557f0b60e06a168c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca786e4525225fccdca439e3364387568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e9c98200b0a7c79fa96c4fb4ae005569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1e553cd38fa6007f329f2873d4329570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23aa5828086c0579e0fc49abf5d62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ae845ddf1d983a2a9eef9ea5566a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e99575d18ca802aef2e054c14eec29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de290c537ffafd408234caf84b04c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f9c5ecbe956801fc515121d511b47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfc1b052995cfd1f106818fa456653576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24253518992248b8387c857b6d3b845577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fd88739c0f919d786abd846170a79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723f1a7d4bb6f404e173bf9f819dd19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175e178b3e8c278cc9387ed5e0ecd66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433bfceac923c06986b3c3f66e5302f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff138c050183036617682d99499131ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb685a58180dee6bffda09a2619bd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57714be3c750bc719c58eae231dd710584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5506e86ca158144255be9ef9bf86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c867d8f217d8c70258472ef9a210b01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01560f6e774294cc716080b8af8a68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa6097794f7e59961b49066590cdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4996cd4356c3a60bc9334d2158481589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b0d6b5f687f5ff26a3e4c9e3d4408590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0239c840544898ea1dcbf7587ca9baa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d388ed94a8e2a6a70c12f00d861b31d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf923314d7c08994e2a45d2ba715d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048dca2f9f2d2a2aefaa4cc4b942924594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c7ead3f33fb93e17cb0995b61a791595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9889e3236682ddcc5d659f158008bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c049957b39d006bb468b48ab2ca184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bed82c7c9ce1ef0e44a0367123e787598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52112ceee68c383e8726cb34502df3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5ed90002fcbb7471f826b6276c5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c201316ab9c18c15acc2d2c01fd86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d3b039f0f32e45b7e6e03371f3ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4618b28efda09293d8c4dc3cf88974603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9439229c6203a489d3953b74f4f0b02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494631308cf93798e2ee27a41253f38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc85d2506ba673ce037b04d98fd466606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0104d24696a3c008649628489849e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cda539e9dc3e710302840d72146610608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca03e8d88d2f683163d536383fd5a25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95061ce72d49c09bc0e33103dc7b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f571c661c0ea6d64f1f13209ed3db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f360958af258a1db28e2efe83d859612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0314e7947b5bfe873e6e6fbec0b8758613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8234232a681b88c6a3ab2b6709f219614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b804805007f4a145eb08e35a37071615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b34ba05f7a0819aa8669f76e7ec39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b32d0b2efd8355aa45555355be54b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95280757aff6a404aefb005e96c888618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bc7b279672fd85b922b48673ca736619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f92fecf9fa1d80ed2dd186e319d7f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a1316eb7c42fd9d762788d125204621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86293adf6569a63d18380aa89690f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b495d311593488b27c42c147cde1bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a660e1540e8aca93005339986505624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394618ace00cb23edaca25da66fbed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b4ea98fed6a2d7d503fe13b892f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6072b054cfaaa7b17d16ac75500e3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d781aa969116ca9b03e6c36ef7f80a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf338f3af86078a268cb1088c4ea0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ea638d33427fa358ff09ea57c2c21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea5dc0818ddfa8665f3cd54e56075631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b67bf17f4473272cd082d7e59a137632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968be00ebe40be02e467368d158fc5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c38b9edae62101c7781db3f39b25c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f96cda482dc5d35ab97ca069ed077635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7919869d8741b5ed3419d950bc53c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593da1daa522dd702af33d3930ab5a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a894a9274f486e533f33ac0405852638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8084747c3024c677009f24fde0d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a86f67480797d716340a2283903a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b03e8bf45b8d0cf7e6874eac6f82e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07558b27718b7b706c8d25a102b774642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2dc1cd92f81cbb7f7bd1983266ca9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c1bb99f1fedd6647691285a66f8bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9662c01ca76de64f7cc49773eb5bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374312af3dec09c7cfc74e9b6ca167e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b475498f78ecb3cd4e7112abdb8566647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5efe9bc88cdb28b0505dcef7ade6ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76918d0d9a6e6c7096bd80573aa78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562fe0d544517bdf7b9070d61f42f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f8dc0f8df2f2d9d3aafffbf4ab9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1a5e85266e2d4f9cc85a522c1478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a480f3cecae02a2b551dc59fbe517653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c6a1a9b9d4106dd042800119fb00f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e9a4cffe241fa15c62bd7fd165a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0c2723f9f432787b740df0422f8bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b14f947389d1402af56fdb24bf601657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b1491c2359da491bc6279ffae22e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887d765dd0859796a095ffc10bfa7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd387577d788dcd4799b5033d440ba5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f238a05343a1eddeb25c1f6f78432661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91bbb1affad09eb220d4a77ba0171662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71bfd79d1ae762ba23d42a376c6b0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99584276fe10f6b2861842f955957617664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6286c72cbd9c3a2d8d6895df341131665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ccc364dd9a6d9ac1b9d3df27d2ffd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dece5c65fd4a87b58a70390fd231a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9920c44f95c9e6fb47c0f17f0ab089668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b14f8e5c7ae1234d405737b47916669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020e72f306d2802fcdca75b9a6f7ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee4ce378434fc6e2122e87cd19cd9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2900ed511558482a28576e7e6c9de17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552ccbbb4bb33ce81fe3d17e87dd56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a2ee5935ccbc4c8f3e6e635ff951674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa774a3552a5281a02d16c14e378bed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40fb5a1361ebf03f24559280630a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ff96565a1c673ba6713ff77b74f1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc9cbb661f83b6f1dc722e48156c79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437efd0e7542de99c9811ba86f33cb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678be4c66f77e1e2a9860b2b45156b87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb48b140c8a496d703d804225da775681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c691fc52d33c7e14a1e094f9248b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a386c6b5e67d00307206b9a97a4d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9db7cdff88d5838e5fc16e2b4f4158684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fef6cb989c95f63e014194e1b0546685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e5a5e6b09c55fb87677c1af48f36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed41ad3e45e0f1957ba1c040c33ee6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3338ff72ff22da4e102d439ff7bf1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c3eafc4817cabab73cd15eea00d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069475d14d268494fc5ff40ef30cf5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b30472d145716d1a8d8b3c4f35eb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a542d9dd478c526428505affb5cf760692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4764e12845a4ea072b5f2d27943ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342c979350becf4497474bc2c24e7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb8b347b06b3032209c3e035d9bf92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f922d75f1563d98674357c824952cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349724ed589913e8fb7b78aaa78f5e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd8b4d2f195593313eda4278cae7c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658041c02c5217cc1c44d098514f17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739309ba84d26770e8e01cd9a23a8fa8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d8a9ce101b78a7235a13ab5d0018d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d69fe4accfa0d4f867b05f6c159f70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69722f5c287f09e5e460696918e725703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfe67f10f690ff534b9d97cb9389b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16532c4b20654380df074ebad7480fd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc5b9ec72c71d51a211ddcfae190a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf5742d63b3dfa0e5e53706ddea024707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb73376035a878b313f40ec5a96b89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009200c3253a1d9c76871b4e026bdfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10834a5bdbb6fe8d6c32c46a895c77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a954398c04a9fce6af2c2ceef2286711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1739123b55345b7e2e073ff08249712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b313364b5742ae3b25f6259e589459713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39d48ea613cfefb11dba919bacdfb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387653627ef2067f4a2aa566148f42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884427f6cfd25b2877b10d15b7161ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0823d37fa3033ec80ccf426f6b1cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec9e25099f58928b7e55e0ed629e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ea4afdb4a447218c2f72834a63a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b463d34eb5d4e3033937b43d1f182720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102bba4af7f122e4b823653690bea98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d447bb570c367a87c6484354efdf371722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ceb348b447381c31945e4024a704f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681ba4c4a5e66b9df704ee807596ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68644392e2b44994f6e588bf673953ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf364ff90f665cadfd731ecf51080e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339743b52010067ea53bc8aa6552042f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e582edcfc706a9910e461dec78ec2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be91973d7d4143b73de03527da1648729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944edd25542aa2d0a45a9ce3c43bd4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24027b5c54ff9c1b03ebec45740cb81a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517cdfd7153412b670bf9059d6ae2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2b58751acd5f35ec27e028a1aee33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac128f3ef252950c97bdb9530a36356734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a9e526f16a7bddfea57a7f9477a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ae00d3bed0177d8c9834326f9191736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e6c2d54252849a09cd830ce742882737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad88f1001c79b6db7aa58e1037a88b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954050da159a4b39cdd4c74d0bfc9ea1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff1b8bf32e251aa9f3f28fbcb23e71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a46d119df2132a4de1ca106ce647741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b23bcdb7cedbbab5790d3cf66069742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37c671f63eebfec2a9e9d31b69dd2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3faf5c5c8a5c0f3699f6e798c258f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdd552be2c5cfaa1015a02a91f2672745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632df192949eba352dd03a38fc6684746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016550f647efa7aa56ff2b35d000b808747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5682fba973645d302996c061f6dbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146371331d9d85d7177e7264814b9a6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef3adf32bd9c6f28c46020ac1de681750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef370bb53ba6468075a3423053d9970751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c1ccf9c4b916c48eecf0066a35614752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5576cc9d09a8152cca4cbde946a5252753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c108cd59813498da53329ad7ea9b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d643c84e1b0778ee10614afcbc9d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822faa3dde4fdb89ece4bc3b1f72bae3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5fd38898b67ca31a3c5b8be856039757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a82f4dd2e4faca3a873920de622d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca604d38f66794473816adaea3f3a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dcfd88a7d59ac99b4f3835cdfcb30760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fc85b74cc63efedc126428492a5e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876d6b324f2303c2c1fb1d4d0de19b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083f5fe42346b58391a2c15670891b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3f3245b547da22af497e7fd672adb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f222f54578aba5e172d6a2792b60765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e988cbe343959ef5bc4f440b560af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6af6c3a527ce8cffa2af859b70e48f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823748ee03ebe18845b9b976f61d4d6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3db801e87736595897187fd1d19a7c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff21a23cf08e89784359cd4d099f57770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b639ff9a4494b7a660364ec3b368639771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c8b1621ff315ebc7dd36b7f319e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27b2e21540aeedd5438fa39584d66773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d57de4076a0d037f20fc02f74b6c8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e61fd4f8b681671bad7ba7f7c4ed6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba3c600562e0489ab7d7fa279719d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfdd11d7efe9a8eae35a69315ee5e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21e71fbc1409ba0aaf650823c2011778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da9031580c5eb08055fcbe9f322e50779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c47f5490d59fb5492ba534766140a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb7afd9ceb44c82fd35852c7cd2af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd25166197422be245c610e28cb3487782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eda00e4514686f6d82e2a9c2ee311c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166235cc83129daea4478a80f88d582784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae82d79c6c5e61dd24b163bb045a18785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb26e3445a8f9f7ba90681640973a40786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baaa40e617fdd0f91cb8dad3156553787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a6b86b26432cd926e2ece9dbfe198788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4c15c9d718494d3aea00f2e145e38789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7bb3f47ba2883036a7355b5e5403e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf204c35391bd70b07b1c879f96fb9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddca7c73cb82230684286e4b5c8f1f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92fefb4ac113fb96b07b00f3ed9f99793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af5532852dadc942bf53246d7ad26794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b526309503bf6489fc7e852bff4d16795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6303671cc73e6a5abb39e3eb5bd0b88796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb38c0922f6aae8e2de4ba681d9339797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451656a75952267fe8ba4f17e8350a20798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bab6d72dd98ef38bcc4107539055e9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4bdb7b618cf70f9fe2057c3ce13da800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bc7829458c8c2e417e87ff631e1d4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4958377f9c9b94c96e97bcc078bc8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65efa615697b518782c1b50ad5c5c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf2fbcaa66d02fe9c41dd6d905f8a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581957aefe95d5565933ea24bdf8acb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8ce7fff1f60adeaa4247092d8d416806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb4a17f4399fde2524af27f8885bad807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763346f3dee1b60c5a4cbe419acb3339808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1404fb710660058f7c1855db04fe66809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce404c6e21ae67a4262d6eb8ea33247810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26968ac0b635e93a45883871d239503811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d40a0969fe18844def00f9513410c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c60b62cf799521d9516587b63ac9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365898e1dfd3b8eae90a492824ebfbb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fad94ea4168e65aeae5556527429e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db78e75fbce5b291075dd12ca13943816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12b3f479068dacd8d4bd8d64a022b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13c704eaf56e415c9af9523a066b01818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da375ab6aaeb4ca86528954ed35ca2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54718b7e6ed53be21e9e8ca86bf6c5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5ff5fdb2044bb092c2199090effb7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d671936c794277feb48601ff0dc2a3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d40ccefdc34b70ece1fc0dd39bc1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275fdca347ab2b69173cb9f6ad6545824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfececc3b8a299aeda0570191827c7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937cadb6c5c3d42a396e4ad991c1e68826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a19f329866eea9c41057b8422654e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7a6ac4c8f927a9589dd97046dad6a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483420bb54f1efabb1516db10398f633829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab40ae63b44840a128a29d5ca968f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a30807405bc05f7c9003eb55a6e20831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945c19c0ed5dc3d1eb5db7791d2b186832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a99239541e47a99f606e63679891833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420797af45042a35269af700342cdc5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6556eb104da1d55ee76b29e2bae1568835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85db103827f98daecb3c38f7213af3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d167938b06cf72df58788b465e131837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb552752a95a5d7527a7353df778cb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06869fd1c04c529b2623c755b570b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7fd17d2e6de000473af23bafb004840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e52baab5846949dbaac97b8fd892841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1d0bd6977c5b06cef319d678b7e8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3476d3d612e2093dcec7991b76642843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0ea5a2cc36a1912309891d88d4964844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57540a6ff509cc7ba6facbddfd52137845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522795c134c0574e30e58dcfed9640d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733243313556fca7685257005487bd5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1d574836075e6a6ae1c980aee77e8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa4b5fc97bdcefedf61f4d55dd7ac849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449de3e4e287b710ffb349c2e6379f6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315832707635ce3c7c00803df54114851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68604b9575b6a741aec408e23be2e2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1fc5e9e7035e5ca923c533951fc1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb7ac8389e22a2c1a1e830bef9240854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2a9c8af5a3973d610ef0277358864855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c48d8f45841f013c51b9ceb1cb7ae856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663bbe21787d493c3373178fbe0eba5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3f9c770f8d7bda9f6a13e015f174858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d9fd2e12dc7b63b7432b88a334a5f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c311baf2fe471707b02fb0ff98d4d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fba8a12554bebcd70e1af3c85039b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8225c58e339711dcf9291ada3e95fe7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d68ded203625d24048c9c54d86a838863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9ecdf553e53f65d355a684d087e31864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf919e125fa6ed7a176af701cce36d4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45239e193d5c412a32ff7a773897b85b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc9de43a802cafa2a487df06014ec6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba987e21dd835e8a72ca77686de9835868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6975484064d07da1025ebc9ce9e6f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06763f507bd5f721f9131341af52c02870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61e84a8e40a3e2b9fbe137d3fbf989871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e6002d0604395a402a2f941a64b8d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dee0e6f5c05cc5f847b822542f4ac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88654376ab24326e0a51c2eaea1ce63874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb05a0ed18bed5049bc087060d1290c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d0b6d2e39880491823339691fce41876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c72073cb20b413c2f6b6c24d8c145877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc07995bebc95848d7b98282b7e130d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a385b12ec039c5f01dc43cbacbafa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809e7b62c1551e9775e400592dfe29880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885002a073b95b05c60efd7da7400d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f6bcc5333909025e6b35761477f8b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de85d59b48303f2aeb190a699ec2aa3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73edfd1f483e367f4ebf93c05ca1d5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58021e933df12de9ca7527a25da2f3cc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc36bbcbe02976cdd1c3a540e32b4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8679783568ed64738c1f27581cea1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117449f5a5f2c5d46148d8c9728fbd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b169664c9a65265374668d31158ec0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db00ad499d1955a77a8d480f04615890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c1ef57fad0de2e7ee365303badcbe891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d6950e1faacb2d6747a6c8a10f559892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc4a11b8a642593db29fb57d3f278893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67038097f7275ff0a933c25547d9957894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c8e66bf514d462bbf18c492a3c75f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb95020fbea98bc2365ab09583c10a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f46be4059fbff181c54b8b587425d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d42ed486c14d4be47cf9cca290c378898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ee7a92b3d0c245ab0dd7a9838c3c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79b8a8354f98b0cdcd78367906929f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd58352501d541a9bb43b2f767efc59901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac3f26771ed30984b6027d0c952f05902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49bed62d80f0b37c4a440fac66cb07903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218f6a48acb6f1a25695f671ec460b1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141f784127fa6f579ed1d63e98d64d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ad60063e8962281b3674cba3659f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799082228896928daeaa5ae8510fe247907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad2eb73f342c2486d3b4b2e0b107a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a00e1389d1a887faf1b3d62da89e8d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1dd00085eeb2090d69cf3f904a043910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77195569de2b851c0fbd244080f4b6e2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48691bebe0ed26ce7f3601b3ad2ef64912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153af5617c93237e3e5cc8072310376913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7755646bbf685795154a849cdc31f5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa58c1c0c9f8487c626ac1d53b1d00915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70521b109d3e4dfbd5858ed00ef97a1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673c8732676fe77b837eea5847efd64917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557894c9e9a5d01ff18b92a157d3140a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7561b33083b35dd832cdb7115819d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a01e8ffc3ef3e1fb93860c25ea80f6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b550b921e3fdd6376c0700f81d067921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f7a7a093d94c20488b5f31423e59922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda331f6c471c3cc0e4a9735acf94e2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae472d7efdf7aaa5b5470bbcb4185c2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab739c2909db0a4dcfd959d51e1bc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7a0dcda0203d2d84a49993c12adff926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8bf959cec4b1bcd1a252cefae4e7b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc624f96ee4a061d66e1538d29760c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239e5829f53f768dda338b9fba99f87929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638ffcc5c06566ad5447f5e7f07d60930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e417c99a9f79c62a6a39823ae3138931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccb59eafa0045e9d3d845613e638e8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91655c4fd59506ac5344f104d3b63c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47927c87a52488107f986b7d292b8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cb54e2f73b5416fa3f84d2c586492935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef1fe145aa58d45e1c913b014959d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e42df8f2c16b37c3d2f70d626c1c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42651ac124031a7cd7d00cc6bd4879f7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406cb35ede2f716ea2b6e145e7744c0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafda172ec539f523d19132fcee519940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08243b7f76a404b4463af65eaf3faa0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e08bbf3ce90ccf237cd999d408f96942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d398bd34e1ac90d25d1ed64083dd9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1a3a3fdfb1fc30601dcee09c3cf76944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414157f2b7563105b37ab6039322796945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b7e34baa22bae528b2a995a41f45946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb328b348e9f12f0683941bb28560e2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59da83940d1b46cd2a436dde5bd94b3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f208556153198acb47d058592d3499b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ead2ef73cc69c5bdcd78f564738f8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c3c76dcd87172ffbef20feb75126951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95177e25eaec0bbedb856e7ef53555c3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b43e22100443e1973992b174be5e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e47bba43d3b1a41f2a85a3f62c6293954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581739ab8f973b849f0cc17eaffff28a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffc32ad842396c97a987b47dd3c04956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e8cb251c167723274ae87d6537eb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a6440c91b6c4c2ea28dc4da01f97958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91709ab8164fabe532752fc0edc23c42959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af5be77c4967609f13d4b3524e1e3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83e3fd34ff628bdc063d8dce8c1804961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84bde86e76d1702d77e13be728754962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aa2a495f222c781121ae4f51e2492963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0221768b0af37ede83c0cbcdd2bb49964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2c43d98a13209f1d364676850249f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949b3f5d90f6167775b4d0a031fe005966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976330d7d7a496c4d15993e651377bc6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f3afefdb4c38684e4cbf6eec0efe7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790c750e501a62715c8c8290e8feed2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141744fb2fdff4a568fbdf28b08de39e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48452a174574611aab5352b6d406b44a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684fbcdaa3d8bd2fab754da5218045972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b5c323afae2468d0798a4619ea6b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528292b63ddf3bfc24ece81a25882f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e6806b201c2310498b4cd73e929cd975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>