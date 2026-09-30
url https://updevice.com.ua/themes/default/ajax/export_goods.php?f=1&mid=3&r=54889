--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e11fe23cbfb50cb89133101e9259d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6b53576bc59b560776ad861b9bd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d388ec3945a08d727be1065ca28593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f8bcefcc7e2b511f878303d8faba84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6dc2583f93f5d4644a8c6fb3f44a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996576743eac9c8683b328d305393e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc2ecb754cba6384f827917a16fe1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c34cfb64c24fe1a6f9c9398fb3edf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363556908ed24370bab90e572cdd05839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b71dd76c6d61c0ac8fb38d3fd86ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4bb1a0df6f848a5c2f611549f1f8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825b1f896110c675551cc2ee3e2a0f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860643df100d57c40e39bef3147bf0fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f8b3dda485c97082700beb7e73b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3785bea1c521154c582d6ba853043715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c13dd6025be5483120cbaf08b96b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc9bb47571dfd6f23beea2e14c6b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7596524a32cebf2be657d9e6ed71918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292480714a53dc7612f2e00ab4d47c4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac04656a475ff66242ef2f5d471bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454b6265a06e91bd3895b4d888ffc8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5474ff2c70fa536b6d760da215c3b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f7e0dd6cc02b1ae1a0cfa4b1fb3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039d5291555656ed6f7979c546ce92b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50f1f5c6211fbbc3d2db987696cdb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8ac049a971fae13dacca0f3345c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b1cf3a27686e606e2daaa67ab19c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84a2fe3224b8edef0dfbf53e7943228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2f29b38ef2ab196cd26b231a7b80329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c585b5160137bfe762013c041f53c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7e7c32b9c3bee69f3ee7b575b8ae331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b4349f839c3c1c1c997a98ef6047a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac02c8f5e91797246a9c7780f9c49433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22a9898a6643e12ccefb8a7dae6e7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042846e4d64145bf5abdfbb7886b5dcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9851205fb9a02b9729de1625481aad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24a8ef1a9cf51298c8226bce74733a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf02c910280c430e4a480088ffa7c4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ed6339f2729a155c0d32959fd2d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334342aa71dda617db2d3fdd7c4c99540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d51cd10802c37a5a003c0fc05efb4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fe20891aa73ea2bebfccbaebe98d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4538aee5a18721c3a774cf7d9973143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8324f7113e433eed7b6fdb997dbea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79174df93b6bb52eec5628c4d10d1dfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9b46c228b3c16fe11314dade8baff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156384808fd56cd1eba9e7deb6222047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724096e0c8f37f509f31e32eb1f3bcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204720d75251cfb0e35083f23d058b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf71eeaf8ea6628cb6b48e46a8018850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf2626441ed53bba0b67cb7248b1f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9825df5bf0aa271748492e35fcb41852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd4f29e4322f6f17541b1363b33a8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eef953810b2f94b6ab65ce353524c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829aae79e6fccf78e5cdd09d95136b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072040a64afaaaf24a19afe1bd3f1fbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d639799104dde2b666e42e8104f54957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970ab340e708d0f1c219b61fd29ced858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f954295a54e6a1654e07ce7374a9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570caa3daa121088db980a218a0b507160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e725e6d276104a46c6f70181fcca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0345ecb96ff4eb05f659d2b814dc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9bb20ec723f25a209139cdf22065163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83933c489adeef5cf71e1edca2d8f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478993cf1bebb87f317468d96fa3b3f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43d277b76f80508e730dc70732fb4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e41208260b07c1006f9e3f43b91167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75085051343e68093feee5e7b89a01fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2cb646af567562586a632434efed169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd0ea1d2f949103106a373f89546f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afc8ce616306f212ddb42f5ab818f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a527ddee7e9062a1597e345428f8f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ab0cf27b78d09e7a37f1343bbacbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732825ee2078376455b3c8f00fb6c71774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc35686bca81fcbb3b4bf05993e5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb619d60d738c3f28d95332e5ec1b7e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb622a05dd0da44ca355a422f0dfac877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2474a12992123f323eebc05f2571378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c59a59d6fe70d4077e0f9e358f6ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edda20caf8bb8e3fe2024aebf86faf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a267ffbaa0fef6dbe065d516a5390681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7439f5792967014a385c7f7c3d2686782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0434cf669aae90d5277eac2c7eda9d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e83d3c3fbabd30223d561b8352e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb30aa6c2e573395f41b9aecf3dfd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc27feb0b56bb9731953189216298c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e0a1fb71b18183757d2a1c3fa125b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4aea16bf833611a50b399eac619d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b20c4539c12cb39967bddee77fa8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88920c33f95518e1f31166a37679b53590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b4f82c010e9d7b6817823f24d32a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993106a84d4aa87b4263daa57ca058892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cebe14c25abe3192f49ade5c80f3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea86adea81f3fcc63cd475c03bfab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266032fbfae5a3335ab6a4eb5e50e9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2a18986d07df6be98740d4e8c4add96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded17017be825019321629e3f725acf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e691270affc0a6c6e89b2da24af498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d7890e7ab1e94b007310a66bb9e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5922bc21dc15c8d5c9a76c913a5eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c5bab76e6b406f85648af826e9521101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa327e788172defbada50ab6e1944fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e394266d466e3a850c1a9419c58d6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3d0a734cb339215d69c655690daf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbad04addcabad3c5cce7bbc5462b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655737324d3115c50326ce146a1d08e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955cf89076a91ad9555ad29fd9bcb0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7275dc45c841009d118875d50436f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c116ad3e320462c4844132ddedf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5b7087501ce9be63e984e8531748110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f634d9fd15bf6a346aabc08b12b21d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c37906a320d930465a725701c974112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a91ad24974558f08793ebf23499b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06755105a7e26ec6b52820e58ff40cea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dc86a744797edcc366b74396ce78a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa45b01ef1ac61f0722e10c4fc436116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e680f401ad6bdca18b9c379e069ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cbb383abfc2013a1b229e0cbc7a81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9220ca9190731fa6e52e5d1716fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66391cd3ef242248247b581320aa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38cc119093a27894b247a5a9f7eb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5925fd276a75daabc673f7dd57ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb1fc78c278f27a3770b6744367c29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f7122be155a4b5651f72d8125eefa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e5e501817f68248b8def88fa494a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37972a505b3abc82a12a357735898b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36eb1e759646feb9b3c43f643c95e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ae35e8ad4cf8ca6727055d2471f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e967aecfa10d3951b196b3fc99daa2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e504a478f8dd9afab02cfa41696f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528edc62c8852136b47f1d4988e4e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0212ed0a43a97ceff6a07ab0852084132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095430abcdecd0d160a59bbf1fa216a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f07cbe6be31ecb3db8fb2a573d8210134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac6ed20f61996e6f01ba5515db924e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efcad5448b4405e912855bbd16ef6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb40c94a0608fbdadc4d72a87ce166137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d170fcd90a90cdb24d8d3c9f802b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257118d11e62068226c811b34728d35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a886899a349312823e58ddb6f15497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86463330f28b8e50e08e133d0c126f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12892084e0c0624f00550ecbf8a1cb0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124304a3ba545c15a0e222ff867cea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aaa948fb7e83f440b34fa61c50a62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba4206fc227d388dad2141e48f9285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8aa26a7e03ac0fbed7e8dac6b2715146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3ed7017f88f9ffaa26870cf6246eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a5ece49941c5a26c892738383bec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f62b8d4ffdafae15444fec0ebcc07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c0c01cdc6cd2752028c45419a300150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0736fff823a68f0c189b6b87d7bea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a1e5724fe28e8e5db2ed0c15ae8d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f2adb66a5bfe09fed8737a7f376a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab76fe7a975c889ff06270892741f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271ff3f0744055f58cd696029a63ab1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b3c4d9432ca3c06820c37010eeee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd49125c5623553728fda2cf96d6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae55d8279dab64fa2a4a30f20e3ce5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdfe201353edd495323347a6bec85b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f7ca565120f7bcbf04ebf8e7e90a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8b1b84bbbb313a30adb5da22ba7b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e5bc13424597d1316461f27095dff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16ffee6f360e6e38cfd81b617e902163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d029062a9d36458a1aef08895f3907164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd5bc456a93ef2898469290f71c988165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded663ff9bde006ae64e9abcac03aeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d596e010dfa1f7c6c6093ec2220b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ca16490ffe1943141b959701d39c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62241056bc0cb558c67c35106d950169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91f0a8358b4b72f87338e527ead15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ed0955d9676e32d76f10b424ee98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f602a7ac264705600b09bc54fd05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16453824662e18e15fe00fa9a69ecab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1b50dc9e921e3c3f6c9682d8d762c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e714965e59ea4a9f7c4f72889ec27b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16dcc4e702ba3f1a3f16af0eb1e1bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9bbc9c1acd2ef966cb9883e7dccd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0b73f20c977a53a074c22a1dcf38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a9bc286fee415894ede637b8d8ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa780cd9b3c42ef1109d6f08f1c01fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743a2f753461f60b0956561ce9774a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a77e719458c74a891b061bf1c9ea04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3483a6e80bf26407a275c1c3f07f0f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d25d19aeaaa0a44bc16ba55b642d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3275ffe8d225cf3280c2b111a3f02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd926035657f64aed73db33721aeb49d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ae49bae805c4451a669f5bd76e6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9656c62962f6f034e216c32433d128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e14ff29588b28aa00c9ff28ef3980189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb25c9b7899a94da636cd122ef1351190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b562aabdedda6de4c16c8aa0c1795a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b406ebbce928a3a7e1f9e62bd01f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbebc77f91e04b86e475f1e39cc3140193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74449382c84d8d28d4933405773fef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5441c69fb848f85bb9e40fcbf5af17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed492206627bb6ed75071d306a185196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694b204cd40ce7f98251501ad26935197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30217bfb605ef1e2c70f117e57661c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e0781a0a0ce7c5921888252a537be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4daaef8765bbe06af44ba292c07cf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c7c780879806ceef87c1932f32ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9311543f3682830f4c2638157a952202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca41d87d83bb4e114f49f815710a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719344d4015ff86f1e14a814a25b6d5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce76879294ffdae5a22fc1ea1db1a64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a83ad032fedc336e03893cb086906206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c779bc0a571ed0fc9771c343ba74c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363a272541ef160c6de5bfb83fb6198208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965d6b17cce8c6752390dbb46f49fb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd27a6aca0657b557fca752547e1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1bc3042d0defd895e821176d56d6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6831a1fbb5a9917e70fe47e549f48b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132b1c253ef8c5c7d4dc08b46cc9b81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5506c74f981189b10aec298431d6a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284ac96b90809e93547af7c882f0fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350eb155e333f691a454b92c30d7a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f49181d5da3b1c2727f68f7fc5683217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b75d84ad8d04a026829f02e4bf7422218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e742449043364a6c2aa5d9eb26f937b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0352df853af04194f95dc0d2d9b75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe711dce3529daa93e8cd7d6df5e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd4f6c05392f74f63d561641e1d15f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f01692a2ad18aafbcc3ef75828f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab269cf523ee1411dc46119f81106a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76994ead5bc6b23f1813a72f00f26fb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8584aad0e88955e666d67a3e2105ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24629266e365c4b374c069b4ae8fe0ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6c5cdc465116d3342b255f20518a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86730fcd1a91ebf06755655faced7e1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c49cab170d80de23c2bac2336e4d6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5874a59124d0aae36753a8d320be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd55f393c673b7b5cc67ee819b746d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe17f25085b44572d3c0493ec9a98d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170394b5c9edc37a5deaff82c369be9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252104f651d6e0eb1d20e7a55055232b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf4bae6f6265adfcd5049e913556a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da104e5e4b40beb685bb3759f43a34f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c398f6731d0347a8fa85ab17aadf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dd8cdb1e5f7196f2aabecfce9603e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7af201d2a5ecc9cb78b8c919747cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bda034672dd6e87e711d43226e5d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f45edf785c962060dd4db61064301242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6cd291c729d74ca35890c191ddac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9c670be36d1433f9dfcb1ea25d6c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156d5e6c8d79b72e16018d2982be53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff664d39b65ccd7ac5e4fae5d88dd42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdce4fd9b6584bed878afdbb352dcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb1d5f38abaf41c2862788743e146f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13cdf83dbc68ce7dfce1082cfc5f93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf42df35c7d1b23d9a691e1b7fb233250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558fe8049992f6bd1ab2ea4556109c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520126f554cbeb79d9d09f979a8d29b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c00f0968291b28827775f521508f85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc625ec0327498a92f3acbc0a1b79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc89f45ef758df34bc2780a5611a5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3fda7c27a53e8e4dad6e488941f1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3dcd17f20394c21a2e255b73cee87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c4c843ef175c7928cb88b91212b7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382a9273c36b0d2af9f6ee95cf86cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a700f7b11eb6d2efe6adbf53958c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05ef71ca6c0babf2d6509d649c20a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b942139ca380b13c18b8511b73583e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7d243e63e7d6430e3e1dd96e868d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193d65dee7212a0d072a8be5b0ae8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0833432315a00a7d4602b54249d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4093c107c20e8b5caa61f857b2809266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e9b151d0d45eceb3487e2cf0c5623267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e320e5d69f0e16f4af3751750bf7440268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b996acb170aacbb64c1cc42ecfc5e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5530c5a9d2f1786ff99cfe30f19e7eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f3f2abd4ccf8c24d777269888b657271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416359ddc4631f92145833381b4033dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225691cd321e861dfcbfcdc3b922d1bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69365d5f046120e86202602a616b9e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8a3f97b1ea4f5ae1947d381ef364275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217721551574645425120865404b41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950695cfa677f2f0ded6426674172b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1149c14bbe9f01647d8b6ea7670905278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4509d4687d0a7b9d33a5143fa5ce72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8963e71d1bd5364b7162626aeed62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd29df44fcac811c6f18403054233281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8f862b76975232abe8f873aaafd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb2755b4e97e291de0a942e33638e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a96ea5913a133c337352262418c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acdd49c51b3acf3f58ea0781226b4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771997f66e902f1987406a309b93c3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7303e7609cb3f24bbcaa4587687b5df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af962970ba866da7d8d961289d7030288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8019cd860da71f35775b8e0d8e657289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba29980ecb55c4c53fcf670cf6e71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a555d3f57d04ff2f3d6da7ff92bc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d1204375597b7aff9dd53efd62408292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c6bf522b075ca474d955c959b07f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecda7d386395299df1ff718ab20eac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee85bceefb34e1ede0ba77a697a9f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e81d27578c24f2a1012c7558f37f6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6fb5b3e87d578f24de9563edeeacc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309c493be78eefd71d996a73ac3262e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb682abd84b7e896b56c3140336d9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb8fe941968c87c08d90af36f8ab70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4239b93443b0fc28981ce0c85c9681301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1461f6b134828d0a67ee18b3be1e50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759596d8cbe7ebead737aad53854108f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c1a98d6fa88bda848410c02796e5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6ca2651bb8f91b3dab3f261f8554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dfb9a383ea8d2053e32a0438d38e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467cc7419d576eec18ed3ef65579d76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4fa1ed4f634f7ceabc93d268954ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b24e23977a4dcddf98a4113328a9cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a36f2dbcb4dd5429419186c123320310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c3196979b39f611ccbe3c581cdecf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133ceb2d60ac2e6beb4f9fb24b0716312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff63a96a22377189e985fc297d709b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b26bd18ebfed2029ee9266f33cf68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c431a742ba17b9a03c3eaadb49d8fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98580b2d91c283c063a11f9e038f4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034871181f61f5d275025887654543317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff2a6caa584873282ee0c5c09f6e2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace41601eeb9f4514979f42655c0959319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3f21c57da82e35fc76385f925c0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b238b08d7e88b8a409d00f49fe4bd8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796d2174c63e9baf75003f45562ab5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb06f7cdc4501c975ed9bee48c86c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6994505e8255e86999e0b9fe44014e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed9698c51f8ca9519dce325470402325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b474fe096925bde64af753cce8476d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338ef3cafa6ffe9f3429b637ac18be6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b62887bfa1a43c8771780922159c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201f95c21486600ec1ed9379990369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b5054922e02c14827b265b50fd74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e78d58cad9b80aa55429987dc27040331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8881144c592a767e0185663df99c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c80e667f7d506e08bc497fe299da6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d26d00aa4ef5527d30ff248c1a5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a61c43c35768a7aba9491e3328c89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7323e7384a6fe045dddb1a2c8fd22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121b27473ed45336a16f0cd8848ed05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d678ee4a1c1926470d1e616d7d934338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f9dfc75a02a4230ac4e39f53ad83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057f2ad68bb5201eb4ae64c301f409340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471851f1c3f2bc055be8929e9de5fcee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9f7d782d07e1ca6a908bd596cc5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed30f3a41988c0ddcdcc84db119f561343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded37efc124b7e58bfdb595be503d23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcef09509a309a211c503fc11953bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77396459b8b5538485445e26fef31b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474eb0d21287546bf5fc3aaab7a49f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcb370a56a876c5eb61053e3382a87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d3442cc6ec88e20e7df1e87c0d9dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a5099199d9de00f4d6885d59f08b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf6821750d18f7951e6cf88cbfad4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e7c40f56e1a99eb97dff4ec3e7cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0238c1e290a71fa1d9bea6162c4b6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da5dce0a66e5bc8d3669e60a6d506354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd063153ed17342ea2cc5945f20edcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dcd3ea22fdd95e1bac37565f41c1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb1a2b6514f0f7dc37108aea5ac07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1dd4838506955546ce6bb75b16dad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44a4597d497ca6960ead4901a94ff6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e33ba2f36c24c3ab280191b7cdd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ae9d38529a867e62c22c864b773a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d69042c847665aa6ef052edf473c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad12b0a38d3ffc9b063602d3d076ff9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5e6190033a1cf1c2d1a1655b12bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51823ac88e39d6275c91962b69ec200365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1deb7d0dfcfc8ad54320eb3f53a3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821cd75ba51999424e587654b0b3aaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c20f1b357dc3f7334012f467812fdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4520e647d604a54658d72b854251c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cae5232b250a1690814b2c1d6efe4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec24dc9fc6b010c7f4d5416a183817371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a0176c9db593ccb55f862bf2748f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5022cb4af3211ef2af285c0c609f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad1815c113299f96a6cb5a392ffc3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0fa9042147fd9b7c7c1c83973ace4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45fe68b1dd91aff6dd13ea3b90758376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badb28162eeeeda8bb33dfcf1375910377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a01adaef54f9795780dfef01dfbbc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0dcbf2f9e17b9602407bd33d89c4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58496e4d06e43823f1b9fa31b70b7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad44a9975e606f0e6b4a5ff19919e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66cd7daef20f6ca143f2ebc7d03d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad75044cbca62696b2779cd10feb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1fd734cea39dabc7c1f29aa430d80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a6105596ffabe031134133ff23c1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cfe85b7ad5aa803813f6b95b4ead4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508897f920dec4bec83eeb4c6ab9a0ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1206b59e34701a3cdf3792722d37230388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705191704ef90b0dc2c852a80c5a924389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d57e5dbff51249c2ed04ff970ec4a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87fa47946b073776fb903d6ce33f0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eaf92cd518b8b8571c544c2232c8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a768986378a501eb1ac98af8eae58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6574f1866750b3f87e662e0165631b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2852e74c971f86ad0a5a515287a485395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68031321e1c21f5abe3a621a1b09af2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f6e84eec7922a47b358499f6b36a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd11fe3f5e8801236194a074c093ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ba45ba80b6b04145e2afdd6e69b8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7c8cc75fac2527726f3d1c554595b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d255f2d43d10b465dc360a88e85a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda7898378bcad29dd064102f450b13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1678af960ebeb929ffbf062a454486403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b8fd0637413cc3a9d0596a695917404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c4ab1fc49e1c8f118f39a999d4e02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37b20b9c8c408a4ff7b4b639f68cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0768c64a21f73e4016215bc2f5164c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8810f44f3d6ebfaca1f207407bd70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e6779d482026080ed402f573d764409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a110df5d952e79b3e7213771c65a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d49379b1f2da9323b9b7a03170ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcab8241daedc3bf780873700cb928412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4acd7521373d18629077b027cc847413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8419c41ff5be5cb75c7ba52b01dc769414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70a882b4d886d61d1548036d3554ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d52e3f6b237cc6dbbd61032af14dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849d3a4e5510ff4bd73b902cd61e647417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126601ac3dc83344f5e52b0e537841c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d576bc28d881acb349888d50095ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3f170449d6dd8a4fd880bb16c3316420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d40954bd6bde1ab9499d8c8968fc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fdb050f944b1c916d29e40fd2ddb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60594bb4c12199f0004294019a663c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d229cc60fe9cd2df167f058deed7ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ea71a8fcb876f73278071ba24988f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaed5e6a32b92ea551bc89b8fbde2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0770a85462e05657499e39181e42a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43311a7520fc8b7ecce9c7c68775ca2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c772ae1984f3040db06c492a7f01b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d138303944f1035305db004664845c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ebb85487c396ee3a7759ef00a05e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d11ebc6d187af0b1acb5ee8f0f13bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1796dda298c4d73a66cb19359038c49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b57f11b84c2e90c0c7cc62302a866c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9da95be1261a759a8fa91f734f670435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987e9576559c595d5f1d973cf126ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd318addfec782dc1e29bb3deede7c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a67c647e6d73abce533bf627bcca1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb9d44b59571f48ad17231f93292b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5309e5ea5378535f30859cd721fab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78b6363659928d96c9ffd8e356f274441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20b2ec6b14a9b1ed1b5e287a651e49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b655d5a7a415e274d92f42b7b57cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd664f8966a2195b16faca32e1e4c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d127bc55cb2b4399abd189b52d91c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb4ba587d134db1cd1873e55083a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd2de8070bb84dd91ecf3cf6983f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63dabec50b77bdad26b60eba94ec20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b337685b0066f1fabc708b08560d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6577965b83ef26703f9be5d7c18f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71e21b5ffe5e01b242b5fd9fb452a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabc7cfaefe3a83ec9f25ed15376a36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc3bdfb65c27eaf75440265070c03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb03ef2ea0fd2c03ec9f7e6adce8d6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d73a7b2ec1b2e54d3e12c74b8e9bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026cd9b437de23764ae2779d4312594456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd685c8917ee0e8048db9735a15206a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504573f47100eea41695d0b92928c47e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66543ac2c4fa3494b68a08f16e9116459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd31291e467dca2ae877ec26540f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59f63a425cb80d436f9edeffb5d17f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5006b2e94648862cfe9455178993cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b47db8f3a696952bfb0902141899f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeca59cb3c26e54745a1bde07146fde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b3606104a15bc8dda57979cb8ba25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d27c64dba7f7dbc50c396f7fde67d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec867bbaf349eb4255940768264bd64e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22261834be4d2dad864302be97ec8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff88fcc88296a30b8a0f0c6fa1d25a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9fd6965e2fdefad7970a4f443d44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cf47c008cda00cf9a7ec4db68bf04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde8e264dae5dc2ddf63abf6067416472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf938857e3e77a9e8e4493f8cef2b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74b83f21287d1dead35b147da22e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0ff006d24efdc9c653da8b5e62b21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae339e68ecac495edff43baeba0d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa70dbd3381a5a25dc791553fe6180477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce20b65d3c58c91993c5f1caeab76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e1a498bf084105569591b42802eb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b3834c93cc75d825911cc4c8ceda5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39107f115eae7e793332f5937bbd53d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63436f8734667fd8da0c85a8e92ad209482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c2fe50b5a3cd1cf92fe2c36acc197483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e1af3e85a1d5d1a64a03beba6f35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622586f2d545da20622a08d3a474d3ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefd8d23535030b48c4cc8484af0f9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb231a9154a80673f1d6d08d4daba6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790edd95d7e3f9ef368a076033f23b0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2d27945c28fd40baf41638d869ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d643779a354acd4bf480147828ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd296a71a03620629f2282720875b8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730969621709f4ee5f65520141376cc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c5760371331f848d06848ae01acf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4035a18f8c9605b56ea377b2f6e895494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3e409d3dc3ea04d08789be9ba194495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320be88b8a8fab0b6833f7b884af117496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519ec00cd8788c0a770aa940844529497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc23482ee9e55f1557404c6f09ab4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6857824e9b6f96bee46ac043e60c81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e620eabb7059ec2b9619964be3654be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bcfc25b2e914bec230ea93fe9fa71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e32183c258afceeb03b45c1be0224502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753952c0b3d9ff71ca6740e982ffef41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507016fe2b2c9482a244dc22346b447b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca74449386dfbf79b9d51d22e1ba4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9476daa5f1d1d46131abc7433cacb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643844926f2c7411762ff20e4349bb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab22b4d84a1384148a891524022d07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ecc688d304a201d5a318187fdd06e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231782391f78052b598f63d8052dda7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07209f84528283c1af0e3e280790030511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18da78dbf2702d7cc9da5a3ef6a1b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b80f4cca365605cd2b49afcce86a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae1bd74abeac76ab82cf042992cf0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130dcf97434df5f189c87f7b93e92e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0197a4cf6e1286e4dce01c1bc1ba0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d358861c3ef3406dd04f4112582c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b301763fcdbbb474194cd4ba94a36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe2182bd3a5638b880215a67a1c012519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ea799f105cfb3cbc46661af7e623520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b24a378280ed03ea734b06567cc4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2cfdb4e59a8cdb16777a9aaf933cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ffae353b4f0c8797f4c4e21130bc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f512934a007c5c794764b9e8cfeb5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc03216f1e9366d1f59de28f5f4c25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe946419adabea2e65a87e47475cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a0b6373451feda6b335a772e2e47a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99fdcf5e3b8490ea65f181b72e12e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534180d6f055dc89be3dac7c91bf5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb5a6a0a1d61149a8c6dc00285f3c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d86c533532b101b681e55f27098ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b1bb3d88a2807200c45215decb308532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff868ad6af1acedb785c7262bc785956533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c540c44219ada4b32b3fe55d7fbf376534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c9f69ab328117759c8f8c10f71ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924de79b7114f33795f3c5c391aa4e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e65b85eaf201e27f72622e3c3595537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf839e9ed11de0f6a9bd92c353aef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa4b6ee4fa99339271767b4d16557539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a098251415b2f0b41bdd453a12164540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca953acc93f9e1a5599619ff266db6a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39a8a6316ad2b7acd8e6f1fba31f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b23065a64369d9bd6b8d057cdc9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71865e3693c95a0d53bc70561fb4c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64a6cc66164766b7d6586c6d8ff7b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7af31a724198d731a4c073be9b66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c22f79a01b9171dd844d735e0e33f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912852bbdd8e8a1853b35a90174672548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff2c20e7d9d496a081cb8b3bbcfaab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21eb7c0eade374ef6a318ffe65a3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec7fcb685e15e96ea9ff15bfa4017551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407658551c65fa7c36d157fdafcc33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1f92d75c7c1c9c71d9e798a35d86d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4351fb057aeb57874ecce3e83bb31c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33eec373f6bc88f66cdd4fa4b4cf17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00e7d4bf48a6ca46bddad1abaae11d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126642f9c756b66c4d17ee4a865a0863557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c0871ebd9db9b42f3358f67f3a8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c724570582725db5342eb95d881b76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9172d83b426618ca446fc4c379665560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887db2fd43c0d1473ae5aee1fcc8a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a0d33e98b102caca0930a6cce39b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82380818dcdd9b3a7f4130d6acdee2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b34e53c0650d0cf9e9134352775f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e5205cb18c4fe35a9fda31bba3fec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a25a6368c07983dae20d7ddae540566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f047aec04f639dee25b440695d4231c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd3592420116291407ea41ddb14ab3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1843d7fa2a98058350005e46704599569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d90c7442dd3ac365cfa6d99c956d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b520e097202c6bcb581ae677d1d1d36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f8afedc3e4a467dfed8eb57bfb67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce6644a174fcc7eab92f3eb88e366573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abd2c72ac7ad36993d8699d7cc6ee1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443430560d41beecd9f81411f4b515b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f399f9c2a266f03c92828c449461f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bbbe6aec5809b558d9b101c008be8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88214e73bc0db4d4c44e453729b51f22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa0d16ba788019af4243280d833797579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebb06bdfb1cb7ba6f7a413fee693a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246cfe26315da71e7a0b30b869d22dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09081967bd79269bccc2b738356d41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbc9a92048142cb80a8b6a27bb1b7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11bee9e5409aec724029282f4b9770584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46c29a485c530bdf8649ccac57eee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8a815af70c4c1c4d82a6c5ecacae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176916e5f10ce8a94efdc34e46151ce1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf26d4b5e685fe39d4db0e826b21fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af8be395e0b9285e3cd21b21787fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c198fb11d0ef8d62da0771c7e5c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc18357f9741c2a141aa0eda8503a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab26cefebb80e023d6fb83bb3a3d8cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b60be2bc8b603c9af1ce55da77ae0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db9f81af736aa0cddbd1fa67d9636594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98eebd1d7f563e3f22b80ab723e3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a97923643fe0bd445f68001ca58681596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d67278b72e9f3e83d858ff807c9a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfe226143841645009a073fa1b9ff9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1b70053004ec9ebb973feae20fa88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62162e268e397d75aadba9cb169c670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2915dc0b11a15e56d975d5fecd72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e2e653b29f335565e21b34150617602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1941f2966b087c4edd6c93ad4ade01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ffd956b538bab3f4ce435231422a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb69ec9088712b8d9c51adfb4caa53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc5ead51d9b69c31dacf0b946c4ce3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb2e98325bfc2e14d8026a5ae7b53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef6a960b200fde83487ddb75beba1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ac3b51d46212527960ac3127d3651609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7cf8bfcc32bb051e3db59bb650394610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb792a455c1056180dc0b18e67b4d32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67191b4b3983f325c4dbf55e811a4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12513faccdbc3767606c8a6358a70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7d09483d51eb52d0cb660aa0ae880614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a7a39e43e776dcf0460b5af29123615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4ab979485cae25dc4a6a057196b77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdfde7a69e651fe831b06bbccc73c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfbc9195e6ae61394fc3485670a7b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf6d9c1009f6c574323b7af2c801c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea393b571b198d8aeb1f6a81689e4ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b2c65b1679a1edcf8cf6fece8b34b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7287d5aea8980626588107f91a13965622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9932a8293a98100bf85a05369cfad1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8a38c3ab633441c8db4757e0fddc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536969277f5a0879e27d6dbf67ca4a36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b408f654d332254bc6c31c7afab4cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda02bca27dbb144011133948282594627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b798440972301eba7282ff869c3a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c17049f749f4dcbbbbfdc2bd60d6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5319427912bca671f4db3b15badfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3fc8f37a802bf27af427cb557f363631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc53f973e8c4a8feb842362157b5e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6126b8c941add7fc8455b366ee84e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dfa6216e539c87ec3f219c97074a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe8446ba847246a75a5771fd35be7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2443ddd02a67566da1272134254d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75727018c13a0d11c3759fc6c45d4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e1e027da84c604e5195f093b9a106638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344117d0b1170de4b2057ca392a5a462639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e660921feebff7537483a33d7025640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949b34681e68d22695564b233d2d6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aefcb47e9f900b84844b19d415d78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302b0fcdb2b1cc7fb72b095151f6340643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63267728e13b106a0fa777aaf38e06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10010d396bd4ae14aad1cde33f22f2b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b8fb31f1c546550923af25ab1522a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39bfebe58988d1b39465b48b4d4a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3e74d6dc2b34674bd2b210e2a2e2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752fe108d2a74e3877ae996e9e98669649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a24736757786cbde957f7f669ffc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326dc42de52f2b0154c8bb74884fea7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea558aee9e6eaaec8237cb707528eea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf54cdcc2cf853b809fb1ace3f6c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bac516c7b6ce5866aa165ccfa91f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5cf179ce3a09fa86e413d615fdfdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad83be86680bdfaf50497e30e4554656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b28cb183f9de4c1ff0f2f05e81479a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c37dd4ebdd5ceada72f42f3c4e24f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d3245a03b0d443c374457eb375c82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9b5889de5d795160b874c8d0ad34b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d4480dffb397302a0406fa77424d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224bf6a9ae84c7e8db743991fe34cca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690aad662da61cc51d89ee092a8503f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225471a7f36497dc878261a550ad9d1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f715170db94eb646ca98587305af1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbcd404c6e9e06ed5b8e67a7605872666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558402f3230622c8b6e469a780d17a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd1c271a79e316c3d2a480274bd26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795339be84c63ae43cf002fb8e3ea52d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2130796d9d252845c39d26ee07d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969ce6048e0046e98ff1c5e53a9dc78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dded6ef856ff47983f1b321f398b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d6982dff5800442784252024cf5be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc05b3d06f8bbfda956ba97345d44e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d2e362a72907a577a466cafe9ff66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac79f9976a2624d347c0a662cb4370676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dcac14c558c7507baf8a3f3b69f19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729cad84a8e46ec225f9bf0a12d981678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460805a91a00fc1a62ea82efb124c02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf84efc595519f13428a7cc936f727680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f4d02e51fefed250ec56b1e235b8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b2cacbef66f20f5053212ecc8622682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8f41e3246c95febc986e744edf6f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77004c0cc3ec2ba8c628ac8e000fed25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485787558d4aece0ab7035d0aeb02c6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1354e1c39faa28f2aa036c73af526686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac576cdc6fbc80c528fc966d175acd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156fea9f818455f3c14ec729aee75a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acb383b25caa1ab05908c803eb3e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd62d3ad8a2d7c2b4c43629f4ddb2b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af363c5b9908949cdf80e1ecee77c91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b21234e5bb1d9dac7d5e626d931fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b09e67f5bfcb390a88473a7d09bc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5a3a89bd52f7b1e5ce0e0f96e734e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42410beb2b6d4eb67c7a648c6b0d99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b53625fb8ab2d989e2947296f1cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229e412449862d670213b6f7b2dd578697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d019b9cb156e3190e08663c71358ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e40fe677ef37a3cc0858950f16eeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f65db42e17c861e7a119f6fd16b44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9eb007a40df681d44b53fd69a15ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e96cbc767f5d7c3380e6efb706f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af92eb3c6425c888b3a521e50a7d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e5465ed1f936e83f848d92b2d787704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff01151ee341f64d8aa95ef7c5107705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ad6b33f9b19e4e65c99c73fd5142706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b67cf1c1c23a6a673e56d9a3d4796707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4cc95b21dab30d269e96443349c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8325b25dd4c996d8b4e13e88ef384709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1eae2a1d3d598415616ac5b25dc0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb3653208db33d46f79dc0d90e97d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca45ed5d1d3a6dea80fd6e2aafc9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b0e6033858b9aa112abcfa4825e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9f781b410ef956ea49b366ef68e53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac9668d66682b04e0799f92147f32a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43767e56c8a204ec675fc6113b5c11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1bd9419b8b2411a6b92ab19773e63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e1d12233d2fd98ef94c6ccae2bda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a17c550bb07fdf027e98ac844b02fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1f819de318bd6661de6e94344280720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d450d6cf24ee2d5234a7f237323966721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504b15b6e304f09adefa80c3fd32aa1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17855905fa8df3e6b6e148d63fd86b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04340af346d5e27b48700923715997724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef2bc05fecd587848c9679ea2515a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf420f9452ef50cb955a6b70cb875d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c6ce097428258a4baf33086f4cd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd601dafee8c7e7bb7424a42096eb49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce60faba6229452cd327c9cea6ef481729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3828f56a7702213e4e161a8fbabe3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f23ab6663b5f21b31061acdee4eb10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4790ab9eaff0ab626a702450ff27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078d30fc72b11a635e6e2f737dfcc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8da03307b66e29b309dd5b29af92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c68c4dd85a489c5fd0a4891a17790735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd56b8b70f7d42af5b7cbed19ac6de6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8adbb184015cb184057e60a079b1ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb6beb109632e67ba48a461b1f8a4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f692286d27b97630eb9352627b82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72fff9a5e9733a4d49563c9be34821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f69ba05461ff3bece5f35699e05f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748aedec1c946d0cfae1603468ab985742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f0c4b9345f081384ce7faad15348743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb1177020c744d8ce117f8aef674d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd316a160bc65eea4533ea58b67f29b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ac7b3a149efc27c5991dbcc59cc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc176049b52a704685f92053d710a50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474134025eba55e828064074c7c603d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a4732c039132fec1fb0f07e0a486e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53bc21078c78f08e346aa82894d0d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a020876ce6f1bceecc8b1e3e392a1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db923cef235012857416d4dc7b83ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f5aa58d338c2d34602ffdbecab83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a43f9f2fee3944854b490a5a70b60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ad6af79332ece1890f8d3ddb3d5cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88898dedc7d403755e44e38db2dfa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c75b56022ef7ee777f8b7a3f7d875757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277ec76444647134dfcab4e52d8f41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec17bcfbeae38ba1824154b99b815759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29cb102b6ff663d141b7ae60c9860760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c06ed4ffde924b3696ca7edb938864761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd468ecc6bae958554d7b6c21b0a89762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09708a0b2108af5844c372984df7b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433e44e17aaeb459279c996b277d4bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fb058c397c3c643e04524c631fef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bfdf9a29c82ae12f9560c22586bcb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61346d348b34d8aea70022007d5dfd2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93505bd02a1ecd68e7665deee7b11aba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5834a0e0a9415b3f7e314f27c35b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32f7d5aa51e8aaa1cd82a8754a352c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b593b915631feacd499c3f17a9d3733771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801a0523da48458d1955b706de20d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e85e1915ddba19f1190918c74f91773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653155e02d7a49029486b096bc705ff9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622431c65ede35e29556849ee3492b5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4aa0bf72c6ba302c4698b8d9f3a5f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb7465f5146d8e20c89cc756f0bf5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec29b07a3c027d474fadc69f911d41778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7da875511957f749da11e9105f90e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa80956b2f36506cc80288e4b0aa86780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9be2187e003c5b66bd036d0d76b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6fcb013e800f130c0e7fffc3f53c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa443c6ed4e7decb55c33854dd9c8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e959c32ebd44bc72d69c92ed339c51784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb809c484fccee480dc47ab60dbf3bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620bb914b2af32c4b234b04af929acc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5067ccd452a9504dbe37d0b75ee1d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939601ed983889be1b06c08bc27afd90788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8ae84ed1ac19ec148a1aadd2169bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3c6e67ae5931d956412cdfe26facb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ae596bf0e3b1f5378d94a51f2025791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ed2b6d1b4975d002fecc2443b042792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d0e9b348d0fc4ba8c75125cd44e97793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38e771197ed432a5d5a24a330957f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f91cd44d7b447e0e2b56f94c2fc69795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458418949a5786a31ebf03c7e3238743796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da9637706172299fee6e576cf058f5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27109d8a321e4c5cba28f38c12a31c15798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31960af402120510c327d8bcc34737ba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed383f764bc08d2074775ef9d8a30ccc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d162896a85335c5197ea78afde954801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3f22aedc6d18eec8e704e616f6642802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb74799a71d0adf9cb672d8c6226b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee4c9bab136c2f9e96ab131e837e46804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54684fc44894ea21bacd47d6f05ac8b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d955e64b8e618f39e8eebd31cffe9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a1540923fcd02d9e1e1ff7c2c24ae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1819fa69411ce4f15b7c74b064f4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b525b2da55044c7d2983161ba1c63809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ec7e279e44add07e70ea425c1705810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b2a57ae6c1b40baef74e16d8df77811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1281d1f150cbc9ea5e80e893d4307812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bae89419da52343519f744d3966be5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be952a9fd97d90d988c3faf12d9788f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619500fc7a7fd656086a7eb7ded6924815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd960a37fcc373024b48028a7c42f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c26a52945ace932dfe71a094aeaf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2eddffac6ca6a94accef808ce2497818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb584eec4a433b883f6ebb5097cdc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3060eb0516067abf8f142ed6fc5ea820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b4692a743c99998057c15567239e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d99e4afeaf1bbecd2fa0559dcb7c8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c0ab5711067bed3c0b16de6782e4c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80339377f2148d9b6d40433d7155cbd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124fe47bf8ce1a330994a11363c6b9a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b418a347ae642497851effdc61ce597826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c165c8f7d45a598c3ed0ae1105c7e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc067609aac3ce38361d5468fa2b62b9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad76ae35400440fbccce55dcf8e432829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942e5e1b0f61713e4d81255d8dddd06830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f299cbe05c1548cbd18db3adaf065831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b35df83095f07f368c30d25b582c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dcdafdaa3c334eb6ff431a2f5d55e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f670c7c74eaabdd2ad8d3c4a458ff3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53255ea4f3a87f95278864472b11a4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511fe6a5835dbaddd0df25c181c55d2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3cf205f677985eac58c88d5461bc8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f7e900952bf6e1b76d2d428046c2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f9a2f4c06111cfdb3e211e3650096839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67464ac1a00df9fb23e74689d6f5afcf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c288a804e62141f0ffc019cc43f3a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4a7ce0e534b97d5fa1ac62aae70d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d2aa4f18867efe077d7d8fd89136f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf77f321500d01e2c7b71bb377d347e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467cb3e8a114098673b2f6670345fe2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1da9ba3a198a3c472878afee5568b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d76cf8e40de9448bfee36150e43051847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33dd2595b62fe2af987eea350a3e02848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3410fc83cfd9cfcbf498641fee3b70e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11795814c49e695d1ce21943760d91850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966735c9ae48ca1426e602784ed43b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed27a6529055ae3ffab504f76a15fc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785e267eacbb4fd2b6c5a4f799dc97853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e368ed5565692034bd1dd3a0954b08b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a52c14c373b8b0ed07e33741e213a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec59faceaf8c83183e2455d2fdb1d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0488402050781c15d5a6872a3ccf1d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4cd1ddfc2e57f6f883c3b56308d1c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9759436cdd945913f6e75dbcb5b41859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf16ab8f566fd6a9ca58a8793dd01860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d4097fe201ff2af1a37dcbaa01db861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dab9e317db3c1c2f9d0767fac4d05862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be353747448e379e95ffc496956ee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f3fbe838ee84b4a1fce8b4c406c0d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bbffdb4f6b09e8adf7c71528936de865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd139c97bf673c132c1748199f629c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522563610b9ae23ddfcf0e4184af8cf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eb11766532c6370782fd82a033fe0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a2051106de77ba4963682013924e6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d65df81a5ca76377c8bdfcfada820870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7bc0045f5977dbc3d674876e92efa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78601dd8336447c8355ca3355b5907bb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab87cc59ca5c4bfc77493714117d327873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052ff3316d7f5f089b0d3354bbc9c8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a26a488a48c02402ed832e15f788d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9aa5aabb160fc33f91c5621a40611876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e171af8cda283fb87d26a41d4b62806877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea1335ca1d60f3d3b31bc5fd7d17e3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7ad794f190b383761b8a03845c97879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3106f9c82e6571acad7c3eb674b949880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58394b8d246322a892ea63804139f070881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a4d10414de3b957298a84cc20da8d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782999942a6dd8ddb2a94cfdac2cf96e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17934347565e42d316a40643f13f8ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08036848149a0f8278f6287f5d1569885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da950ccab323390a2a1662268b77560886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3c1c62f4f45e9f4d52b5545e06065887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f034b3ba7afc215b3d153675a854b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724c3b68bdb9141baad3d5a4e923ffb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f1038c24fc8898a692af967317b10890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f08182929437f317aaabff345fa46891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa92611466e3bdfbdfb48a055fef27892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88973863796aec54e435554846e01b55893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a12b37eced0de50decaef00345166894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfc83aabeb48eb5b68c56491328be4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda5b9891f85fc156d3737a68e6b61896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f8952f1ba7c6c22998215ac6c86e1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba593b4ea9f7576d2dfd3b934e16aa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5bb87b312f996e434684622b77ce899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49899c8491ec55eb3f91ff246a3a9b2c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b217aa96d5088f84e2bbbd9c425dee0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78517acac3e2e766df9557a9332e43fc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff4dc9f0a9265039f218852e237d29903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b34a8bbc8304816d1e2bdaadfb20904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac08f4828ce1cca20a1d1f6fff4d3f2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236c619621f77fc0d1549e060e2df06906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd136430a83384ad9c897711c41df4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59da95caa1b26b600d2418dbd97310b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d01e3af3d43c5bc04c522a73a4a50909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7594cb1feed0f84c1e23c4dc5a7cb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cedb68c20eedca1c8368ea0f9f54d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ee7b746993420d5906346fcc8bee8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747843a623ff4b5435fde24c66630e68913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343489dc9ba915f87066dce8df071a7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c837eaf5d3cf203db5dc1476b7e4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e397fb7efbb02efe0a09f8957806916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b384e7018ce46a8815c2cdf2b55d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf7302dc24be7fd6f9540684a804d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8627e4afda4984e254140efc9b75df919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ef547e8bfdb221d580396328b335a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e14b9ddf16d4507d3930408e3c43921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf259035e83b7b83866133d96bd2caf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fbebc5f7481a3eae066dcd342334a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a852c4f71de2c6e27aceeaada4cc10924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e8e30ddab6b3db2770a1e922d4e6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fad321982818fb002d9273dfa1dd7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35a73aeb48b4d99668840258a83b92927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a57ace9bc4f69ee8786253269728928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9318b95fd186ef03a7e72324a98c4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65519ad484b6f23293709af7dbf9615d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89414f314ebec3cded668d9784e50931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced62d479a69469d13489a5350dc437932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcd158458cb5f6cb9db2f551770d05933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00eb6b14c0635b4f762995021c517a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea8357c36ee5acfa5d5fd934d8a19e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02f10d71243c23957c04ef091a81d4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd76126f877e56ff310b9d79daabca937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03fd708d573815ef3d1afe9599e0ca938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307944b4a7c9e9d79562799f69db1949939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a43bda447f9bf7b3b656b62193f3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038445b9d546e3445398c2c9e9783d5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b2a0cfa470deac55bc3ff9133968942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c4e8cc5e713fc149017e13b4f3321943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46ead34fbe0a9878beb4d976f6338d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75380546c07779bbf27814a9f608b5e2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847b4245af42d096408fbfd1190200946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e5eed6958c57f1ca2056eb93aeb5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216285e5f99ed5fbfc56028cb1887c9f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c808ed49252ad719cd707940dfe387949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991d248e4c7d58fc1df0bf3126e623950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7af854d512d20bafafcebbabb6b8da951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba7ea3e2fed2bfeb7a47000f8dd0c1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc95c4939994469b893e3e5dfd069953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74664330101fe8d89817ae2566e113954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931473bf6e31ceff566e6dc85574e387955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd15df4a5ed8438b881a023372579f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e800163062e5e3f5c696637e18b9dc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e875a5f784610d728f6ed5a3dd0d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1cac8e023e5ccf9d5cdf2d5cd4e4a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad3f893ca46942c5cc3bd8824f3ca960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8182e5466b74db75f43c0051095a2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b846df4ec2f25d5411950286ed81429962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c8926e1bd27f2edd41be9bfc8155d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f61f8073a6f6ec2f6e2d1605309a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d6c2897748b63eb01a0f8f546dfa8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642228ec68d6850c37b227ddf0b09907966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387ac5e0df529cee36a7fc13b6ead5a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476fe4c629549b8335210923f90031968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa75169dceb7e427c901c2545e6c63969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b22a6ec32442a12ecd2e00ad26d1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514def5db3de152153233f7505e1a2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285736446ac7a24aa62e0c345e4cfe1f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edc688003f028d1d4ac845870db85b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75384adee0e1b5a2870582664198b84974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dbb7433f5c9e53ce4505e797733f2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c743dda0f85b0620936a909b8d53be9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb642440d4f536704d250dc169196f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504607a117a1686614ddb707fa1453f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d051e6fe3c15d892c02b84f4006dc4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba5b383fc632b5e8013111bd7516bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eab2a53ba12ccd2e1b53e412427b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d438ed771503f5ac319a8b994bba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec48e0d775e3bc4204dc76af14d1e616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac07eb84ac32747e0c07eed381d91427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2967481d7f06b460f08051458baa858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf26e6d28083589edea79b692dc1db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa61636eadcb8816633b15c2a8e5ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f660b9e7bb90d4f1078081ff62425611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181447e708f14225d827d1eb9fa5373912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f982fadbc0075768a01dd3fd1f054e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d9b4216f63256d5fcf1814f52959a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20aa9b55acc90c48deaa889577ecde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aa9f250d9697d69e03fb739c89a9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ddb60f5fb9ecd5b99087d91ad413d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86079e17aad655a9c9c8a1cedc024e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad2fde1ec5b05099d6ecc8df61d62019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae81f29d58fe4dee98ebaa0d00c1e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85bf2fccc3162ece7d4aba989b40b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8594aa8c74fee33fb0e24872523d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f382d41365f6f0f3392b27e8b9512b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50d42646698ba1b4564623773d86324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc80501492dd75b4df2513d2b0f3f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eecfb62ab3ef3c3add23a0d273844b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1abee155b97625f21c83807bed13f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce222faadbf1a48afeaf971ecab0279028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838defffda9c4725346e9ce7df485c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca78082ac2ba0150688c92bfbd16030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36f52dce1ecbed690e0a1e1f76cef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8349f9a5ff023fb71cb2c17637b1db332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f59f651cb5a362d8b9b9b777c92133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19995d4a3cd050f72b7de22357290234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7a40306abaad4da7ac7c779c3a9a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa9a9d371511d04453a8193ee613136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8992d9507fb1b4dc0e12b052cfd7a9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e202f1a16c758d0940634d77b47938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbdfe304918e9999da3a8bcc869abf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d80adf3b04fa09ca0d134545a55fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bf375da139defdff478de16564cb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b7ceddc8708322acf75434bf1ffa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6b19adef2ce4e3f3ad0725ec4e9ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd58be1360b922e7938f067068f16544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0faa23a339a03f6a7903dadbb65d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666d63e776e7ebc87591c9452d53e6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecc4159dbf9833de4a9b3401cf84d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d4fa62f9f24056402237c849d31548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e16f29cf4a94c4f8ad53bb60ddad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733de7f10b2ddd77742b89db4b30c7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67a73f5dadd6bed8fb9b33cb1017c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e4f06c4c081388ff7526e22a99d6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735235424f56b1958fa4fdc80798787b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaec67808dcc52804acc18f8d75d43354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5ebd74fcda0609221b12580ca0a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab48515d8aa8d2c92f91d82178e8a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30954792f43f9d74448c015e0df6f25e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaaea204d57a120d13d89e2c85877c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76312e40928b1ca9906c0989f8d54bf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb0d23141b9ba6e8b0b22e6b90e9c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ba603a4164c95aa82598249f0091d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5cee0911b1b5864cf9e040609bdc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb95404e97bbe03b660d9ea7e4fac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6282ebdb78d02f1fe700a61faacd3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae13fb71501f29812507392ec6736c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415229c9fb4e18d65ebe47c8ff78ddc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4330f784efb34309c9cf340e4f20a7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b4787cfe29e094fa955b88f97c0e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5716f05bbe6dc9a74ce61dcac1635d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f0aa8ac2c4ae214d9a82ed68c4ffb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa0905922eb7ada3e2e4cd53855c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a4f22edef78980414332f986342ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91829717d7b33ae868ce20567c4f25f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e4362de4a41299799967979af596074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c32a2e3d46038555277c9a24b1d7d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5359f6f3f24273ce3bc1dcae4a412f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62305e69d6e010568a0cae0c05d5758277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c69169a8812d34b217ff9c4db576a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39988fbba8a12f36cccb4d7f8e2d9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea3ad9950decafcd02fc71d2333b4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128825a475209d17d60de3ba52fd5d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b4d7fdb451db763e5f185ed8dcd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535333e2a1c1421cbf1698fc0d430483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a484d519d091f3b1f0bf1b0ff0af484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af757c0c8c5258bb5e8ff2db6afc1c4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bdb61ef9a2a9bc3b9a06d431232ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a69da053fb887db41d6f7d28016bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d85aef7287a59e809b0b159002fb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4193accfaf83665b6b9016bb35480489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9081b3382b6903e1017efb4ca7ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22af0f0b46df505d6ee2c075c6ef1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a0a6d4eb311601c94f172e10b1de492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9260f3ef9e76982f42b31c7f569f3d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc0fac46db1fade526ea6f5d9ec62b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dad899de9a15ae7af1bf98289783e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6f126d394cf9c792a1b481aa9d2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2276f58fafbdd7f08317ad275e697497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a95ce6a2c323da9df06c33ecdd99a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd75013d836db82cd4b1c97d8040c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce12864635276035d7577788ea6f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d846bd68fb6bc3e29275e0addfca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650949932c319b7b7b3936921d21585102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394e31c1cf6f8d390e97089eec6990103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac2781d7b87636f1e5197ac5145519104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a7cf4d42c3f6dfc182f352a57727105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20d468e2ac7e5423dc1b565b7aaad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac0a548deec5e7869f417895d57f2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3de434af96952baae46037d82e5b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db62f287175b960aafcfda6f471d8b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d21a6c9001f9c8df99477f00f0f6cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d2ff5b4b340cabcdfe5d5446348fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627bcac63f5435228029dd1ce9345c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d291a338f6e0a226d04757c97f89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abbd6bb227863a7dd05459fb8eab70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3a9fa1b5fef8a1232316499bb31c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a30e63fe5e3487b1aabb2f6e0c624e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0554528c3cff343fc2ef64981ca14c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6eb0cb51e73006fa5ee5f0946d75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf57c2082c3fed6167851dbf2abdb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782cba8ebccb858ed82cbda2685fb39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29801f0c5993d785dec8f5b59713ced1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b0d60b9e5892307d588feec175c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5476b8c95b48217e7e02e610bf48f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e37a5ffb7c4b3ab04ecaad402c47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce6fa4e2be86edf4461ae24ccc36a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a36735bc87e9d978beb6025544830126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd05a17e5d48503e7245a5cb530af5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad8f210c726ae396b8ef8c7f37e0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f32ecc38fd9c696aab9820dec1b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd511dd729a274eab25f43cf28d834ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26b332e4c26aff0e05d6a8c5d0fd04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee9124169643afb1c2ea1867e65f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf4df23633a5489f78e93556c7166c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa72e8e6248127bd2180fdd8089a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73ddcb0a9b2683430d336364247b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4304f290916f76c4a922ff441c0af0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927c0106747f4c71da125b11d4298f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705ead4c50ac3242cf43b1b484692c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64628dc2af04640e646ff6b0f4a6cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae6a9e88816279b5d7089c61d975d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ca26656c799d0c495dad24e99cc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa919d56c1e36b09f5ade2ba660a6c3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed57c227273603230e5b38a36e1cae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137af190851fdfe5c6310061ef53a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e62dfdc82dc50b78559956c894d243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328450ed1e6ec75c3854485780288400146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2554026c9a6e343644dcd3884322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f6ae24e70bdefc396be3defc0bd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17354ecf963288ad1daf9f0dfb1aec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e705bf89ae45e5b9b5809f5f6e44b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a084b91c4630bc4ee9cc369987ad4d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc313ee6b5e524a8a839df30c17d6b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1cd3490e5458a1812f44f4eb55689153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fac48cd7c64d56fb69492704fd0883154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d39f9a51ee6659bda3348613b060c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fa0a862661d9f8941a3ab1e4d17c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8db345467927b96d67fcd87acb707157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815186dbe94ae22aa3d4511352cf46c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044874387b4a54e61ba32e2b19aa0e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fbd147fa65d6da22e6906c42f9c5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b004951417a701ed0c683e3a88ca4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962233720f4a854799cb181c5814e5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf71306e0b5485d3eb887e407277bb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd6552265aa31992c1d1729c06ad59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34923cab7754661ae5049cf70f010165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ae56455bd79962845f67541275fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba14baa7db799a829405ce977ddf1b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b6e220a94e77deff0221abcb7ad04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139a42f9cda9513ae433be9b920ba70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301d8112637e4b8d639e22f6df5ff17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad9b0c48279ee037b47c4c55463b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae8c7c41e509707adae3c4fc9e7d5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c1b1bf643401c3f30c660c5484bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e451e48154da31416b36ff95ff793174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ddac0a95c63a8a5d344ab44511924175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dcc4c9c911e9ba70dce663a4164c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac64ab9a37811dc725be3cdd583cb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6ae322d3caf955f4014817a6d7d31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744941af091c35a72892d0e8af8f1d10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b8799395369cff5129696128488e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653fabdd5b5c5b78101b4bef66f5e5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4349157707858f6b694edb93559c53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bbdd46ccda301df9eaca41a2500d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680cc3e2a17057187941fc9ff222f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba614904192cf4bc330f54b3753c92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48334a8debac6d2774b7660cf45a2cbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ed8e6fe618bd18789846e7183254f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e3f12551aefce65e03d192a30695e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd92f5e41d109bbb072d327f00ce4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f916cf183b5592da85f53a59cde8e9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef486250b2c4cc983e3176a81e28f48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf14b7fb239911d15d391a2ab51bbd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff26ba4b1fb5e6ebacdbbf3ee77e3bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372168afb5779e7876b4111309cc374194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460adcf8f5eee11b16a9c4b7029ea0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c41a804552ef18b9a27bfa3ec77302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee30acb34db77854e3e98e649e2bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094259673e485cdf9a94c8fb29062619198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876dff3137b91d6867dd6e475c965f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292d068a219895211da066442db655200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b741fa62293fed71fe6ce6c149b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad296fdd61ab04489d46a456e20a344202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6a16d7928ccef937219c008c7d74a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d7beaf17326e3c4c320038df9689204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ffaa390bcbc4c7d535b3296581a91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ee5223158b58bc554fb6c8a09369206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ed78ad1ba9caa980c8cc70b1955a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cbf8314fa2651ebb891a602239521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8dfc33686b49c3b167e1decb971a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c4743ec5d867f32797d68ff6b4658210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf4f5b5acb305cad8a2b53afea1e32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f519e4107e875f4b0298f82f6e839212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c1fc4355b00cdb4297749c9781f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72374e0d42153d87afbfe363c0036067214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144bdc5ce523162cd2013a7451c4d94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcec7e10cb39b1176c58877ed6c8ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac14dadae1828a7a50fdc377eea7f16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b6b7e50e5cca964dbe3fbcedd5f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00403f953cb73ac62a29dae78b743479219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbb0820dcbce61a91bd0555d25e1c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3365c3f43a699db1d70514a1a88c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246119277fe85e8f431c45b75676677222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60455889cd1ac00790a7181a7045e633223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57409efbbb2981eadcf34860b2129be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7e4ecefafeff5ca60065317c4969e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3049a04f6d257063c32763f9332e49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495bea4e3b5aa8a71885566fb7c643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51d51287b34f474a52524f82e2be7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324325a04aafd70ac2657b3d581fb76b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e08bea16f163c8cc6bcb91b78da0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf749cfb71746c45b464c10c4d4bb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59afa31e70c929df6cc9025ee29dff8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c46fdf5967457e9cf6db8cf2f1f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ff8ce9cc3910237955a0965dc703a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc571bda204d7874109f84b01fa9885d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f3daa64103e0b07c0672d698bfad7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6247e11c988b460113ad1cc014327237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e905b27bf028347fd99a8c9602d067238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d5c9d09d546b1dfe8826ba1f6930c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f95195b3243a9af5fbdbfdce287adc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcb63c80267e82b2841606e8c3ac75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab6074cd32b7e9a0ab49bc7e9e64f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd9cdd03232ede383545153ed17ada243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42619d3a1e1dafc9387cbb9c38e04a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d04ff804200bf59624c2cd46aaf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d2f690da62387e241165dcad058c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0071c19d9e3481caa40d5f33df2fd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0a73772889f06d7a42f02db1cf004248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc7f9e4038dff0e3bf3a010952eb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b1e47fa1b25e5d4bae49919f5ccae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c056c9a4fa698079bb67566fcd28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a6b2b8dffae973484acf1237ed69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c051768fb71c6a4254317b47321c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86c3a91db6a0c681df88175b128c35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa95c5c2c081388260ac83b256901255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4171af05626c84f273f4d9163d8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850609a59595c1215d802cd81e43b31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef09a39484ca4a70553e712a91fa123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d927497e26fbe613714dacde169e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e907e884e7fb8bab635ceae4c3828260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0def6636ba6a20e62598252989ec67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3a8deaba728d15633e49f9a7d455e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe08d762afac9177fa1bcf222743d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24311684c5c1b28ce25553791fcb4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cd5faf4a07916327288c9a3f949a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86d3d45ccd55f71fdca239e1002344266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b6a2b0367d77054d2ceebd87a86d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa40ae730af775aa2a5bc20c2bcbea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fecff5fa9f0a9deedbfe7175a63935269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a502b5d9b386fad213e5e0c351b870c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c56abf32025a33bbdfd8fdeed24f8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5f77d71a3b0d47d0d0556db6e645272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b7df07d2915b3d45b4af57e776728273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771e50bcb91d49654db4300eb2a078274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c799ab5733f5cab76e19fadfd387275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86494906cd2cd88f835c417a8ac6517e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c678487224d336bfcb989c78661d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158acbb7dbdd515910868d974affe486278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea04ebdf791816cc4612f335607321279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc752fc869caf35258696e1f70615f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5da617d17e3028377c36decb584ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac301749bca1765eaca3046682641f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca53f4c41d7c67e06dbf94409f0d8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998035c55b8d15b1facd3de4d28edca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cfc87703baa619cddd24ff9323077285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cc0b7c9dc003487e39c5915812674286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2627aabafbd7e99a974d5cafb57895b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704f991550eadf3846d158d6f5e9b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1707b374aa89e05f21cc74a73ac38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d86b8f8a843ed7b29b903eb5ac6e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c1bd4defeb99e2d184bbb02ff4ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262f0755db5e286d0b694adaf23acd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebbd0c5b1bda5db28d2dcd4112f257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc62e10e8c427b18c77270cac6fec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99fd47881d6052c31a99582d8cbada295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178329ceaf5dec6cd5eb8402755d7e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d048ee0a3bee7aef4b0c8b1ae631f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb945b7af87f72a25d713e81f1affa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fe3473786d2d2428034da83aa763a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea55093fa0abac09773bbd5de0be312300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411268cf10657ed068a063763b67024301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0217f66f3f06b945f08222cd754146302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fee83a47416bb3aff2f7cb2f8472a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df0bdef50c5108519316095736958304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed303feac0e8e0a9ac3edef31a0b8f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959e65008b140f62f4241c60942067d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc058bd89cf8ef13ab16f72284ed068307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c980f78c6d02d55d73ec81b5164a4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda50af761de060aecc364a8792187309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebffb85748bad98788bb257abd8c574310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba64d98964c3d999e99d368c01b1ad9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f2487af0ed11326e2f28d7931216312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504833654ad5567aced279d8e139fbe5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02facce3e947a576401a2e55e86f3ece314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17786f1530c49c0de6b43f9a206fc96f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508437caac6c712fe8f29cff236c03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe81e85dcf5a03b327ebec2a0e630d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b2c0f25a52b2e972932724490c7b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f9eced067a3f5b70cf80b9712ff3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff5d0d18f03171fcfbc7fd9ec21948320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ffe0a27f8f2040217c61173c8c5da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aa63d4f35a9ab37239f22271b08a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23312f6969e01f1b3a50315bc64f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2fbb98d471216382a4e67af014e90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a7f2ad5d3721dbadb5637bc9a721325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42d72e5aaa47841817cadc44ebeac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c550d5a7232e599e2dd3bea330f2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b7efb4165ec6f08a342883853381a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c1ecfa0148310d8ace02829f7b7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaecbda3126aafcd6b54bb29e2dd2b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d654232e2ef2dfba6dae6fb1573f3be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105106eb59adb4ffe6f50db5bd742cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41430e1071ca0e21a05ccceb7cd37aa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735475b1eb709b0bf15ec90b05bd76d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8514224def8a4c1b9a189326c8fbed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ab6231241f14e487906bb97872d83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4fc80fc6954e76d8aebd072f66770337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99fbdf26ee85c38621fe05fc63898338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305fe2c779e45119e8b34e473ee20b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856385e0a4c11787ef6e91d6250dfb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad46af206e74a4d81d8fe06676e20a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c50b2f4a2779fe153657496c87993342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc408181667d5bde5c233802abc0d59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4b47ef068acaa0328573164d06d80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea9501af79e09f8cf33da85dcfccde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d2f0dd39aff79551de4226722645b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb9e00bd7652879c9d5d33ead4bf2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef2ece83394ca5cb928d2446c2b345348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac91e8956e5e7a721e29c54e47c2c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8ef85904775f9ebfb8aabdc0f47df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3ef91722fa297cda97c274ed0817351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3aeb6a6a386e8fc1a8c4bfa06f0dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e644d0bcce27cb860dad15a1d467dd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5780c262c66d076330f3183671eed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f9b3aefdd706ae0eb0ea5720982f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ddde943cb132c02cc0f1b52a8c6d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2697f3105def6275ad09353642dc418357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b7e93a24a64c0842861675d2baccc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9491d6b7cb9188686e9777b02e347359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3acbb3ce1000bedb457525a3e05a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d1bd4da04f38b12154e8edd30ce3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4359d672eeafed92bf08800aac1010362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d50d166702adaa140905cd0981cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ff2dc880ef76209b1af54c84d696364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294f31076dd08060c7de651a5453bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7761c91b3d20bd6a570055d03431e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2e4d8999b812c09eb2f36a6a20b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c4cc517bee9ebe11f39f406f12b1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778145041f850930ddeed25663ef0ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa09d6259663a5dd8bbda0814acfa4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021fb9c7f43b4b2b2ccd2e48cfabcae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b6d10d1c865cd818251cfdf17f7e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3482c0a65127de30681a4adb4d898373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3c8ca35a539137ac6ad05e265aa5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceddfa006b67ea102527d60d86aecc7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea6b91fb7364e8160572325a71f859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83886d8c1ab34245fb03499f9779810e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b011375699dd725d9bb6f481625a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4915639b03375e47e2958e20d20fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d07797c83746693a1099961982a9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca28fd9b72c3490be20a8415eb435d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240542dc0efa5143d6b15dda7351927d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ea3a9366aa5f536184c98c6267dea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeb27c31469f36209f0c7109a7ca69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143cd8a078bee8e973e26c8eb39282385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d4e298e0313c7643e10749232e18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7a14e2ae83d4479e100b89e79964387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cce7b1efe5d21e72927e5575a5b9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d1aa57d271e44ca74f5ff3f92d2b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f35fc78a24d2c550ec4a51a2ea1e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432fc6eb22a3f6fd469014ef05c05e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b55878725763e773b797006bd7250392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e5fabc9a6e44007dd81c9fa0c9785393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf425493577a183a31f00da83a910a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155749252198ee49d41a41e3f01c6e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a2767b5efe0c2da9c33a0aef8127396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea5eb614e1d9493ae2a104ef0caf42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031871089a29210382749e3b55dfe2a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b0b32692951e7921855ca4e01d4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc67b7736655518e95f170f55ecb17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564a1aa845b838a8ce36232c81ff19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2656df9b9ddd04e56d94aa0e6eb09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4022196f066ca71b4696239a1a0f32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f47d616ff48529c743b01bfffbd903404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776b86875b66bb32ace7aa6a37bd539405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265798bf7495e1b1e2e70c85233070406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a23192b886a361247d9197e127e24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbb25e3a2b654ab33ca88e96c6e646408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574cf8cd68f64f33521807aa0f4f39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a890d21d73baf3036803fe9100beee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daef15859a4e2592eba002b949e14c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe522debfa2508d9e9dda39ff6f2f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fdc0eec08070f7822c0d5b38ced69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0987416bcfd229d57197ff184284f03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089156482d066331376310eaa28e5314415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e56f5e065959b884a7d5e6412e9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2725fea599d21d8e5e0ff64c343e47a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbaafdcc4accf727d3124a019111a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c463313164d85ee18f176cee02080419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee2fda931db3909e2b62d4baea359420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc132b214266488485c0f355b524b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8cef94dce9d2dccc88e24632b00d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd8edfa1e45cff58d89720f0f93244423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36df01a139c84b29c47bb189ae94cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ffc5ab74975edfc1f690a58eb5d9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81450995ca23c9dfb4c5b36303742536426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5822897eb628c7bc1aa5a33351c130427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff95372922cd3f90a22c27f41f79bb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75739d0e02aa88b45c6b5f093771f50f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490ca1c14a8f9aea0dfa06a6e52f871430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed1f0b01cbe80b9e18485a5eeec5dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b0c1260789113c0b62a75aaebf16d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571223313f63ce69e7cd6eda2d7ebfe0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6328cb87c016b9a122717659caba1a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e30b579e2f52803f5115123c80cdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f39faa0987d2420997ba43fbd812c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06140b5e328a5cf1e77844cc3a56d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c47ed6a278425eba63244b0e89b6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae86434f78a3c61d1bdd4237fe1e05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7bf94efe9f975c791307fcfc72fe9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f734d5d27726f7c3c9d90215cfcae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5195bd02ab3b236a998c714bbf39e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051479802e7901c09919e32466c52c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d756dc56991a1ee7b9b027c7760f17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ef990e5344eef95a4fccbc2a3f67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac66d5668165470bba5ee31bdfdf04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff875240864c6857f8f3e16fbec45f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5841a0f2a1c3fe27c7cb59f24c7764f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ebe7d042ea8ac52471340e205b47a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf11ed56467e6373b3f9f5507ddadb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dab1a8a475ae543314f8bf48c36489451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b4ed1ee4a95af93727a8ba2089a0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965ff746d13ada2e82928ddf23c2d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed0458753a1bbcaabbbfe3c5ef159454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94fa147e1cc734ea0036fd06d41641455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e78b2ddff5d4bc674cd9488164c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b51193c1fe46fcdad1aaa5472da0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54eaf58cf7024ee6a73942fcd5f243458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5f251ba896c24810d941c567f4e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486075c22dded9cead9317770cd446f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc558c7d82cfd96d5d5310afd83981461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5f9e8d4175d2aaad678fc5d32507462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efa22a88fe58b34d2844a52bd04b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c490a25a29312640c8b059f7d17b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987094863b908bdfc5a97e2d86f0ea1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e7210439d2b0a8c524119feb8a24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b2e3ad8c043fe77fd3f302e9b1e7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2455d7796345496405ce5c4ada9168468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42bb41a62438847dd2988464afe126469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570b5420ce8dc9cfbc24b1999f835d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d401d5eddc8d9168db5661b8565245471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cdb15bd5b5c203ecf6aa156bf9710472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e332be525f21de0c271295a3fe5c4d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86845a9444bcb8a2b3bb075d8fd9a68f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef66e92114320b93d088103e193d8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e80df7c8d1cbbb09f8ab268fe466e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7efafe9fc9763d8efc8bcb9528f7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb7fe3f053e75b25ecb6d91ef5389478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78083ebfa0926ee1d58ed3fdc71a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f1ee7eba2e6d9f0ed962d679d2ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d2e6031b7fbe042f1849d1e29cd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d0926838e94b29796217d5ff128df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9f021e5f0ecc3d43ea93d0dd0c450483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb18af169cc3c4c2c7b1dd9cc9086484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969f18db309ad24c17fedb01887767a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a1af41a131ad42d5650f0256724b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f871153ffe666ad5b408b1e17b3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fa045e66502fdfebb9378d85af02c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935ad32f5226c5926a3d45d779064f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2104c65273fdc54adf3de54c147a1c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5052018727531715caa1632699ef0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c213aa1ab45066f616077ff3dc6712492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ceac5a2d801f801cf6608f7d658a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d230c44eac20d07fcc84143f8a47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfa6495277b6191f3ed176c213db65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4d1246994bdf95f6386443c2410d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a25ac910f2182057d760d78f24bb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180460609496361c25e7fbb39ae5351f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe850b111dc2c122f67ce81e3fe26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5cc46e0f3d2352de7e954d57b3f92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8cb19ab5fc94b50f18b6536bd7c67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f76bab35dbd18cbed488416fbfedf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b6d6177a784660369f46ec02c0f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575128fa08ad20c2d109d334792f2a12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61604982e711a593212a96175d80e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ad223d39130d850745fc138b1436506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f442afabd9be98df8e61b1edb491f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b118c623344c7e36937c55f11c2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea4bb62112454db8bebc91c1b3c218509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e85e76b782d32bd96bcc67eef98889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f80075974406bfd490e96b69961791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc489d5de1e804157bd7d2db7c2c50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082ed8d3ff84964ea4d4d9f9f10a0bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb6226704554ed2252b9dec4173cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17250e1da510c8653f2a514de7fe3f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c780ce73f98c4289583e49ef3ad6afd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843d5dfe930680e5885bfb79ef5e56f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53a5207de1a0438d282ea4a4bc550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e345c5cf43b0147c30a00947bccf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1e3047ee925178fa4731970a76769520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a93806de85389ca301c9611b45ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8ccaf0b35282c57d96300305be2f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c4c139cac3cdb301e830d9d698a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d13968df21f971b9b79f1babfd92cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520c5594ed82716ef45642716b4276d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677304b637e2e273845cad63754a8df3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669181a829d5fecbe3fd3b9b25eb5342527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0bade07b1ec1e248d7034895ecb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234f36836f70707647460939cc79e38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d407dce9400b349da79af5c06afcdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60341ae2d073048070325a342decc377531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3377d4b2410d093f4ac621d66d99e48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253770a8ba67a4a1b167da9fdcfd29a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d64bc87ef94fc41b839c8725aa20db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebeabc4e757b585eef54d9d48e7e40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90035e8fc6e4852c05a83d5f973b1ed0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849c79408b74a3a05828da24be2d25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2f7a5a9a2e5c6c3d44828772741d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588fe7119465542dc872297e8ebef5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af6ec8813640f7e559c03e842978d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385cd0323ce605eeebe5cbb3d15b83b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e56898c30df995034dfbeea8096b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52a6f67b2dba887bb6b54187761a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83389af746351aa7b66896f7b81a354544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4390d6f99b853cb002c93a643cb6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2189212727435667520b08781ec842546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d82f083833ebbea97bcb5e252d9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ec07e16563fa9b1ddb30edb99eefa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eeea5a3986479b2b2ca9183856c73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99378b0dac83a9fcdda101758ee3cc0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741ea5b1c1602371881e87778b7541551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58869d70e16b97769848312c1f0635552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8241e8655cb5eddbd03a9f182aade81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddcff574753bbab63d0832070e3dd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4065d03625673995f2313264ddc95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078663ecd7960523c055f6c01c1bc8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf36d62f336b48805d670575d8396f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9bd9599bb20452d3f392f7476f37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49bf4d5cca89e6eb9fffb6f215968559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029576824f517c70f808e5c5be76cfab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f6b5d4eba905add8e7b7a9a6cf8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d221d5a0c0dd5edd11d39e8122fa8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a5e5523fdce778970f008104ab6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f420767ee3ebb6a178fc653d469e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b6e1827b624d44a5f2f2fb75c224565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a885e59791fac9d656c1b728f1cb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1df9e3eadbf066312ae18c03f60d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e5252ebf6dcf7a6268b53cde72e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c27b2b9f4b528ecb94decd11925c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6994d7e4adb59d67d9bf74e98ebdcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8fcdcaaaec69d5fc2cf56ea75119e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d0d02ba85c8a0a4f3d48ab2a0a94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458002466beed4a1b93441873bbf87b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67106158563a5719018f7ff093bfdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad971f56d0303c62d2eb416972076d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff56debc0507e9e80406e0bab4bf8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b43737da2bb9c2187eb6e4dedc2e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f8efd39623edde1e65c6cd285b303578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee9a0f8a9cbfc68f1030f78b0ef0f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad76e600aae268c6789861ed2de8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e7c856fe6972bc9a508e235fcb6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1804f549755dfbf6d665e50c743c61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726e096964e0846eedb3f052bc82b36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34d10980cf10718326eb8f8c8feee9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8c62228ccd7cb55392024d01957c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b547a416acc11660becf3491d809586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e733cfb65368e176aa7b9d2a6287a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9e68523161b8b1edd0886bc7e41b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dda4486e2b9556442b17f33ec4294589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d418297cc4f929156527460f7a585590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ef3d410450b2e84a813aeb1ffd12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3009501b521bf052861fc8ce74b19a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5434495527a8b73da66d7d606bba9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83529d7c8496b71ed38662229f2c9ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751586208872d4e5cffd773c2516f1cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa5496a0cc707fff105cbf534253f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3a0f9f2e6cc703417eaddef6297a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef4cd9aede87029ec6d05713e8b121598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018852ed8cf18e78d1726730da22ee1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83881d7ff0fc5d23a85a2cef853608e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f76d514dfb815ffed7e35dd75d080601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903c8b47b742fe126356de112466448602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07183ececd3629bb0f247a1b0ada8a06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a5818c5e1096cf6b44ec46e549ce9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696a5116e51631381f82889ba0333d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce592fe153eebf14c1be889c8de31b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a4449e3630a0c21627e615a476b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dafba53e930ae1e6644ec72a6c98b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915362cc8c0a045b07a7c0ff59bfb00d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229eac20865a1aecadaffd3a713ad5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5d29e615d7e1a7e03dffacbb444af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a15233faea5232f8f371c9119bf8fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a335a58c290e167a35034f6985f1c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1aec87f067a91e2925e3b0bf586a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628342cdc7254c77a3f291bc83e99ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594248ed4b2c3d9059c957233a2a849616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7c783c9784ee10a066343c10bcc2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5de9ee171cb272baddc68477b85e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7fe41618e935c8547e2ba67ce05a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11a10b96dbb074eb928d5aa4b32be5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c2f2e1eb23f7870f6a4be7f0ee88c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c17b372667b52f1a21b69df179c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8752c7b723847173cc8fe2383d7ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a5cbd5fa89102e39ae63b4fa13efb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad217417bf8251f0bf5ed9365ee5a1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c960cc561cdfba74750ac8e1f7cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666f9bcdad1a19bc5d654eb6061a51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beca7b21dbf81154d639ffedc6e790628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e163bbbc093056cdab7e74888bf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540518651f71eb9d67ec35efd74b5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2867149ba9e7f547a3e7e177c26d74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c6e988926e81ea3a27a7ab364f83e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7cefd4d1c4bc466a68060079d090f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822dd880bc9cf85d55f190d32344eca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb909b0f70c07cd431c50fbced3b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13365161bd12315fe51b088e0f2f9a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b1770f349f296119194b2b0657d83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e698eb291414f407fe8b03666834a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533569c72df8c6893075f3abd9a4336639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f4ad7329408491fe1fa5e02b6f39a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bee072ec4c9718c31efff728531bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4480f1638fe445e2305f8c4e6ee5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63ac297ad517499afb12b2b3f76b45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55697a8e76cfbb55d41b958529aea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4563bf9c39db31568e11147d24c00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938d86cce05a6980977573390b2fab8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc7b68953d2882d7177b147be34de9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627495d1c11df14b7e24f92b48cbeeaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08d55d7c723fe3b6831b2dea67afb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da71f70a77c38a941255f912e8d1dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8070744c817a41ab9dd8b7cf97df48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5d792d1aac9f42fc1290e3306393d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87439930631a76c4c41fee32a0d33162653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad030357898fc1908b95c2736c5d77e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efbae6ed1c9676b77ebbb6490e31bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b0ac84a34ae8a491fdfc173cbfc45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8760e90c3b8e23499d320afe731e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe23021b60aa38fdfa22f2a930075f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95035702fac6257667fc70481bbbbed1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2ae4ccee566e1fa1154cdb6717a90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c4931ec48de895824dbf657b5475a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738415c9b7d41de1116086fb516626c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6f92b678a9e9cde798d180b217553663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431d9c7fbbd7bee2158d76639d25376664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934444c9aed6cbfcb0c113a8eb2ffb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e4b5e860a2607afb69c8aade1209666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f731a3f5fc932b33ff66e4d32a0e1e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021cd0f6ad727ad0a7afbb1a1d5fc0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c6d207e0761b4ac0f387473749a78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9420a435a3da3116a7c458719e094670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4749585285fbb708473e35944664c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d233b896a6f6fd4a7564985cc3e7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51ff0ec4cca8a622eae6173ac7a32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de97e9516daeed778319d3d6815882f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467b512cf63a0a02f0a815eba376d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6020a3edc320b9788857efcdc202ea2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e24162998e025fe3c7492b741785a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f31106435105402664f4db5fe14a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd5f7063aed2bda858765a2e1b48c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083256d94b7c58b52aaf7f193d986beb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53475499859488f5187d4c85dfd9c71f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706244533e06af5f5b4629005f7ec02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87931d2ef0d0ea5b97f92512d2c5edc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e1b38746ad85fbf5464e8dbf5a7da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1400773dcc267fd05e3d14c8d9dd5a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325f4be5d83294b78e4e67c80d3f8be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2c2c47497f4766556ac47910dcfe7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2b05cbf909b9f2b420bb996892910688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962983243734122fdd4547faa83e36d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34eef6ac37f0ea5141ba09f31f69c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb824495a0e1a3629fa56f18a987f95d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aa44d21659de036219fe12f3b9c0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c5947cd65261a036fad277a02bb7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1122dec2b26529760acbf7ab78376694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2c1cffa06c104314845c6c5a4af6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f063cf35091ee388b8071fdc2284f07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76fe3642d69f6bbf6175bb5096dc9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bc9d9d02fb9840bf62726693eecd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb8498a5482f287b05791b7b4f8c77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e91c1d85707033ca63f7a911b648700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c93d4bca1ceca7e263cb0d5ab3a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f08deeb7c4b6a5e01eccac6c12c8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa38c78e633e59a26e7f663e560fb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fda7a86f46f5816eadf2c13446973704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43404f0dddbee7cee574455625f6f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a95426da2bed849b14f71cf470308706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d6979539156d66cc02608fd0efb8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601345437d162417dee89c03f3ec39fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eb146a841353b7a9dbdc679b37f19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc59dc1f861f6fa3876c15f9e6e65e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bf9e0481c966a162c888d8b5a3477711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c5609a15e3e92c2fcdec97906f1d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4910cf47fcd286779af2a34738b85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2303113eca6785a43906e963cd7801d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66272c9c521ee327bc853aec3ec8af81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c82265b0b31a35d66bec9880bead1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf75d30445ff7d134333acf25bad7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be754f8ec26ef5bc6474a39be61f1a89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402c722b6c2494f49113ccd5fe6fb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b75d4bd89cefc56da0c5b3aca116720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86580a5b4a141ae2976c5e12df868d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89072ab316aaf510820a8322371f3e19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ecd701fb55f67fc39877ca5b33f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e46c12298c1074a7cee445f5cbf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add080befd463cb861a69496d31ff96d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab862d1320d09528fc5799c7f5183726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb0010cb8d930d3cd5b85476282621727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f92add020d1a6b12e21af5b15a51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a27fb6df3f82615faded4940205a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdfd22fb2e2ef878191e477274ba5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e81e71989be468efd15c4be5b3b39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef456ab56c12641f348e19c179bf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e2910b062ee556f03ef020ba8f54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee0704159471e1769cfced7b5e9d9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294e016d72f9e3ec428073fae03819735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b082b5c530ff3a1aa378e5a1217cd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea431a87522e71977b0ea6719c6cdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd1ed212fae5eb1662a12547ecec1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f53d33c49b09c6534002cd473baa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38865dab35cb0c53f571d4d0100148c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085e1174dafdbd911584c46c513f757741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d4ed8a9768862c93ab20bf0c0b0f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3fe6eda329fcff24b793cb779c56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05edf7dcc61cb9a4306733e1a7c173f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db36e7d4b2a48fd16b47f30f4ba2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91931b55e14d81c9b0971d85cfa64ef8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df21b5432e489e8f81b14a526e82a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863e0eb4513a2e594bfc088387e7551748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1fa5382a7f4782091a6dc90527ea5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dafcd89caf5c5e8e27c150bc32adcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb411be24fce6dbf6c54a48cd08b5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709567e72b804e985f8a6ead3bb6d04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bee7d27b25c042f3bc83c33e30eb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c711c1eecac8b5785e83d480c6805754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78e5856724b8f9ae4d33798dc8443755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20a46a1827b60850922dff28a220a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52b247a3c6d76c257db66e42c34ec0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4dd9e1aa1b8a6393e731e0627ebf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f5e38757f5249dee4251d82e2cb7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f7b18772ac5efc4c4d61681d08726760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7cb6d4a4ea574dc8c1720e60784c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791739cf4ba01d75f5c5cc82529ada83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2cbc4c097d43e423da609191feb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9435268f1d5018352b2d67082701c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c46d635b9dcc1ab05eb4a4afaa142765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6534b3decfdb7d9d6b88a8d9df5e9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cdab1825fd56ad83035a728cbbd1d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c8be43f027d1b194d909b922b1fd8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de777f722ece9303661dc292de7cee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d871aa2421809fa54924e0c6fb321bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e7d5d001f382955332fcd18f972ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5407fba1601ce7df88f3913e4ea92dd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb16629684bfed375cab1485ab47f70773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e5d1373950330701eb6fc77e3edf1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704225fae0ae0dee728e61301eab9d3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b92698db0f806b5c04dd3cde75ade2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df337b17dd1ef2b71204dd0a5a47b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3540c35264e8e6b1a250154876abe2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59409ff899b8dc1b88169a6fa907e84f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446d14af1dc75c6e97fb9a482ce92ed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1740cc38379288f4e24c2bc9be199781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608f94c9aee4a59aedf2aade527dd6d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b5de4f325981ecf862fe1bbc99ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e70825bd98ca7b159d9879f85116784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa03f00713c894e309134c73bcc966785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b0cd974a32d014bec8f595d770260786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d668e944b89e892dcfabb5519daa48787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e002f3b60a3b4cac10580e149ba0b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb21ac0c9af72120b6420ca6491e4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a83bca84f4a1a1a2d2c0458eb4b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bfa00452948fafba30ec97183d3d7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d593b0f7f71538a4760fd913ef676e1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302c4967b6b7ff7c42672b3da0382c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690490776bda1dddaa3783b41b57bad1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d1fc71abd00726f4296c7800720b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bcee4ffbecec7594ed33859688b1b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca0a8b633a232a3edffa7bf3586ab3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c472358886eb152039b66b37e5ea1a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2c9cb59b700e3f6a581ca33fd3ccb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf09087d65ded64f1496ea72daea8a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be387ee61f3812e276f3e4c2cbac794c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a0373ac48155da4d9675ecda04f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40c95535cc0b5dcdd20d932a49a1b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c43a4ad021fe6a16747485fc6283804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68844d94dc881f6f17bc5ce5da9c099805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440375e4fc14748ba5ed3eda36ad7e4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b4ee7c0a9d8e92ea04d90c730991c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363d84812a62c5e92e574342baa04f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ef4e01bef954b3e7c75aa11ba0b66809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd7622a95a7584b2c2510a20518a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ac04e1c9a26a1d7810b9cf328a20d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857f7c93af3ee9f2dcbba5d050848cf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c024258af4d302278b0e9b304711f6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb9795f2b93da4dbc801823cd6efa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb30e8522771f83859d78912edf0d6e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289297d92ca840072be77c6d5c635796816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e765ccfe593322d44301fa2abcc3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367462cfd40770201f81969a0d50c4b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b2367e5003fa71f004fe5d1e343b5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc68f2d216ec6e617228252ff8058820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f5a95fd2d781ebe9329dbcaebbf7f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c9bcf59ae75cfaa8f39c0e6d6779822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b2e79bdd71c87699a88435355d1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5dbaf930601ebab781c647e9ab855824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa4c8da11c51385c16fad7aa7c2ee825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43f9a1137b9dcb9011805fb6570eb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff04862f1583e9cfa19db80c8dcb82827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215accd29623d81c6e7b6c85fb7297de828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4745625e7e1351f5a348009c8954542829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b8edf005772e00b489eeaa4fb7cea830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22247ca49c7dee4ea56a6415b73677a0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de897c8fbd2503a029b28d71aa938b07832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849adbf20ca277e8644cb7a325f94b36833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc8e51042142eef8e3beb3ff90c2b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddcf215f01a4ab017efa56d36c1902835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e247dc2f54750de8035347be57b44836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c7f158ac3520dd110fb51698712d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e61291ba7269c5c2868625ba98cd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a11f626ec1d26b75552e21bec581b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7e31ab91ff890b2350f96bc749b3e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced44b34c7a52dd8aa58f1e72a4dbaf0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bac9245cfc0b5e8925d93c2f6f087842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760f7df10f6b0d9d5ca6cf2fe88fc0d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac531ee3bcc7ce220b82ee60ee7e754844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4524865636140c07c02630264febf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7683a495f638383897eb284c8dcb877846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8be1fa4357c3ea876352ff727f6b76847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461c3a7a79a43003d115ab86cc10a63848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634f15ed896bf3fedca368a469a396a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6d83a836d5f600e03a303b95302b3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d985dfeb73d27df74499405233a319851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236178bde487aae7073809d66de44fe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5050522b9452b13ff305413d940e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c216297ddc5c98a11f7bec86a15e98854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c849b9c67dc51cfcc9b937b385ab8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57298a9b6f9a19a613a9f7bf560ee420856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e3aa4af98b1e43fe45f96369ca88d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8e55ce0bb6294862db29e52116f6b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36435709021af34def485645b9819261859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f2633c4af47ce16273da05ab32abf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad88d0c86c172804325344bdc55bca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50c52c0a8fefec9adfa2b9be96515862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c435a2e20c871eeaed0920988f1f9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656158a18bcf9224777a019f835bbe864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a173326410f59d95911bcd9d1738d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e4730e48b6ae967bb2b2531c82ce866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7ed51668eeddb810e3ff4525a88b6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff1f025cf173fd53f8611d9df87261868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf487e4438ab9c3cafc7fb883354f1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa193ceb9c3f49bf9afb699df2c43c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6606240ddce7c55458332ed33c95b56871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b36d34642ec84c7ee9688daa83ce6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789effbe5b88c3a1f96f46d827b810b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda6596347875ec669f12bddcbf06d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab38755fc93f09509c280101c4880f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c0f9db80fb57cab9abf4f91240a4e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a51f97276abc81f06ea140d7aa42c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a90945924adc87fef5e02384bd05878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce402653fac97f2d92cbd4ff85111879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74617dddfc493e571583f4f1a867219f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c3fd28afbed83fc36fcfbf4456eb2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f445f292f404167bf09d7f8977ca8b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53580b19aa22a71d40d83eff3a6fe0c6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2df795eb45ff46f24b18c8046ebc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2fc8ecdab643fa282675cfe0fbd7a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33ff49ee6b7754ee5aa7bd0f7917c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86d4657d1a60c2bfae2afac1c6a46887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef2a39dbd256e3b2ec7d009c17a4f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58806942ac11723086ca3658a3671889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dba84495bd7aec1c31c084cbb1e56890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07698dc1005bf711aa8df80b90e982c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025ac65863cc57e0ad05fb93355f59892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab49aa4f9dff75b8fb9dbf93cdb3a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3beb27bd763926c599951f68757e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf93f653e0c3180cbd0063dffe0126895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522a09bb4cbe614676ea26607a90a9a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8dea6a47e392a6766c43fedfc6889897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504de5cfe27f5f7429f8d90301e11c4d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595ff2f2453a7f5bf87070d9d2ddfc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2a458616ca7ce97da41ed7b341622900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb1da6d17bfada88c4b116a7df8b7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22356b8dcb5ddf84a2d01ad2c48620902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eddab50e4f1ddbf70b8a739b413f38903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820023f2beff24cab1eafc4a9703590e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b0cd46d168f4795bfe2dca432081b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba6127b213cbb630a2f382074476f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ef7e4fdb42255ecdf9a6e42ed283907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c5b8bc4605ebc1ce2cb68a572334908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c1e34ee840a25482cbc8c0fb3d88f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112337ce5e409e143942708e1ecb090910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bfd3b76044477fd4f8fb4f79eba94911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670256f5ce7ea7b2b690b9c3c49cfd06912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf12c29b75e0356b970290c84d8a75913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944246022c38dd21221c39746d83b326914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba8dbdd4ef3c5ca40a54cfcfc92e46915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897b2fabef18478cdd1f55c0e5489d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd4831e647bd2599148bd8d0399c9a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8a1a061578543ef3507bf16df7d9d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bad75fbd52ee327daef3dbedb0ff48919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c618cc2d0dc7a07c6f7d943465bc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd9d7de160cd5c4e353e81ed95783a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad6116220d851f6f6072532947511f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17dbec5a34a8145304d58e71c16bd7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a7db0c5dc2827a0b45afb8bf5f081924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1213e2c38609f33320c418118ad4be925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83859b64b40b3ebf21832a6304dd27926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5347545b364b5bd295962042dd8a97f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d93a845e74211a8326fca42609af1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e797ad1fa678dc0db11ed3247657929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2a3b4125be923cfda3f99b97bea1a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad48989158c9625a6fe164308dc86931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2befd270a11c3ab54515f80b8a7dc1d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d320e541ea1e99e617010c11197c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4e1422a3e130020838a453b5f24c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8950226f39329187d3f55a36907bf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fcc46f66d638d80efaf8bdbcaa6c0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3e949a98ac8b8080e90a4d3482d71937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c81b58b9dcfc41a3c7eecfa8954201938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949eb1aebec3a4bda7f109e525aaab939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707af8d8c8ffc02904694bd7dc6e3c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d99af5092a001cbb14a71e2deb3ff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ebefc48361cd1e4d6b344771c8e0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c41538d9d7d211d8b31e523205f9e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e2f69724dcd85a45e2483766c3a02944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3831dabb694ba5d27bba5bd2c7cbf60945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533600bccdd1a760052d743b1dc1aea946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeccb03258fec8aa05cf2e025ad9050947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098afd8a858f79c9f1a25b3f83e5f46a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c232f1b59ddae64c39488964e12d8cb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751170ce4b48023513b9ba886d05d075950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9cb6df32c4b6e57ddf8a0942ec59a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc1559dc901788f459d9625943a72952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0fb345e449e3f87ed88a7817bb1aa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4088187c768157248e5c49565940842954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee4e95d5d732909ae33f154dfa8920955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede973fa535dc6a419d60ac38bec113956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ff13b57485ca76945b780a218edd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe6684bcbec2d3ebbe00f24b58c576958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b163c85f7a6d7fc889e3cfe71638d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d335418d3926ad498f14052a109eb8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1be3bc214d2f608fbce3c4adb1ee1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5913e8cc2650625f1bfa8826e604962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd196cb57e71d5815016a4bf31c52963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14403652b4db4b6ccc9566210e68d427964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d11dca0a396f6b528067a82af324f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26222f3e602b883b8fb6b6822e5bb03966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6210d4455a66556ea7ceb6c48b255967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2df0d84caa3c8ff4784261b2f6eec968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7bdf3e4301b0bf2f7b01cfddfe544969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e9ecbc2a6444c8201f9dd1be47ba9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bc828c83c7ca58e3a308a545a01f3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c5c65c60d054b43ef6590851ceb02972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c7c856b471e8c7b17e6e9627bfabc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b892f8c207b0ac92386bb37b10f5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce8a6e2f3076a8c48faae9ebf1a673975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>