--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02915b3d51594fc0d4b8d6b019d29e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c117ce1835c19cb50b2780aa0b16812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbf9b0bceaf51982419b506e0cdfee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0848acdd97d882334354522ce874b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e6d7f3f78b15136c85e475e976bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa9d2223495edbaaa05e1b19bb06c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c7eecfbd2ff82994503dacb6ae7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76323e515d5f68ef29678a7f94007a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aaed55eeecd8402ef146e8160fc3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6443d7f86cc72d40e9bbaf2a4138810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e763e77f1079d943a7bdad2f3d2e7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b571109b4a9fe384b0d6c7eaf1f32312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb118913c3c2ce048917e047c9ab412013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f2e7f05c99feaa1d774daeb7021014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f508a6e849ca772720fc69d2248ccc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d32ed104071b02cc84f727c2c53af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe363c73e08a1c0da865ee0cd6ac0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e44fac5b55a052892fc2d015d0ea618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccb6316d6638a7b49f2643c48bc63719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27400d5af3ca01e0c505115b1376805a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbedad0fb6241a9f8b07b3c310aabc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164251a0d70f6ea83e312acf546396c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387d6385aec0a5eddf46ad510a82c8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa12db3e919b267988c8b664841dd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da8c93d9eff14273aae6aae28437d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddabd3933246479f69b1dbd546525926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aaf04d09203c76b19da0003934b4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fbdd5f47ebf2f72f488c0243b4e7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda8cf320003c1cf42eecdeb4c9bfaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb939fd5f216a20269c2904c93eea4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e064c866b26c5111e568e81b586c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318b9b3c568a2aa1c47d60fec22f9ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeae7d20e58aeb44f32fe46eb889ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910b4d0a5f155b10842a25526b90b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872942fa6c691b7480cf9b281756f05e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a52d944ff8525f57c265cc4d77d2b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf415d1ce2cc14adee6f87d71cd59f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2435c0b8b9494536724e0c26d37338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad53b5a322dc72536329739f254619339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e57439146b88732b4a566cf39bfab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92849f9663041969a28cc98ccbe19bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcaffa2c6fcf986923bfef5042bd7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7766136f26101cc87e3d8db4898bdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc45235c3ac8cdcc6de3c634ba88144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08955a9b96e6cdf05ee27203b676b47045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b84e80d9694f2a55d3f3504c717b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeec1f73cd25270241818b8af5e61747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0d4d38b46f50ecfd71e50e79ce04448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed279ae8d9ff595739729ef88a44f4f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c878e663cf987cb4bfcec308d696950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb17ef08d5c5dac4e28fdcece8a5b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfa2b14b4b7a8d4ce3f93da3867de752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e92db85e45b730664b99c1c3e8370c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec29b1c7cb6677e3bf136c998b5d75a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e056177c1bff345d4711cab96bd3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7138809b07fde6ab7ff605bd6738f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e6bbba0196ed6816d3301dbbe14257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900419a3ef0de788d7e9e545d6c41158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79949036354b1117c9f43f15abb92259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0a58b79e08e150444be135e6e4d9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb67659ed79bca187e957acd099b71a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36b4a0e4aaa99f92d670b1a91677f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e8b0eb8da12e3aa3cc47565b5328c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5d817f1d0d0e5f790151860766e6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165ea2dee762dfc0a55bbed640c9f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c8a5ae1738682cfd3bf5937bce57c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243892c0510342d3e990e074ede2938c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ec4486382cb994095f2c40770bfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f701d2946a4f2acc89fd52d601e32769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463653d0868f606e608e1050d8ff3b7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf25a19461919d5c38c36561eef363671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c32573e391b9521a66495e4d22574a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9579d1641619de309a0696e5aee3c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803402588a3242045a707f0ffa6cf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de705671e27bd623373713478bbe149575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11351d6b22240730bea3d75cc78260f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4835341e2763127ead7799ed4af7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4e1f36a09e3aec98e948287f5f70678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9629e2fef2bf54b252a745bf53b50a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9183346b9123847aa1965f17624b64680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184234e6af9c9177cebb6f13d62904a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bf75899f1dd48cdcf30e54b09e74d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e519b390b77312dbb5ec5c93b4571e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d251704b2423a7033ed0435d3496184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be4b78687bfa359afa5a04dc45f2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d947303216d9b58c0d22e9e0886cf8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11fd94cb93f1b959e14399b812c9d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df0904b3f58275dea3a410fbb082ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dd00892f901d323ec471ddef6b78d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639342ba31ab9874deb4eef0e75ed590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa1eda14234e86daed6599f83035891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02454c3b6b28c1c78d521de1dd9cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40fa111cf13bfefea520a01c69005393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d946e2c868bf952fa013eb944c2fd5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3995af7f6ad14c77405759da57175795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6f002b71de7eac8a37a7d441ef16b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae15990082ca8321f4c255572f98e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6ebbe6c295a2d570c9aa42e86473f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf944d4bc481b73457f2a940bdfb31899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec258ab155a0fb0f8dd273fa81a9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98ea8f09b9e2df7085dba4191bcf44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c39f214b066cff8909719f26f8e4e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ace778234818a26fdc074439f722ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512fd4bfcc0234d5b5784b8b43e03b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d66871a1b0e846820295d847578185105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d724ec8fd718feb56244f2e7ae7ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59a3657f992b6a84c44cc10e53b20d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862de97b54be5039902b2b267aa65519108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f9d752a8955184009d4094a5f341b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8fb331c04cc21072e5141af60bd35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45458398ee71deb4a86137f4508d8267111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883247a5cc497b650c9e139fde56ad3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f14d32641677fdd03ec83f145e3b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98e80732b5c8c5ae03eb6a078b5bcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6479f35339e9984513f9152925c9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fb7baae442d4ce62a3bc71dc7518f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5218d37c6f606b317886f77cc0eb3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d8a7b173999b62e00691437bba0ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce81c84bdec866c545337719a95238e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b32dc8af2f546cbc9f3af350902c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8fb98160190db3f3c1882d9363ff2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0249b79830babf04eb5ca393a7c1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e818cf738191a1d8af8c9e5dcc900123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a9f43b4bed942a811662d8fcd37c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce97072593f10cd1ed6f8da9d9af649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a1598a5596f3de47d642f4d16a5ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817991e48b11aff596d020decde80f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c296fd1b7ef95dcfffacc38d2c7fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74d10c5b24ac0e8ecf76b128fbc77d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58e145abd146f031347923a0e8cc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394d0748a3b20fbc962d27293bcd765131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad54b04640066409ccd513999b0741132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59084a53dd7816fd7db13fb9ea063133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce2214031f8629afca6fce4b7dbfda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01045ca0baaea1f0de2ac9e4bc76ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c4170146d92c02337e0a8700f30c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686ee0ab56c10ac7789c00f1212bb91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ac065009f6fb61b65283e31e0e3a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ac9c5ec11b0cdbed7b4f4a36ca4b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51b1cb27b90017a8fff9a905c395db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7297b22cd822d788605c8b32a1aa88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b6fe4797857c7d4729c1cd20380f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2244dceaa0da3152dfb0d19e608e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec7308c5aa0c6e26f7685620048c26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee30bd222e3d3b41feb516a775d04cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a790c99575a40c8c525de2360418342146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8b1af5b97def6d5b208cae137409d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b489a7fe69b583d183acd6a731d7f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7c7e921b9817b98d82e60de17de93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e0bc7be4715630e5e84073eb8277c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f33cfc9a151910a16a9f9cfafa5304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8487e8da21a9f21c2194205f14122e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35857f8d67590915a4b1f490287e042153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a5442559ad4e80b5dd1fb5fcb8df2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1b25848ffc6f58798305f0a7b0a5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb999a2f8d53f9f0f6b76d0f54dbdc40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945382a1f0bd475cedac054b3906306a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97997186ea39f75ec03c629b967d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066d20eb91e37d87685e04609860fee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac8581324a47f0393efa291e6281d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6db7c72f50ab16b8b3a77fe97672f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff0e7449020d395959260abfad698162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b779f16e708b22025c1c14c7b1b500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093389686bc29b9a0c03ddbd2102ea78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07bc027b1c9d2c2c4e3b5b69b1931b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f660abd4f333bdb3bb6f90496e6a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670769708e791037b8eaa5bbacf015a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385903fc423ed13d74c3145dcc1242168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3594dfd6043f96876b8d3dd4e9f588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56611b53fa0f1f4f37b69eace984e883170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ffea940f51987bc372511fedf5afa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9b265759ead62735999d044484fe0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73612f0eb5c74c6965c968e2441b10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650152f13253667acbf7481ce6d3622a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b27f7ee35c37ad26a6933ff27e38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d6196d62cca42b07dca294634ba7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c7ae84b152eab41b892c0dab12ad5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf75f21fd16d36d051d348e0c6bb62c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e49f78da4d89bc0ab5a99b7092a799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301ef38058b57a6e82879be1c843563180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f518d030de55c02053db15f3260e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbdd6608da3fd5fb613f72b9d5358a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33819b9eeb2783657ea36c73cdc433ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5561f4b280af6a5abb86ab1070f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1209e79c70b47987563f596d59457185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b68dddab622ec9d62af187d71bbe1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02163b06b1e32cd2262034961b93b6fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd27d1b88e0596424ad9dd55730b0f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3fa156f0d608f342d0bf853a58fe4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f425920fa75e97090c45bef4a87c35e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e0130f9a53f7489b1ec194b97ed55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaaf88bb3986c1c6c1d7686fd237eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc767a44cf803372fbd26b3aef9a4f84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be93384b81bab071f0f0c277a7753e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8606e8da348bc76399c321f51ec1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b1edb77ea552a5f9bc30e6aa0108196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e4cfb1082bed976fa71cb7faecf65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3631e6726863ee06dd1c78eded8ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626afa215177cb32d0b396d10309978199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62512ca24fd227dc3e25323ce85ac7b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2783d08bc30d901c8f87610e133b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1511993f4f8327f02d272cb65f79db1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09945b777e5e1df16198027de11ddf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92153fb188e9f89a6c42b8ee5ba142b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63780671c3a85d673ca90a5e5866a79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a73d04fd06cb2fe9e646667606f11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c143dfea9485680a3d63b46a6163a5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6dfa11eaa037f1bd3401845a73d75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625da041297ed557485784d304c025b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8512dd6d888f4db81acbd34e903c54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692835fc16a995b3ecd61cc707cf16c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ace142194317e6d7359c1f5025632212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de524e7e6321dbfd68a8074fd3e63a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb5a65ec11ff335a46f6035dc2487214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce3a226942c789061fabf72f6a12d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15a7d5d81f6470eb01932bc780b81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847bd895da90ff5c74da46b50eb712217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1498a8920cacb2d7598710dd016b663218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6659ac5358170ab1b7aa2f7d224a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be23050635e7fc955fcc0a9e8144f9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92fc82c3ff1305ef1c7b09edd21b59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba70cb0774fb9a5ccfa722b46539f22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462959102405776b5053949af0b471c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d583b34572b9f264041b40e8c7032f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40be91dcc3ca117110906e95317410225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914cf97c31ba88eb7106df54af4e0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c74f51d4c0a942dad538ef17e596227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34468a5ad135722894c68986511e8b43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35308ba807d0deae36badff466c47a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9efa1291c4e628bac4477c48dde21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095ecb8c092ccae6985d04c22af737231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250efcb9ac37b43f5fed5fb725135b31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb399d965146f119e8663f4662e9b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc243f5fbd69f8722b0e85e81365c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d744dcd93705961639bad979e0f4a91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb10534ae43f6faadd5283af4967b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8520ffaae761c24527b5909bf917237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056e0b7bddcd37ed2dd72c019c0b460238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729539948bf070c117e966ebe5769615239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f540019f980e5c4d15000874e21c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d5882f34af143543a24a7abd30998241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ece7ddf78963cfb28af254319edc6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca01392529d0ba511c62ef9fcfab9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431da5532e7b114ea2015b4f4b26ae07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b8c7df1de211d7482a6a9a28bcb0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235fbd97ca4d313f066d3a2c82844f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6ca6c0be10043f30cf01253b8847247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddffe0cdd922e3646db4e78ee0117d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdd5ad4fd27d08d3ffbd530cb2fa54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae8acdcc8118c1e6df7ef3b5ff6016250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080157212b89f0e5a5eaa83d74cd9fdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee7b714ecaafad2f69c3400194202252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fdcc33ba7a6c63613f4f3e3c55f02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2552d353eab649978c964846b690e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde1b4210b0ffc512ec498a3134579c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f2422b081e10438c4eb217a4fb04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3a2f2bac468a398d50d1b6068ff45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b988d22114444eade461c89dfe6a4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263548a0f8d95fd7bf32cc1bf6737c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e23ef09103ff7702022d44b0c7768260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77286cdc94829aa133a56ec9824f43d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc653439a1c258d45ec9150884801262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701caff9f849d9b0df7f753a3576a4ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab7dfd2321fabf40d6605356655191264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266cb8846656c199a606353482c158e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37e8f8db0679eb7beed2b99644e1ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c0be09e12c6e9173990cd7916a3f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd88194bf5b7a7ec4fb904b0dfbe07d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a82e9f1c4898f4ba7129ff0ea692a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8f63dce425521affd24e16dc9c95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499d660fde24330efac86c0cdf22134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56608f07ed7384040dd5b2b66f13377f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89606c55a4d6d9ab87ba63bd234eec56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98da46b1dbc98a6e57ed0d9a8a4c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8dbf5bc7b9cd2ef1f518fc1d24f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82452ce447c118c6095bc79cbb5b16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae884f3e0129dcbd824d9fdba6d466277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4f0c232860d9e52158407201b3936278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ac4708f5c4caf38c43f99dad976a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aaefcf7a1e1597ee73c4014e4fdef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ef339cf763079564f6001c8772e8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ac6a6e1b9239638cc594ba981f8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dafb688d1dedbc09d93f3159ecff4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fe7115b9eb67417776db8ae5f2211284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2113ad8dc4e7740b9a10caee891eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fd7ee6920ef2274102891e5dda40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a5ec1ad48905dd4f098a0a892c40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689bdf3aa8a046eab04e1f3616374cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962cb48e6a60b526ecb63735dc9aba7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e5417b92231a7d65a0731ea26b93e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c59a41aaeeff8b621d1afc88d552291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27cce036e231f02d2d83401036613c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f1a7cfa949c590f9e52b25a46b54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d334ec8c3f823c795fac461e9955d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab999ff11f2ebd545869a527ea1a62c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f2743923a461de9bbedbb0bc1f6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416d7465f4b3874b16a05e6bb82372297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6d98b05365629e21b1cdb76fd8d71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014528e64241bfb1a36c92a9c1df5b2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b36b2c773625448d71088f84df75a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9f2f74b2138da17dde0663a87a32a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281b22f3875a8498be45ee8da19a25e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2230fb550346fc2038b68f534408e1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea41b2adb640e4986ca459764f897b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993577b34b6019e2b5e914e3cd0e61e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b7ec1a9aa90dd4359b3218b30dec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ba47b5da5d26a7c75895510239dda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872636632feee1bc0e60c9795a65a26a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8b11543c98b6e9ca3280c9c3636d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896714967d8787945cc0dbebb2dbab1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72836edfd4b0a1a36d5c85d99b72a61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bd2e5ab6f2f15587a69a8059a74b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786fd964b6f841a71f89d0095e19780313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f23e5eab36155bca50ddd6d2c85ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f2ab44d0cacb660336e69ef66e696315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a92852de4ae2e886e6f56e18d5021316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be536c0b89815df19a1e0aea526c51bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b308ce08146e56c9e79136d69e994318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba1b016e2b62cd9bba497bd94b9570319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e712014a6779f70783a486b9fe9bf3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b7f0a9714a62f926b4fba6615777321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37219253cdfd0fb8c5c4d4734b3aa592322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac71fea084d28285232f12381f2fe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b583725382193e11cf8692e1f2f59bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242388c600f6c48e702478c7668eeb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e476937bf008bdac65e0afe6a3c28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fb9d5c92ccf136e4af14b87b1034f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22ab2bc8eefb57b783b92de49323d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e99a456fc9f59dc22ad791cfeb8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee7299e1e312d47be20e831205d480330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6548e80b71fb9e2fd02ef85c7459d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f95e7fa8113a51feabf76052481d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b9055cf995238b14ef200830dd43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeff2999db927e11beafb2c9b116df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084027f63de5bb52a63b67915d7b217c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e80613b8eef7ab57ccd9e1b03de6d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f14f45ef5fe71bed71e7c18f6b577337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec835391a98152d5b255842dea604e8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d8a8d072bb44007181d6f1c6f9ea1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2c860d7c809a9edc5c48a16bfb1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc92ba882c830581c101649dc49555341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5724f876843ec3b7aa7313cd699bca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48c85ba8aaea7c6ea0e995fb3be71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46b040f6d7fae60e17d0003b6282b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d0789259ff501e5602f4c50c2db25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a14c3fd1f86607db9b013abe94c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29d6ed4f69d95140a5668a6f3d629347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc23759894d853faf24475ee98d9c8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53f95f714395f7e6551c5fea5773e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ec3a16d33171d3a6093d4a81eba6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eec5b2b73af879f3f929f303b265a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874d69e29a44fb3fcbc91655cd948a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee2ae068f6e1b2ce8a71b5943200e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e29385f62af03c4ac23917ce6825b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c0e1a7a77cbf35688252c95571ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503172b6ac1899287a98efc9f3aab4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069474c47280136c1a33e14e37d36fb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfc4454af7434beedf09926c93de32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b160904c76a4df3377eef7522c835359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05cfdcbed460ae0b22e919dea5015e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e57796023af87e51b99a62b465e2b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f295edffdd53bf76f0df595ec04109362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2b989290c7a3be79f5e910fc136d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41aa01c716ff516582112a1f93dae0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b7de631fbca6815ed37d15d217efc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2935a40be6e7d20cbe780f329c813366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2eceddc16b49fb7cdac992d000286367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50ba7e84aa037156ff5c024ec7fc0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb9a8fa32e434e3016424a25208c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd6d97f88590dadf7030f39a0ceb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e009b0708a3762d456d28c1236c15c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82230157c70f0c8b6c2e61532cd5365b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfc1ab981c04e6ca79726dde8465ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adccad5f370c97f53196d992026f4c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa4fb1795d90764930677f8fdf5b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c7adb94ee166ab69a1997bcab626376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb930434d07961215b806644d14a126377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a6e81b5523e6850c1e68911fc11c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac24861eec1b27c33743e0df192efac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b513490828c27b4599cec0ce86357380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a783221c37cf14bada2e0ab308c75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a08cdc1d47beb8f9ea7020c6a4177382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058a28261ee98465390202d696a8972383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60720d223eb8f0f05332d1db59ec25db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889876f6e194759a02ffbaf5989d59c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf859ce545b0c98732241e7d9a1f3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f9efb7f152fb2b1cfba3ae9f15caf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b6e4f3c344bbf1b9d53ba8aa01d58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fb2c91c776f83a885d509deb953ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b782a9a9a4ca2ed7a72c904c226777a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf1ca06a0eb7b00a50f41cd387b42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec193f683f196513c8c92d00b80a046392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7cb4a8967db91820c63546b7f6235393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ed54788e23083624ba2774408a33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318d5cdcfe5e5f1508e2114051339b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9958ae435176fb6d44a61978581599396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1936ba332fe59f9f973f317e48b78d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaa3467d7000c6b56f216ba6d89225398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a06b6fc054ae7fa0dba27b09176729399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d2e95f3d174175f04fb6b9d8ee9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab074e94d3e50798d2be54095f07f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09c63bda749cec6589049bd3c262ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4383ae04bc3dc5a67d85d27ecf0c5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9c94140fabbccaaf8bb2d2f54d28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1be215d1b7862eb6daf8e0df3259405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49031fbb5ba9134336644a89837045406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbf302ef85d08b0b1807eed4f7f6ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b163e8e3b77fc19ef4f81b77cde0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9def99801515b6fdfeb2523a9d59e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba56d3143e133f7ecef8f30815f7c09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cadb1d8ed7b8b6c6c009987d238d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80192ed1eb3b116a5c772fdb3ccd7f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044f0c54df401cfe4c2b98015ea011413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0636b16c8aeea8ec9c605aef47899fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70974b80518fd0b77a7b9c1b4d74b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98fcda7d27fa589c2ac9c22054370f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2f3acf9df6d511b34441a7683beb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37baf370509f6a5bc6e8651923124418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3c45d3a6bbef5d25af76f2ecf22d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd016b2c8c371a123da3dce1b2e1c363420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707432f5b91a6a28d2760c365f4bdc0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1bfd522217563498b09fe5d568d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b90daa87e09e870f3fcfc2dbbba5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ea75ab0c163696b0b5458bffafcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82e0bf4495aaeac4da01c128819c4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ea1627ade2b6c7b99a3ac159610e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe0807936da099c1004c7e3a402601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bedd53db22ed45698093b2aed992e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8222a76d28ac7f3576130b6faf5f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952582bb9f6fbddf555da0a69d37bf90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5629a48d4c5bae3966b7bdabaafd1e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b96c775d16c603f93016cbc5f541c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63157bc9736598045d12948a591a5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f209da1355d2e2b221cebcf159c33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c186c7333010435284b428bbdc24a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af860ae7021094779478b794e424744f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee0503a5b101def10ef167b0d80ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f9293237ce325f202ca3e8e3c1f2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3081a3cb57602b6146881807734a8b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669d6ddadf6690e7bd70a5679ae7dfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb2a49ed5027626a7b34a7787046c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974024e80290d75861244f3c44cef45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd835893d894f1a46cbff5b3986a99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e2442fb89f6cd6c638fea56c37fd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ee78c88201f6e674f2fe448148ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03d7ce7ddb5cc36f1b45ae45dd2f62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ed7d4441021d312ca3a4a7d0cd0e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1168f62c58a043076aed4f9d2c4a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c7ef82de12600d8ab13c17156ba9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069581a78b206303b5a0dbaf3d24248a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc194cf4ae8ec6040d7759f954612d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cdfc4c35e9fe1265a687a51953d3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59e6f0435fc4e65263bf8e5e337144453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe6ae144504f0394237e72388a41ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ec9bef7a75c9938a7a91ce8014eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beaa8d94ca157cb423279870ad47de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a17e9b7ac1a15d0c0bf9378682461f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d166b67e0c70d8f545ab23b123b9d85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fcbd85a36e98f0813250ef63aa686459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec73a9a148dd25c28f1e27551906c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40032da1ef6f3fd5cf9365ea9332015461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc693b0de93a03199535e0544db0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72d8f7114c3396a2fd51fb10382de3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503341aae150d76febd8d92775a0ec7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1da25bf29133d7876dc77952d9fd32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5bf1387f9e726e21a363a28199e1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db657b947e49aad38a42b5b61bed34ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37aaae9e0acc6817c49723f7296559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a619d233215b075f07c3b31851aace469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6997558a6b178b4b5ac2a15829c5c02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e43c21d7e01fea423d61e66258d24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57032fc68b891c6f69193a472fb71ec3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e0aeac5545b4664230acb0bdd32f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2224a42973ac9b3ad2d6606840d72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8356acdd3032c3e7455dca93886506475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f274469fbcee7fb9784075c6fe9098476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e4e85b393dac9f1357a9c4dfaa37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27be1e9c7caf5d1da0ad3e0f2d1c936478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f8f0c6319612fef49f8a98eb3f4ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc94d7d1b2ee6a5cf0544265aab72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078619fc2f2b81cf3a2f6d06ae4f15d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05b34312cff96e0ddda86fb62935d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e54dc9bb75a29ed9128d936189a540483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244f621d5118104b759e67bbde93e24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efac3084359bd173912e3c6b17febd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5224619bf0acf7543f93293be2bb5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a9a107b1ad506e83478ee4bd826e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada74288eaacd69216bc9466979e620488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a9cd9cab268bffee751c804e6c61a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7ee05bea728bcf25dcd384117c7eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0acec4c749e12eafaa4079e45a358f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bf2c49462e1a11e017c8a7d3645a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7fb660f826d6b5f40aa8cf924d8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6761eff8d5bb2a16fe1b6e2d555d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d4f9c0f4ee97445d82d2dad8fb19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b1e8e91f0a323d2724b61c67ef09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999077bb15325b0a5f9c4ac9e150a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b6ce4bd79ef8f2c5d6c395f3610e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f934be2755fba1dc6f3fe4b5e800499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b87ef34b53615c3b5f0c5e8211b0c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3dc543e5ea3dd1b6d18d7b06f4c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7714acadf5a2a34cf4217ea1cea01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b41beb54188fd065b3c04a461c490d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc0844c9f2d4be5147fd9b0743663504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e6721349462b4763a4ae90b7ce2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c394f2a46729254669dca700d94709506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222136408b309bbcc5c0481d28eba82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e670984eabaf666a563f13d2f6b949c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a434494d150bb01195b633487896509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7900f16c4238c3809fd24f5170b73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238066cfe8b6436ed7152ba5a26cdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428006fd251ba6e4969762ae6e6a88dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be00504e56563da8f722651130947513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a50385879fbf39646cbfcc9ba1b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae7fe2635826dfc240cdecd4b7a0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff249e6ed0e4eb8f813c111c2bd0abb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d0c021982f2afc390fec4139ad30b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbedff78c363c5350007a8114ff3b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f834758c21d37459b382f233ed51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037f217c17dd84eb8b31c2a0a50d3b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11097cce4301dc2c94f2692ba9da91d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b12ead76ed6a7b1563eab8af6f599522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb037d8ebf63e6f931d87e209fde89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62011bd3febbe02f304d5ce135967ffa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f89f4783d4872d76b191fe1929a9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a158f5fe82e87c2b140b14904c0068526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e13cf8042df15d9ea80e460a2d7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260880b2c58eb706833f69a0abe94376528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c08781e0bae0935bf2ce637071bab5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aa4e00cb871a3fa36bea7d7b5563e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b4f1a62ffde0628854fe2e78415f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da098ca54121e4927aa3a9ba28f47940532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4d130a8a0e76a869daac48ca12486533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc3c359bd253b8a3aa3d17081f9a3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf4a844ea03005983e61a706d67215535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cdd0b2fa3c9fc146e358511a20bd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c073f6f5910872b583de0d073dca99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3983c71bfd664439d928e5401b79db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cccf618afdab5fc02cdbf9017553539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6d02f274de50b4b05f19586f40bc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda957196ff5feecac6681602a7ebac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bad7c2ebdb384fce2064043d65d25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f151adf8cef3508432d70ba653379a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7529d1f26fe4ab8fd58b5204856ef9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5954be877ab405e582baeb64854a43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0dad07c3ce99fdb8a1e3eb2467a31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0fa8e4968be8081bff339bade7883547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1b6078b662057537dd86599a2239548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1269bb32cfe155aaa9c8d777a21af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf5dcbf6e53cb270d633bdfb010e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb9a5796f7624ee4e9a0d7c7a5b96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f995aaa0c92292ee7c98c752ed2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a548d6bfbaf68dbae6d505ba40f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7224fb7def5fb5b97dbe50094fb0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286cb7c932e1c216acdc08ba220fc48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3956f2a1ead2276a072cc71ec99f60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04ea58e17287c71caa48ff85b967fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1804bbab74dd752a8b6344f4b5038f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061e34f464eb09e72b7775ade38e7cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9830a7a230d684463e12458d9b28d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70dd96c853a5bea20ea4b347e1f908561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7887c09b428c3e5233ca89467caf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a426f90816ffbf8f2359f01d7f9ba17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36592a4cc095b042e90c02327f9d29e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42746dda4ca8d7f4ed21d6172c3e2ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad88a36fbbe0b2e0ca1554ca1050b1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c950618592035cf021063d89b4a291a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f1ac45a43a504afc699afaf9717c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4278343d1c63992f619ce59d1751ed5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cfa9c839eb28362b75f8a5495826e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40308036fc697051f3b0b9dab54fb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9252d7ce90fa722510dbd96b20283572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe45cbdc5345eee3b22707713f5e4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fbb84226984ea1caa106febec2d1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0e541ba514a7be497b93f5e11006575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb6c769768592fa8afec45df6cd341576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901508a5275152ec26729a293500e89f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fadd02cda79e62a3e066ad872fc5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9269252f209d4f635302e6740feab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125843716b5b81db380ad2ab938b39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c968c073e489cf364d69cda37a0157581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452bc30c56b7570838662ccfd6b0be2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825e1c684904055e80c465fba12ff05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43cd0a88d0397539e39480fbe43d96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d712c95b6e205a1e2290ecd7f404b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262128ecb5cc8e5f96243682a6d8a33b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62815abfb220066b9e70e125b7523415587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b4da0a5fc6603a7dbc65694d4517588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921af2cf4b359800ec7a8b9188ca1d42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0135e94f1d151454b54f337a4c55e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca96364d27cae818abc030340f5c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f8b375a5035d678045d0ce030c21d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741fac3071f81fc73929d590d59a9ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612da995896d6b180ced042f3f976847594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af59f7406e8a2fe99b26100a346dbfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7572753d6b5e8cea03b66c1e5e9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536592b74e4bd2e5cd47b4b537f0204597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f96474205529c2fb49df9fe8f1602598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2049e4e32183734613039ad93a609599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829970fb6a34cc821dfdca0e92432a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a8afb224578cb86f03aa025a48d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f08feb0567b239c3652703306f9ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aad1f74391bd5594437b6bc7ba7ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772508815e2891dc3ca26960c490bcdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484175aedd4e4fa11f26c0a857967d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0748f64fe4eaca3dc2ae3dccc1eaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c72d25ce3972a6789f4efc9973e2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89dd43c4faeb35f70c3d557edd0b25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fbe7687394ff99644759eab7e37a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d3321a0681b8b0b9a3362d96b1e66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851926bca83ec7e8eb0732e3e59d532611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81fcb1ff2c10c71cf63bc9848f78b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd90effd37f2a18b46c4f2caafdf6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab35ce99246aa67bb20ebd1cfed5b86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d919d4642207458c2f19d45ea263e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f4a2422cc478b508717e46d4395c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e42a88f2f91b6230011d65144909ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9dc5bf8c4934fa6990454a2059da0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51f21e39d55c39abe913a39a58e49a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba0c746aef429b1360a29905e097e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daec32c39e3581fcb0f89fed2c84fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e18124e18e915a11f2798e73138b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3246e5549d2ce4ccedd63c97e593d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d20e0c16ff422b2c32bf69e91bdfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeceb234fc75c0dc288d697616f9625625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca27cbba2edd6c57d9c531905fbf4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c68d1567b198f08ad90914b00168a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13598b4b63880c708c12dc84faf500a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477ebeebea0b211a45065f07cad9dd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fe713986308ce149c5abff01dae98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de4e8026f60034377983a7e7ad26d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816fe185783e8699a4d960969c2c59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f121ab90aab2bf45ca985948a26c0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25506f0f65665ce4e2989aea0a054634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ad2a5843b59ac0caa5cb6766b532635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d71aeb98caf238d026738911eb678636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c9aec12530743f35e3512032f70ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2cb4cd3eade72f46cbb1a4f0ba718638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3b8129b2a5271ee25410bf1b0f62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348e842caa5ca15236e38048c6ecbf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928bea3dffa455c867e41227b92d51f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9deaa181d1451791b2c38eb6de2e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fb177698bd5fd0c4d066b753457f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d2470376f75ae0f8fa9e23aa39e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906cc8fa666e9d760113be459f7daee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3cc0925356921b5225bf1a6bc5a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5f5167dd8c89a21e0a0daab70dd38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897283c8c494c17beae64496991da9ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862a73605666b7171c43a27b4829a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e68c968f597eaa2516d291cfe588650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429e5ceb0f2bef56b82d4fd33e3bae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f54a47bc6daf051e37ded29aafc3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5f33c2d1b53eaa25e41408777b57a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c05c48a5d253ba2575e639c50ffa0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f3c866edaaa8d65e7c4560e898e09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cca8107f636158f32b1e6e13f3a97c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d6a8cd5955c3e6b770b19ba793ab9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512739430069d251bd16ec8230c66b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400415d800281d489e42acc2c403b86f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7fc96850aabf3a7eb1ece2bbb04e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0e299e9417e2b052898133392a15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee0dc2ef3fea43124ef8d3d822377662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73307938394fad970cc2fac2dbb635e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52a5ec926e53e6a4f748b9a99e61f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac051bcb6055f8ccbaefe1bbcefc3fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d62394940100214b7be73cac753cf9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9046be750ec53ff9d8cde3ece7064667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2688b5223b958b62d2c7cd24237384668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08930357f6a3eb71a4143609ac091de7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df89cb3f97cecc9faf3306915e2e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be4edc21636dfa7f4d804b84fee50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b625f2d9850f8f240a7b2cbaab488672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157b21dc9ac86bf50f86e54053082c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a0860d59a210d5053024a11e34ebc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c67eb2544c2e3d562f02d08fa4f18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49c7994566daeac0d750d826ab48dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47228a6c73f9694a0197414f1ec16c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5988bc423196c979623bfe650ff218f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffbf04e55a56148ea3e0152c82112b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea03dcb7b847f135901b79ee70ca7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeeedd3ad16700f69dd68163bd2b8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38374d904acbd963ad7ef1fd53904682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a748c51795588cd4e5344812210c98d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a835839ebff1144974885881b9b89a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc494fe30881429ff8039d96a98f7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252183baa7bc6c5372ea553be367e11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13c8cb2115285a41233b8c65c400f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca6d3916526cf384e3af69f7032e75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdab6330f11af522392cd4c85e3b6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122c683b7c7eed2141d7c6cbc296875690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59e82c88d76c62b00efb8ff844cd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c946990c1104ce2ea7250cb06c4855692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba19098a46a066f0fc7787a4cb6758d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253571be643273c90098af04892881c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e4b9d0d43744a9abf11772512c73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0367f8aaddcdfec73a6b97f7048be9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4addafd91324687248fcf41c8d09b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3785d70f629ea4e105197b68cc203ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e162e67e27302b6f71dbbbb9ff8d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7158eba250f905feb9d8b5d97ccd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9355afc9964c34fa252b651e503d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526eb8719f3cd0143c164f1c18774ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab9ce565d45c59ce6e6b0e9d27469703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040107bc804970b8f8c1a0ab51c57fb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419769933001e783bef0b46be1e3e2fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85edbf297d1cbc56e3f8f49b024a13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44488731baeac13142eca879f80087e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2877914e85f4a7d359bc3176db5497708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118355cf27decbca11284d495535ce14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb66762a166db0b86dd70b55a9f6fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4238e37b2da971b067d3f43307d82b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f34b275d9319c5abfc9810336392e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed4e1fcebcf594393f7326621e886713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b101c6559171c3aec1bc39056f13c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3364ef08896f38924995c74abf4a77a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1ec0d55dbc881e08877ed7d3acc9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4885d484454396fdeb300967ab20d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd40866dcba44671d30d2bd77c356718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3549c657e968f672441c6f40802401719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8b7504b08a49da54475feb05e06c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad55e1b65f32544b84a764a5521acd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d483af95eee4e508b2acf0298598e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0483672fe39baa70ff10d5dd5e67fec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f951a0fee91cc8f140cd745e1847aee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea8b3bb6ed0fc8a8864c62345126c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c8cc58b1607afc8efdf605845c10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd53113a40c246964e020237709c0ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0ed974292394bfdf030a29eb5f54b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5376954b1180ffdcc62d18ae115101729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e91893f9565a9289d34b3c93044fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b780633a6e276e96004699d4469f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0868fdaaa4413b25266dbc794ad20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ad966e364eb9b1bbe66e24bf740c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ed73d2a6992f76b054d61665c258734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0785ba5a8bbf4f6bbe6e662da5743735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65495ad3fd9552302d2fd3463004565d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92273b3e93c4c09057afbbdce9a3f010737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd1801d8163b62a6cb065e8aac871e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1f4a9946eb3f89f91b603d3756342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef79d0d03dac7adcd8e82a1358ad152740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ff51ea5e1bc4bacd0bf23f111c93b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807bacc22673ab1da5a5a1a9bcbc9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd5d41f3959ec64a100a9195743df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b736c8d72f3f33b7c3781641c17bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3812815b6ed8156caf6c1f4ef34d7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4735d15cdd2e27cd20eab9127395444746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb4a7068d12034440e99976990fb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc628217814c51e0f69a54b8ac222748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260afc33c9d49c34146d91fc708e226749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a09eb532de9d360c3640158638c01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccdd1cdef0670a35500dbdd3cdd7da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb9d392c47c4274079898d3cac8b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953874df4107f5bd36ec9b8101d0767753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01769d1a81f4a04846f3c80cbf06c22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb303d26a259dbcbb66933dc119f16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76747931c77610d3d146f56d5f75e55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc0e0282249683f772d8ac642baf3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193351d03a93d9f722cffc952ac81e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22af1bb757aabaee34c1365476c76e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044a6cde90960dc71bc686a4ce91f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cda63f6b5d9b9f1a11521d6ba7d3b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35de7812151457f3ddba95014aaac0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496d8a830b4180e9b1da305ace75e8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a383b0aa22ddf1919f4a289a86198764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06acafaae331aa2bd9f5efe6511c867765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba30157d53df1b1e807f52815e354766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291525c21179865c1f76b8b87009d7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62651b88015e049b472954655c4c77768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6eb87a731e5630862bedae895bfc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be1a2f0231b805e60da4fc3ff5c920770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26eefa821d6dac06aac293c48d247a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb533eac886802a895fbacb62f8b00e2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ecb2f0541cb0e784f2fbdf9376931773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84f658332da4b95f7ae6343531511774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fa16f818cb8c7348d6d8f2715af8a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e4af8a91b908e066b2737f56c2d60776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446f603ff3b56d817775b60307e7671777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9476a463305ab57bb7489217f825de6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f82afa0e70f0694c306abf65930436779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969d98672b94d7538b03dd79689d573780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ddb324a4be01ecc874090e852a0f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15718056bf544d9b39f4340e54b8300782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a5a1d3a4f9df4db8f346a0970017783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c791e54f26f29d101f21e51be754784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa22121dace0e09685e832ccf70524785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab789a2e496af172eef19c2b3591c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8415ba23d86a0abe548be4634cf1a5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf8f5a115c502336ce238a4970e3c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501ca861fd1b903256cd1543da6ecaf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa025688d957b6c4a7667bdf5429b7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b314230d2a7bca7445d6457bd88551791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29196f8e9a99a3eb772d4e4e951d5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d6036c82b13bf1e5ec44d5a54f88793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b2fa1feb41b7ed7718bc852d227e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc784a7d4099c43a578274febe904f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c48fbcec953a3f17d31e485eebcd1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b38467a0681ff537c28ca9e42d9280797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e434607deed383f53e3fb41cff9b71b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58958e00e23bfc52ecba1ec636613ff4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba4690a384028ff9e6cfa7c51ada0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186f7d4646e41bd2356e3c3b8eb2e5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43304aa60c82166a427c0c3638e51876802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082da4af73b1ab9e7bb3584773ae33c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c91ba78fe483009a3ee912e81df04804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af54cf37e8d6e99c684c1e1c56f626d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16dc9daad5cbbe9d60958e64b2df7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d1555855557afd1be04df4773d8e4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525b9d39805c4f0dadacd041c80b74808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd13b6ea3845967044a23aef83459809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc3015143d09302d7e448a5051e8cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac45f072aadd943f9e454d1eec840c5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603b43a6cfb5ac9e1ececa50f19e627812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edc49dfad3467b9497104508611d26813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7717ff7932ce8a4972952ff93f75d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6bc46fed18396e7c01c60d9566c43815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddb0f315401b079636404f4145ce86816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d94047f6552cfca905f063efb7386817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2911d93fe89d0e92aa1b9906d2fa71818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376993a620c7f4baa280dc9a46fd4b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdc9cac3c8b2f612b2bb681b7329a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4daf6d8bb1529eed1553e50442778d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd7b148da60e508879d6117cee6f2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74476c69e322c113a3d668cf62c1140c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cad3df92dc55ab5afa17a23f80245824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5459ad1a7bc9674421efe16f4769aba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd30fd4306e96c20b540a326031284826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1f79c7d83beedcd3d2835d13c84d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e4910fb509b1c8488786419f29d5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb572701cba179f0b1ac7d476634fa82829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37a94d14ba7b5b49c8df6e043f8a4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909625f805c5fa45fc9ded6b2289f2e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c5248d77cb18d3f143dcc5a95aebc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592c4d9eca165bfe522fcb0ac8dc32833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478708d1eaa02eb3491833649c61dc39834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a684b71662f1cb3c0caf47193a71da835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890652b6f364a5f78e6d74308e8acf9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229744e38fb447330d7fdc2204bf20d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6db84cf9cca1ce018a8c847db60bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea959a246990edef094ff3944b516839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7001491cc4f99ec9d1d76c79dfa99840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778274f13213868a41514f40eb3b40d0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923a75c20f7c89d89e4a53859a2c24842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6838645c9bbde21efad74bcde5694843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30adcc2f6ac1b9941158051c78feabd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320841bf9e8a7f18ceefae11391772b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd069297828b923168bacad2f3bd9a3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf94d33772796bced42ebd90d85e5f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d23815ec3d1cd484c3b858cb874e3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1307d2350831565353c0ff3cc4b45849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80fd758d6291279ff87d697562ce4c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4475b138e9b281a7f20410bda2d78851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698220607dda624398dc5035205eedb5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130d8b96aa07c00ff5538ca33786f03853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb8f67478fb8dd04dd9794c7b5652c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17334088b216d4fdb72009ec19cde9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c563798ac75b47717e5734fa6dd1e5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ff819591e5db2a7f761aba2989ad857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff674dadf65c05f6d2e33075f6a3797858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7377218f02c6d77d7084ea1d69da72859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d06517da991b292b01d9a073a3144860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad37143d55ce2ef425d9c1c98d8a823861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b0465d2c0c8f875d76b9899ae08f3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f95a6673c2e44a15a5470e7d1763863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24cb3fe65fc5772e0502f2efdc88de864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68938d4826f2b0bebc3789a3b653b1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b4c8188bc77275e5dfa5e53035abd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b7f8868494b3fb8e32795cf81f5e7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b2fc1305c9a15c75f397d1ce33d67868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac3f5a16d468ab62f819ddd3591dfe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728ad04cbb3b39295136882a2ec263870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf6dd9a59bde3a6c105aceee70ee4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012d6adb8227aa2286a06885abb8d90872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ed12ab4d67fbe5c4fae39fb5afe82873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d419bae7fa5de5b1bf0f6efe65a7f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872cc39f890f4356389d3dab9d432b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b132ff0741a6bde13d562d312c911876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1c9cbef9f3c199299b47926b04c3a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7eeb6699061236c1f55e81f571ce6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7db63350e8b946f2ed2bf2480554879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120881e144c65f5004b2f2471b96d169880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a6798a7247b712c35be5451802dd7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7bc69600cb3316e1fcccaee77df23882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a946b936cccd84f8c6d646bc5b368883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1cc6aed5cc138001473bc429c364884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f13d0d8605440037111304dc25f26d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5062b0442aa9b63eded6677a901a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948de868f7a787e9c76326884371cc0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231c18815a4cb56dd84f1467fc7b138888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35c23420e678bd02a3b506d447b37889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c160cb8344bf51713509dacf6b04890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9318d93d255cca273b8f3f103bce7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae54965b89609e92ae083f5c7047b1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1aa2865b97ee40e3f4566e473efb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c38fa2e4f9e02c536f64625772efe894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de0df6bcc63b8fc38af6ab1f5eed6d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6fca1242eaf68d02a02b83936f9b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe9b6fae3607f4b57ea49589f0a609897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d847e0481f944e8ef54ec04cd4cc2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a89d497813c34b69422d5516f515e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c77b73eea405ae0de0cb8ba62ed47900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3959dfd79c575ada82d22f1ccd6af901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94e88b29dbf1c858ab1d808e61c22902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f1601c85037bd4c54283661ec005a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2d8ace2d5d1a162554c190082f2a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd82fc0d17f58975ba914869c964f92905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1abcf7db8d27e7be1c912dd255517b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd4750cd69798c3ff2eb8b7c677e2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ad1873fceb1b3bc9c879a155a2187908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648bab5ed557b5061be000891754b70909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610d4da8d2bee276a79f64e8aa0a91910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ebfb09d51600ea46bced1db58ea62911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128aa7c57ef4f7c60e07ce6bb8ddce5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5f175ccc6f8f1bdc80e13ee507355913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4bfb97f2d8f49a25c05f38998de7b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8582155deed7cc1853dc872d81aba915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87054554a8e441583d3e23c1ade687916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6fcf222df929d562e60c0fd61d576917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e192024cfd36a6d638c268026dd4d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccaf94897d5c9705beed6bc8196b1d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b143f7093c37d3388858dac0f8fe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d35a083d99e89321688a77a6b6b1c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286330ac3dad9243b198674aa572e94922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6937caa1576f725b94db0b1e4e86e9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ffd31ddd2c433ab73ef927e44ef1c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63221fe35f386b349e57462c7dda8cb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668da4720edb49e9a5b4767ec8ee136926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1a9a1051363524596592d15ea180b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a213526ffc237c61f717fc8d0a34928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51ac689853d533bd78a386e5d059f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7933990c049b906530a3dc89ce1c9d8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bddbbce705836d7acaacd9e031f441931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b2a6efb3a0463b342eaa323199152932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81cd628e2600e54948137facfe7439933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e781aa1f5d7a728531a9cd006b6779934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51408b744aa00e5c139c9ccc922940a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b020bbe365ecd1ea7ff5e254c865936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ebcfb9f3a00ab1b25f28e9c497b7b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c90e4cc025532235a2de045ac4100938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b51493cfc99e6c89ebea505b72e55939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e017e52b0181fce70011b0341b5a36940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae438544790305ee39cd451dc0fd786941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7c4f3e56f99ef4b79bde665f2551f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052341496d1f7fef9b3e511769a6fda943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5dbc7a4e3def2369afd7b933480ef944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1e9b0e56cbfed0c6ead0adf65ce35945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ec26ca67ea3d74203db29469c6eef946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e01e58245d806ce72f8513eb93ff5f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec90a1e97914ebc097057feaa260b4b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4787743889309bc1c25a7374a68f137949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76191ad991e74ffc4ee8b5120dd79950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c6079da6ee15aa2c0fe918935aad1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42910cd178989acbe1a211e5a03be907952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549a52f2aa9367df47f60d0dc46ba93953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16660844558495373a413842f0127e27954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74cde3c7287c5f9d1b91df86353aad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5d90fdb62eadd028f483d990368c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675d9e46b0dd006e77ce5bd0f2e1df957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd9653af26b8d979949a9cc020619958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e91eec2aa840e20cf82d7729928c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703007a0d8c53678e1cf35a9318a1096960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b4c4fcabbabfd6e6a28f376ef652961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1937d4a1388644bda88b4e6775ad2d5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c28d2bf7512d1919a1e9075d36417963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19449c15017606fafedee51896f5879964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd53053203b411fad051ef67e17787965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18949381081990700e8e8230e60b8e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f42274d2d876d90ed77c656d4232967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ea7e022d25fbab554b63a641bdf6e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b476e625ea3c4f99027c0a067ad4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0e10d74ef9dd3c78b66576f25333f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c997b53c75ccc47d9a263e3b2757c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ce5e47c2a149226b6507cea9c71c8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799adee0bde51b76bf74fee605508ecc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d367629f02bbaf42a4a6bea7edb9d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4a76317c98ed4dc31b37d5b014cf3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc05574b79dcddba8639296ff2f7bb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552978c7839cee62d2b821848f89bcbf977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388fb86b9b5f3704103a481242c08cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc35075910a2e1445457cbc13e610ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a2de9618e869b67b86be15e88372c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944cb0f21e8f2dc7e9f942efeb6db14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f6765980524c8708533b429dcebad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1d8b6f630aa6e8689120e618392306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b317f63003206676dc1204da7fcb1477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec65de5edd102fde470587b45ba56938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f8c9a30ca522c61ae0faac4e0f249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5316ad37f5f6055964dff0df9f9da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60e6ecbfef52cc9c37fb820ddcad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1c785ab82163857b4a4881118c1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d07276f8bbd9323514066d106195c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23714313dda683cbdd6050fa2afe8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d831bcefa327a461aa592168fadc1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a6d2bbd35517a8965b4eb5e49d2c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ff77757c0fd6918b88b0040c0981117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51fc5575800a5a57faab6c701ed8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8c1398b95eba3d6e3c6e2d373555319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d4482da0510e42ce716ce04a7f9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b7900f20ea6ee68aaf7f0dece938c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4f4896b1e387de16a14df5d1be0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437e3c646170c868692c996078596e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41956f2dbe0684a931546cd13221a23d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100d47c06fab506a938b5fa331228c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc0373d79eb5c4b97019f7f8d202e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee40060848240615807cbdc329a511427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71c3b085c24e969537a8114e8c932c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d57067e8b799ffe7f9f0fb9daaf10529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80b999e55b06ee6d1059eadf72536830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17cbfc1dcaf277ffceefd86d8adfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833b30153766427d968041b57ad9ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be1c879cafc9e639c138be7e84f3d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12286f0392bc2db955111a3cc470e5ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05580c1548d8522492537f35acfd305d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d141fb01a30e07594f297fed5fe7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccf73431e70436c0672c1e0ac5c60937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b122703fe5e01d6049d358474923738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c07995bc683eeb2482bc9d59922439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e6c931be8ceb889f13ea7238869140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a03d10f500eb81d99d82b0d38ff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895d832efc7273ac820bea096d169a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58557383b441c9a9fb578ee04fa1c97a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723c87132fdb92e0afcc5286daa93fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe84d3024638b3a24b2f65cd04aa845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b423c0b5ee3d96bd4f19764ffdc81f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338869ae014f33564e5cfb96e841944747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613216723129d1ed8f641e4188f55b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8b930801c3f1b804256248780c6c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba34c5a66c61e062d0ba21d98dedf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffbab5671fc4496f0537b147a7c8d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394145aa152ea21c324a6c44305a740052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582fb49ef1127ffb427cb99d8f63a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872bb71a2fd1b83c5f9fef22ba118d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed8aa7ff38e8767e7377720cc726b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a56695cfea89f6293ba9921099a4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05321f434c4523c1c80e119855ba94d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826a8e54fb1dbaf69687dfb8eb5018c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6809d67295493d040f535ce5a90f1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3566674815f5c5e98b095d51aef64960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f57b8db6a3501fdb5970021d98ae261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5668a1d86ed84170d05c5ac2e17bdc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5a177f6d7d0316d5769a916bf3ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc420e9d6111cb05db1229977fe03e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1915c409a5506e5d84f4115d39b18cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f657e71a3f53b395f4d7845b90517066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104436eb168a48c68bb820587e71c0fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca0e18c202601c085677345fb08edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab9531008afeba69b19bb7b9c4a69669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e6293e57e0cd2e3fd6fba18ca7a8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a1f688a9cb990c5ac44a85da63dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255750eec5ed7db8cc0a6b301d7031e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4c46d35c9fc2573abff98dc9d886173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf704baf6f9d2a0fe47cad4fd4035b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf78977155fd892fd8c299f6c2cc0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889154a6067abc7054ba86643e206dfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a8445f4fbccf3705088a8b823abfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469df4725d3097784f60acde5214145478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c0a255900fe5442fc1ade908b6b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36113fd833e6679652813ea710b9d94e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a3e2d981acd499c2df8e526fb4ae581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36cf27fc5b445b5dab6ed252dd8ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c74be842e432a801e427abeae49c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28cc3d833ff1f501de12229b8dd62c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271aa0c8d6abd4c24588e6b304ccd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8fdc121fb33972a7efda85975326686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678e90870d7a3028acf6fe1fbe7da6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a29615bc7e579d313306ba4311d84b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683196cda574f8922c13200cb98a7fbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438d3e2004912a930bab226fedd753090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961767ecad3066321cddcbedc55486591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4393b489dd8013288d9ad1a92522b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0818e9e3035ca64e03c8ce2b3b9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6da8b9ff39e56c8755a285730fa34494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e422b6a302530638bd69685135d8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130682dea9d10f7e2c307cdb3de32ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc9be2937a51ba42ad08a061da8e6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54732a3ec0fca240a7c786f087d6a2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4b91bf5556c5168a3f38c4830ebc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2691b6d46a759a617b66b7ee1ed2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc24c6f086bb93c62641cba9fa5331101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7247eccb8d985073d2718d36efeed0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a6a3060decfe272e212c40dbc66c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40f86bac465bb99b0f5aca7933b2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7273375320cf28263aad24d772c6bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06b5aa6e122216c7a9b69126c45788106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75f954e96d1262bec8bf8ed4e07c29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088271bbfafe6d3768ae6aa12413c1ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc4d2acf23e72ecaa3dea9b0ebb7ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b2c1517944d4a4a16e3530031ba94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfe44cb38ef32c45d937a3014e62ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cd4c623021276b1f043efb52bc680112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb6b9c78a2cc57404a880679ed1b4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0193a1cd5b1733f371bd8e89e5209e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7cd2dab42014d2194f3b73e94cfc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2cf321dbff2d66753e2bc482bc0a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a4f0a8d03d4408d152d01790a34d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4cbc6cb9c66201153426d62845f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ec08b06866ed03750468cd63a6371119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2dcbd27712762e943d10054633c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230dcba282075cb960ceeab23581edd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973991afc3714833c3df468ab9c755122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6162b50d49b083cf16ab32a4a9e8d84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6674906c773ed9a0d7f84eaeb238743124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe165850c2cec39d2dc5d0cc8c0971125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2c6c8a852ed084af6222da62d57cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b6cd446bf5e86bee88cbd54911c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0af9cd45ed7e3d16c1f9f212708ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d99260146aa1ce290c2f07875042129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a863d1172036f0aaec9e63c92f9d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3420b9fa4f8166dac10cac21426a9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a370969e083c7f9efe1e6b3eefac1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0747f8178dbe99c9ab97cd4a4560d94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b73e80baee28f34e2d61f75dc52a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049395170e3c5f432c03602cbc61fe7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076359e8b00b7960be17b6e24ee42e74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1b211face0b0e8a751997def7444137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd33b0366ed067a9e2d101ab6d70920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb730efc088a8486e20338f50104b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a6345e853c387be9050787f288eeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aeeaf8c0fca9ff0c6d15800f88cce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f685f6527190dcc536c27672e159b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77f2d85dc4748663b2329b20d630bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc25892008065acb4b2f96817977f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d59ce39a94f1cd975f787793ded9b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08a93b0371fa95b7a428070faea37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1a3d073cdc67007d6dbb4ac006ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d245dd6572624ea2d678d28ba0650e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b2456711d4a070b98f20b86ac4088149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dc8b660b382bb88534818d7c698ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64a0732ac686ceb31de0c42cd16913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b139e5cfa3c6ce543a27ea22dc9832e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b316fa1c4f456e8526a05cb0bbb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638bff35dbe7d0a453475bb2501b3c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e8f70baf66cad190544b85f36bb0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c95d9aa5a744309f88d2999bd2c1cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea220773b9537edaf2c181fa6e243894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c81c1869c79b6e09648e7ab2f7de04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e78ccdb6a6a235eb46805202ca558159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d6cc8dcb95988024fd3817c879a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeca7c81543295c7678be35dc8db32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc8c32a8fab0519c88e1128cb9a2c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0bbae3ab48677cc326c3c20cd7668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3919dda61939b4b3c6fa2b80440ae7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d6a36d2f565e0f8f14f86f268452a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea23207405a26f4bd7881c9d2f870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a2a84c841ebacc5f523d07c7c9ed3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a73b759db7d063a30a222f4b78fda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653cc3dcd9d0d242403ec31f18a27f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4361f0893679316034028b95ccd38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a3b8a2bd285df84d0260f2b54717171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba2db7fbfb3a5d233c129b0827f000172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f59d52bad6cba9a67b5fd09bed713173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04563e7a061203e126bc8bb17a795174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f04cda86ab62606f8134a3a2a3c388175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a0d4d16ee5676384a1cb4037af6a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048eae5c8cf08e34d93d6709dbe83c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba1e8f417e222497aeaa70d4ea7764178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dd690a7d16563cb58c815848c4e90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64963c29059c341374d18c5e54d74b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47c355a7615d021c68928e4d674214181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76cf095c0165741fb49209b8f6262182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d05106f7219081eb7a608c96a218183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f0985cf59eff79cd60a8fe6095d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cef10ce340d97dcf3b62817bb370f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d097070a8f4e151a48b92194df980186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64108d850065fb752736fbd1ea2543a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd9d43dfe178b8c0ddcf8155a0c2ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c5116cbe031b425c8d985a6571b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7183f1204ee8302cb012914dfe49d2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca83d4499983bf6b9c1db1f8c604d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a796c3e98a2b07f3c80e29f036598192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa3adf5921a64abbb8c16e000acf58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4c6b8a2df83067f88f9ca9eaaac4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c66b87dbc9c09f2f7309a1e4c0d612195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1611448b588d825e76a491b0f600c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6072d6c47bcb2e13adeb4c5d17307197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05e58ca756218175ee84a45b859a7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d17e0b3b30496eb0c1d1905ed07d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001945a96d80b3ea8443b84f5a30e9b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836817bba28215b270cd7e00c669423201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e3958fa3caa4dadb9c8b1b986252202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e186f3844324694de883ace02c66425203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b53cbe4dc18a0803a716390840294204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456255b45d747d73d8130903cff35792205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a181e9d47d68b76d5679f9e443be92d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7701e5b5bf161b796b94705ab8ca5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1c20bd81d63997ebce6657caf76a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534593ca06af55f2b76f3361804c0764209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b27ea106f264a8faf42cfbdce09d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f47732fcbc0a368c9790670ab2ae3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486300ca1bffa455e14e6ccd8e6718212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962e6663dc7c9c4539fdd803c8e8112213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52fe5d899914d6d34a9eee810e7be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d74a42551dded18f4a12dfff1656f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dca5f018fa44e84f32727fe530f22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546893c351047a636d5213afa598f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c8e2403323d1e10a636007919a37e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee7c7390f233ab329c00ee02b6ee8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d971c2bf3c2cb1c50ba8f045c79478b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e748dc9f5587fc47206f59b5ce9a2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ef53305d50436f00e8263a97f17cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2bfedf24fb2e34218e573cb1ce993223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d8f85790f737a2ef2df0c5f8d9f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467dc8ebb46d14f3fcd8d81d8a706c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887ebea67aec92d788fc02204acc9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcd559ce7ccef99853849a1380ffde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769769cb5c3ee805bbf1499650427f15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cb60a040fccf43f4bf973f1bcf529229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8520aadbdd258fd8abbf6e3e71cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062c3173a5bdeddcb55b587b8a072b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74e8f951d9d39a83dd8419455c0502232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f93a35abf1df6ce02e86c080d5b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb289d43076900524cd87e30d6640b6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589050b1f1ca937a72830361f944bc26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7057ddf61b6da7617caa184c190feba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e03428c7f806ea6501709d35dc3316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bac85df93d9e455e525345625e62c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183113c26f8dfba7a610fd6b8ca5490239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc365db3d13477549db67b9160956240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0379a92e307ac2d910e5a52b15144241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5fcbd852db6fe4f91f3818f172a36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f8352e1abeb65211e2c9e452b12c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc0bf1588e6d6e27f1dafb5964bef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d01af8cbdb66fd7d85a5bc3d436fc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc7b61787c8607ec42ab86c6f0cc32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de4805073105cbfa5a005374b1c6a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd933449def2e501304d56ea31d15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29672d8d217c12013b2c0f186edc51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1204cabe808505795e2e35eb4d351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a033f6f96d787aca8dc908f770f8f39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7202b7eab73ea9d8547534d7581c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a9944e09a7aa8c68d74bce7418653253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faec91dd7ceffdbdec33f481c90f11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5606e57b89f83bad62a126071614ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208fd650f47b7a421ae5f806394f594256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9b6d8c386be1a3384d14749ed8aad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aea6484eb79d13bc827742668cf5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552eec18c5308216484d27d80dc8276259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5dd2f0460896835de9a4401702c0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5bd6c6b0f40d51d46fe49bfd8677261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ee21d63ae104e6201a56821d80d1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e965ff6df4ddd4284e9e86f5b8f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac04fdd7163068fba96bd7979e61b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138efc07ad66f27087bd094f52021b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f319bbda49754e692e341e3da4101b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b738e2afa4554c97a5f2fd134c4d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8e0dbed2bf0b0efe878721da807c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c755c12211e3674e5e2b8c8e3687433269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8ad314e168f494b90119c1d229ca5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be7460cf34f87c4ad604babfccca8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674757d65c1fb7237077ba7ca6e3d52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934b861971d6efb843a6c06b6f610aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b20162d1c1d350937bb84c0f50a583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b6279c37b9638fe25ed5c06d8ba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc016f066b1a37b73083325fd5506f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880659de08f79a3a6bfe8ea2523cfb5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea58889fc337266a34e7782f45a4e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc2afc2b78eb464ca5cc5c215af62a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfa13beba7a497a3edd63e4d67ed75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849aa866730bf38495eb3337584ac98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7116cec91ca0a44cba0032a249f83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04183b7eea3aec4834e2e01e878b1d7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184107c97d9fe28458628e2c58d29c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92684969319f205f01d06c81affa6ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921e8aeab0a9a96d3045882086faa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680645b7a5e3f19ea6cf9a2252042bc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb835e0e3ca97efed70ca9640a1a4ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e68763ef2aec23d5633fe0e40675f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd19b9c9b8a2bd70969f16ed8b36c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a3ed995b8129a305e6496f968db5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57908c77f31c93cee19e804856039e43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5da4fceed5a68c3402d67268148c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a020ace008681a790fd9db162c09f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aeed74d0dd04ef174084cea51289b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed556e34a978292a78de912e4704f94e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44d8d02e55bf7f123a865ef1cb018297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3434b67e05882a65de68d061980b054298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e87211b7c9ecab979dcaebe520e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e796dad5185fa3c06370d9b836e7d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c580c8f1672e8746a4c1fbfceffb50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efbf084dc8453b5f39438026e7c9ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd3fe90861832478150ed16af0bec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6a68570255545552bf8fdf4d94f9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886b0789892fc6b7cda793bc2f63106305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58bc9bbfe80b165a9eeefe1dea3bd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7679012479e6ba3f3fb81d8479ad1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ff89cf3849df3cc0104b9077d0012308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6fbd38fa82aa09e754029826f41dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bdc9fe27511ae27c1724b7fb47265310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab6f3ce09e853a3740a73e6f1e6827311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feded6ffd9abdc770db1c74cc4df49d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d1ad6f4b3886229d35d890737b400313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a36b6f5c85ec0cd29b8ed6348956a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd083c4782ab8361c0b217444c2069db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36488109d37c8eeeee5d8d67cc6ba2b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cab49a2aeb1ea38a0e25841cf59b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca32342fb4cebdd67055b5c4e5662a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311ee041cacfcd5f5f735d58688c97c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d656cc177f0d77aa3326bc381d518e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2346489271697d21779f5d84951f2de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29485dd08fa72dd964df120db1de8323322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5ce7c452e29828ff1eac6d90d1e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836ff099807be1a62d69c34bc4f1179324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43a672a26df101796cad55f36a9274325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05cb3fef90aa6f6abcf58f1c08f1ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e2a4e5650cf1d5bbeaa170a4d5a9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa76bd17b35404453929704fd876c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e08df4c1fec05733c8eba5cca4b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586640966fe464624755534742b1bf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7d9f4c1487e13509489922002f547331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f148538772f5329ee21e632bc3f537332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8799c8c853de7d0ad7a364f5d14a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db567daf2107ceb2be104b54b94990334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11d3a625d8fe9b020e2ebfebc1762335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3bafc8d52c470e0d179adb1aded48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3472ef059c233d45939f315311d38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426148013a365a22bc3599e575a229338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d22e10fae76ad107173f5421f3162339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df0a57e2424921c40634b38d5ee686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd5f4bb97ba8b2d016cc110065cd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d712849a9706231087522e0c56df390342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50791ad2a0661b363fb3b0669f6f71b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406f1fff02462f3b300cecd4d5b3f45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5a77f16eef66ec65c43df07814499345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20401856e8338d0e03c0024bb28d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9f1749a6cbded5f87888b51e0d895347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2db8e1ca8ef2fcd7134780545616e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35807bcb377708bd25142eb51775a9a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b9f9fddd05e8277d317b72ccb1a68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4fd09845c9f96e6b1c265c724d983351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162521ae6de4e4c9a48f5a7553b9298352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf478225fa8b6818c2055e7377774353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77538e564d3fb79fc0d3f6c468b4fc8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eff7cf5d60a3d59cfc439bea3e26f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e28cec36403ba17fbee1c52e9ad0cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04b64db9a17f23b2aa7afd89a396b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909082dce8b67718f9b8fddb3c703c76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39fdca8a351f7037a59250c7119e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af5d3ea4be957310fdf5768c5f47f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6461326c075fa7295116c6d2700e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f628f53ca1741903ca4f0a19617413362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910908939b285181c0842bb5e38524c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5332473497748761c1ec240f6fc3e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56548ce9af7f006a97cb8e596139826f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf88aa6d427d980d44ab18623aeb63c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195f2278c076019953c0e17dea3b2ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb700077a34f79e1822bad0b565e1acd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5162aae0d04ee02813be23c5961dc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7616d720a09935597307efe0a03f58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b871785c2bb7f5ad9246cbdb452f32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b742075d1cee8c71c54077e1298c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378c1760bd867a6e67d5a194e68087373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e182793f2527b68d5e2e99163b44d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494a6e84fd3eb0290938ac5dd6c7fa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462514ce27effcdb3e18cb3914dead83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72635a3362b2686b5f7de565f5aeb7df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5e2850b8fdd6d25503f8c26baf3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c0dd50cfe208abd9b11fcd1dea21e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75dacd2adefd41cdbd5e7228a87dac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eff0b72c3956676085aecc3598d12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57759901c122e380fb5a7b072eb39bde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf0bb3c5213d3da3166ff9bcc8f8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1057359d2301c60d4a013b466f75f0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f98e4a9717d26de3d66578ab9bd1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189cb1de65cbf5e8b8d1548876a144f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b711198066567ed0e2b40e36da2500387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb3f92c4e06138ee1e82938ab875c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcca788a8f02c1073653439c0de8a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7d8e31b46293bda4052a377da3b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d34e0d18e74930add0c47f6b26cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1def34d3391540a255f0b579525b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded5295b07c41310657568913540cb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d4aebb82657bf8fce24a878a6d52c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073702e467e279f5e70a67d22c5ca77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabda7b95300d26c409a8fa784d132cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d561ef20bf30331ff6d4797c4d6f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c27f4e28d9b5e526d0206a3c8e3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c050ab76a85f2e7ff96bdf114b03b30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201762779676f79f422abd6d3fc2e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41aed44aa944f9317544e3726367f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca338ad5c79c4d9c97ed857fde6e3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dfd70b323c81f3c99e7f77b25025f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e6bf7cad2a26f8cd90197eac00a98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3755898d4371a9d37b443815bd0d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1f454309b38e971af0b8030b7d104406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71d83b04f5bae93a605b2c81719c7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4dfb50fa4da753c07a937008771bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18376555de1b324050bef8336153533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d8ca43abc38f71938d74ca8e5b64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f7997706b00b37dd5fd947fbdcec8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ff5f4294d532f2bb91b12c2a2c2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94f795683e61473847bf242eedb6a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2a14a55d2b467d940ddb03d89f471414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb74d4eb03dc0e92a9907c8955a651415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d4414b5fb597231be60bc0d5ed4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290923e363e340fd5d68e81f0f1567b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618967ad1a65ddd396e1bd6bb5cafb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0118a9c7f207c1b5d6f6f3dc26a4902419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cd879932f03d49e733bccb07baf6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f53677bc85ac00ba02087cbf5996421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02793fb518388fab9fc6148858f248c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b81a574ee4d46605d27bc4db60f6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37411239b04c665f0ce98fd1ee2efc8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1e95fb9cb67a70a9f00831fb4b6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8035952f8c7c9689628b312ee53ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa9759ded4f7219599992c0d16c4e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66ca57917f6d5c1a5aec5fa9dc2d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d69d67f22d3031affa0de7b5962758429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf143e90a444da7d5a88ceb6d49bfff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24875eb34f18a7bbf077d15637bf51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12d6d595603a3c377d67f396e8b950432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1a1adb36468f81a42cd06c77042eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeab267295ec7b339abad900cb34f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d608fa075e9fa7c24b79ed4c806b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0cdea5c029e87f5063228a847a090436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9dfe054f482297a001e2e4e629b74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9872d2ec3ec0e73aaa17e9ff95e897438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cdae0c2c98714890feaf8048c3f0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad7d9d6397e987976c7e3274f9146440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5df659fe780c5f05a507374669361441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53584e0c58af0204112ebc2c877b562f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d13ce805f7de67c6ec490478cff5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d825a79d658c103035f7e2c74b35c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44bc94e14b1b2608693ae0ba6d51ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9cd8a1b3713ee60ea4c9eff638912446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c56b0ca051350ae6f0d0ed1c6b4db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febe2ebec9fa271fac1c85c3dceff9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a52772ae457fb2ac60343c6e176aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875731d3d78436c1ab655a94412ab4a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5c7c4b0fcddd19571f54cbfb9228c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac5f415b372e552cf1819208cb2dec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e3a3a01ec4d833a21cb7fabbba1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684ec4468fe0def35349a996a935dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b25455f4d688d55b8469ac955e8fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8ec9dd3463c960c50fc5f48ab1307456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e591fdaee87e0c1bb64c83eeb4ac6fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed34c6ad64fff390802d6b2ebadaa0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941eda2501c7f12ca771e91d7c4d53e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf70112c5540d3d2142c1b03d202b82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893e5ddb35cebc3707c66dd76bee1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4afa1052969e012ec321ab09323ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721338a19c36e61fa1dc5b4801b59bb0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc0cc13e347dcb3bab01fb1bad3f97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f6fb6a0258e6d00b8585af72d9441465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88510f04cde87293d0decd41a9ab2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63dda626494aa2b635e8cb213d61f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ec75640d3da46eb9295b4b9bebd74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2d74e9fd90ec3cbcd83375a36620a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f66356bb68242b2a748bf3dcd9ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf8c171f4069513c730c18b4ef7c5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50730626bdc5305d221a87aa78c037472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47399dcb88d0aa59cde0a4a5a172ead9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c7378e33b57235c7b9c42a0be764474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f09d972bd07abc569bf83f84101b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa22565669bd06945f76f90142b49f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f31f47d6b384792c42ae7e200bfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d3ce30b0112cc86292c80d4ebb234478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc1f4384b623972cc61a5afb53b4ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b036ef5296777d0bd3fa26653b0c0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19da53666162471d616522e9fb3a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8e62b4adfaea244e586b1bc1ac16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6bcb58593c4557d8583264afcc46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365405cee25a2c9d2cdf063244f5fc49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a05a60c4ee0d156b4d07c70f154fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6365a702abd0ebc5486597b8cafa835486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51debf6bd4c4ed70b835b348fe2973c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04fab3f30d05ad2f3b443453dadbbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c43c22b5d75385d5c31ed299a990489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761189dfc29c67aacb5a8ac2b1e4813f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e966738ca3a7b328fe9ad3f77d50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ff9de00d58d2ba7ee893fb5d9db7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8d1906047c712d87634ae6b1ab618493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e171b251648bbec43792cba0a138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd544737836070d17fa5338b00f064495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39708dec95541971ec8ac30064c684b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b469101d53ea625b8b453ed83624cda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfefb6ac7b6e0feee5e31676b26cc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f97609ca9f91e31f3eb56afa553ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3b34ea75c580a46642898684554a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2714ee86e307c989e635839def80dd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3987333e25858e6332e939fd8ad9127502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974c407f5c7e18256c9474658070967503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce64729d381e2c8c3cd4e33ce2f6e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06a0363851aff4bacca06b8b367f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574e3823191a5fad3c8c9ad81ade33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f72eea003a8475f72c96ae20cd614507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382e7176bb8b0f34928ca0a1be1d46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d132c64dde1aad8961a309bf9aa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d94580ea6381db877dc76f999837d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd084cc598885954bef4d5921734f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca753ec8844e3acf7b41277b99e6e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e144a19f26d5a5978aeac04d65a3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21df47959f5914bf80de94bbc10704514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5f72650381639ae8c79785de1c99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355649159bbfd23e57de2ca8c6ceccd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618cac1f7fb94dcec370e8e8bc5e7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7566f5e5e5d9167d7232e4c498c3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be0263daafbc73946688cef8e62ef6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeadda8431f61e247850a178c854008520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc4d6f06e61fa4d9f423c609d2e66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb60b2cdfc4aa1cb3116a4ab8d434a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527188790aca3cedeffcd975890b02f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071fff0dbf6664804e39c5759281225524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0f36affe88a3acbdb6a4d35d1004525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0230cad5d059e6c1f0edb76f6c408cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33278c31407729bc6c2ad5ef7c7e55c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374ebcb4b4cc365866155aaf535aa39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069288cc91334641b1dd1f2dfe84378e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92f69bdbe9f3fb591bc2c626ae9efc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a68712a24e3edd8ef8838f333e18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad7a36df4f6c0b095ed61f65d24a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d93f7d0f5ac7d61511d75308b357d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5e1b0245adf323178f862509b949b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eff76824bb52f051da1a9c760dc948535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7421ee5bcc9e2226eec95027c0596f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a77b35313257d3a1c3d18ed8e97e72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba2ec59001528959475379256b7c07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16325df40b6eba57fc1cfd9b7552b6be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b35a55390a1118d7e4d69ab95d23c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db2f61243e0185b62b30132b3079e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41815fe83bbac4431569a5b688f9de2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d5d490102cbd3e3afb2e8c3a0f5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743952f5ba1e97dfe3627afdde8d8385544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7848a3c8248f89e1ed77817106a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35c5dbab8c6814d78fb66a95fa1fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9823387acdef7b7788d62152441e65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708e5375258e8366d200a50a108c1cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb574d403ed88d2cda585fe0d4871549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51b9c1cabade263a53656c745e23c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad808c88d81f9bb64d88767502cbf5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d0e2a1028178d2d203bb7a3ba8334552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eb21450d9bbbe8e5ba7328631b08b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a456af4e7b2465ad140667247a9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce60105563b7aa6214ec2eb8f113657555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55749a2dddbdb68f4dd25f39c5a42f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ab33b576cc17c902bfb97602937ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76d5409aa7ef749aafd4a1db33863c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2515919f356f219a203afa5019e7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed21e5ded59a4bc5100fdd2d21386b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a384ca3db1e624054927fa94427ba9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01fdd68fa4f8e4445396770ee43020562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ef748dcf1604edca76cd51613861563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc163f826153bcb518640102603f15b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafe55c9d209c6fa898edd53f5c7f53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6dde0b5ef9f6d8e4acd7a1ea17376566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372182dfe7ea32ff4a1d2bfebe0bdab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a28967154dd54f9a09642bf5e465ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e499b87ff42c8d3162e306487a52f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb23607da06dd578d23b917fa739b49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa53c5251e37ff1591e14740517953571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79c252174c60331da8ef3f29d62cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9228505b94c4452f06573a3c3193a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d9179754245eca77faf3b16be0a0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a83d98f364bc148972b54657ff0396575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e659a52d922061f2590539d8b44c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c499732f517a887177e476d06e0a6ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d29d27bba09d5469da592dee53aba2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f770ddd67a1fff2bca038dd30c880579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9200abc30e532d282764c4550a6e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7eedfcf610f08703a3729f5490c81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c9ae08c5f259fb29dc14dd6bb4881582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2450288b1e4b76f9bcca7dc2a0eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f7b5c152b424b0bcc3f9d22222c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5170bec557d4fe7f94a4ff040b600585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025766cb339a28081a0ce182eaca2853586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fddbfcefea31df8e326fee1520707b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946e4ba7891a320dc109ce55c3160d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610a7ecede4ddef627c17f90b8b8dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b5b1fb85615fa67cf4bd46811c77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9597794e83353a9cec93e033694c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9956b24d4ea49dd61777072eaaff2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e72315ab804c3113d502de594f4ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252facce8581cf0f7e2b10c32745e5d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1649ce994e9b25635cb9627c3d7a75c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809d10606267a94760d8c0b99e5cfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b4a01822efecfc1bf31c4fccc34a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a918cfc5f67ca4bda66e317127728598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80197646d7553879738972cb7ce73ba0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b111bef8fda6ab3bd16afcc5c3263600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143fad6ae0484594c03d3a481579ef6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837573f395f3de386da1b624582fe1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0324a9cd0e3d92e7e0eb8ec5562570603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae5263432d344b41c355e6f18a625604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512114b519b95ef8f04b7b8398721d31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f12d8a1357e56bba76022ed4ac52f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2cd713d238b7088adaf2c0636cf89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947143b9894b5e096836654c86c2de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d159cd859feec68a74b892135fab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41de78e8e5e19f81b0f8eb40727ec8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320b3d0df87f06d7e3750798acc1663611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba898f481e0ebbcb5781fd5db5dabfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a48626366d5a5cab2200f10da6550613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd17d26c8266def6f748a322963e60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c9869029b5458801fb4d51191726c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cb9872575db258205cf3c7d0d5120616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab1875300ab6365d7ebf69d8347470617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8504aaea6342c52c9a4cfa0d625617618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e46faec3b4a2fdf31d6bfae5513ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc6da4e932273ccf039bbc4d2b119620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65c449cb09972885df81c52887c203621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9886857451db976538ba1d2cb8de6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d529fb93dccfec622be960f364996623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738f20ff63ae09e2d2b4f42dee19ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57369955ce5ec1c2065f0ae38202c5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd4a5d6ddba5b542cf2687b6357435626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbc14c8b10fbb347de95d790b30121627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089cdb152eead6d5c33b7926f2d6196628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2e5fb1c46b43b45206839fc37885629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feb8f1d3f84d4d7ee00ae2e8f77963630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ceb1167a735e9a7deb070bd49caa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd8e9d1019a430c59b13c8e6abace632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed7e9f05ee2e7751730c19b690dd1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333a127b1b341ee113cfc1fa526941634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854209ee3c2470a21801db5d81c2640635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ad695f0c08847e95bb3932adc3321636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a562b99058cc53d223d4df69590a84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d24ba059857d93219470291719940638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e14d3a613f167fcee18deaae0da5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d6eadfb3a62552ef89939a067a7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662dfba4e5a46fd83c5ef602d107b20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aadba94c4f1f4dbcbbc479c21cffd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413b927e4386708c88a17dc9ad7e57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b78306f608ab84b28bf58cc05663c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e2347859a37fa1cd42daaf0e2948645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca852dfb89548e5702e15a73496b0e56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ed48f293e20e78414d5b3cf5b4417647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66668bd167fbf31956fa46fc7fa219c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef63a6958de4d33f93c65a5ed7f57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d3c7b6c504b6ac028cd4388883c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c6989ba1e8c36cb386c54074f1fde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e119bdf20790814be84aa99826be4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028425b03efa45088e860a390d699ffe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a53731a3c8aca2fa2912a73cb34b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9abfa17499b24e352708284b2b92b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004ec9e83861a3561d29060abb3567656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e28c4e2824523c5250d6f6807c5c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3252f3eeee9a2241a52e361a4f6dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30368a30637de264a4864fa5a1ced99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54154ad40c8b9320e778bfce19cbc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747129e13ed49dae79e50c2ed3b934661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91561a0b96c96bea296ebed98e58d060662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd8bd8b1d813052386f5593abe06b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8529967a5fed7c2d63a8347440b3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70836320ea66f7c7f7d899a22bdd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2eae1938cd23e26466e99d54c068666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55298d00bcee3061758de885c50d82c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8ea2a3b14adb4e5b7caf10b141c85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497fd0cf381c42228b8b2d790f9183c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1da3cb9607fe5bf377b777bb323301670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f1c467ff4424797628d92f6af11c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a86cfe32907c3c618a4bce6bf0ab2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a611377a4d56e4a6256dcf92c8896673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc70b353a8916ce92091c49adfa5c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03050b6b42090d9e7d547172b422f93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6578aa6d8361160c2bf20471f7102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53e53c6fbec1abd3f71a87432c956d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ebda1a76ae13153a1cda423dc109d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21e8893f22bbe355e504a3d5071554679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aaafe05fa1baa2b14591f61af9a69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770b6df70cd63a26897b1ab9412205e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca884c14a83c549af84776cdac7b03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40612d0926899e1767f6042ca304a22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349c39a1a0aae5e24c5d8154137b70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c188ad32cab535e70f592a69c9f56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315d88e8066e5435b73be02c54e5526686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1fa31f5ba0017a0def62c3bc726b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a0582215f1abd5058035198e2903688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a42f4884917689b510a6204df4243689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252944a3bb0c0e0d639cbf1bd37706ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5e537bffc130fa88f72fbd697bc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d4f22ef45bcedb5ea951aa4a8f29d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc7ba36f2b7d3e9807c0191890e74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e8a865f68b2233c87017e80aaa86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ab6ef6371d0e2a4190d2fa856b37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ce480783ac3003944c3756d37670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb33b4849a94d622dc594004603bcb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b75965b6443233c278d4ff692c25d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3925fb0eb49d95375c9f9bf3929afb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996617406c4fac1934bfab0b0ae172700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bbf057004da30bf748728ba1a6e37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13bab54b3782da040d9c25e6aacb38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2cc99b59d9a1de7551dd283f60704703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a3baa68f8b36228f803eb0ab093a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cee8f7411ac7efc3cba1f281c5b59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deec00df106d6372367e7fa540c0c97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461e6e04e2195b03ec8fc73cd57654707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0059e158719ad7e70d19990f692a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd78f44e7140f686b5f9cc76287ac4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9edbd8ccafd64f17a35907e04164e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdb349239679f2a869c73f57d10db9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67ccf883b759a120603d026c8aca58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfedb64786f2c5f21df7ca12b764d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273fb4afc3220a0b939dbdde2ab6f04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b4b162f09fe00e2acc72c62c59767715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86a2ac484a7513971e814493a8d8a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf946444fc019bcba14601ecd164b16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7fea401193ed0763be7670c770e41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287ebf7300657d3e8040753292771de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9df91437f318a6644087fe8a709b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0cd221ce445b1ecd172c794560a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1e2f84151de34298d84adddbf8c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118d1cd091082ded0230688345c87a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0e273e4d53437a6b7b1739f65ff44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5301b492bf84fecfdf54c5f9fe88feb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b09e605437d5234bc0774b1f0de470726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1668524b44656f2607dfd80284ab0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef17c5ac8877653fd34f5bbc6163a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05fd89a51cfa560d07975a5052b832729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f05b266625ff14295c38ed1970c31c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4f9d2ef70f75c7cd7889e118c20d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2797bf3c6b51ebb79351c8dd4fb0a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99c2ef029d2a3030d51b4f975c5ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb242371e0095f2cf80c54cac060332734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f57b8fde1b50e87505f5c38fde520735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d217efbda9c43457f04b2d9d2579d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496955744132e691b51dc30ec0d8b52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d34eb688ffbaebda658e3863dc3ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dfbebf20ffc06e53cd2846614d3b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db7e52caa2c45c39a348e4a284f7ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549bf85ca441de32c1a2f2947ec3d2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2dfe7336a8bc4414adcb31bd8abb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f625c90e0b0172dbf4169c95b9c47b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d26d48ea4bd80ee33f4ba386aafedb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e32cdedd0a5159eb3bb36c5b675919745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4130f746a138d2c082547363a7a1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501b8e1ed2f29734b46bd172d485851747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782402de57c5f0c390bff4fe65ddeec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ca31841e37b93214112cbd999e73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6f049c014e91792658beb0afe872a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f4537b0098c831cadc4b273a620f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006deb22cbc6a003028ad17629387d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d909dd79e09697552f3fae190bb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1debfbd4062b313beb7343d15f4af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9a4488344defbe2a769eeef892d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ccdc2111c68b265a8392796800435756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e079b6df33a2febc4784cf5b62f01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16dd8ffbfd1b1d4cdd8c617e51483758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c60696219ffba6367ff1e56a619b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4c0cad835c6795a4a9ab8e837c5e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb09d563860eb9add4c073a90c7ef1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752bc12abcae24016f32ee2cf03167e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a4391ed142d7363418a5df2f1bb9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be9e0393ed0262c6c3f42515238941764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b62ecf9e5a0ca376ffdaca904947765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d46eb9d8bce21ca01dd302e78d3e7d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927198c4719bf9e8afbbe5ad6c254d18767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb057ae3c351506f2ae53e001821e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7343d56f47391c7af555b9f692d7cdb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077c67ad864fb7d08c33869e8a6c80770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9684805d911591b7d136020679fa83771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec06d0d5f042873f24048da8cd3c8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0084fc9f65342f738c0861fff1e88c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255557b42fe2b42f1ae430b3d71c146774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ae7eed79fbd4a9834b7b155b929f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867a1e1c1eeb988059936ebbcc387da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073210a3cabda01d87de75a7d481364777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81526f31fdd23bccb60a0b12f408e0e1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbd4c5d7f21527ba1004948bc0390779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef971ad4082a390db2be8a82ce72e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749d2c0adc1131a6173e8f0adf3063781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa0d3878d666b17f7693942fc96c07782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce310f6f368207efa503b5692cd6c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a085534313399453460980a5042af784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eace59b8b65ecddb5105746a38717a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384f4ccc736fc36cceee1605aba78aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bcab5ecab70a40337f356e507793f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340f34890b032f5156989383a8733a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdffbb347e8297b0a5f761573e74aae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932789c9058e053f070c9fd77869ea7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390b3016aba5c7b0cef59501c6eec49791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93439ade400c1cb160ad6d40a97a8b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380c7d11678fe130e3484a5edef7aa0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c8cee7bf3242c0af11b6fe8e328b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da780e8090955ddc26ad83a0c24b6e8a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52caa7d072cb24420aca6a1baaf2d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed3d21fabec42e92234afa30a0dc4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103976d1440726605946ba28a7174ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8923cc976f650d3faddcf927bdcab799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc7036261ad6ac6e87cfadcd49ccb7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955a7ef757a5e90e052053e35cb3ef7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788b9d977ca98b8a46be3ad3bd3a287802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3f626b50f927834863bbc0496c491803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d943c96e1d3f98fcb0733628114ac82804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18817101cd9f2bc0fe8cf6f9cfaabf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9ef178b36a2fd0fba4aea9438338806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73c6832b2dd0eda1cc406a8d40b683807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444cfff4e3450a1485d408798ff7ca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce69b5dc824cdc8a1ba215f82bdb9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7192b65373fba69937a1c364d191bb8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e274df6bc64f7ec79fa3004138d2b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b292bd348dbc2430a369cac671fc4d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d44abc05b22481a3c71b0c410a00813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c64fe325ee89f4cf35ac165c71140814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d7a4e1a992bb106afce357316b56d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccf9021a62adc4a5233cc271d858e9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af13ca19481d19150b31006346776817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fa166e83872659517f7eedddcd9b5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1917cfea3b9fee1344709aaed81591819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85e8c467c0534dfa5400d26fe367ea820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e55deac53b24b51a71d5406d593c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40b798b8e48a039fbfe6850fc522fb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e53894485be7ee996320d4c8c5df80823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c649d4e3bde31e4d4e2dc6a2c45d8e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544bf6ae6c235c486b2a2f8559ea5ca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a722a2eee7e511bc8497a96717bbf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d7c6f21599541db21686c296c246827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342523b0718dfce5ae7ae75ce8bad8fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ea9131fb4ae400b5c1c2befae12b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cc4554a8bacd0348d8ece534651f8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0fd53ce034b70091f55da520e09d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cc581e8070cd83f49f9b907997dfa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc986f5f611fdea86ef660d49979e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530fc0f51d568146939ff9852641cd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb179e62f15a7fc5eb81c877b4ad8076835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d474d20415523602d0b6ce6f5919fc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a67b74be2c559077cb71261c03de837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aeb70972bd0d3e635d1fd553bc6d0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dacec11813c6d70054a0c9ac945c0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ea25703eb562e0e1957368ee4b57b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2e1347fdb98e5c4336fcf72923aa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7dfe4ec6d81102a3ed3ff2e108fb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b837138245a4b3f9832297ed42bbb1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adb0c257dcf562121ec26d36601945844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11699d17f70ced3ed078c6186b1006e6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743d326697e770b91f4c74cfc293788846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f819c29fe1d2aa804557b8a40e895847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12450a962b98fa804b8a1e06695d3f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c7be3f9407da35599783e6a394058849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab20a7a8fac41b43fa0aa8ba8d8b923850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65916fbbba112a3716cbd4a0bc26a8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e0b17d6f759c57ba097bae65e94cb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84a6356afeb492ea65cf99f4d6649853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db0776a056cfb8957e6b7895dceee7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bcad00df0fcb4a13d56d9b6c83e3f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8145f64f448795e45ff66cd8401d327856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95633ed90c10e110e1be58d1ee2cd824857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314aeb1df0563b1565d37ad0fd8f02b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e345f490fb077d207b5006306f80859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6cfe3abb0a97b44dc138501bc7ce4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f599cc637a91bdd4cbe9bc32d7ccc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9db08e25aa3c0526c39680f183ce86862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8bda77258f9a382a439799a13c329863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6389d9b7a1e4d0de1e130749367c890864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60356883e47df8c4afc7e8e54d4d29b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395276fc3c6eb3d90e0fb8d3aa41fcbd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a0dcec210f02e5d24c621d43b0b1a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d06bd775015a89ebccf9e2c93659868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ccae6b5e931203221d9aa89106bc4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7920dd25eb13e7f0660c42a55e6c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4641b8fc1c4d7efd67154359955c0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27cd0d5f33e2f572b501fd98111e65872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b42e753a2249a3c0530e0c0ccac58873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b09d252b9e2a53d5092616cb4680874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c189e13c1b79daf0dd2bd96d7bae6fd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15681362fb2c2868969929e1b026b4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8418f2130faaa505143c6ff56705e1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45c43deea6324fdfb6bb48964850b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f9548770e54c37bd3fdc9f7cf8912879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568e12a31556a0c864282df0c9cd61d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732118ab6974c5abfc76588af33bdeb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a775a8bd4bc660e0503379b7839b9f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880360312df97d97603d1dd624dae7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b83c7ce8f952d3e3fbf337a111e1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7896bf337ee0ab7db839ec78c0ee6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613a3f88094fd85b8bb7cb91c4b26c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c3ca3a38c21adf63ed8df2fe5bd9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad76b7eddc8ec36e8af8122427f1c0a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fadc1b344c749c0055abd7e3712967889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df1fc87dfce57edd8355ac23a9574a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb2ad62fb69123c5ee155dffd11cc7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a884e7d431182306f90ed338747143892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace526accee4ce3e0391f72800f0f922893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e35333103a5dce28dbd3b63fa5e2f4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be896a99c5645adbd2f63d9e9d3ef895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2388d1ad93229fde4e4b81955ce4e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5768fa08f14f2a49ebf3b2c862f55897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45015fed338375eb55960b06eef360c6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af01e111c0fd57d201b72c1f7aaf8c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430718db725c9566850db6baedf5a72a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c370014b23d66dd688dba58d753c8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695dfbe2bb28f25826ce1435fe24c19902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4eca95cf915a9f1af4dd6ce5391ef903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb875ffe0de175861f80ebd2beef5d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccaf804fa0cf238e46a2a419a8ed4a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21374eb0a23960b861cb3789c69e88906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eaf5c37face67730cf5f1f4d7d93f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7680e2713a84c0ba9c023b3bd036e83908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4bd0075036577fefa39ee50f94dac909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebea3f97a3a01dbb8428ecea095491910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840fa0612735e04a97b19833a5c5f7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c145bb1c101fc68531df115d9387a0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb43d283a6be1ef2f69ceb89725d0d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab1d2aa7314e6871c085219b750201914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087fd2d7fbe413d4a75b28cb3284d4b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc247409baa178fdde45438f0e606388916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45642a0118def8a5e220e4431729e9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be571d429e3650153a8b490f475abdb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96f254380a9d2021d3873cbbdd554919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac48872b7a8f85cbaddeda1c202e53920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294288180c24eb670309d7ecb31f685f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aed7afda65a9d34f9108e58d4af39922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a635568d41933fe7eb2b7c253567a8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3a6c97b05bfee9b67c955ba2c405d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc4499651e58a2b7a1e6eab63d0921925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd29751716e98ae949b87efc2f77de926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27205719f3f45bd861fe7b27c620f8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10a0f82c3e92bf7481bd1baad25ac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a5b237449d3dadf81a2e66186556d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1771141e628aa7396ae922cf83ef2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe97d68aed6a6257cd419525ec2a271931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8bab956750c33529ffa4eba7a7bbd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6a488026cd3ccd32ae2ccbfc12e3f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcef9bcc0accdad8aa1c3ba93a5633934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038a640bc5b79670ea1156119d813e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dc778cdae66314f13b48fe2fe6258936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c81f1d863cc2c25d6fdbfdbae2c7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e3e06ecf7adc525ffa02921f444fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fa74667fe6cfce36b4f6bdb9b5ab939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8795b0fb763c622e5104ee3f9b3ae940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670b08532b1950c7daa6580a110ab3a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b01d178259b1861053f9616d03c599942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339b7ebef1ccbd8f06bce281c3375a9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6342e92daab3077b0f2cba810c075944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d3c264b2e15a85a80c5d8caa2129945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a14c5ec8d83f8a2701b49fd9bbc2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79374cd2441c2c6cd8ef60c13a1b7b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6553ff4144459abd137587c011b2b8c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3e871df3ad4ec9774cf35796426f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e1fc84e8cb4ff7c24e5e7f570f658950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e0a356957bb24efec735acbaccdee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cbab88ead977ea7c7e8daeef4bd02952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74649acec8c48511e7d2f62d7ab5ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343104be68875680bcdd19e6b02a76ae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276668549eb097c3c4c25b6deb80cfec955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dc065835d9b7f45b8a11341601c9e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b8c6d4fb09ecf72b73cea54504c15957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ceb2a72a5b3ba0c8d9bbddb09485958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a6e69f11db8a4e180f813a4d3dc5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c34b00d16f1a5c24ce59dd3f342ca0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b8a6ab48f5423a7a6f7971e080cc2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569fca9a3e6bc4af9306ae52a98db7c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6a7ff0bc70af047453c1da7d0f638963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47f6d0fb95f039b499e738d2897e4a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8819935968c33a0225ded3786d299f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6740444130d7fdf95785fe5f01a5c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d91a35b2bd9effb4340c76c9fdf65967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54b8a1ce5bd20f0918380012f6705968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f71d3decd4021c64164e5c4034815969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3ae0748b9c67721195f104de479b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78596c181ef761c5014d97c6909e301971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17325cac693114aed6fe74f2980d49d6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d80cae12b9de50b3627331acf73b9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8731575b495dfbfff3a75d26095ae974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f1f31c7360df92cb7d599ad88250d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d7fe6dc52455da6e1e8be4a812b31976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243abf0db8c6dc028c6c5743f2ea23e977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>