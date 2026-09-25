--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552870b58f8f1321619320785da9121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9634c536d3eadc9ea11aeb65996212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c081b9c24352f1dd1a2bcfbde045b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b107065442089d42509544ef6b5d644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97f6d6b37a1b0947f05b3e029b65a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721ebd1c0ae9cbe336bfada3f44bc396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559f9a88ff047c83f51db0cc576b6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93728865fc28d83e9f66637501bb6f968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a7a3647a525a616a7d9b8acebd769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6847a4842ce5f715d7d6480977f4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d84dcf9272999daccbcae11827205911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e466fb5a9eb41fe44f69db32cda4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ac26f67c79982cb3fbf6cb17dc31813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d67c8726f03ac07b37bacb078fa0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061bcd8821f193f185f52ed6a7e7b0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9a50854d48703043dacd1d8877c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82307731ba84c5a749360c8337dba817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bcb45b31af90f99f53e057ea3951518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0980989702c42ba9e86ed1ac77eb91a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10bc88e6928ea918793f3fdebd8f7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceba765ebb87ddd71c7212b43fef5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef4d30b3c7f6fd26764005171999f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93bf623f234c5e65d012e93202dd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e711d17600797ca61b25e8ae23e4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0cfa8f1943f15cf7b4a2188bfac6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3455fcab0bfb433a416921b940cffaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83574ec7dd57b510c1ffca68a67f7e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4990b0cd49c494869a2907e74c7fdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb5cd705f4a6d8d5b6dcf2622084e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928cb2e83d372009c1767db0f7e92fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0f0f0a6aa240d720e85e5ea4f32f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97a9de19dcfd318c0804f3a4c097032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e54a896a3d932315e0f7d68dec601933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ded360e33c3c32b694a51397bd4be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eac728d2ec72b0e2d3f054ac56383a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271eaf5a5d2fd0a223b6cb85b84e23b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0ef505b08bc25ab1ff584b5e412b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef40795eaa3bca5cfc6a0f8f7a29c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8357c82b878d2216ebb2c2402a5f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622071b3dfc49a1686dd011d44f59a9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd51301505e9f7be6cbd7255b1c935641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec0ae0c75f3a4d23ebbbc64c6401542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2f02ca13e80fccf90e5008c0e217a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db0c5aa49ff67fce0bc49578f9bd7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e65624110a0e9c685d0399ebe0a42a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578f859785d734daefeb95016fb548546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be7415adc985636d04bb4b917d059247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b5187eee69b942fb846225e5a5b4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e8a4beaeb0c124f732e05b1391e7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a190a460294c058c893f04704e26a8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f3229169b8dab2f676c685777d6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724361d03d8ee5b079244bd9edf0b83352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a190bac70e94f1d191522166114c13b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64facddf835f3520ef20c7327daaa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773500b1b0054cdabfd7c7de512296955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc6b32190e9c97b302eefb64eeb1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1cfa47e0015f0e16c24d89cb9750557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b7574d23b971c330d503f94cb34258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81399529dbc5467af463cafe0d9baece59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2f23dd36b7958dbd64b0a8c8e018960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc74b4abace5d6770d84903a6eda9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ddb47a1dfef8f272d8df96f2bb22362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c917296461f302aaefcb46a492fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a163f1a302c00a4413b47bc68b21664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f287990d2b1bdfe216107c0b7d78e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da40667699b465bd523b1e3001be94e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956e3911d545889f12e0ff26eff150967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da49f6563c6a7ee7e644fc6674727268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948da113413bc7815d0ad2df823061869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000631ea0e1760c5ab84c89861d7f0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abce85474d45b7dbda0050b81c850f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b9c5180a2100836ca24e7e72c661172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b5947267863247fb9009f1b6cede73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2106e8c8e995300ca89b5463480d3dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0cbca9fad748c34fbe9023e50dd5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065e6dd8aa0b7a13f830600ff9b915076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f746ab1dcd4bd12ea462d47aa3d80377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908273976e33f21faa27a2f01daca3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a38b24d5fddeb21cf0848341f829c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a81b4205c38030687701d2f37357580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24b9f4743ed84bafd09eb3d4130e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0c606bc1d717926fff6eb09507f7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff136ec18d57a7777ffc81e9b21c4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374690b8b56fbc9ef3cde0b97bae3d0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad14eb14e23a7084b5a80f13dc440385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1872ec04394e5e7ea8da4a93c1df886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473275ee0f4f7cb277300f7d126878387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e517a5b737255bf7be80b062d75520588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5224614d42c292717be91326dd568889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1905d1ad1dde02d9522811a7b5333da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f65170af19e77cae73724829154491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb821b0f62ecbd1fceb92a97ef5fa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5130c6bc950b0bcfcf06abd06882d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc8989122120b29f282e202a740e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246bd65dfbf900a767cd4955bbede695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bffbcb5e9172e89b8fd4adaf5483896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821be713a4144d4390f26cd770a539097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5429b2e54d9839dae5c348c42159298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5967543e1f5bdac73ba26d97218792699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2ef5e15b68cab2da96a96748b8204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ba211d71521e0247d413ec75f2db5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b73e03edfcc651a5502526fb8faf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da883c3dc4b4b3e668b450155fb7e910103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab08c051f4bfc52922573424cf3d17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40c4efca8c483bdb979de74d57357e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429be1a9e3af3713ae041213cbe680d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e336e1b54f3d4df9dae587a4965eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578856d7193fd6fc449b7ff1c6970cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3005e5dccb9e600b64734e120b9d57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a4058ab627c39cca045cf29e9f0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa47bdea4f8880610b060924843c136111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310373c8a5738b7977e58ca7497f2758112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08387b897ffbdbf91fb566666937e00e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecab4cf8f77e2eb9580a709d3189199114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c89e0bbc9909450631a2ea0f4c725115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea888a2f14247af1e13863ca185f1913116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9e8231fd8af8c51aa8b380097f900117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cf1094bc66764f1bfaa6094f858de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97c0538f9d70486943a3225099cb33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d233c6a36b7c0e9abf74369789149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb36562ca7baa6aadc1f050b462c343121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69ea33b0aecb5b55209fdf85e9708122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ac162fc49e1ac8f1d75362c0a9c6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b1ddadb3d462e7fa0e7a4d31f5b55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a266c6eda4ebf510cec590ede1991125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074aa9a0d7578d9fda421995c05838f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682a41e0bebf0124f7d64bfbac9eed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0cebc6d20e3cf095df6ef228640c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92ea4a2b38fac9dde0bae7a3d9f7cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969979458c53b810f8a2ae1449c414130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cde11c176ac226aac1718f9c47ffa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d207b42ef09a608d85dcfa972f23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255fe3176ca02decb62789addc82c8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c5e1aded44677f1599c9c9a75aae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e6ba5c9cede1bb8e59386edd8420135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec94410e3be631751677a11f545c57f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e01d03afc3db56bfcac17860ba91c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207628ef5988eaff82db103d2507a05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2be517cd2d7c47e10d7c8775be6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d0395787ca73239ecdbc186a2c90c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5492611f181d5561e708338e7fb56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3af936bc58c1a513ae0f948efe0055142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc24067c5ea1320d0df94a1ed1b11af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084a7d5b475fe3edc733e81d5dd8108144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea600cec1c88140ba055ff3bd82e4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550198a6e7fbaf1b32fc08664a4ab40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bcd84f8c21d8e2be9737fbe76cbba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa260cd85e810d93df26942d359c3253148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71697dead3a97b68d2c0ec53cd1464db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150db046bfd6854353aae57a16df36eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f274cb499b982e293c4315cfaef3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfab9c413c5ee38075560e0b348648152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227dcea7ce7ecd7c2413dbbf990be3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e904fcf1b1ef8d8a64fd2b5cd4b773154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32702e5e4704b5f5f03bd79a112ee953155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8da6b06d8137880779900201c339f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a13e4c4493fb4892dca1121b9ec7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36adfcec632e7fd5b39b4b46b48fc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0eecd8899e2254aec2800f1411697159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc45962ea5ca1a56ccf4cf06a3d520160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6de593f3bf48cdb8d1359a202d666a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ececc9ae11469764967a170cce3db7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762c499cd125eb03609989571e41ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513374f360a9554ca86e688d1a64c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793ca49f8d4264f29f2cc3a6104971f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c0b292753d69d7101697dc6bd824b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91c9c8606231613e7b01b88b295cce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd002b0a602c7df0dcb4487790afb35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1721b686b3e19e2eb125db83338c9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ee5a30ef06f376057f8defe4b8038170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828a25ef9eb3eeb32e99093cdb1de1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca053cddfe3fccdb1f9662263d49d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f24586436c9d45b742030f67936417173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf2b5a41b7e92ed16721d8e78bb82f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f41c0bfca65262846260ef3c317be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd1bc701a725b6abd98bbff9b532c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bfb4b8c4a79d5bce7e06ac434e80d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35802e29b079cac1f569c19ca027b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e635bccac0f556057fc7da63b562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a3c419549e5a49061743f5322ff3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ee24586c2fa0a47a8aeb2513d247181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768c42462304b4041792935b74cd1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0845a0dc9de3c8513a4b1d8525a091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137083592621e140f15979039b9b94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71565264288664078f03ee30da4f07a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a04e03504a3fc5fd54e51226c3e15c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147be60001b87b2d751cc6a81bf69c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c9e241f12122a4d9debef37418ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa471f06a45bda82ceb9ac48fb8fbe0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc956ba0d9d16cf645e70cd0ad9b96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734050ae691f330d583923f5015cae73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0b52fd6a5045379bde0e3c0e80fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca62d9fd803c4d0a23ab8c0f13f2ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb5ab20624e127cef29eba315a734194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7b249ec321f0d233b4dd87d9fce6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09df02543cc9994b91d4ffa37f317f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850491874ae35e5835c6481fda966fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d0fb29e3a40c14e8146f6adfb734198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6643b7d955b095f856bf4c68e1927e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f134c99cb74a9def7e02a6821275200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6259cc5a135cadbae386179219b2b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27fd0293cc911030a63522ed4059f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09107aafe7d50b173d398c3dd8a45e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d32cab136ef28109c890db7c3ccf93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acafbdc8dc3c9601def90d4cfdcd89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd203c55abd1fd1a927726830fc776206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bb36d6e1c22409e5d4c83ab473e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871c39ea8b395ae3a0032fbf5851bf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17b0ea76bb846865b819bc849f1fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11284c3625ac36838753652a577da8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6fb177292fa9e0e7d0b388a04c4b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d43eda48291392d8283546e6b85516212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5685406f40058bd6daecdfcaa2c02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab08f369671786926987b71afeff0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f456eb1b152c05f11d0c851162c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0163e7b9064ba557f5eee66b66f8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ddcaf2c4cf39c972959c93dc62fe6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e59820519984d2fc9d4d3fedfcefab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224249fa41db3c2b4296e3970de3af60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255059e6180463d7ac36112c4148798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d25e51035d61a9e2573b4bd329851221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604627158ad2ff72fc3754f4225a24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfabd17fbc5a954dbe10e032f8fa7f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7889bbdc0e27f050796419df68347224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd62db169ce83eb01f06325ebde3738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9271f62dc5c323944c29abbc0f3b13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918976af3053ef92aefc59c5da1f5c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218c6142fd77c03875098522075b39e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd50aeebec752ba5ddbaeebe34036e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c78e7de5435cb4bcaf46772753c25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73a06e3d878f5e600d1103055390b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec12fd6005c5352e90303e3ed006d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc959b90650f8105f2d14c6c3c78b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cec1c570b9c2185b377b4f3cf95f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d797e94c41d77a7bc08528d60715d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878be4d8c440857423ee1a7db471c97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecdae909b55a122612cedfbc600ccb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d7fc94cb6d8790bcb335f5e528887238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ce1c2f17b240b2fc9b4bab44ccad1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0da0ab593ed2ae40113189f5699a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4f174b1b19a3a6338f6e7251b157241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b8bf618c4bc203cc7a53a699b790242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6444069e7bc1f9d42839b284fb6fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e40136f597f448f491a95998f2115244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97aa3d6764887ed2cc10e48853c210245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe4f5eae0ed2d5b3713dd32256142e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d7fbff1eb815f94783eed42e65a2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc3727670a3e066b32fe2e446ad608248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2034f7d21dedd8423752f365e281837249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc77eb0ff037d78a921fce33f70ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503981d1901476d84e837d96588b2e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678392276f0429a6782322a09fbe7419252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b3375aaffec8c700f37ec40c94c49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79a248a056cf9607cf03d5652fe85a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55ced666ab25151d3fdb3fec5dc760255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890c166899fc3bd4d50ebf9c3097e55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223dd52432789e42c2ddcf5a9107dce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb405dfbed7ff473fd146b0854db68c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6769c4b168a0ac320dce0034ee99e28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a54e8e8dd6eb24d2db722d66c77d25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec253493c578cd3bccc431a370f08c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5511fd982c1aa26454737d5895d65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add7546df1034469827a9332041bd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd7eb257270373e778e581a7515b03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787816a7b3403ae2f1745896ffd3968265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd730db83bc44a6d349ef216d4547dc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaf5738ce7394416fcd157c9526beb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3132ba9690924c45c944ffbdec1f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc62f8bbe775e5bf28f8875a5f8ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13e6752287e38517f730de74e1c979270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ac2a18dceeeff57339eaf9426f34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee1813f43e875d8957ac44613c95e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6be38a312699d4aa766341ab40ab2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db726ace7dbf58da79ad149ad0ba33a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b6aabe69b87c73d22388a28192070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306156883901a47193897595d862baaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf46c286c46a4ded0ef92446690d25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79d5db08b91dfabab5cdc68613a7f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02427c6c5fc92ac993b0fc59efaa6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a33b8a2b5975046262eaecb92004e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c11f8501d43459585de1a63d51b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd05ddccaf1c2a261ab42b5d7d37d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fce6dec850734e603d564884d3aa5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de18a70e40537110d345b0aa00be091284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145998cfc98a91c071f77765814d9c6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935cfe3df46afce0648b99ba0fb116286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df419273e65f467d526d6f08c0b42d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15808d45a0c33dc2782498875b011968288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f441b536cfa4df9bb2286ddeca15d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c586c68145e3df4d5e607c6c8bc56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f47cf934dbbbb3071db22f94ad92f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16325aa3c598917348067c56cab62863292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abee19aff5da57c7abea4fe8c5fc98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443a5b7e571f847425eb8dea48b6f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e33d76e3b45a1c5dec559a4910499295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49ca0a3ab1aa417bbf0686aea4c017296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941ff93168ae2986c9168757377d59e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b74231eb2963104f0fd95b8597f84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c37a26f4a32dd68d3ae30c186b193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb43a8c205ec8b9f0a0b55ea2ce7923300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a81c4110d2614498ee8becbaff18b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8d4a316428b8099191be4e70a79e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556267ba420be5a0b5912511cd75b7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394d78441e5b7a582757410916a736304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3853a2781a32423a88d6bde7278304305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7d3665c398daa0df9dffb433ada5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639bacc413f07d0c4466d1549ed76ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3465e88d7de3a00c1d2887c0ab7f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0378923fcfac38595cdc696ea5a1a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24cfcc1c67b07ba30c0b7a183be43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458a48bd424e23df2972c586e1900bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24dac6337a35aa52ea883b9d3e9fdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af75c6ab761d9f716ac1298eb03dbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab5e576ce22d8d5a7fee66704a7584314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c472427cf2258b600f1278eb678d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117678d6ea59a4de8c009aa817902b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948871274dd34a1ae3435f4333f3b6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e62518c4998b238fd9a476a7a8d6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e888fb815d460277bb502b00b2fad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff102e9b833ebd31e373b43fc6ff8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3da5845ddc4e0fe29b4e619b25bdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66611ec5d72f772de3bdc515b3fd50c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a3502841b5150a398121f23ff2317323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950aa6baf2484387e2f04256d6e414324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95ca1d557b95367ddcc6cdae6bad7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc5bc1d7a8d43df2aa66f70987ee6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58547b7d3e0ba38883678981080dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150937247b39163574be0ff7f72bef68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863790e13487d1c114fd96bd99312baf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05109673b853445c2dd92cd7def108330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd60feed06367c2da481f2b9616f439331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256c9a4f6bb4059ff05c723f1033b20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345b25ec87ffbc33b7c7255ca4a5b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f446cb4aa0ab8e66bd9b616509b08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b104ce93b3032e3d638697438d89a39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aa52b6bc9a4563ac60e68e08bcc10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59e4c2b52c0b113c30b149438bb80c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62dbaa77ed877fab4347adcedf86ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba79a80301c727ef18ca11cb2d6712339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077695597a4173ddbf4922c45704a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2dc4bf65ae7ceea40678b14c3cfc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233608494992400629e775d43f1fc4dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89edeabb93457df3df9defdbc68958343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a53ef1f134f3a54c0cee8d06e73b35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c45e781a75d59614078a2e07426e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae34cf47547c51fb7f58d13b86afc22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ee0e7e7c93b54562df768b942422347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0242d22105aa49c698a5cd8e23271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb1d3de2466ab7de9a51da80d84ce6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe29971f7d91cba31038c6081100040350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01dc498c434caecd4ed00dbbe5dbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f5226282b3260ab246170da53b3e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908a2f7e4a9fc355c252c522e192e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d79c1b9118764d9b9300da934caa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaddb2615e08eae4ac46c8f6d30816355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5ed8b67139c1283b37ac4f1e3cbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a34ea7b9ae86fa0d7f036585510d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f20160097ff6091c613326d4eb426358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adadf3682f17efe2017e732aa8ae158359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b85a1ff4729c8cfd6ccb7b6e1ae6e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe701e0cecc364e97fe49fc6d1a748361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a2a131f8d8c13c47268c0c769cb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d4059a14a4736271a2c66d261cb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b855c9ec0b44a1879083a8d914bf699364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911032a77386cff8e30b775b046bd9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319f3fcf94fe022b3386c224d8e499366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd005d626accdfd14a135813dca8b728367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da88bb163ba79fb2f3668e923e8772368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded894fe2655e4107436cba6dfae4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621de9f9f4ae749f3579e1490cf90e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9cdde56f139cdb2dadd4692368513371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06bddb2571c2b9e18368bb47322a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66d6bb9e7ae660c6bd34825479102c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f6a113e3c7ddba1daf2b1e448e7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e30e1c2fc796145d93ff08719946375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6385368f371c7ee5d556512ef0e09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb54a682c69119580d8ca7855e8c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c753ec5102626c3240eb20e962ee9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734de99121ae2d341265c9ea4d607091379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc98430cf6f7ca2593020c87e9a2cf1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0ee3e853de63f335c50d6d11bfe91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa40090a9d46bde5e557aba98e56eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69957f5c400eb2163d4277740772d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a79d117fdd7f718fb411cffc77b49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c866be99e9358d878081a1ace25df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc41ae214a4654588f12f7ef19a1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6084783acf2f5cb6ff03ef7ebecc7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeacbd25f99d3b338204e3af2e6db18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfc4b11c28e31ba2588dcf748d7ee1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee6da072c442126df4d9170dbc69e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe92396affcb1daa5e2378b8d3a6bde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679436d96491e8c238fe2bf858ca267392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fca9bf7281f419927e6f59b9b1dae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332278296d9c4b1408dfe314e0b553d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead7d5172d807c14134e54a88d6f464395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e7ddf079564369f145704d90835f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63bef7bb1ec688ab6a9416633353a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e677d27ceb1ab3cf6e650c03c257c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89e7e164be156e39b02623f996223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d259bcb01b382f864b3fb9a3b4afa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd057c1c840e23434b315e14a100d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d2c6d00ac7a2f6934f14f04a83e8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f532acdbabc267344c34abb4ee2b10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe91bb3585883d40e5ec42d914a578404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558843a0243eff21f75b997d73bc083405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbcffe86fb7d4156ef271391ba26f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098cced20b71755a985ecce70d14a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa76ec4780929f86e645bdcfbbe55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68474763a1c204f7594674db1036d3e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f15d21230fb163a2a4a79754474a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb41cba6c3ffde7ae6cff2af0319536411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8bb0701e09e67e24041d4fa2efdf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f7cfee576a2c57f0123644863eb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55311a8bb5cece4c61584639d03e2f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369089db4b045a049f83c21eb6ca141d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecf125d554450658b602afc4af86b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e92b1c392b82e676283c1c7b43ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b7facb8bd72ad2589cb4d5ae60e9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a4c6237facad695699b59dc553b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522b261a7203678cea7ccd77bb2577d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109be84b7635eeb4af15d1f9ea0116e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8eaa9b0c9ec4909ce5ea85f4eeb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd6cf014559a79223834ba22a1fc64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7039655a4ee209b3d55b0867ee4efbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd1f18db996245cfa0e6d7e2ad2d37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9c051167d5a76f5dcda97bbc4e11d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232f4618f532022da56a209cd23ec79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a7b1a800219bfde61ee2abc1daa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5212ec2dc1cf9ab1e1760a37affb68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe23346cdd9c307e819b7433b7e710430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c16c833bf84398945fd07f38de9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c4673e9abb5cab9a026c667b94ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd71211a78a20fa3aca5d02cf2f4caf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f696fd801c93f83028d5110b0e27d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0cf8b8e9c66dc06ced2a1fb9ee4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c3bcf5a7e5e285ce533bfae2af371436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb3265440d0444334f6930a94a596b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a89ffe4cc1d1cdad6bffec4daeea7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc3a87f1e183112899950afb2fe70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f7a811991e980e4dfb7601da8daef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cedb0b5d8678e116913aa52ed1882c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8581f3874a567c3e08866d529994d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062cee89337eefb0d222adb4cfedcc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63400c5951f9e18228259590a8e1bf4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b7010880124e47cb681418c8b72b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4e7c04e4facaf7dbacedb61a5d4a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dcc95842c886960e110a6d92eac66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb48b326bfdfddc734870e61ad6df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed4204e648080189447d3e2e15c925449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f5f763d974efd2de832821e54062450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8fc23f95504d050acd5bff03a9465451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d384a3d9dc04074a05ddf81aa469c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636822755f8cc11c637d5424c952543e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279328e9680ea891a82f92815e19143454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb90a193fb1f5dc9099dae8a7ccef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42850c24779828c97db13c20ce11cc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fcb0b8457525e85e2fa2d56f7a5dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312d785739ae5d472fd86f046c38b14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665d70a36b6148edd15b7968b4811af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125abf89f9baaf4057553ec6a4953f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528564e36da9a06aee5cc9e210261fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b23bbe4d48d1dba73d6cce1344f22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dedde94a658e8df983dfe1c8871dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b03724e3ee1abf8a35e8031ce0208464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678183ebe259b8923c1756734b87e80b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010906b548c286886da5fd9fccc8e9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5407aa3249a5ea674cea3013bd1d1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78f14db1d67983988451014f56fa9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec48fc96b1e402879483adb1b6565469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a98621aa8218631f20e7d1c3b90321470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b411e0e5f1d1b1a9454854e1c696a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269ebca42dc32d76b62fda27130ec8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762ede3c8a83290075b59786d03f22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef721da01c150e9d3a756c54d6f516d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201bb7f2a20ce65fb79d626e07e1197475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4b3bf54bab46931d13af7716dee49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483933e05e84effce0e7c5fb63fc0c35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5346e4b9e48e8a384de68469470cea5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19af41af7b31a3a29b2e4dd180a3dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bca27bc8d674eede580d576b45df5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2757cd6c4a35dc9a8477b196b5a8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14924686d61671e362d875a89b1655482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f01e3ef5f8194e3fb489b18100c42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19b2946e82a7dfa5a83e446f47f6e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4dd892a8d7e82582496a81db20417485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd76ecdb7248f45e3f6da01f0d63f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e790373068c5345f4416ceb09dab6a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831b571b2c86953c1ef5641b11c142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051574a3714cdf082c86de42f5159f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786211d2f0176a9c908a4e20dee21d06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc26edcc9ca30b3502651c4b06906de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81239614638f0991d08568cabef267492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b57eef935a5c991dce47ac565fb01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bac7b7a85476943ac40eb621d7704b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a5436f1abe9e2004a68cbbd25ce55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085475b6a7a1daa2a185c0cb13317b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa516167161d66e820434dfd8740d380497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c13abb2c3e385030c6316cdb8ae763498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03a0cbbb7a604dccc5a4cab20b2986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae6bda51675ae844580fa27e3fc839500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529dda2c2ca740ee2791d140fb493d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48170da9f42d28a645f79111200de0b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd0785caf3e09faccecdd29f4ff48d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95c9703b38b2e40fe5c48897a60d38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031756420728bee035ac696df74b143c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55ee91ac5857110ca5c352913a06e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33c2dcef115baac07bb5169521e6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb61c4a791d4222beb15a12cee26548508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d311721102379d82d552dbe4c90ac90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9840260e19055a45e128b31a4341858510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f668ea80c9bdae5a9bd208ba46d250511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a87799489fcd37b4d83bf55f54700512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc16f456112f137727c301efe84a963513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd92592494236d7391479e7090a40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f8df2b831ce8774bcc98aaf478e48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b169518a84713580b2a02126fd31e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a659d324c9cdb9539177ad07f4db5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb44dab5261498958efe28c4bcfa6ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b26a5985cf85e066bd041f6138d82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883334caa89143d39c420801b83cfa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491abf48abda01aaec54ca5a2631353c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bcab250abb5cd368dcf005cfaecc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae73860883b072056c446f7a71d47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72941f586654b37a4aa90e706cc1344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e635cd499ccce64bed9e77bab40cd7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f71e1ce180448c820ede9273b030c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547601aaaac97c63583636f6011eb8c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa23a5a4c40748915fc39af1d1bd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f215a2e845c592437a6976c029bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb616a8fdb4ef0e3165624d767fb74c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed13d6a093633a9d125783fe83eb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae4490c7c011b9edd521051ca7fc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fab39f7e6596fd90d2b96489f93a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609771ceb7027731802b6ba4f71bffb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4536b7424ac7ffdebd7748a4dd7d7d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebc0e8df29819211a6d1c09777b820536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03360fccc8e442aa5a510e86d040837537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527b8a61ce90ac11f1cca44b436c6b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062167dbad6d07f4aab0306eb3a1e5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2748c8e0f434b6a398689353b3d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408489b1583254650631fa4eae3d74d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027dfb731852040f8913f679471795a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9320ccaa63bc8e3dbcedfd3d9f150543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e862d00c3a0cb7b79a5ccde3e1c9e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b12153a67fca1d7e0bea6eae6f16e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450469fbd9c9f8bbfe1ffe22d4f9e43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd786ad77a2813e423dff4b51c31234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed656e6427bdf599fe8efb1a2f0d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c43d8d5129190380ca65d590cfcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce98fa8907a718abc6018c4df2ec19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd69d5dba53f7c4abc88f2225bf70d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddde0a10a734f7e6f19d3583a974f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891bf624fe4b67597d230c2a9d2475553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc1e0ba5eada30d3da1d1d1942f19e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de95e1f7662dee78f915d69b724d602555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee9595e4f4961e02f623df14f4ed4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e1b4296c6457934266b70a0bcd40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf0e0ecc581d30098a8d244003a39d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da00db7c4948b21ccf6ddc28873d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300d190ad86cf46d2485e02b15c778560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b98619eb6cfa329f222a57babb1258561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae0efbdf1e6a67af935965941c7fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c1d175fd8c87f2ce562d1ac5d0524563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f084cc847172e561223028d4175b85d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b3a2ee22239061d04ea34830153ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc486e298038a87351449376372b9a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9908f4ff69b323a4617e72662e5492e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36c84ee9bdbb550ae667fba1ece37c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147ec01447b0210c4d6c194cb4eed1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cebc85b5d71a3355db2c51fd60238570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b1277c8d1f9bbc6fd310d50d8f518571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daaab6ec41633b665beea10214175f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed0eac1ab37b3b71ae8d3f95db56f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95e02ead0e92af56f157c88368f84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb608eb35cc2096b7074695be90f05c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ab2958a4e3c84ab46494763f12b26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c43e2927a0dfc007fee88ca9c00b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc70316370883a41cc4d336e92cb61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd3cfa980b43cf8ecebdd032c1ccc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e369ebf133e3cb9fd645d73207e10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8030ab6fb426925504888ff5735b3d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22780b72563a137a842a32d4cbd78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179ca58b6584995e2fe458db2a5a0b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc42e351707d7c0cf5dfedcf08fb5db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f0797ae8b830fe15e376547492cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae076c85ad6b7c4c4bccc9beafa1c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902d4114d87a3490d7db5f47ad5329587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5ce6ae9621b05b35a17ee1c34a3b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83653c4bf18d0ecce90a797186114b7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111ae64ee4fc244ff5ee8460c37c9a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9a6a216010ef2a64be31dd5bddd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff1975d048ed34ddf67c68ad0d3c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec594fe0fa98131c686cab7d4a3fac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6821f15648d3fe05cf97f0e18f3e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8535bbda1fb98c260e9194c4ae9708c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74dba0f8f352a42f06e26d7a58fb88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311755fda4d67a1ee7b95195bb34137597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f57e1ba4b632df82bd3d89f7f6b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db49b5bbcacb4bc5e74d5dc9e51c01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e851051e740e7ccf5072b20121a230600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046452239128c7e89cd14ca69cfda82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d39cf5f9dd7ea00a87853909569269602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad61994bf74282e6865c62374b879b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbabd732600db5a028db14342d14f62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb7a6e38f35f83168af46a18860a4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f4d8c78e7e2c4f38afc3951dd662606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be45eeed92f4b51136b96370a4953d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4755fbab1b33c953704bc8132981c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394bdcc97a56d338ef977aa2a6a7c97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871581d526d5418b9605eb9f770447b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0396657e5a84379cde537aa2891fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5d93b3168a823f0997169a70cac5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46f2ff385c3ff16a35884c21a023d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd77e718b27c4253f2cf051627dd5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a42b0a617b0afbfa71d434a2f8d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f59ba3132a1822d342b33da428510616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6d063349d1c0c7c5bcc9c798aecc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a677a03897cca36254fb0a02b3347618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d1baf7b70625aa938f4a346fa73b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c1e2b6bca3ed2ba07dd52188a64d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2abfbbe2ded0ff3f9664ddbb55c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb80f4eb20d33ea16ca194b97a9d5b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d014fc2959bc911d3cf668d35e5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9db71f4240395ead52e70a3f51b779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343795589c5775ebe74ce3ea6a9a4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df597533ac4c80a32f775107117691626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f15c84fd4923390b8f2db6dfff672627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb567a22ed53503f494cc9547913d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4f126240fa4a412fbbb4632ced68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc581b952758bbfaceb83e35dbd0659630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feffcdb0ebab729d69d315e7fd5ce8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a987719c0c9e8c8e2cc6c75a5c63d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8b293f4d4b24b1159e0be3df83f93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba3ba4830643a3593dfcec8b576018634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215058b61fe4959c60bd84ff74bed81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1711aee71dea13e3427fa9645cae50d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336c44ef3b5c0fb71547ad6462076c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b449da2d9285cf998cac19f1c353638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1b2c70e17f6519661f3480ecd0c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ce7e24e0794c8b64c41fe7edabbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd00aa42efefebcbbddbe06e112d4e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a92432ff2f0c69bce83369ad9b340b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daad0efaf2388f83035419e8de962c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a6229ba3995abf698cc248624e9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100347524c75a2806a1f06220aea8653645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f0ab661efb86ef455c519af5ebeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a6eb2086dc33fca5f669e0b97b24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c8a8e486480b28f9b890a230e44f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87f2dd8e830b6552a6bdd4ef25c239649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed45bf9a4f38d2602b541a416bc49a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e872affa29c6e4b7766ebd4ad07438651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d96489e89d5c6ad936eb7db503e979652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798425e2bf1cf70a25f2e83b4756bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66288b610d64a1617df4cf03835da50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf019120719bca51c6a89f02e891f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f429e0e2e8eba2ca595d9984688ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0cc83cf6e691abe3549238e7ee407657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4b7eb1d5785ea19fed14bacc1d39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba009876d31588beaa186db745bcb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba628b98e602dcaa8742a93de792235b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1033ced6c6f02d2407c57d2d80f4bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11265a0ceed8c953e70bee5ab546c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ab42c7c17921438c582c569f393a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6ae0afabdb2498df5efedc3de37f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd5d947716f910ca4c45b2a41f21f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a379d1611160c3e7fc6f8b7c81af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8654b5d6990396eac5668c27b5128f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c137c8af0a98f749d00d19e1ce9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030637129e6f123a1965346b7cb3845669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a3354435071a017fa52599579a2ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4e0b9ff1a9e5dc7af6880ba3bf4f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9ef095f76b3c030ec3df17f5974e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e35fb5d9b9c04a38e84320a4247e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db63e553630e983dd28bd3bceff4d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07787d6c6b108929091d1bb20f7333c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b1d0b5d774c63298870e82702eff3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bacd70e1f7def6e29f0ca6a6a35887677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387f2edf8dc7d25c6f8e3162b69958678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a71614ef0173c16136b816223f802679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f414113d3b38a8cd448a77c18dbcad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e273020f4e3c118edceb8bf4ccce62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866698b597db5a92db70c444c2cf498682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee092686b1aa72d2f997e7bed5dfee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8ab634706fb7ec96fedfe4dd89c65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3479890d60ca91e5a8099226e3af8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc50151339dc6cbb6618450969483d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0b94e6f61fff2fb1825506f1021c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83639e33808852a11798ed7d253f559d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890873dd5683b9b436c0b71a6496193689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69aa3440b79b72607d259e7df98a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb599999c2d0871ed7073295c9e39271691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf3a36dd8f4650fe6ef1d685e03b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49326144af2116a73550596f3530186693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dd7f570d5cc08fd2238965662cb44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85c93953c2b27b0299e4e888c556af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d1338b1240359d19985e052b99b34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc47e819d6b9e55a62867511f6e36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc6fc13feba47dde7d609bdecd6a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb210d51fc04caf20fdc5080d38225699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef47118b60b810f2487717099087b46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36824ad73d57bc3109d58467708559701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6015ca4f97f842bf6ec42116fe004702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76958732617e124177384c7e1c01386703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe0087f73f35af0765be7d16b4ad0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6611e9e574acb637b80ad02d08a4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1981a7e46294b59bc05a5af1ee9ff98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df8a7e8236f283b8fd90782cb4dd54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efdf83af83c07f685ed3db0e6e7a35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de7456a5162795f2b2c1d7601edd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635c7e0a8658ff92a449048d9919c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21095a0bb26295f48652ce521bb4d669711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837de776a5c77002ad1792b7b78c248712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5391fb82ed706f647ae2d869e609131713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7cd9c58e06076838b444da993ce7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b739c7ddd66cddb940bc97128acee8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a17bc88964f5561104f4904e15f73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8951e779e78d52f806746638d7e37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0d6967615b1895cab235a5b221fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9a0222038f89fc072944431739d49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7734008c4e7ada6fc1f6b36f073469720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0821c28ffebad4e43b5e976641036721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389dc30fe48af100f13b3759c23d2a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16bc38df2b18499ee52f848aae43cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e3dc2d38c51662f6377ad7ac76e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16aadcc660ad1d02cdc92b005a818e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a69c631a4d658a62c5bc9b23b7eb7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bece5338245d44156bcca6d6b4d8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334101c0406a695af781887408d3e8d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d4196cd586050f7e8882ec8ad5e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1dcd49ddbf1e1508d3c67b67a997730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c29a4a073c80a6594ca42cc149b6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78701b261f9427228e279d3f5e9ce802732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b644b69d2db8844ab36df69c5fbaf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad079f9145bf4a0dddba70c020403fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f15e5ce2086fec5c301d675e64af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702695cc3ad4309818174e2744c2109736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b718d197c33f919611ac7fa55e5a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c096cdf9cb25cdff073616ec77a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928da286a11cb752a1467ccaefc5761739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2fd9e6230b771169d13244afe3356740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd2de66aef8c7443fed97ebc7644b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748d9703d974b7a7e4f07dd59de01b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e634d4dcff9448ef4219ee1897a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70629e2ed6a70f3ad4a91653b611abb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0ce67f7bc0af5aab44ce87cd02b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582812a85b2a10b1db921119186547b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ceeacb90751274f13486e08bdd870747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70158e97ab5f87fcb8555241df57cb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2bab2fd00da3996393c45f471fc66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75b02ac34f35a936ffd10c4b1f993750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db993aa3c446985c7cbaa49eaec03a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a1a565e619ccbe42f7a6a35fc038752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fefdfa77e185d2f06ca25033ffb21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda7ab1da29d17a4aef5a038850fcf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23342a90dd896292293bc69660e0e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2703096c02caeaa1b5678aa6860fbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb50cbef6550ed616cfb1e996bdfba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504343d6c8df570010de2ca68bf4ad4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed3079323387313b5237682857282759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83300177023af11c84f95f1602263da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a446f73b541332423be9958b0daab6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594fbf6c7ed359aceab9661ca1e68c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b952897cb35a2731cced1805fadb2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114630a13c3d07385927926a18c55f5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf9907a66c5bca124b8e41b56000a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e711948dba97edf1fd2e312dbbdba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938345c72caa85e1f4ef50f1a73d6f11767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394bb55ed42d2afcf1c27fa510d152a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e672335c28f66dff7bf7a12ff27a3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754eaa9236ab81d51564f643f66d6b2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe74fa0d93a36be8bd84a1c0ccfdb93771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1233748ea209a2bde07a7bcc592a8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2bb0926b82ea9e797fa1eddf0687a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa477c6f94aa4eae4a9292e68c5c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cba4f393508e021e86a971329e1d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206717a5a9019007aa4b3a230c9ae4c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba05925c51df7f016b98df8b2a9808777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81459141b64bd8ce827879f265cbf38778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6553cf323c2826222f06cbd1908ac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8aca2745fa84cb35868a52dbaab1c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e8444411d5b4ef54fcf31fd7b85e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4fea123fae49ac4f476b211e8c0f5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c096081daadca37b2db0bbdf0439b5b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07465d7bc0a86e336eb066a7d8d991cc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65983120db84cd4064975921588c94785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d059a34716c975454651ef53322bb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4f5462829aa5f93328bc0bcdc03ba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f4bf846dc655a29e2d0f93e058a4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb2a986005b5abaf3092f6377d12e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baec81bd64da8cb6d2340047d5acf1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802afb22e4d36aa2cb82e5fceff9455d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bd754546e6edf1ddff8f816e83482792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9781d24700ce45dd6e6945137da74793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679346508eb64e23fe1bcddadd21118794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c282ba588a4be770370a0600da182a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb2eaae4fc42d626b25fdfece2cf4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b0e4cb82647e10ab07ce6483da60d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e26c897a879f449250a224c3db5d3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfc020f52a81e9773baedaef01fc0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61f40c9d31f52e5f53765051ed3a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d89a3514444410a77de4f96951db801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771fb436124352702fc8c1e30029b3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ea94b94b49f0827320bc9860be148803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc85ce68020452cf04b5cd0257a04804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99eecd3d5167809d3262d8565ee11c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef64a5515ef3bd0302a0a57c37c5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab1a11312e75b1e652916ab2649f39807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de5543fac12845af7b44ca017dec0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca05de0a76e4790456f5b683a60b9a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2d6a6b20dc1f3131c51079b45e39e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005b8488966452c774612d1a77cef63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69c552e38e79137eb4781e92adb5d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f441c436c17f72738eeaba5f0bd59813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fabfa705de0d784d3461928622d1da814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39e9e4514686c9f5029a225176085f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373be80f2062908c4e9c366b886a056816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118844bc5d452ad4a59abcc8964f55c2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be52b92a61f577d476243dafeea62d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983f904865462115585efcf82eb0c7c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eaba2f1e1b8b4a59a7e074d768712820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcc367b6a6da8ccba0a536aae31a93821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea616a5cd6fe54f3b206aaa93d23034822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb3381fc9ef6e899bda2f05301e6d7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202fcb96505d331accfde95e673af8e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee98f25bf5eb10a93ba6e45ddb25a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de5b76d5e3944a396e24e3758ce35826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de34053f9179c8acca952bb697603e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b476cb9d734e3880f6dd900fd36724828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233ebb8de1f5f1deacb525cec137a42829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa8484d2c0f8a2af19e9bac4d6a03830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24f7626950d311ef9d8c2d40c411a4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582321dcbecc022891596b1f11034bc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb24bab243f6c99de7f89a7ea6c43e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d674dcbd29c8f383749de9240b0b47834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae908461bae2417365bcc5102f69c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f123242acc520c8c32a5ea103e8f24836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3934c045d6e8a92850f45e9f0eb563837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf85fc910430d0303a9352898a7caa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e240a14d0f4d6295482ce8d49f57c02839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd034deba43726f1befd7bbf31adef5b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307ecea901585a52a8194fee349e46841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0ff4872b947264e34f51cc1d3b8f8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb6b477302c72d2e659313b7446f2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea76a650ffd8a685f88c60e36b79be844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2886409a54d976864b0dd7eed1c0c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab21f162a7cd97d5dabbb38055c06846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3a586f6411722603aedc1c73e23be847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76022fb268fb18753bff9f22dc7593848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7faaf2be6439d28c9e9b0c1dec187849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8335c8724f15e15c54d1938ccb3ff0c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d72d5d7d16e5eb5c45b1829269848851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92dc9d8de2d04c938ff8f081497f01852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c40cbae6dfed016b29caff4c34e85853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d00f58075d3e947a9c0b10ad3c63bd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c420c8af165edb213dd98e04f44510855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b80ac80d6582bb56c4a2669c41ee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379b2dbd8f891865ea92e3a98c91041857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b05e1f3e525a2eb039746c0e5be0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2cf886a538eef4bc7c3faacef8ce859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d441a3897a146817f7c2afd1d42f9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d9c37ff984f3d622400acb4683fb0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9587877eb9777a4cf9ee08987b0405862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d54f485fe9d230ece0762c5f42fd6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37431d14ac46a774e6f5452b463855c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ba1d8378bd5cab606614772e8d6b4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb674550bf21f3d7a658c1e97eb8a03866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d35c8f0cf783c3b3a66e783b191cd5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529796e97325727b1de0e6e072241f6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a4d7335aac6756666be69b5d41736869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1831d29ec15c3f0b394958c2eb228870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd63c169e37bd6e740d2502c10d511871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c006c5220756658ed822856963326872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e0084b12352aab8815fc7baac6f5a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d584d26079f1b7743a2063c706a8eb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331b3631df0c65268e45f903e35c4b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a0f543d4ea7f7ff2fcda097659ca876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb323e180f2a88b60577cebc9462e16877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af943038fb6d796a04047e6659f1bb55878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac25e4bc3eb0f8f12965ae22c56c1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a13b95ef52948e38e5da9615510fe880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8201d41426236889ed11a03220046881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35729e599e7222b2fc3fbe4fefa1a62a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc9d2329fa4c9775c42835d97ae6c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6166de082e269d133f0da2f11cdce884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0062eb3aaaba430a1214606041382885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89ec169907e6047524ad9cdcab5029886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c9384311a105b507d74aa31dbdb3a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c833d1df7bef021fbd5258a83b40d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9eb9d42ccaf0fbb503b60d4749de0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888f684516628459706b15c32f9a138890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b526eeee69017a5a4c582e8e3f0c38891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbee68b59c745cec55da5644399d0a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f2583552cb529c6e471f8de37060893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b77a25c5bfb5eac35b1ce101486e7c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9224b2ee1e7430a78b75d1d3f8a01895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf3fad1060cb2faf11807ba11a1636896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05231de8efdaa1fe3cacaed18b3a33b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf207fd41f84a5589b94d15ee2e1f1c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e85eb1b17669a81d686937f67d6db899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c3a097d2ecb1f44a536d96dfc55c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f63e7c78f2503d175fb82dd012e5b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d705315b91ac79e321d8207814a24902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff940dbf8c079a0500caf823c83d5380903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61985393db25ff95870f29707fde938a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d8f88901a28b514252caba25deaf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b5fa4df9aea34881a8937ddebaaac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa200d480ef23941ce10f6feac23a82907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e568047ee28054fc61fb06a717b5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1716d2b8744890006a07d43c3aeb0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189e43b597ca7d96a45b36f764fea7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a8972bd3518dc4986aa07f6f88b6a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f5ef57910a56f671b4504f0f19d81912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f717376ec97e3605b917dcea5d9b19f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e511b7a7ffe638ad94fe8559946a11b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f422c0919c21d982b83bab3f3929915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85b51a9d5e4a5ec07189213893b497916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3cde10cdb5a9c9def07687d54ffe6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc1a38c3ed906fb20df24ec54e1107918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1c2cd1a0c1b726f69662f3790b4e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430e62dd821dda0635fa11961f1766e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88ecaa484a7f396e8acc2d469459a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908eb174a98766299e7cc12df578ea922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945e7f689c990fc007af0a1d2acddaa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3131539ed30c09b6e1bdf3fe74bb8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665447028b89feceec45d98374572dfa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a114f8deca8ed3e33acd1d314cde5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e36701d6962dea52b82b06a67469927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a43f584d02afc9a6b97e26525257a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ddeaf28ae2959655a23dd8f9d067929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd130720c81cd259a29a551acf11da930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bbf0bcf836e7b7d4dde2845456892931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cbb1d9d234aa18751751835547eac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890b3aaa22b669293eb8b0024661edc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ef1bc6141d91cee8090a76b4f95c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc2be8cc200ebd34cab2385d1eda46935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a9e89861bffcefdb831601d2faf1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e75ca8e1bfb7706ad63a9587e29030937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b2a7cf126d0f81abbcd90a9493587938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fa23143a44561b6ea3e663deb69e5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410b170d1e859a5e18454c7125b523f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc4de22811d04aac76a809f77981ca941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecfd67dbfac6df56287bde7578f4ff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a706e1bf3ee3b5e1767142955601b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd7c5c5192556a5869577b7b86f3d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5108c8592debf8b11c82eb57857813945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4149416d71d93605714de5106687c4f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d235a0f90266f466c07216d5d275947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9e4d66d4f3de0ccc6a091419e7bb2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e2e3ad7eb654b4d96cc956e85a56949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae419177f93ed035e3c265829dbb6f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df783b905b603b23761298c9ab922881951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832facb3292cc652f0575cb17adb82c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747f4b7c6b988ab9d941b3d780486c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf64ef7c391c9b4d4d1276e55a8f5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830f08348fa8f0215abec61d66e135955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68042b63c388a0866eb3f87852a79e9b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c65e1fef79457f2f9e907ed8b08c2d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06779be9af1eadedd97998a759916b3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa8ede43cbfb87723f2c655edf6a9c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23532219baeb14569921059d6922ac7e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afc1440170f5e6609123b1849bd160961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd5a2eaad073ba6b893e6d99a76086962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5180ba0300cb32e27d719616fd3335e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c65c2660298c9ef670da8f28bd74964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9519024b3281a38a6a002a6dab22244965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a191aea6407704282d1d4463421bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd87891ffd7b45f639ede8d1c4b5cf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc096d54c4100e55a1bd2c1fc4e7a40968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0dcd723c6781fca02ca0eb784addc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340d8c2dc13148f71bffdb556ccdd7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad1c1bb3e30060ffef7dfb9149cbb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afe2c9c89df902d7a631ff2442e46972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bee87abcf6c803dd8cb045674fd01973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca76754f364c898e628e83596bb1a18974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ae4d116312a47d15e9828668826ae975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85323af426842c03abb3544752722dfb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b3679f75cc665c8c23a962c4f21d9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65e624d8f2cd986c39ab9f0fd569751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4f1a147c7381611ed77a32fc65e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6445dee222b6f4bf31733b6020a873d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354099b6b61a8bbbcb9d667293de353a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cde302f835418ad0b22ad80d8e5e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7be75cd2697c120fc7cb602cfa40f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f1162ac1d18f8e72797698931bb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2664c60010c051571ea7c17d6c0d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c42f71f0c3d147ba0f86fd42be1fc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2feffb7d9d8d2e65c1c2fcf1ce5aa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef161bd1a512a4681782ca1b323b25911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86bc7cc859bffd094196880010a7ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb886c11280604492c87d55a9c309ba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476435921d6a224f32bae8c7ab45acc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394f893a873a26e1995528a506b194b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5c684bff785dbb985c918c3bc95b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663ec95b3fba96367455e0638281b7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f55ca08555ea195b71c3b4531f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f5050d17f73258aebb2a69cd3efe719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36830f6b5adc527ddfbf412327de9c6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc165dec1fb60ee41a203c642cfeb0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77cede3eca5f1fce41cecba98eb4e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830018642f33b1ed9108ff4faa88ca5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90a5929cb872333c8843c95f91b9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b27373d904167beb12951a0f26539d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e532efdd222636200bfa95f87747a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0e4b86cbca9e3f3518d1bebde133727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ff1b548d2442d20c48d641001ba228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd23b49542b544783baa85ec01245029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69292c781a6694d78aa5d23ff0fde2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4426b580957ffac0f52a2fe43a3d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09286050806ef2623834f9e27059678332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21939b19756ae073575d8ea887b7c02d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091af4ee1505bd53a6b78cbe547f6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b97357a0f11bdf1f4ba00ba181e1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e1c09e00e0dccea7b430043c4aa6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1373d76d478bd6ec70426c0dac9c2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b469a2c064b6b47d35e6cac82e7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e305a6ddbcf6431bbb58acf1d56395839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b55bfb4c03e2fa0905438c6fe50a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e31380f065a43382fdd662e03bd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b257458c4011007fdabc0c50663e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a972d84ad436aa08840d41e6c0556043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cb42707f38d8ebb4675deeaf67d0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92c57b22c4a86dd7d577fbe7a97cc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbd293d72697c2f886e2b4a3d83a7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d0b051a07653ec5f314fec0db70547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b4da1b239cddb38646e4c1892379f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a54006f1a4c8385ba5b3cb4d475e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa04af3cb14fe26b8aa4dd981c9f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44a73a4641675dc88104b7a0129d0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689a4343e1788e70a32d349ae1b15d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb21dcc8e9765778113cf55a616a8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dce1587c3946451d5abd8c997d4ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9e44c911c7168dabcb4b50257e04f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941f8cd1148b6ae9492dd96c9a8eba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d49afcd2a3aa615bbbe28eeadc934357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd7a0307a46e1e87e30583b0ec22058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c500f00ba510d609edb9ca649b90c1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6356fc16edcf7cb10b562140e3b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63a0b8ca8ad05a12d556eeffc4a7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a35a0e950b0a84681402565de9fdb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90018613a50d3ac7bb21096a585fad5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358a64609c4e5ba2c34d96eff27416f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51c31acfc30e40a5916331c430dc3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820401d10c52504228b6f2bd2417a52d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22327f3ed3a91b7c9d7e66945beefb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442388dd991ea8effce1ee5975c4f16568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353876dcce3091b9a9a92597bc80d6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0335ea95b1467ba152ad9b8ab3800170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759051a232f708400a3c45acc12d21671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33186619c4db2f7a202b0409d186d6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c45e926b2daa089c1d2bc587c326c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd82732612f209eea1d6bebb761d5d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea643cc3e1598f1899c58d0c1903eb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c75a96d32cc2a3e60799743a20990f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72fe1d2f329e23622d08478bbd3df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df20d1601a8ec202d2dbe78cfcbc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35008b804c5eee3936324631343f660a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a7f4c519e5cf429080ce03c17b5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d94a6f44267ad36d8122c5a5b3b2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540dd8131cb63ea008f0f46b556880e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935492b15d9e6791061a7eb31e687983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a0954027b39ef6d6c8c8cab7e4b6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd828284c5087d6b0acd8a9bee609fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749a9d013585189f3227aac8be7e5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d9c340a9258fdb3c2154a777465087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1276ab252f0722575ced6290e48c8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e4f840d3bc1fb334adaa45170dc1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c1e72eb367e15bc0f75ebeec367fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb6603da1ab9f433c0283eba87cb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178368dfa51e40497fd5ea41fb56970692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651268b35543eb6d33a2cd0392054b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba201404ebeb8072d87a5462b54a4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede4902e7be3c47340d90cfcc0da8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9aef00239b9bc9f6a24f80f18c60796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2153379081304f41f3b26a1fdfeef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818b9ac5b3fdf4f5290114d5e65b0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2fc77263f0898c9b26d1e034f7b1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a351ee7ad3d11ed304bc6707d5754100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf4a0a6a2e1d35ef76b330b6aeb6ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6bd419dea2019cfe36b19c6d7a9c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c097557f3dcd7cdf8413274303ae24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54247ca324d4c8d5ed026fee3d5e98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b05df99a9a8d165ba64804b487677105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d413b0c050090d6c13f7de0376a468106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104a59e4fd66dfd1b9ca4efa98fc0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a822efa07ba7c0b625e2158100274108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3dabf0fcb5d0c013642c77abd9602109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c7957d825dec36cea3a4f668f8b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432a49329486e7f8c32cd9a236800c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6718b6127b5569d4386a0dac6b4e919112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f051b261ff6ef9a2d7fd4251e5c54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b71d8807f9b90f1963034527a559e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0618309b3193183bbb6b10915defb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a88fca62fad2ec1a4f12b2a09f55aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e494fbded3e217248da3011b421ea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028ab3d22ea06626ac8235210f9d94c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7afc447e015d8e9d006316846c4f6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e817688b34fe89b6e29dfc882237a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f55bc91a7ad12b22ff16d882f8ab92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818d8bed8c463186f4496cc614ce3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b64097b532281586510c2e1792571123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0f5baf80049a0c9555d841c4f2823124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff99f320481589bf3a68c32b46b26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e7468fe3f692a7e6924a66d5817ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087014d145d61c5b4ff212c5174484af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a19953738bda2853d0205b2973c5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32370efb37932757c29bbac886a585d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283ca044a620fa2eca2aa53115de850130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44609f906bcab844cbd110ad2cf10ab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c03f44c679289fb5fb0686cf74f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9a953752debf66622381ba6a0b20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbce79b829a25b28dc9fda032220fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade2bad63f0063442aed914142b81bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e838d06042e417affa70fccb5054c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8124c8b1df613b9f2833d8d922be610137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c39ee8bb379cffd01233004b32da2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9d82cf0c1e1d358df5c02713a84b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d7fbd413fcf89e3d96ba2c0d528c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0efb5842c2bc1cbce917098166f928141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1e012d1592f5468acc79a072aa868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42879554a1ff3b19e7363b3f7562d6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e858f865007d2a3a2c27730923e6a34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2d46004203bf99e259e4fcb1c220a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f584960287b23b45bb97f284dfeda4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4a47a21b6557cafc0c698f1898a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f530ff1b7b550be843d0e53fb6a80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8e982c18a49edb01f1ca4ece863e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035061afc2439c4f6a7b86f8775818a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8541f8edcb107b10293bb2a06d5dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8269db43d97074cb3bc001ad5f17d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21e39050990e644fd9dd98f44671f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9f762c88c2bf3c9c553faf148a92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa563c8dd5e456c494961b694ba495e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ffc8b8271bc84066bbe41f64f56aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439db9baa843d0c96458a4caf91e746157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ed581bd2e9dfb84277bb2e5fcadea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c1cc81ee1305c14c274520d4e883f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876f6fdb1668071a20c03d61cf90dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dd238376f5fe56f6d456502e0d7d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8e1721cd1e925a1f0073690143aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbedd6f8a1c9cca2915494db215e8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc512ffa9dbfe80ad246293c3d6f72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f15978872af5418f1689c14a717af3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c5c94f2c7d2789a3e20164662e5ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36681231175bae38f79594786d514c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f4e8db708aa596518a97acf2c6bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e69e256ac40a79b88b7384934a4b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc1fd50923b59d6824d56faf453077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c33fd2313d08d60cffd318e86626171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d89f14d3b819f8d4f9925d15a8192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4bcec6fe1908c09655a84ac8d4eb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391d93abdc62114fb21bfc0f68fe05b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7c85ee3b58303c190a482001c6fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731decf950fa7b71dd6e74656fcba5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da6359135462ca6e1110efef11dbfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438253a0f1841c9f94164ddceeb138178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272f516145cc79d4841668900ea435179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3f294c1e5135f0401da4b104db41b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58206eacba275d71739d601caaf5fc8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5887d0bf8f5b67d906374dd6ecf2f9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccde69a2cd8588d97ec4ebb4e6d65ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752a5aba801e4480fccaa8c6e1bb241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0df346f84da7660245bbf0c300d0ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345a1248c299486f5f942b8cc598ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0eb51eb94d4f5cb5eaebeaf0dc26f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767d6892c3bdb1bad1e8a4b23e60767188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb19b34b81a3589d2f725db5eb7ce6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f0087a26f52f5d777ed2a524c0dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa79de0bb1c9e486bb558331b391c9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8ba2aae68846f0b3278fa5802e04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86379d0319c0d5137c7d5c98f2f7dd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e87eee578bca3011b02f28d4d04a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b57c2e2bf244a28e0ef4b16b81c6c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669558fd9dc2600d6f2fba9561235d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09fde5b808beb35507bb65b9cac090197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1151867e66bb94d765dced577f553198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318628c5b581c65d59f79bf2f1e0cf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d55c52301e09f5bb891f0e2750c06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbafa349357e0cea4eb5af640ca62e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b8b4785636adccab151e1edd77fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a68b868a81f3ea80cef35e463abe6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a38427f43304a58d50575642dbdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29914505d7d100b3a980c08e0acc89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881bab177b3b1e4958b7422fad7c7a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbdf48144217dba349491b8d599a82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287b3b1f60ac0bba84a2cda0b92901e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b290d4879cad71188bc77b5a8ae2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee7a834fafa7fae9431798d066901210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee0f4f390ad46d3fcba2e63d0ced3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd413c2689ac0f9da74e38e7a7ba3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0b3a1e1e3981a8349249022d19a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc028831b41e8311e33d498deab92c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dee736680ad05451879f42922b45d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9b5d69bcf64406fb721127b567414216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a9929e45bf566cedb759a2eed187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6176a40cad17ce0decd9be2078002218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f13108fc90e1127d227b60e5f95d03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700237d1b206c65be76e0a2f1f2668e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497852c4ab2b85a7ffee4c3d82851493221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb184a3cdb64fa5cb24b8955853c4e3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988e2670031133fa83ba623f913c72d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175c33dd98d3cf958c1cace9034119224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b9faa513fb8cb818725e3e7a719b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216ce7da41e7d9c063ec0448f8bc133226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad826e00d84add79733fd6773bf8d63e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc80eeda8682907f848f6dda05015a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e68470f31b55ba0e7bef24bad521229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d0e0f459567ba80f71bd092cb76e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245aa2fb3844a80d57fca3be2dcba28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c0538643aabd63152c2c8943abdf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b4e4fbe4bc78440eae47511152dbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ef314cfcc020b1bbdbe89055ccfbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c74c67a243601ff0350fe2964892235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460bef60ed3f5e6a40eb761851ba02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58996d8950ee28d4ea3dfac035d405a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f953aa9ffdc3b45eb9b340f5f5f6ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4005a3418387222a8df40c7a0f8cc28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8efaa8ec0ad67c6477ccd8c6e8dad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c07a01e965cd35c4acd5ef6432f458241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e81a25c6cad3255168bfa1b489394242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c0c181cf2832f4fe1644a086990b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b5e1fdfb5aff42b84bb6d560bfc80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe0be4931d90f1a6b71947227cf237245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db687e0798547ea0304416825bf5b80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af41c07543071e348c61b89ac26f549247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f04dd3307705a1e8c5c462430d248248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071edbff62f54189bed5663d9636af98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25081b6ee0e600d6c15c59b3bd51c68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0163e7b30c7a711d2a53d0b72aba975251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253378916d8e3e4444e0d543112ef4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2c68d753d83eda8ea387b1868d4fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5814a22648e80d82cfe9fbbaa8def254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae8d35b615996326b12ef1be1ad567255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea09ab02ea3ec78682fbd7b0c345454256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc57779585e879fdae502435853e81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2cf7a68bf51819b45a0d769750a4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da898f424b5214262b2f028e85363259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c4a1b494ab3a5988156cce8ac3c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5be7cf3d159e6841cce34ec81b212261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20da46a23bdb5b8f312eb73ca21d00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1c8c9b9706e0e75fb857e03e6d48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc449180691c1bc7ffead63d6e24a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447f72ee0e861dbc39cadb9febf7516265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f351c94fbb952bd075e83c1852949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f3b6ec89ed4110fdd319a91ac5ccc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac85dc4553525a6a264b518440dc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0426ae6fc00a0726cdc8d6ce12773269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e21c719548d34c64f39582775957270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31f715c3c3884ff8e514b21fd3554b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593a2da9cbc01acb62471cebbaf429272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ab7f6fbe094f188460632803ba00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79781aa9567900af0272bc86e078bc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4974868ae6202fa9248f75242178dc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e49157811f94db93bcc54fb6ae37d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d12cf51720c3f5f8ee9f5e04437587277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b317f241bfec2f7ce59f816186558278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848df6e15c4e85ab38af4b6ce935695279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde33504a96958373c0b35abd36cd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028873cc410d55c379213f02e6741d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e072c9be41c1134479c9b4b0244b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e054cdb372f533d63bc6a7c9c9ce0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d663356dae552ed1be9bb8c33531745284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e581ed49b71497b226cb886a0ecdb53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24b78cc3acbc00454179cd8e0478b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829d9adfdbb688a85051ee88735005287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c8e6d1d1a5d069d4212905c36a35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace08b368223e7e1ecbd3c752900f3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba02a85a4b6645020147ada565135290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85924b57e8ecc4f0dbe6495fe648d0d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0065c1c273d1902f43488a352cef2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03704955e0fbafbf4259566e36dde9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6235ce795fda5f9904b37cf946850fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867756b71f82dad9b16bd98f7fdede4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d1c9dcbc759f11c4fed3eea02ee1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2a6a6d8cfc5a387365b27dbf2757297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a6bc27f62c3299d3d484d41d64e09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3ef98061b5158f3b099a57c756081299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ff8cb3c01bc7f66a1a213c0c0e66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d7d172023b0eb7907614e36b688b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee01f485bbba142105baa3fd6e45a07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d22527f3bcca760a7c6728caac3b02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404229b46cdfde1753ea81bb22bbefa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b23a582bc0177a229ebb424919d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9ad68870e316c9abb86052662468306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4f7b791a6cd62daa8be1d754c8c79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310da937710a7b18e4d91c71696b52c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668443c75315fe0ef5b5a73ea3670421309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ceb52779521fb9009f03e9f855b73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e04605e2cefd33fa4bcc2b276d935311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37947cb35d4fccc3c58a690831056a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1be7a572a41875034a059ca05d9478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d11493ae16efc37501b5dcf100ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75936a87147e664fb9a2b9a142c45292315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa04dcded0ce31f88d924fa9edabcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43008249a81109adb3d9c8c62b7cdd45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea26f6e727042ba18132f44a1fb9e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f33d55d5814e506c16256fa63f8aec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84e5f68d97aeff94a8e275e1fd0cd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3609cf789f7d0596de642c6b992a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e0f82918301fdb825a9086bba03f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d0104288054866d5afa2b5db02a0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c22aa66acc38c638de3c623b15ced324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb799ed0bba38efbbb25f3a1342f1ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d46c3264a909aa42c098abe22332326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08c8572b4e55dad1c6e6c0f3c42680327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cb1280f0713cfbbe863d6f3bd4835328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929b0899489bccda45738a92bdb786329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32cacc9b4b18447be5e1fb53d68509330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d453cf667f8834b3eda94bf17e676f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0a603391a2723722ce98416c2e86a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd30a082170dcbd6ac4b65c4bc204333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d43896c59d3094887430231c8afc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54edc0f4c59b4fbc91441ac93c4e85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0fb7d17ecbcfe00f1ab8c0e59e5b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969450e74436268fbce2c448aaad7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b70e77c8cc71c02f056f1124bd214b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da61d256ff58a1135950468893466d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97584e02ff0e0015d94fc8501f15059b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ffd19de71e61c28411342ea3a1512341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c1fb546adf4ca9aa82b0ee8c1fae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697a6f71532e5d59c8b7fa6b2785c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8fee93c631a1e62ca3a75ec8cb05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11881b7fe9c698f0d9ace0d67c9228345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349adb7d6a1951a9f4ac588cdaa1c637346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d7b9cc224f5dc36e9f4d74690d4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dca38e48843a70de4f9f5f8a1cae95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e08259989378270872d4acfa7229349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdcc641446adbc5ce0290125f7f606350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b482090f20e8caaa211f58182311e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64cad7f50049a60d420e01c8fa1c4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e5bccbc6b684729e8c0be91d7647353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22cec26367c63fa79eafdcbdecea8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d7fcfb8ec4f31c9a1dece558fc0be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f543baf1a83e848c133f1f8de170402356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc2e6fd2a1d2bb6dbf8a740b7f08b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4a478e24ed1976357b6d4057cddd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b75b21cce83f8c647e37f6c6b34e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a949f67ffbb017ee8a9f40826656360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938336e3954189b9e2ee78f2219d18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e4600b1099aa5a8e583572e38b5c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b947be85352a170e83b86125ce92b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43299377661c475bc9de5101aa273a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ccfded1da041b005f57c1cb1ed975365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe683c66182cde5d48d8ee2a664499366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda69795b00a41f0ba66d1245e2f04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1bacce9aacea5f9dfe8824ae47c0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ee97dd68eb6d6b3dc759b572390f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5ca8b236480911bd22747500e48b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ab1401b2360dfcab6cd7058a19598371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383e475360c586b80c704b8c82d492b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444942621bb5261402d2b683e29264373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10239c006f33002a213f42043bcaaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1a7ffbd93d16c0584f11a01815242375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b44c14495ebafcd82a1245bd1feec6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5b6940c9a7f37cc3c569debf1f28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9e654edc8c48e11a913532af9c71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864652884d30efef2f8a12b96b551c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7373b933bba23f26f9c2c1dda7a4991380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea62f7a712e893c46986297a50d9d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ac87fcd90d6854e99538c88a50b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bed741beb373438292075ca5dc682383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb985128c0eab89eceb4aaa5beb509e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdce25519bf084f088179ee944d21e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900c3ac7a0cd4db24bd7c5a04747223386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aa0ae44d0a329b70b5bb446a4ec8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf84f9549a937349294704969cd6dda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d7869f5b3da9217ddca677c765977389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec921613c4ce901a023dd42518a2a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c29b45fc7d912f59ca1cc67bb08e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5fb7ac1658053713631a302ef4210392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b65d2ea3af931ffaf10125f0ae4937393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d687616f6a71368c35b5d7a73e0d08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95aaa008d91ed2256b5f7460b11dbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc2b259120c8da4aaa7096cea4c7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03598453f9806772cfa968bb9fd45a2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6452bda4a04b6761011516e46d224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2e3c09f3f52fae3bf59f51ce44f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2000d28d70bc9cdfc2ae6e9ccf0594400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be458b139d8e7a55bb47d69579b6a56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba330aefebaf51edc585bad1062ab5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a039eee4a175fc6b189b81592440403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d18d36baba64118ed7877f702df3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fbeaaa067d563a7663a0171c0cff1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def219bb814d8ffa13a1829e6066c5e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac4109515e3c263fc0c1fb6add50c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79a00ab21c2d1d5a6e8198ce7ea36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82834bc9c6c0d8b5b607a3de2fea04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1162260e1f22cac08be37939550ecee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ff5d2b7964fa9bb36f91245086154411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf65c0883c257e4a4c5a1b6285d05d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd0e7c5585af9a652b8a4954e6777413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b0ee6d04a98338d39979bb64d0eff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489048d4c34acfef0c963f4c0e50a3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0937464df3cc17388ec4ec792b4bf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b890b0d92444db1d223d7b7d3804417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca827417221f85ae73e30f2a2a4359e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330247aaa3df4a984ed1c0852aef03a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8195cbd8f81566a876855ac5ed6c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68378590100f789f5c5b7250a4ef5119421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630593b9fc379fd04309cbf53832f47a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d931117cf8050110f5350e1dee026423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aac0221e322c2e10155e888b9ffabd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825fa9f4cb8d674e3e9180d4cfa22b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43042a53730a2d089c3bc3a90113c593426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4d0a9ec80e8efcfd831dece598e19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc86f0e2e1d46317ce36b003bed6368428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6f8633c075b44c12ab8926005fa95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f903998defe5bb1ecbe7d9b6ae6867f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885b65d41fcfb3b9c45d621f591aab1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ee91528e8a1aaba6eafe9ae37deba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276a8dc22e682367f28a131576e9cd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213318bf872f1c0b376847a288b0d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf3e6cca6c5c76e25e8421869497be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45a158db3035b9937e23f04cd9f1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b11cc70845c9c1ec885e3a0b110c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194a7b550d66c0f8c6b83250aaea37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18cfb68836bdaf9d9f846ddf043992439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a23b6d228da43bde902679f428651d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd767df0509f408c5cf86e05fe782441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ca8aa29eaad20ea9dabfe7021c94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f677136419727b7182234938dae42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db903c4261ab3017e387c75799009444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a325efabad7ecc636261955cfbc7c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daccd9bd5ab6e427983d7f94aed939446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374162458b70e76492eb3240b280a9fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291cc983770c74506e2fe74cc47b24b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b1e1f90f9d48d0e4e094e4da9f848449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f529f616326231a442bb9547f7f0d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3b26f4bfc499069e96d14d06d95a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c37927ee6ec107bc71e9bdb3d841d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951877aac1b0a718c4de5f6c1c6100453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d83e1712c95d70a3851bf596ac373454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcee76cdf4c3078e6e75325052f585455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf4d7f43b8a81d0d75037f8797b75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c895b9819f727f06bfe835713dd963457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8276c9a612bc042bc4fd9d4c34ba6fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7940ab7db7f6a593ca433e0a7fbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a107597c0808bee9bf6b0fb3ab60b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a18e0f75e1d3abf2b5f33233b345461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c373d32479a4de3f353e60b954d2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bb9079244239cf42ba7c741e10c7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be243dbca1e79db7759f3fb0a24c08df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c502dc4a7b63ee2b2c18fb08a295bfd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85373a60c0df98fe93c0ebce0b463ea6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6949a7af60cd4f5bca2fa53b8111061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e12bbdf5fd6466bcca7a42bcee04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f001331ea8123f2e11f4f67f176fb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b75ba99bf5d69364a2d2eb3a3e8ea2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59dcf1b2ecdaf52a2dc57ee5c8785a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3c7d1bd50084672b56c95ee968db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f6db4b4ad2400e29bb177cbe1c5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ebe4fca02e1115f537d09345505b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e8199c9b034351d73f95fb198d5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92b46ba319aeebeecdf331811a408f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc65ef57dff2382c2f1293d16daeee5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b9dfa6f6242042221549d1ea1217478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d897b8eb6b9740a799a1387bb742d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe3f868aa1e2e432b064dcee19a6a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb409ea9ac2c91333b2b813377b999481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60fc39379f6379f6e1f495271028d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda444b6338bb855aab7097b67d797483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afec72885f1005fc61862d268150da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ea0b07926c6f01ebbc5fb0503100485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5256e83226436fce0e46a1fd64eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627ce599535d5e9ca73ce89375d351487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a79089f5f833a748a5e02a7705b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d423897ef6a9a70ae799b01e735b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77efdbd96edcc13e2f5413e3f35f37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60363b6c72cd6783651e7f534bc1d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19090e3d80990ec1e3173547c672ebec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a686359634823b4a620b2f2f3d213e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1566458d0b79b29a83da682eae12c06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b3d94b0661d74f17a338faecfcce2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf8221041b8cdfae141ed332f2ce18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45342b709a7093579a38559e0fc120d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b1d7fcd3f72ed7d5473e469de9e24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c8b6eb6420fb7b2a3ef0d1103330499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f813b41a8f0a837660aede12d9c0807500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e15bedced62d811f2164e6c4aed39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c7b96625c3fef8280b7c14125bc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50f1e35847967edf7d7464b285f481503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a4379a04e50a8d6432945dc44197504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b6ca5a84ea2e23e9f90fd83e07b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd39872062b3b13408b14544d6d32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90963440a662d75459b3b0c9a661fcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d0ae3a997afe12ff0a6775923b0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29895be56de813bb3ed574ccbd78d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b00102c3e7a758b9386517c032e5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979624fd1eb43dbfd7fc0a2281f184a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56fab412b57d38359803aa84f86b1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a312e179a67dcd02d2aa81dd488c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b994f99d59bf56bf2dbb77339194fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa192f4abd9eae0f47c1b8bc9c388515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891d305e994316d192bae0b0dae6b90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6b410965554240da5bf5660fa3461517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec70b4130d242b00195cca2b41c95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c596ee6d44294f5187e950c3c60aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074869cee249476c00f5506cb7494a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c928387d3b36aa62421dbe4018a501d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ca972df1cfe34f878b5d4a846e7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7dfc0dd234e964dc4ae5fff9b1a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b47621d53b85a362bfb7464ab170b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ba3a420627be4fb011bbb7b7bd86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed739409a5960aa79c0d482e7343f5b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423d2ea51f617321a912595a591435527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9698b7b34e7f0c841f617996341a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf672bdfb6c7412558e538d69703b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c908ae06251a484df5e4d92525f5df1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de9877c03bff97e4953c9b7f985eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735ce965000ff9afb648b638775ffca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a171d8bf3d041d62a8b30a78d56b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39776562022fd299d3be2d4386b86b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c843b54afc666fa0983c136d25e308535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dabaee78bd83955f09610dd563d91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff10effbe3a630a35ce1c258d7863c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba67eaee5aba8cea858ec96c9f803f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc13c5c477db5aa0a4fcd54e7506ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89e90c6edcf162865404b765be0e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94038d6070a189746dc26fe94958f74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e555ce612b0d638e1034a8b57f113c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f58252523d5363fbd8a2aa5e2e6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709fb0155ae0dc410c804c15adbdadc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cec7a08f082db6380f64edfc27e0d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c528afba7901726862a0ac23a7134546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b973d87f99f38912378f70b226549547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094d5f61e763762472ae36ae14671e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf6677b6cc549e87083c6e94bf83b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4fd2b444973fc2889f33e1f999880550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab7f2595dd4410ac9ad66015dc7383551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb2c4ed146db191090b8040be00320552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c9db69d3bc53c1d0698aeff03b20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee579a8802a1e6fbac5cd4983b4e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada05d9ec20645ea5b5b76af781ab5de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5000b2785d98da5829445b6de0ef88b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec0b79d9d72d522a2808b41d332f4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09d63df2adfb463091272301cc613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020171c8e31ac3bb805630e141e93f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6964948471b1260a933523930f532a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3651e7aa98097c6e333891dba4531561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e00d75d36fe05ea27b2cf1cce12772562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404445bc74a40edb20ac06542e4f04a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686335bc9a61538dd5f55e54f1f82477564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3477ced721de7e9d55a18b31cb3e03f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b34ed52ddb963c20a556563bf6e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370098f7445d4ecf9bce696290d8da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98ec5a1ceb2c2609d859c0fc04649568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae4d5901fdcaefbeb6d547bb36c3dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd36a88cf3363d453f7981f1cbb9e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9cf058e26864a1fe9cb05555297fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae4520105a555f62d9a82e300d6362572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16518cd65d13fe5c04ce44a74f959e3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce500df1ec9e4f0012a0b0061393cf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b60aab7fd3fbfbf2068c1e5a2516575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7945d6c9b7a9bc4812b28d330d2cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5800192a4fed2003761b56c91bc3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ee2998303d801c8fd21dd3cf883e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae8d32e2782d4d3be4bd877a3e893579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a29bd87b4d18386c9cc38f95ed07c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae5ff22081d726f8d1f09cfeb1f4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2938066866c54b6a73e6075770cb279582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a8b62afd382c7c1f514f5969c0b0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddef28af67f76e2080c4ab2acd6e58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7199c618d7bd15a4c3ef1b726178f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61280610025abe542688fad77d53912586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4a2e81b0edb955ce70f2299bac53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b9ab430b5b728699378dc81564ec3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42835946de70913d35fc180ce99396589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301b32f3fdbe657f1c2362ba4cde62e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec2f2adc073ce1fcaf0d4b06f6dfee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d94fb816aa30df38206429d3550ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3208469328e6fe5f36c60bead3735d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d0eeb4f84c0509567b8cb7bd4240594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c093f5abe038a9fbfdc6550c0ed21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48420f163040984970e4c6fe9b242533596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bad549d682e92f713db9495fa93ada597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12abc3be592d02bcbf57cfc8395a73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f83e8688b48f4b63be956c56c7fac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb22067f775a8d9efb195d78adbb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4540e845b51fae22445b98587a8449601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a2d0c4060646d5b5d5edda266b16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b0582bcfaa578a658e9d31c7eadf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a90d0c3420acb8577ed950b4510fef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b190b3a013339b076dcee19827c231605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d3ff1a1696667d267dc5e8876cac8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426cc107966768cdd2b777b77bdee5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576c3f949607b8586bbae6d32166ac9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09358d4a948976154419bb836dcc5726609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c11c17c52cbdb5f91e08848c49722f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91571960c2992be594a2ea20dcfa011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad412bf9f82c8aa049fbaf2c7ad6f57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494b9fd1e7fc74451d6493536c7947613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962b071c9b90f14bd64f56a0a1e3ddb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b86c1415f7ea8f9c46162f7ed86d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c9e7e0152c8b1c489889ded5d6795616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c51d82fefb073b69437bf03b7591617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d53fdc8eb5cb7d6a5da8eea49160618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb409b8d199ad700823f03a8f56737619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a242c49d3ae299e871b6217dbfae3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94a067c84dc2d609e88480bb8a83f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb564279252f13b99c175b6c212e83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e727c12ebd55a6c8fa1927ed178dad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0658eab352a6b6e55643ceeee066a3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde568063da2de302acc130578b9a998625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760d3a5f6e0605816924b3646150ac6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807848d0a2db01e5441c4fe93099a88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1074520ccdaec591cf5c4db58e728628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cee9a64b4a687f45e6c11c9784cd9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa246b3e704dcf830f154cdc5684f4a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09dba018c3b16e00c9333a2bf91da6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f478e2ec67eb1f15f14d24fde5eff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef68fbda8f46b1e0a9775dd197a4f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaeca88b4743c4ff440f67183af04c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da39383011f2fb336dc091eb3a410635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea4f7e34332f813de9d50883aaaec4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e5f981c7969aebd14fb0a17104df5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6267815b44b5ac1bb7c59d2c3c8f9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26514c06199ddfe7cdb341b2ca85a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330d92775287b4ff6fd4a0412fd15da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ba014043c1dd62903e921f8a6a4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ea8c92c75807d34aa43e72167bf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319867e904f038d67e02e6e1117682e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60cbe673f2c8d0ce53f04d4ab26f78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d82fe49d1f18823f3b3c456054cf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d595d0a20af9e9f02434fd8d41e08a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af13d7e12a795b603091769efea40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd4ca2d89dbcb1b43562fbd3e9e64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c082f34891b7e07125710befb1db80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb1dc9d7c60668599a285f248ed8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d539b6275deef2753dd0e77689e529651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee84977acef2e8c1f6af208de23c75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d861c59b15ab8bcf21eb2eee85b27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014ae7e4e7f77237f98b629733d1eee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d93aa935701e558118d98cf4cb05a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fee4935d1020e74e8fddb07990399c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448a2862a0cb96158062271357d28e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ad04722f2924370747c3d4c76074658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f62f3e8e0d449e509eac52f839790b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473e60fb15339ffc1205dfd106ff05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873ee2caeab94a8e56104f035b3e4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95555763feab9b9da50a971518d9d49a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ce692ee17b53631bc72db0fc327e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2dd5cfe805190650d21d4032e834664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490c9f255760996c261f3c3ef39edae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843e5c8c4635b3f684515313852ce04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2231b4abe8bbeb106920a862d3ee83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcdba7497330f7bc58674f0c76e6bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d9eceb89e69c770729454c9f1ae5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505813033a938f55501149d94047698670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a8428fc05163de48d73b32ee766c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c36f7bb7b3cd766246748525b8ded0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e49dcbe1fa40a5efb7a3771e05c81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004245b19fbb756089c60413014ec186674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c280ddb98e646a351e7e90d1046fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687fd73721963b9aabf3f742d3cd06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d54d557e02dc071ddbea5596211d42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ff7402722936648f81fbf1bb6ccf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979e5ef7484fba9d305afef12526f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19fa4420e2a244fa70dc2a6ef6710e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d16d45677da2fd962af6b345a95a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d04ae03bb7e64fe86c4922c042dcd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadf87161d2632172f0c85941d7b246683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bed37594e9551e358475bf706d35e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac73a59fa1879c832a2ecb8d362d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234d53c4bf76e6b6caee63758d3b8ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e11111425468c0eacdc27c7013e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b795b3c42b023a327647cdc6f6741d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c81c39ee4bcf6d320efb6fadc88095689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4d3330e4a4d21038c9ff1c242d79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580533b28de311ffda744992d5a93e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d61fdab0198a9942b0b81fdf2bf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd853d7fb405e620399ae4912e09d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baef93d94c17572b903f3fc41f41f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd55ae4b43756abd6f6d50db5a4fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e486684e57feb2497279dbacebb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76982f721d6b940eaf7ae053c12412f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc88432f716b1459b840ac67bb154b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95a23ed242da9d7e054e26f85019f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2bb900bfcdada93698ffdd4b679df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf136d057d443ca5a324d380232a23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a2c3b0bf62995417c255b27dc290c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef822e812c3f8b777f96ef10c4a1d83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29a8ae970a8adc9ae414d33c9bb78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f4d904d67ce1d3e79805ad0ded46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391455f603668c3c38ba55137aa806706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad664dfddfb61e0226c58eb040b17e65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69145bf1374d81c7fb7afc6847ebce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f185f564457be00e63ed1c9989a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2cdc79c1be710ced6bdef45e95995710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb3cb9e30f77859dfbd25c36664df8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7e6281bc17381aa3756d981397151712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f1cb82ff926203a328774ce963fdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa61c5f14547b90d0891bb40118fc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac666687f76a6aae67716b301cb98f46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84362d219e5d6222315ee04b48cd63a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8cd811c7780aba44bab9a50bcfafc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b88e8162dc367cc4f698f895480fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f096948c85505ad9af558eed7578512719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b31d337547710fe3bf1e8826888644720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b482ba2071681e9e44bbefc804c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4daa2d39c02a6e93cc4f15425ff51c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460101ae7c6231351edf22f1083793ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d70a641823f0ce697a566d61a7ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069139a23ea840d88244de7b96f56a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d76df157ce97b4a777f37bb2ea7dac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f758444e1207e95e4d81f3a84d2b50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7eee186ccbf9de9e9b0d67b3eb35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316b9b2f3788aced484a255a4ec4adf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01172dc5ad9760bcd376b216dc426a53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e83ab5a7dc0da31b6b220127c2cab1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebde963fa44f4cc9afc64643a8b65e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967f5646f3f3824822a21adc670f66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fcea233a8c67d07d55a244d4fc867734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cdc53154c7cbb850de366c5247a56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7313264cbd2667b20ebf0d534d9a846736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ea0134ae83bcb4ed50bc80066bd5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d566b2af2d6839eadc2a95eedf0e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a36f889ca35c386cd2a675b21c6f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc83ad3c4be863a2f1a4b1c874e4c2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197c902244fa0615d090e1634a8ca19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1d412e99ef97c3b8b5333fedf9176742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022cfdf354e905df7b89b66cf9ce759743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe074249cf248c5922d783b6361489ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3002868bb6ee634e992fe82534355a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f84415fe2717839b60f5ca0804d0c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b800a14b312de7cc1589265d81107747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ecfb76d936886e517d5b758dcc3ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b6eb601ce4dbc15cf16df8275282d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a5633ce7434deabc5ea5ed7d0671750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb399885cfbdbf0372bbabbb9a7e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac30937ec24ee0033a15534764ebb7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fdfce4a5bc7c486bfa93a3ec2feac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4032be5f3d638c1f5d1c559214172754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73de6c43b67b702d26699150eeb8e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974a84b895aa36af8bcdea43de66ff5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de235cb6c908a7e848d3adc84fd48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e947c47549050c2edd1cef718fb0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7581a9a56ee1195989bdf47072592f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565fa94681803e4310565e676bd6680760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79002ae509f2017c567e0035075cb03d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e890291ccab03c371197c77da09868762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bcab758859a010b314f210a1c6629763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a56660dbf0dd166655c3bcec7abaf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188665d61d1e935e5e514f5e10fe24ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138adf17848c5deaf0b08e0249552a13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e6c978148fe94197afd90422f440e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d909691f48a62712b0c16ff11123497768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830f25905c54cd9425ca48a2f4425e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4abaf205bd2e01c3699661d1f5598770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3740f6ce8be74c56ed53d14a07da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f71b294d4d8a2f60e6110535ee48772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fffcbc52c9d84d0500d48bd757bcda773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1009d1b34c5a215e0826587874ff9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3070ed9e1a3623bc8f8b221debaae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dee7d79e0062811482152d68090e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69b0eaef43e9833c770e25c5c0cae9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ed1f0ec8e8b244c586f027327dd8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0050811bb4dc160155791f5c24d76779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a917b209c0d437f2d82c66494c970780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4d6535443d38c2d52267fde8dcda9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ef7c77f586387d4dc091723f400a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eb96065f65bb5d77ff0edd351187f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b03df9a3eefccbeec2809f6233060784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b0ef71d2270fb69b9f6d2becc8cc8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f516ffdd825da81149876ca6b41ac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd42496668d16eece21aa56e7c61c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9ce63cd47c6e2e9c3465c69ccebc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdb213e64129a8be1d566bc4b70da6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc8ac6189e41b8e5368e41464f7929790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7afcad7f21ad6b191080b351dd49db791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47981a791e5dca1f3bf40fb9dd31ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e79e40ed7d18f554d8fcdc7797ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880ec4760326f20226bb3f9b28ed50794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b2c3a894d8890d35a4268be6aef4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbabf067210b9c9697fa862aa4782c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260426f64395aa308750b007d92eedc6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed7d487af6821bf1ef1fb38753be1d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554011d9fd1433f5b46935d4f11da3d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1874400af1ccd9c4130ee225900b20800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34eb906a1519cedec895fd1c2cdf70801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bdf2caa244650b7c8ee148d55bad9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca9b5e0ac075a8363034b9dbf95cb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046fc786b3c769c64be0fba9665614804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab298ec65cb85d47706268eb4dad7f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6267b03ed88462264d08a97909baddc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197ec0c7752834de49cf263b0d3becf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c4e4a204dc6efbf7dacc3d09ca532808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc99889e1596ec6b3ff031f78cc16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5521dd65d8b27e78b64f5c99a61487810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f58a393cb8e12fd99ce08d2b02581b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2221ad113db8c9a084c4634ef3cd79812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2159674dd9f259a2f7e6f76fc04c77813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0279196fdbcaba6f48e2e03dc2f2b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff5148fa36f15df0f3f68af976803f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e53ef87993d59001affbd0eb440ea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2089da513606e31e654271e4838959e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc655f66189918c4551020c46cb6f80818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2169777046401dcccfc824843bd87819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88a11c816814f351f80618a2a771e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22af930c316a73979b0b431ddbafef821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b8b994c6f54997dd224d5e32dc17822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a348528c1b0bc98f52390b2ae7b17823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e4a98f29b5f156c0d1c300161cad824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6cfdb981a3cc81c981f37fc92f2c1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fafd2079b43efa102e61c01b0e19e2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df5c865aeb3c2b22530f133c7fcf9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be33d482d36094050eabb9cac6e26828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4005ef8ba14050a043d8a25b94d7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfff22730fdb0c57ca68b024bae9c8b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751fb55a9e962fd97df6961cb52341f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec767da3e4efdf0074ff02d46a46c33832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45252c3027ac0c50ac39997e57c1f246833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb1a36c81269886dd13564e1a12af834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e514b8520c510c9fcf0cea8ae68c6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932a2251533f0a2a5d0f801fdcf61cd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289585a88e7eb437877c406863d09d82837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a74741657450eabfb3fd1b234a7458838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e23e6641d92e932a3bcfcc450f6cc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bcf65ff68cd780754d1c51cdc34d4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cea69abe8685311110215a754f0cb0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a881a82ce6d4a8bee78d52e64ed05842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a044d7f09f4c177dca72a32df2d4066843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f140855c8614193cdc219ed0efb51844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f497bfd98df58a2bc09b8363b1a18845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17dcc81edb8aa8feb0b0f80612abc0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a6677e2fd0991b5303baf2ea4c70847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508719ccbee14ec057d4c23d7e73bf86848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97d1540faca55cf4b07faba05f23f5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba673610a9377bc175c9190f2092d5a7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9b41638aaa18c466c93d9e76e73d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d328310cae80176c63c97b9dc663a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288785a248a1d892240839d44a764657853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931349c035421f006bcbb2ef27056ff854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324eeb7f2fb8bef7ac962617ba7b0a0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85820c57143971b7289331ddd9b5feee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78dc9e68096790a72274326342ff91857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8c0cade0e3c0af1df5519e5f4a64858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c78e1309bd8f83db59d4733f535ca2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff37f423897437c67b3ff59f538eb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7670ecaab6bb779508250631f72f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbffc37b29461215741e1ada6b8b1be862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc406ba1f91e1d65868d89deba87ef5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab4d21a024d1999cf78b3d72a2cdc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094559ff86fbcccd76c775d08f648488865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082358d0a6b1ce948528a33b40366277866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d51a786cafec4eafa1e0ee17765a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c2c0b03559a6de67433cd39b8733e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c98f6a6169a676c4a89f840380d6e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fdacbdd6f45a39ea209f822627fa1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9c2b1385e2f878184278c0b027c1b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f5a3047953e2159bdab5c1be799f6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c071195ecd9efa10854e865c87bd11873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c600e4a617713be424e2d7a4cabc1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb65be56fae1d042b2d2915857ec59d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07154d1903b4429af727c67d0005d8c1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3bbb819ae853137fd5d715834318877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ad389f97ee79ae327f04b0a11c2c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935954491d000cc933477a029d158225879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b179b1d2345622a65a35249c464578880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31b2e614de1571913a9db76ce9ab6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c17b1992c7a3f88bf6ba5d78ffc49882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed22ec537eca4d0e9199eefc6f94b4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356c3d2f609eba39978f8fa2999776884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff30debb807813f9cdaa56a79cc2b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe61691dfc4f001f614ad7b9a61514886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae015412104ce35f6a3ada68fe0cca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857e4c813790baff4fe228ce9e43ae888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e16205fcb12433a396d42036eda3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2268b73732fd05ccfc118dd6d7e0b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd68763382b30295490be4a859d753891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc4e391060e6f74b266da74e49f45892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ca8a87fdbdd009b44743236140e7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c149998b9c10bc2c1ecedda3a228b4f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c898736ee145520edd32950af05018895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f91e01712ddec7f81762a24f888f44896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a414bb1dd2489b43c74abb4eef92727897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a2bb747507665f58897622aad196f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4dbb9690336435fc19f3cde59ce7e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38492c35950f44cb4375127261fe25900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392c71f1b58cf38bb08c0fea6f0fc5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd6e29e62cbcc7f1455e41a44417d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ddc724daaef8d7b825b3c66e1f11903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6c907c3a79fc9121bb31c4abc770d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc40033b8715ab657df987d07a05553905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf6d308dd9bded2aa72b9e893b9b8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0edbbc54c64606bb0cd19803f1f072907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555b365b42e375d09d3e796e6a5be30908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e83ad14abbc41d2efd7bec4dab6d64909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3684cb6710a537bc804a629ee0ab4a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c969890edff3b76de59479c9f79816911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26cf43c7403d898e297296b2a6dc85912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c78886ecf07d1b55e403a1d568cd9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57778efcfd60494e169f27672fd51f54914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50c85b88200a4cdc2d3c33cc13f0c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef17f3a974f2837af8c2aace409756a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3c2a96926b8f34d1d4b7f8bcc5aa8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47869973fe261deeb1f3e820808295918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116b7f1a689beae3038b2ce3e65bae4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd4bd64db828a3af0113d36ac5065e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0e4f37ad7bca473c32ff669e7918b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5075fa6a2b3324eb7e0d3d23bfb62d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb5ca1d2c3b3bd0786c1f8e64765b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc6665696d5fd5ae9b45a3499d2a2c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0e6772af3baca49138e1eb28ee7f8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4e562684c872391a9ae0d8e2959a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf78e375a9358d3ef7218971326641e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01c89ca6e4d294f1ae932b5310551c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a18f8ead2597ba117924f6e05e8fc0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d788972b0b0f3dd1aad375c0ae49519930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c083e77d53b90f9c9590ee0879490931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb61aa983fbb92679b0b6834b8992de932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082bacbb2d61e44f550582a1da0d9a6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126821c8923301d2ff79480eb8a6cee6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d4eede8d346fa09b4c65420dd6a3c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08842a818d43a55ab3ee2660835d67936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997840fc8cae974984a0339daa4cd89937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d215111dc1d9366fc6b4f8b44851c8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5451b1725334cab60f1b20c04078d6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02419e650c7d5e21167e7fff8e03ae9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb435d6c45b3758d70413719f2731941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e377ad06c80906d4212cffca73057d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e03a1db27cec95da934120546a74f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4fece5ebc42d1dd97704a155604f0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042fa57321453717c2f777962f8f273945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5dcd2299bc1b85447b6cd6695923946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971163e4867c9603556d9cfd4d33e74947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950032b21b1ff14d49ca1595099720f1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d1141d9c7f03a2527a52bb27d565b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62dd324f1939922fa5adf6dbdbf00950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317ef577801d079d5dd5c54cfe9142c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd40ac4e76b771afc93cf36b6c700952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48931f80bcb831de89bd83849feb843953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a1dafbdaa2c3132c99d7071d0172f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad631a8a24d5f0c408f6eee51e74fe2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1cf5609b3fe60e97e7d0e8e6d526c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf73154b34959a62ae9bdd5a66ed3d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5663a68f15d56d039ec209f5d65980958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516619ac54d19a215080e7d72307b7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48341a332700778d7fd1274d39d7fe960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f61ce844399465685410e4688178961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85846c1d03ec9299c4a9bbb472af52a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8da34c214a61f9e1b790db6843eded963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c590d2167ce79226e868aff0fa29f26964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8110132438665e929fdaecff956bed965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ad39039e5fcc98eae99fde0e47753966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462d548b5eb4a08eb5bed7b9de2ce99967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037794c7d069e7e7d3d933e7c024d7ce968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7707b4014157b9bd9f0820d19245969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e830a717c94b3a82e64000554df1d4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eafd274ca06c9352a236eb6fa9775a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fe7f00742b00fc9b2b779b35a330a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2026c33f06b2d26c778afc7cc6620973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f335561087562434f7858d0783ef974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb1fe572b1e81297399f9e8a48bd74975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee91813a961537b2b48f5b1e1dcf520976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08685332bc0bde975a384999423fa4977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>