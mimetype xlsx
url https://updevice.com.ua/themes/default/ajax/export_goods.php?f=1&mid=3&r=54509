--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ffc636d48926688c404526887df631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403efc4085ec9f2403d5451c56df1a9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcdd46151b49bf4ccb5d357eeb95a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b3ed2349cff330af1fef06b0aa3974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5082c17fec479c6aeb1d095c814c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbe86f53f6e85fb3b22cb6e3236b636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60289bbda055510d086897d871726f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141c2fab4fb0477d696627f6034f0b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6274d35e32e41eedb285fb853bfff49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45df46a6691bc01672293cd4dc00e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9485dc3d4c53762b8ef2322b4f0fba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612d36eb20b69123cfa1542336665512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edb1a87b8be6c30b46ca10691b2e8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93160d0047a9580730127a85f989c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af095bfc2cf6c78cd21172b1e85b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac9cab3acd26830b7f6045163068216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83d0cf291252b0294154ee69d10bac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ddfd30600c4fb150bda59ae9f9dcf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d90515082b964613fc7b514ad60c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b2a8a480c4a3fd20b066dd83f52320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f72dae690c8a81a77b6bb1ba6c9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b484b5a68f025e7d794c390236a359322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47774ba6e29f8600715e88bd08042923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef8c19aeaf9c7258458445d986e8d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aa4e9fc4e5ac07f32d25ff0f9211125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adc1752985335692ca2df516227bc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8db190f46b3de54bad8015bfbad627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542487fe0375974430f8d3ee2903bf7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22674f37f3a8ff950b7759badb0a1fc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9034cbef4d27bf9e6a60b00b7ac6b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5108d996de0f7cedb1d84165b41a2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a558aa9d40fceefa287a2d3654e7ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a3d7f724b92774d0b74037fc8a0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf52fc602b45af61de3eed32de07234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c24eaae57408674fbb59348bc6aa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e24cce099b829c8168ff82b8f5c37336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be0e7f379baf477cc162eb225b1a0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d986dd3fe800c1cee3a51283babddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005de4a8451ff87797401ccfa356de339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df785172b0bf39091bc4988a7ed5add40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9582798f2224ffc84c1e3e6a1d4d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2558eca4bd8da72db3a24bde17cf4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cdd77f2191c716b411a7cef2477f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e378dbd948d06c67401cdaee63a3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92488b1bdcfab7f61433c0d6166c61f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fce0d07dc48e94f2703ece755824a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694125b22d318f6c4930de03f3f9b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c88c2669481bd78ae8de951616ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e82cf654593d42f40c87f7104a0df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bba77e696c6b16451006162d53f3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec73aef690cd6aec30f34821d864c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361b562df4fe0c28eb385b5d7391b7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fef6fc21b3dbd4879bf9aff51703c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2614a1b13eb2c1b8d88e2aa48adab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d0ec8c62fc531f0bbb411fe38e0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1e7911daf9d44a3f2b01109d8f95a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50db32973a5577c5a5df1710261c3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a226ac7139c9441eef5a4387a5b0c2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb394ad57fa9290b35fb5c50e32db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e5f8e34733d287e61dedb74cfcebe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1d868445469ae5cd85ea2b250bbd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adfd231d0bd958c10b32f0e7c63bc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0d77b136e7246b3a9a495e18dbb7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627e10bd8fef242d46fdb456b7d289464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8752eebf2960aca82b84add61be75365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a933616e6aa349fa55427854d16d25966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616a858882d76f842fe13b5b72b4fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f452052286790f877ba20d0bd53168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1bc44773820144eabfcbf97dd45ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2187415fb0d4ac324215344eb9f9ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fa01339049685694e25cc19a92b0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7709d91780681a8187b7dd1154777372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88784d6f7cecd77c5f19cf7c048ca0aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85440457d16b1f0e74da81b17672ae9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d078b873823cde1c3a3bbbc8eef8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c08cdb319043e9f65f1f47e41d1bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbfaa16e77bc75d938c3c631f9d89577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73026ccc68021bdb7e5e909dfa305478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00cf759c27860cea3246144c2dab9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82506d52aed153f44d058bdcaf4cc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cce18b6e0cac3d83b02ead4637c4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b734eaa9c0bf06d7dab7a45c3ba0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55882314bfda4723edc1c68a56977a6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57d8ef58b17605b424dd647f41ba9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d7038c9bfb99e76c7071dd07587885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cda81d6a531a32d7932ad95ffdf5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fb9bc4edb653e5c44043f1ca370c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16b12ab112deb43ba2b49ef1abcac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b017b0575761e9c21d083ebe20202289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c189321da5db644c290e82d38b6e9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8932c5983acfd6a1190ea0ab1d01e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dca422af11bad02be0cb8ba60acd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874e429bda8cce1781c43dbbbccba6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94685ff0e69c537c4511bafdc625dbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e49578a0a9fc60b8fa5dc7f1e8a2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a611db370a4fb87345780f9ec365796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40551f0acda4e3efe594ddd95db19697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82834645ec25239e2eb3b24a7c4e91998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae788b86fc5b0f7f16e18df2162fecc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b830659604b78ae7bc27989325e287100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8113dd4601fbcb56081ab5f8a49764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c970df32e09ba5d24d61327bcb28f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5b448713c57781ce947efb95fbe20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9ac274c5334aac423c92ff2175cee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b30de1c0710a9866f88c243e8e4c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d54bbca38bcf382a65ba713fbdb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae890f1c31664ae8b80410772ad8f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e537ce21f56a78d737ffd46e8b64766108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c1923500aa78f15f5b8f82b7f76e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb8383ae9edfd8fc85d1d980f3422110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5d003d7e2b4fb05a6f51545999a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c02a5ca6c8294ed25b70f4a4f01b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5de66ad731bda4e2033d4f126ee0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f2e14e2a5609a056408d2d1ec1bb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def14d301b0f19da5a1681c1a52d82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b61bb91877db0c5311f6e66174184116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6092e0042c3efe09ee4eda498b87c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17252fb2e765eac86ea75d4db8c5e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd3d96e7b34c4aa7bd521b44e7ed6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e313bcafde3e483f67a226a0ecb20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9fe400351fe801e63c328a720e5e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c79f59039bbbea958d1bac048cfe3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05cf0635a07b5df9e358507e5d98f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2846ae40d2e9d1a120029deb55f8a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212613b344b41fee6180ac6f22eb890a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00008aed968d06eaac5ea93380a7c4d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561584db1fa4d89cffc4943af0ce2250127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12ac8bddf9d23d043a3f9cbc1e4d61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb10906ad191400a2bbd76689469b62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6754606403028aa6c5baece84f43f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faaea0f016d1b5c6a0b573251ebd63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461c0790141f3fbe59f6fadec633030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903245166aa39d0ad439e235cec5776133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249edfbbbb737dea49d96df51af06269134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e17584107bbae711e2e86c01653db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79b406abb707d53dad0f1e702c4f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f02807570f5a5422beb263a4ba9140137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc609cc2cde8135f3306920c20ecd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b7c8ec93d98c95152d867d89b72f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e979d912f52499cd1e4483abc0bf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aeaac089dab0db8ef064f33377348141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1854203a2e35d98c83d855b7284d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd75b1adccf7fc67ac3133e808b60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0d304227d4e7b2532e77110c31267144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa1b15859ddfa53b1d47ee8ec830de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24cc04a73e57ed258cb93d63b8b2e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d2496ba585e9e5f37219cc9c6251b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159b746bd461448b6cc6149b35ccf65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7ff56d2731dfe8ac6df4b72f79e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca7700a031a067664dc8f066bdc957150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61659bce76923d9e4ca89fe8968ffb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d2b6e97ea9b0031fba4716461a7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20c8317c9edcbc6580184d9eb7bb06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aba4304ac8f6cd118064a7c364e41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0700362c2db65fc496ac1996ef8a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c2f429a0b20eb4226e3c0ae828cd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d99e21f63508f26738b4ce70c5e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe60f6238a58fb26c0cf22e7108bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce42ae6d0698252c2e045898199ce4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df9a14ea524ce0b89df62784521f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fe47f27844da0b60c37bbe4cb97e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed6c895697453a2d76735b74c3e793162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02200db7518ab6f05a4c0cfc885403db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555a57518b3dc63cf78c89cb5500883164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257242d54354a45b599d606af706795165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b3e05bcf0d6403cb87ed44b2b587a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742566e0e19ce5b9c5084971952b96f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085931294e9b09b875af7d5030a1955b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1558f453fbbbfb2a0b79e0f401c51d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fed12b5b71aa3ff9b007483bdb3a2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b08958b0982d23c18a1cad4484264171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ffbcdc9ed39ebe6ab8e417fc7a9f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb06d98a560391f3492daaad042d498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efffe463a6139e5f5d27011bb2d00b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c4fcd6ec845d5a45799079246292175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a356a38dd2fcc332b859f2710b3e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5c209c29d2c62e6cd375346545c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91416897f4137a97c9d960a5d487c379178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68856c65d61be5cb706b99170beda592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f4287ece43073cd6cbca617db7cdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b0d0c38e6ed856590513eb2027351181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca21959151b4822a314a25969743e18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4557948cc4be604e0f2eac5ac681c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c2783f15dee1eba44ed029b46fed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8919849d0f6d60afc4c2175c9db447c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13605f97ab64c6f6a65a57eea38ceca2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acbc18dd5379eea9ca8bfa207da120187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ecf1394fead254ff79ea44f5d4254188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc96f0d1e761f6b0f85ab80f54d594189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6ad3574dec1ea464ffeda74134ef7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30462a6e3a8b68a61150da8b957b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdca2435e5107478c992cdadc0def4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d04df029f6bbd8c705917bde3f0b55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b31b5417dd97699ebc2354ddc4bc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688928d0b4c960afb43e2cc22cfca1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8f42d4d98d69cda090b7e11df6017196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085573df6a39741713daf99da7ee23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034ed21b2e625fd40de7d4a1db2f07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e21dc8b159e5e58db49889816efed6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187e105ad19512ead02963db0fe7e3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d73435761258f2829a37ddab5b567201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d9b9f7eaa088d6871361a66fe1b67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f91d9ced69d6156c5036c11063fa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726ca57922eabfa275736da6ed4895b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab39d31e8d1a28bfd868ee3e16779d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3705609097910b5e3a9b07df39115206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3e5b8fe4a2c617b649c35d0d8d43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80df74dbe3a52e31cc5e6e8542cdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24336c352fc5175e807b3ffad9623209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c38c1538e2f5dfb9a7222067d2ccf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18a9e3cf2bc213a2f3a4833586a785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9213131956ac0eb27ba1ab802452b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c97e46976ff00887b1369d9a13a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d72c70bb965241dae63a2f07e7e6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2eda61f80d4d146cc3bd4d921271d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35902bde36d9faa365f84fba5592204b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fbe1570aa221b769d13c52ed399c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0204df5e8f55732951efa89507fdaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ac372f8742868fb41279ac04ddda2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85302b212ef0b882b724839a3b5087e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f369b12c1253c42675c481b48d6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c3befc306d792d9a3f0395aea245222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe80e025c9f79df3cbc388b78cc54b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2849a615ab9f066817f31f2db1aff51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b0d3ddf139e55d0bf6e9226176952225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8c1bcd020c097fa93554a7b01f423226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc507ccae7813ae5966b07cae3a84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97c6716b85259ecb8dd35c5e0339b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df056077e300d2e68d4846c37fd722a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ccb2fefa2990973c126ad55f4b4aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb65b557a33ccd066034313e237c18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bfecc219fa358aafc5043c0c9fa89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3b46ac0373c2c4b7d61841f2f79ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719497816c4a963735e77166eea50251234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529fc139d9378caa4b95dcc0caa1bdd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48d5d218c9c226bfc39e30d9fe3d1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5ccca69a6ed1e7a5dbdcdf5f9e09c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeacafc9aa2e5ee04bb5353191b2d1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2007e519d7b06b9315af5fbd3e1477d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c710e55eae3a26f013b96132970af0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1fb3393de086f485c6e22dad24b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363e5c61f0b4fe056360b79cf806893242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099661b90e78034fbba634f11e78581243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027c65f80a988a82ea892c84b5ad9dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35df103764eda1f7e4fd4dff4fe1e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e1c883f91fec4daa7752e498fa2de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d9a0903f570d5142e210f7c3d6d7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e203b7b0e258b0342a8f903a50696b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e672f473cff2b317526fbc3f6bb32fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5395642c119c91629f2f0116e50a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042532bf7b1a2e38d3aaef0fcc1c5d7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fc8f67329b06349b0a9eea3d7c34f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9fc1f0437ddf03a31045ac77a8ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7114ff3c3fe093165850a4821f03be5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb9ae5a0e9faad78930a6cb81bf493255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2e73b9a51e10bdccf08c18bb946a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380aaff36bd002203ad1f41aca1509257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5e1a4847cd31d517e94a54109526e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aca88acca27af9f77e1f2178ae3d38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9923badee5c0be33462b5ba750f95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb7de60ec01f17e2d95c14ff8d4b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ead0324bc82a8f6efc050fcd84a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e05601192360740fd74bb4e0a9247263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692e2abcbc096cbd59441fb90523a23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bffc72c5820748c5531f49e468c6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc81414d6e0eec0b79b605c547b050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbcd6e9d8ea48ce7e4dcab790771ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcb4e8dcd17a3cb176a40d216436c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b57902e39715d9a23ffe1b8b1ff03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7e56da3af1d2287c7309244986b63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddbe9794f8e5f3bd4e537b2b56a0da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e0c7242773821d72c0780019c5b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62119b046370017fe0a60b3c2e55ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec69aabc3a78c7b8d4599594aa55a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587c785b3f77e2cea69a7a50535feb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40465f4e6c05301ba7a23a751a2a14b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf77f9345fefc6b5e33e744d52edce5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5230b93d9f9a57ee5fd88786e315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535abccdb7739f96ae33532907ed4bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c6cb862bfe1f56596a996278870c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e6c07d94c547ca152215994e2cdb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713cf2b77a897ef00462b2c4faf944c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b8a33ffb3bbfa99d8b823b5e9a5de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d2939694d71149c7a728d4f38c46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3b1b00f88ee148a798f2fbaa6afa0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a130f22bf6503359af36a1954d6dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a871de358642a7c4952c315316d99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe7794e50a09f1cbfbfb74a3c59d25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f48909d6e254552a47fd02c1a2b66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9f180631a88cf430b891e573840e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ffb2c24c7a922ff832d90f153e2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8220fc95352ce0a044e692cff16aa2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3854d95f876533383def9078ed26e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd478c1adc1bf92925f7c0c0c31a628294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7fa03efedfc8202e01ecdb5fdc69c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469389577b29038a74a53fcefe99b918296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967b7793bf4f9577d4b8b02fd80b73d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b49ecbbf8d82f97d3d7c24f6fa5383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89967fb0182e3242bb3a2c8bf1feb421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d73410b650adc8ab06b1b0a347140300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef62631d5d7eb8d966c5abf4f0d159301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef10e173df6083cb7bc45b7b885e12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb2dd5f773fb4444209571b5580a9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20093dc0121f58212b8856865375af3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0fb4d6f9e932874123e11739805f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2259b7e8c26462aad01cf5a37f21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a625672f4981c324874b10fc0cb10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de037c5f3f2c524fc1cd9142bd6bcb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d041b949ef0f24ab6c3ba2d5d9601c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d661848ac69e369574546e33d48bb3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce32cc880de8915c52492ddf19c615311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc8316399a195fc0e51f7c65c52f36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b910cad3cac176cb24f7c53d73ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc681ae442e625d65870aae09ad29d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20921bb775155dbe2a3345693e6affb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2718e04ca5740ae6359af058ecdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc771abbb46c2d044849c244bc72601317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b20355a4e2748068e7d54a62c4a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc2f2a20f6bf96e5c8e53d8f2255de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a735262c873adc68c526ea60d67291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e8c2e4e538e33a372f1e938298490321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dad8ca3cea4f3660899ea86d8cfee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc666804066dc70cbebb458b9f28a0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738facaaa586f356aec14b6f573ed189324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00ac0413bdf660a33ee51c154904df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207effe3a9ece45387684163156fa485326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edc4f318f111f890e68f5a4d36d656327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9363c141a0a76b04506af9b8f53fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968761c865f9d65187cc6b4258c73a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ccb93b25107edb7bc16dc3b3e7c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270cb200f71e2c898668e56fde465b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397565e419d2100b0f74948121d3b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf85ebd0548da6eb668ecbe0b18de6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d37843d600890803f2bee799425b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc3da5a66a0eb7204a91b81d0a70fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc0cb2dc47a9a71bd817ffff285776336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1309b98c2bb046bfa9f67d9412b464337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b5b0d0c4e1c947483a6e0deded545338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b43218cfcf4846e7c98c0ec4a1315339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe830c73bf3c7e756259443d3bfd5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5811ef427350a1a0f83c9a718e72d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4ad37f433d4bab07feffa8ce64cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ec4942ab2e5d2763ea65e6d9099fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d387e605d15a65ca35aea5a1688bab7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd1983c3c8332accfe729bf00e703a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3916b48e7337462e58121177f142ba2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae3b13279826dc61108e12419f4a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c0b436f0af0b3a2c1176aefb621f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0291a2bafd2900af73727554cdd5f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cec61ed80a7071ccf3d6341c10089350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1721ed6d05b5f9b8a6a0ec3c40e950f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb21e32ec19d61d121d6ae082e2646352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13839700ad44eed733e383ffbefcbe33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f61ec83f50478ec750f8222209cf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b1d332279a07de26c2d49665d313355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb376bc3fc5e1f981c2741c5ff3c99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af03a0305df539980f3fb2ce6394ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4b928c479533a63a0ee452f8a74ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39761cae70c3e9ed33a02e9f2cc470bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e930bc08e189217c88e73c7f53cb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef7f8001545b03bcb07065d82c6a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb6baf67186e7f526717eb9da2503362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a00da49e383150507550c19572006363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6bc479fd3646693c7c626e0fe35e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7a2c90d7c79c6ec54b7f20dcc3c2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f389f66edf75b91375bfe7a37958c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e1a0ea6abeb67f6d93ffb27c918b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff11d9c1018aaa8d24c773b69053c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e0415339d8cf1d7fca5a0af286452369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74b7d206737939ccff621cd2ca7a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c8186c08eabe537d93d3aa4ac483d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b8e9b4326d7775b3b986f14c3103372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df136b96003431f195c4f05e722faba4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f6fe67f8fa61763bff87af28dff47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20e0b79629d1e80a70c528a8f17c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d19e0d81c1f6a13d354ccd8eee548376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309f45cd8a3d27528910465a3e7b0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b10d3f2efaa6e2644358b36eee328e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de237a12a6b803fbf4795b03acd5e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f28d2a8fd21a906cae513ae3f302ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a9712cd722f2724c398f51a4b5fe8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b4ae20681ccee901609844dc938e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350cc5de187d5448683c885e7c31b21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763b0b8f768b6c34cadc2325f6b254384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604b374f2ec6613fb64cd5a304059fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98e7ed916d64b6d2948b8b4eacf630386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf3b1a5f7f8471fb902507a5fcfb1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de64d4e88360a9148c547e6a0e9744388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ec08de3895c8e4eaf09f24158e047389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b000fa0bf1e3b306631bc83c9d9537390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688e08e981b7291aa45673c7d2b417d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b561c5dbd1bf7b3ddd43f31f5e5a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd736cfa2189c9a9360771aea103e85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313513fc206baf0f268abb7a5f8990e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e9cf0a7517cd9f31d29db2569600f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c8ca8276c735426ed5bd316161716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a839ad505fe2de7fc701d3cc3ff51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95d5543e20f349e3ee470a145ac32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f72fdc6cd9aea7b6f16d0094047a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb16b609dd45547610f7960fc84df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f85ac4aa7668d7272643bb893371401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048604f39dedc02244a927ff234f885402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306986f6f67f65a29da5f1991441b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88f9f69571b361bcb180ec8359f8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bbdda71c3f42b424f9e13b4b4faee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e870611d7a196fb92f6242febfe8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e51698a8ab11dc4d62403aa6d4f42b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c09a891920ae418bb724b9a34db827408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b7c21e425c721dbf0aeaa3abd97b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808a5e67ba304da2e9fe5c1357493e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb276fb69f367090daafdf6d9cd12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c7fc6ae05b67f2fbe8487ecd4936412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc969ba45931d4a736353ceb81589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f21200cb44a91adb71d386bf2192414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837bc2af438327ff9040674945c9f16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160ed941f2f685c24ce2e75cab73fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b55b76f8fc41c02eea03ef3dedb69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c15b0c1f4792e6006e3a943dd911d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278f477c0bb920c9ea2e8e5bd5f50d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c5e7686b40f725eeb27677b5941c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc89e1455b27f00097942f556cba34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44296339a2905e7039ffcb447264226422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb02a07ad35a3a5a39d023b984de2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af660903d2252febbb724e0a4a2deb8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfc1ebba9dfdeda9d848721bebec04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a0a8c0f878bca4120ee56b3620c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbba89d49295af87e1027e25643beff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1ce9cd16f981e83f1c3790041f87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85fc6888f490fe9c792a54ec27c5e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef1bd0fc3c1a7cd9374d8dfdd239b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0376d26ffdf8ea626eeeed87ec26b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca782b0bad3d811da465f6811af70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5bb9600d0acb52aa0be40cc66c19a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e2cfbb237adba8b04d2eee473a425434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21bc7df5631957437c11887015d935435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad095f45b57e3e25f1f0ca4a133e218436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e048d28a71d3297bacb5e9adbeb8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d5dfe43034714e42f6728020f1014438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555bcc52ef8b2275795ba4d57c344f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084880d2a67798dba2ccf9d5def49dba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6e435c9d6de48575b45b0814f4ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d95b8dddcaca977b5005cdfdce69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b50a4a52a37d808ed53cfda85ac1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abec087f47d78712dda72c0b7e5d7ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959717f0f8f2e9f48cb3600f669d534445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb418ea1933bf0e537dd8d3cb91df3b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d15946aa37ac2dd7224c5d159d3406447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257c6e32c3602c9892ab8ba27cea47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0506ba62b40f1d853db0577a2f3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f1c60254a7031c415750f811111a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e835aacaedd0cf87f1f84e1c4f14c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e3b314125c0fc0a749c26b640a5f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceacd65ce51e94f918b76843cba6d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda6bd9ec4d4f62cbcac69a64b6ed44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4793a67952d90838119e78271457e33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d6b394bd935727cb2a43b69d9f551456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef4fd6e08f88357f9de0804f09f42d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e90ed33e97ba24619e379ef849c64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de97188ee9ed7b357ac6474a72964b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c21b4cce9eae2d6f1126c68300fdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c994a1bc479d742578d82811afeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5bd9c93209bff00c44d88a3ac2106462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57daee834c6b112070ef15acedbc15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d34b4ba1af5429dd2f02bd680709f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac317dc7029adac433c890be75c20c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac9c9d98cbe6fa907d6743c3ce001f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d23c746b0c80649ed96c0e1455d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d0528a15c01e36232b107e7cc602f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d6b55696617bbb6fa473b623748ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca3767f627b0e85f362ffc7161a505470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439f12bc468e55d2e6bff2b2d4ed215471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e531ac6ded2aeb42f8043c46a2952ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78817c20f055c22abb37f2ca4f1e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e39904c30f7733064d6b12a0f3d831474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb4189c3f4f994728d5f89b9e760f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668706b48ae46ab5aa9d0f5cac876e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b22d987b7d81fefa4e403cbeafdaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399225c69e976f5c27ffca8eeff70f95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dadca9c4178bb6904256fbf724060479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93e30ec54efc5923d6aa210b0f6da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53996f1c3afc75a1b756b2b947cf1cd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9921e1db42ce19c2d938b4f6f0e0d59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b8d5209f9220e470ec657d82c8dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0c580ecfed1a1bcf952e1bcb95181484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361c44a7f1103d3f6ed0110f9d5dc95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04ad13e18cbc5b13872cdeb9d4c130486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4816f2db0834edd29c718f1f8e007487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53eab7fbfd20b6b236548c2fba84f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fadc2b8572fe175662dd797a782c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b5009599fe3bad0bfa6f26631901490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71de5b8f18b7a76df4ad63c993326b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2f439cb261138f5c7847bb575801492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee4961c143cc5155c94e1db7a697e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930e2ffe90e55a3493607bb92059e4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef4d4795ed757270809f2c0a7ca156495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9311b3ecdf5da4e41ed60bcb79e0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8902d84ba8a4a5d8bdd6bb89f5012497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd37b7631b765d343fc7b04e9010fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed89daa83f7386f783616398de8114499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e033e193a8419153ebea506d9f3b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902424cb52c519e044107f8112a65a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2410f95017839a108ea00b3e7f9d483502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55efaf474d98024963fc72009a383f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc491fb81b22189cf941e7311c215f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6e5db3d384df4237cf34d4f04fbee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35e63fbfcfcba030783c8a479c5015506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0153f0d251296735db118c013a510507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e49c0787606e0b53690ae4dd2b115508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b52dad791311b29f97efd9ea6e8d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed633600d58cf8c6bfa4bba9fdadce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244118804e8d78ec167a90da68bb30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899f4dc13eec332d770136d4ecc6bbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2dad68d9c08cd9200bdc7ca99d6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c55aa64179a3aa44e300b7a1fcea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe106f0b12719126a4dfcf172edc3870515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b651e354c1cb5d4051c992bd30cd12c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05cbe4bee084b17969d203ca91c8d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf6fbff1ccddd10ecd2d041af0a04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ad20bf826324aa04ab92430e48d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c2a2d586da6ae5fc861bfd4d8dac8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6005ddd7d89449a4bca58ed052f08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeda8a2e8c649d6e2e6c4b05185ba40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b2a1555294054ff092e4693cff23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f38ddc7caf66a0a35236e890704d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb996d6227bf5e615880aa4fa52567a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e35c82b6d431070d127c7c46dfab7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a249e33dcd05114f4850a1430c26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faccb29ed8ce24bcfcfa75e677a549528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c0fcc68a70989dfc06298b23a06dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866ca5d2b5810b807d330d2386b842530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17a1e94b01dacaedf387aaef73599531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea66508af7f28789b860c7c43364b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66f663b50cf4abc745c973caeb499c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fe3787dc53eb50e06cb4f96aa2c16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502faea4a9b6efaac9f7e106a3f75e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cc202a4e61b0b3b6a3a5e7e147cca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493f723bd26c552041c1df41dd3a0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc617040092a3a1bce67a30a0396aa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c474ab3025e750d0a1b3eb8f28b60f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e25c4e2a03839d304d6473647f29e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41cd65f37ebfc1634521b6597b62fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b373ea29de0a2884b5e3e3b5fecd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6159e8ebe5e22b864387ff7713bce8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbead6d88ee216df3016b2f19edfc6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96647fe4ab7af908120c77cbed54446f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4faac9ffd926d058e27d2df234d29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db9e1bbe1cf8d738ec109fa3cb784a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ac928ba8ba4e9d67aaf6e187a9b4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4881b5be07068577d816feeededc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b0bf3bb5f6e666214612ef720f8ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275b9f5389d935c8d7dff7ee9882680551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e8b98d4cde7cf6dd13534cdf186c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dea077c8e51d65dd83d5b52b8861e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad5bb226fe83530ba75d487e14e4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876e4e4b7d64c29ff48254e5c25fae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8acd2ccf5ce53ab826aa14cdbe3e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a28c19a84fe2907da4646de1ffaf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5277d095bf70375659cd39fcaceb27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a01bfaa7c9cc72ac3bba4e4a401a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683b071d72f3d97c459bc899cd05b4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb312dfeb2f458d549f242ba8a097658561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9247a01f2205563883e99f4c0494ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2892d690a6f39a9bd3c4113bdf88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c7888d2d5b7bd5a87e84e29fdf8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474923d2d285a52e8d68c769867b3d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24628430651adc8f363ceab43b6d9d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcef3f09761072d327066f90456820567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3901d33739ab24f5d2bec6c56dfb1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab11d929c626bf79506de4b30c6194569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53d4cef8887ef962f5bb406e2a49fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83165901657eb90940fe7f6cef09042a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a88c4d07a2ba03e25b3417ea50a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd144a998972f739ca01b18b298717573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cef0450a477403689b05b2c8da0e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad638a14c6816bd49eda540c33f3976575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7ed684b6cfdacaafc744f0aa0bc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517cdb395a7f72373a9133c01b112c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b310b628d221b3a1a8a6b72c3c19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629214bcf71d6ee61a9d688e19324d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0995c2d2b87659fb7040da12d9cab5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123bda6ae3828021f73e3cef4c4721d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae38cb0918fe4fd63fefb5a8e4c4314582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6e16967a312f666f6c77737405ae0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad039f3b4548d1f4be933720e8766e9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbd9497697cdff5a69e8a244bd58cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822373a06dd7c9d42f6edc6c2883130586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b221603678bf82757ff2603011034587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4762a8dd76a16088d663c1ea4393a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fde2ede810406545fd399ee292a34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3360018623664eaf3f0316f5f859b49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c8eee5bb84d41d47b2fbfd95c9032591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023d40e860017203a7ac7296c0554c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c59444ba84aa693ea7657fc5e0bf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0797c9d32e19902ba8b01e6f85cee8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204282719d53048d26ad3800338c2a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be284b46a5451c7c6222896a681f8ba6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0f01fb64d40363fbba8103478684597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1937a06c0891d857132e29fde9c9917598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb925cb50e2b560264cf3debdca2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf2bb20d46a490639def97380e8ee6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54aca67ce6d220984f0b79cd7e498e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa5f9ab94caedba12c479c295fc9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeef6d69ffc36da6ceb9cf849547343603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89043ee6e9374a2f3ecb50cb100f63f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b220dfd17bcc847ea1b64ea28a33a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951c398de10b5ed6572b45ee62f3929606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56612bb360d21264db5a8213a9ffc2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8116ef4265266be7382532d49ef43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f43d9ea087901f27ad2a4168da288609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d990641955895a0b4ebd2fdd94569e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8deae526b64efc64107c00ebc8e68a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9664dea0203b4abc8a04f458461c13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517088b813cfc370d712c3db595f8c1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad09215c187c6a34091a5a45492b2e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380066c9f7ead0bcb4cd38d0f92bdb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adb92c731419bb168c835629d4ce5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd8fc451a99b16395a3fea4cad60fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf4dd20b1ab0560ee51a52b66cebd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543e77c2b37e054970a58090f296e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d88b96d4f46842d07f31b3e7bc10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8f3241cb9e34617f31371bfcfdcaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be7eed0cfe358505fa7bde2349cfb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06717a3c99c05cba0e70233137ea1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e04e7174e5b81300e437de12efd97f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd106b27eebee7fb1bd21d1d69ca9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf745bcb43fc6f46fcf2d58c48ecdd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29556b790c2f96d94cbecc987076bc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2238d9cafc5679426b68302217673628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc67e522de436fe59340436056aef7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8396b43b171af70527757dd6647a2ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671e17bcd6c0caabf0c8fea64543205631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12286f3162f143b6073bdb3d4a7f732632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7390b29786eca90ec3ecc663890670633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda718016dfe148b80575e0fce35a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c794159dff65c5827ff02785cc8fb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c6b14a54f376bc2fe961d2b6feb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35902955d4211213abda144598cd90cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd705b7d05694e09fcee2da550b3305638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c25fae814d6fd03bac7db759928e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ff7e9dd17dfdecfbc8e1b6cdff7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d68c8aca7c4ff9e66c6272f07fbb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb07f2f278ee2f914a54331fdf62f9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928224744520bcefaf6f7891f5c9f0bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f16747b25bf522b68584ed82fccca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6b30f5fb824efb4d1b159d593fd95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9934e35ed9145ccaa3cfc83cd057c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb569215eb1ddf70066f27cfbe7aa42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33e9b5c101d908cd0c08ec3f3bd2c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d57b4666cbf71e30c74d43e5a3f79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b306f985b0367e176ffeb8c2abd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480a4159e32c6a4ebe1837756dc9338651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d0d55e991a4fdf68b4c4e0628c63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea137e8c4905bc775334c976fd8d30e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae3c824a60e9cd1e10f25e6b3fecba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e124ccb1769dfc46d7bc2b6674bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731516079d1cadecb6f87cd6d9a388656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c46f8dddcb2458c39db859208e27e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf6449fa528e42a8f29eb2e4549ce6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e18c88672da18dd0d31f3411db2b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243085a43c234cbe406f8e2d38ac847660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c0f995c43ada779fbc104453dc5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae8a0d69fe2178a50ec5c505336e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361c6c3a85cf8b288380f79011d1551663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1034baf9a07103c20f2668ecd8156664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3ed5cc304f8cb40629cfa3f7307f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ca0eccab7341d714d1ed08bd4e1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cee90ca06ae2eac9070ce36fe19dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dca022e4d0200931952499a44bfeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e33e4623e73a279152a1bf94c6a7cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958223b98735cfdb51fdb9bdb9a5e17c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed27873690d60ecfa59c1af7257529a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e3edd932309489059e3e41f92c47b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03911b6a8e13746f69c6e5a5ff0137673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871c3abb77a77a56cdaf58108f4856674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88263b747d31b1a680ce8ebfaf28174675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75585203ab84020938aa893e26f2914676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bd4da7936f0de726d065b6a4c9ea1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a6d3e273f3d39bc1499bdab53762678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fad3bc236350e398234042cddf5089679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737373e4a6c4c6dfa765a1cd8ecf4fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1ed2e3b69c775b079f1e6a7b32af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df45534d6058e4ec52506ee986a62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4bf0815756acf6cf6bcc25ac1322683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892632cdf994d9b6ad0a246fa940cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfcef6bc8f71c37bbf3b2f539b44b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75055ae04eb286b96baaa1b07ef013686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000ddf56f0719a21a983a15fdb0baac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f6e97a8e683522865e85cd9c1b00f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7481c1bb4f08b90a269ea77af09175689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee2dace96d0b737bc98f7deb0463a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c600d1322fd63a0eb89b3e917c6a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c948eb48a584a903c105ae573f7c0d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f3892ee4d7fef9b332e7de8ea2ede693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c96dd9beedc0db90b3934600ce57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bf3f8dcb314d854532c20fa1a070c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0112cc9ed1885d18f3a4af78a7d187696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcef84c1f50a826d86cae7f34a8b2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c84fc7c340c9170606963a6ad6ab9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac385f35161ed2d5a6666c317bde8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75ab1db59e8580857bd75b8199135700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d7a089d6957444da39047a2cea5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468020cc42fe28d789804d653aa3e3cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a91c3403cd7b5ffa2bc50bced0065703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2193e741a96417432cd699fc1d003704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3006599c2c9a81a439a4d0e0268f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b1cd06785bf41416ef503a65b4b78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712a2f6f32862031c27178c8040fa57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bbef0bfdc321f68f35bf5f81282ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a81f6233c8befe4e88dde74d975fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f994fd5aee9ed5f7c3063b110ae74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ba4b97da44efaf50ce4b072989e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4208daafd5b07d4589e14dd7d0f946712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76167841439ad9889f82a12efb3890713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e46b14b89c451a34e418ae787b28d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342b73b91e9dccef7879f74fb9c439715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf6767e26d5bb60ba3c3c9d4709f7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711454ddf8727d6bb33ec16c6b5d12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4deeda654b7dcf0f6a286cd7fec119718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428645e767851883bb789999361767c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5e470961ed0dcc7a2492e40152661720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be654e71419c90dacd6701e796b955721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ce49b2db29ea6a9204d3bbcbaf4d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475570f84dee932652badcf9e99f2c86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c2290f89bac019900601bc81d177a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc0c9105d41faed633b2306979087725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b024c5be4e1630e24f02158606e72a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b03a195c2f69e7632994425a78041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087031480dcc0c2b8fa8c9bd93f79881728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c7e1bf51e3efb8414b946de69cf74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8a778ca0ba734a360e73e20b3def730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516fd10a159670e599347f36dfc36de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d19a40b520371bbbd9745a6b2128732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db3772bed7df66bd7fe426751d60e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a51a484cc2e6cf901f96ca6e19c168734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918cc1bc967c1f4787fa273bc258375735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1163aec809f6d0899f3cb8eeefdedd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44538f425363c59e4c4de3f922c1d759737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e2338357738518b84d85aa7836d3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0e6f5122e9bfffadb159d2cbc853739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cf602df9ec3b9cd7728e103c436d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114717d05d739208e77f6803d4b9a07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc63ef7ce0c33dd967ef88298e767c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0932e6930896eb29c3214e9dcef5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf34066a6dd94d4fbbbe3535f51fdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c205a1ac5773ad0125da20e7a3da296745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8649192245044fec60d99e577d4ab0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e5e74135e4fccab73094a30a46b59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee817cdd9f1903afeba25f8c931a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f237f93e0b32f02cbfa3cb0607dc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9128b3beebc03cd1165488c9dcad47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a57f0f936333e2ba7f821f6e4f8d0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e7463db0eabfa05af373c4b1eeb90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614352d6124b1d07ea8aa372a7ff1ecb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9488512d797fcd9e88094dd651c2f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313d9a07cc64d56e202d1cde2ad82c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae515faf722576a5fb7892cea2562cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdcbd4b848f744022eebc33b01b4e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e5c9b7bc07e208f0b8473f400eec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b8c8f1adeea46a0404636651bd71759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564446edcc9548161f3f7018ce63f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770eeb1e1babe21ad920a2669bc1dc5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d687db741b21e01ebbe8d7c2a4b0a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560f864ba8ebd31898c5e16110b210763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801e5cf4a9ccd928a6c93cb70619e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e4003acae7e03424f020955b05442765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1918832050e2a69393616c7b6d69b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e8c17c750d69c7ffe3074670904d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92a3057fc38bbb0d29f5190203d6b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7999a124146e34b5b6418405e0e2bf4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cbda849d0808c275db0907c578fde770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e97aaa9961c67dcc688525f8a7809b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011683b320e522c49cc4189fb75fe1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f30cae2b16b138ad7b2583aa514e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf23144fdfd6288fc5c67127484285774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8225c0692a29e0a2447bb59ffa199775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae271f7a2fd0bb42ba1b919d760a0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c148a68a83b561be65a36164af8e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bd60d6144b47a393ab7c5320e76da778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b10f0aa3fbff4d7dc2871a47537c3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee5cc7f1a67c72a080100b991e5dc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c76ffe7740b67f2f12d9f044508f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacb05108cfd19b92f722f6a056d77782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea7eee7ce5ab296d87852b0b0bbd6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d6b3cf000b3c92c49b37e55e63e71784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a881a618614d35dc28a658e131b9c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189fafec11d67830f8b66f21ef59ab8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b818c4c0c8559d5acd8e73dc770c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926f257b3edb642f28a556dbc70a919788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4ef073d8d922357ec7989dab0b0e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d026e018cfb49ab3f6a3dc585055e1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee2b770e456eb661dcea5c03a001eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e55fa82660bbfcdc6505bb50e9a8d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836f584642056328fd14f94441816a6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdec99f4e2b4d1d1e475e88c4073d77794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0380a30820ec1a200720b8e5ca562795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ebae692f54e5f7864d145258e9510796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb1659fe8685c0bb47d4264870bf6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eee921c20e1ce28c0182156250a99798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d59bbbc48380e09330436e7ebfa8c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8571442004911412e94379ec23a16800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3d03b3d0623c00db86d4da8ae9106801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951745e6ea949c9aed5c9b75589d3b1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a340ddf05f2202e7c9ef21ae8282803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1b8d2795c8ccf7718452266c9d1ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9acc99c30583b8910170bf0e7164f4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740aed95c7d007b5e745e088d0ac4a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c99e570954c8fccd5d01826be012c9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5df296e1be64e3da02aef138419c9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae190a7e89d5da85a32ae2637e1c1b8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe6b0cb9fb38a9bbdc4c8cd5c79b6a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d741f4a93680554ae116637f387293811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2018aa2d044e1c7ab068a30af1e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5bcd2cac9c09fe033512b8b9dfd1a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cc56317b00f2b327e422d3ce19f88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e331bfa1e5be723b8d83cf43fd98815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff21372334a29180ae4e55333cc8da0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094b08fe1d5403e9c18758a9b6c75a5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390c116870366ed72c2003433631886818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c7736ca2deff8ed7af64e829e030819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0688644683015f9139e2576c30e349820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53147b329ded1764b0490752aacf24821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ad7c1fb405196fd31a8c4f0df141d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa88f57c6076a958b6432db3ab5bee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e5c1474b1c73c4e1d22eaa29793f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05579bedc6c20bdb15b9b467bb58ddd3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b32ac3ace7cd5d62145889df2b1b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ed15be9ad982d9b509a7771a23757827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b551ccf6a96a0bb24aa11419bf167828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b7f3b526bc5b4733377646bb80912829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5f8c564bed2de094ad0b123458515830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e213d9a6ef658a71a87ed3b4061c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aeaeca33ac390426b44a8dcfbf8cc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faebfbb4e1aea0cbf08e75b7225763e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9b9ee5f868b761f1fdfcfbb3ae12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715ef3b0cda892776652caa3fddb18835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62630a66b25d4600c08442ee9c69f30836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503297e6d1e0e3adc19ffe70f0ee8b3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c728da3dda122dd9f028c28d2a89838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b15e90273c6840107c7a5df07847839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3423e6a668750f073a472ada8c86f1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7de0c45c2ff331d367241c324b762841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc32a54e64b8b1b175b670aeaa4bbd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fc3f24b79b6ace60599062567acc7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4020e3947e7b62006c09c8bbff216844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f180e9ee8bfb724f0a0a6fed0836d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a5faf9ef709ecfd63f7806bb88259846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e50e06912fecb42bbc4c4dd369a80847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381786d381feb9336713d79f93cde174848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a7742ec321f65e5de75668dc8c0ca849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ada02d82642a90cdb4bd3f61447516850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba101f8056d36537fe6b680496bc79b3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb7af1c45c1e48e8ebc07b8f5ff9d1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bcbd7a9dcac8df6234e9d78eba584853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6dc099357f0f767d395b4da6eb4b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51875d0e4c9f61f4549cf6f0ddd7e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e479f821ed098e1c5fc1ff40d2465856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef49810066e1589bf456fe24dab9f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a012d1cc9d181d10a52a6788f76805858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928356a75c55cb83f1799eee6b385294859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838c7d8e0f24740165479495cbd6e50860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78abb69d390ca319d3fa42a2ad519861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0104cd3e69d63074afb4144fb3d4c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0680583e2ad9f7cd05f7317fcc35aa8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b581da6a788f4ce884677b7ea5f94864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbd17a0dd8ace16baf7eed8692e662865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3171b91d9207bf7408fbd46b6c70b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c006aff8db25c10434bdac1c7fc73867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1603420bd55a6eb8f116e3ee4f4d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cbd5246d2441805b3be4e19b1792a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e23266e87b12491622e5ff887752870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a0158c0d08ff6003e904624abf74871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33beede8e9388962d455852eb603d0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4280499d62b6d3e16b100a84865e9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39c054559e1dc497951065a9eae75d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ba687123f5589a5d6144b14043ba3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f080225342242d85f68ca27730515876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1469eb8217376ec06aef58c897488e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb238eb58ec28383c4328da994ac043878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22355cccac7c9d52f25ca7d57abb4ca879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34865e52f4bd461953162f8d31292880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad791d212bfa2e3429aab20f5e36590a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03dcb5ef3111ae722d7370c196609882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aeaeb7155d6df8b643866cb0baa5b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75184e4986796a98e41eba455067619884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571de754585540603d9629431c9282c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0c446b8959d0a6614d9ba339ece1a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ee6116e2579193d9a2698afddcb5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf2678413677b4f96151300702de3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d5e84c958c2eb1cac8f543dff9e0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a05a93471ecea3f5255bab7c9585bf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b970b96d5cedd3c83253977454d4e8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f7f9900eb64b447a395ecedd889e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c393d1e59ad8c8172665a063f3ddc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6cd508b63896a13eef2a5418f215894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b656a802aacb7c24ec288a8313739895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63201755b6ec95120982e2cec2514eb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80fa7ef756317bd291908387c6dd4f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f58db221f71600723585011f34f882898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef83e7c7fb5a2ee9099c46979959a86899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79798b48c1a2d1b0bab984fe2e47bfd1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf0fe4e0858517d49576c6ceaecc26901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712aaf540bd8f3272f497102dc7c84902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496bee725fe140f9739c09839e0b86903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b608f6dba784ed2b99bc03e71bb8a2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd82bea30f04200381ddf6363bab7a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580160cb314a98a3ef81547d634a2d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e41dbe965ba16f390161a4b82dfb3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229de81a553f853513cc9bbc3bdbc32908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a70b30af36c597a298dd79cc48ca909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8913636c087da1950d314a6850dff8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6650266710587c63340d931685e7a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7414a27209067d90eb4337c9fd11a59912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c76688c801bf50018d62d1a5c1637913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f19518a77117629415a426faaa61df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be90d675ddb615b9ebaf5affc12ac5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b5ea10a5cff7941d517cdffecdad7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f44a7f1616ff0ee064fad749ee2ed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27294c408492e899230c147dfd600944918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90c974afd16d9d6113cf9183611a1d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9a52d92c70f1c112f351b3ae06b11920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b68c88ae5712e85657523d3f5481c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf444ea54396102e3f556fab2b59ef922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a3d975acd32885399b7e3e2440a0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706579ed5e41feeff21bf1d5f46a255b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295d1a9af0fd6c67d68c10b1d4aa7b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f783d910048ae6ccf7647caebf8f5d0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e62953d3eb940dbc86b182276d720927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db676fb5336e2eee93dd9df76328c9f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22165eeec04d3138c8e500a30c4ca9a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1a412574a023fe2805203f5ecab3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5331270e09eaaf4646d876c4b7540b2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3479bbcc3db3ed4d4e8c690e4967932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24706580fe7bb0612666c9a819224a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f720b5142a7585be17a1b4d6db8b1ec934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aa24e02eeee5d2a31f83f23c18c45935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12443297914bdd5a47b7212149b42be936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0996c8236c1ce4bbf70ad0cd6cf665937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26372960104b51969922381dd4b10bd2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257f78278edb45085a21498e14f2946939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c8a5dc28b4b351f16912b8e90d906940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc034b5fc5935c2830a09f858c34ef5c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ebb391db4594e87b5e80d1f9daf50942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe31129789aeaae4e85f2d4b588fd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004ed23cde8bae25ebd64330567962944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b7ff5fdc00c6970ec0958978e9688945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b85f01506513047decf3b075c4749946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26343eb98617740e540a4530c25f77cb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f47bddb8185b4ad3b8a210e432a798948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c608b072e656a8e71d68317d90fc3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5dd9428e32064c256754916567bb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c665ecfb67e7363da30bcc3dff8ded1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91264ce10693aa9005fd563b566f384a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3329ccf4eea27f569262efa60c8210953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a2cf4e2793e272b21d29307dd55b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577d1d420063fb3b6eb71b2d7d8c1d3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e12be34c3a783753734ca4677b45a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a4b1e0865106f9fa99018d135fa1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be71e59322a8189f0feffd47d186a4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aff103583b720f3894fb0a7f2fef7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38447884d0240d256503520acbfebe5e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48034b67e03ef87729837cf9e2a02686961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495113ccd9577131d22eeb3f1da8bb7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cda067c3578c9fcab52476b26bc31963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459421091e383510a8ba31b436f573f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6736b62c3955d777975b8f376a3fa4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e31941ad58fb77362b5c6ae801ec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd8d4cdf08403225b8aa52ddae37b8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17ef260f0c633b74678ca0bab241b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df372c058bb53cbfea614559803f0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415748a96ea093cfbac909c86078d274970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fc5a3d8384a18d1ed9ba98cf6ae67971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9bc90716132584708463feda28d2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd536409b13dbfbbe0ae41c4f918e13973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6781b6c31a5ec2e8a7c4f89554b2570974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2f7a4d780fa11bdd10be23e4986a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56b9cb84ddff13c57b41ae06676cc2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0f4e71be09b7a115bc4d6f9795b49977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca129d72be720ae1ff03da3bd44ee0441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e333239a1e91046fad584c4a3a0f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19decb2d4edb85433e3d8733b89cbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845abd43f466f409ea9b70ce5cc93074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a78a2985abf39776f66aeb79c30f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4befcd64531883a834b4181b2dcd716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1aeb8bd7b1afad739409ac9bcb2e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d8239b26d000107b5e611efff56f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0974dd656cbff6ca69adb049f35f86f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ffafc424423526a0aad22b53afd2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87191554752c47bada30f7eba7c04e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f9433e21e9b280b104d4f7ad4954312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd971ecafab0e6e4684475a22aa06113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385f4ebd736ab0029bac4603e8df66b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0280cb8bbc62d3e1f78566d793ec715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e790c3e2dc38b2e138afb4a6bf9321716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd775d9d33dcb935dfb51093f007fcc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477eff62194efd4b8fa2059a195cc3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c68db46341fb4c68f3b7eca4800c3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444b690a5db8e8975b13f24c83e7e4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8d3552798a0264d12f7c216110f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d40ab301f61d0786e0fece5fc68fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8211c895aebf73e4f90c4950017b5a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc377c89b988e5f135e4c159ac60d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40b76a6e02527d15ce2e069f52118a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be9683058e1430743c0d06808311d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb12130c6318ebf81c44f510c490127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e6b5a76a6121c5dfd82ad85f8faa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a1c01e0b48c10a1f864e6256a464b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9a1e62330e2f4339c3fbda9282fb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41857245d19db00aa9c0540d312cdda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971039bc6f9ce5b125622f6567dd83332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbf6a43c009e076af5930d9127149633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f17f7535f8d1e36fda4634c6917d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91002cc26ed8760ab660b191d0a7e02135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc332acdf702f9b8e3a8a4455c053c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ca4c04b345aeef6dbb477290de1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf620412e312492617f26cc7a3588438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56c88ca0c7d68e258125ad274bcd5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c0499881f01ad3a1897607013f69540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff04f12f05984c4d3ce54e3ba41af941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24139b191fe3c255442944ae38a7daf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b06a341e49ca02b802346df76ba0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a7ba75776f3c149f7fff9e64990b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e454dc60ba7fb66fdb7ae0559fb5f9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd5a1d6c973355b4c062e7ff5342f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d37949bb3cb7a9105bbc94f658eb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc67d0ff77e66e81b1ded64e09c65cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c8f393011c923610303e4dace82249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b091903f5c6bb92c5e686127a855550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca030bb15262fb3e3d1278f7c01a29e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f09555c9c4f61ed66032e4860e5a5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bce545512fea10a542a149c9180d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a38cd93be75db2a9fc71e1de08aff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b4c551651677489cefecbc597aca755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94845ba94766b0dece7927b9719cc96656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68333d3248e7f2a26f9de37e161234c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca841b4315714547ffbdc12cddd8c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c7de875c77649cba21ef9ec6b703e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095a285ae5f78828921eacb0c3e2fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab11a134e72a698c8435bbde3d2dd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69424e34a38f9db1bf5ac0eb3e5164862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b9bcb395068dae833ba17f3ef78f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86522f8fc9b60ce940a48e089cb296a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee35ad6805f56f7403cdfd5531d99365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb09bab38e4761bcd3809ed70adf5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205dc0c1b9bd15537e940995026ba7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609e62954ab7630fc0bd52a547424cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719e71304a7cc8d92cd287f17c7479b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536fd7fb93c272040d3f4afd5bd94a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ded7fcca2c875d37d7a17f971c6da171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942cf4f89573276fa6f822522f2afab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66213dc0ee184c7d48453f62a8d06adf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69f333c16a30ec26b2e2c09e25568074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e753f7a6aeb2c62410f1723b32981e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f188bebfbdaf1b342665f19bdd2f6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8fdae69f54b3fcfcbf62d3625db6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224fc98431b9a76664d7c3bd5e2104278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cef11d335d5cfc7abea1e5deb3eff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf96bd893479eef2d6ed9e1bfdea280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909bb2083e05b308b457793b3ee85e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929915adaddec2631a79f5f8ba09101c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968756cd412db455b192275702e9aba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5dbf64027a69e19de14a3c0405cc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3613bf3f163fa4e8cdb07a449a1c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1959d32fa022b0ffea32d8afbc5f9c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4115294060e7cb40879767ae73670287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e77b2bce0fd96355faa6064628eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb8aa855a3150bf242eab90fd9c46489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473a62d1866ee5eb1daf03f30bf8aec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3d82e360d9327ec920344740ce33591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d2f656ac56dadf17ac880ec420df992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867c36150b7dab09dbbc9952adee0bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c62549aa90ec00dcc97b7ecb37b5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caae448a479d5819a89fa0e9b0bb5c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4e84dabe7b7ca06d2c052d07ced4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42bb9b8f00e0a3361a72e77a332c1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bed0f8897cee28dc5b1183ffc95d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6a17c5e2899d4a0ec9c7fdcea510199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2bf3077786477db11081f5422b42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b8878b0a6fd17b4cead7f854256f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ad027e3c2f0685a2e3e55a7fb5072102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995de4355740cb2f8f9600f98d396a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defbfa7ab51555a3dc034375239bc0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cb9e50b5bd76d65eb9daf3da9760c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed98a96f44c3927b1f85353852e5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77612575efa05501f9840dfd7ec5b596107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d5a2d81250f7c54665d2de40376a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1ca4481f7f525472269f6648862a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53dea864518e913d6ba707854b8010110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca735f88c9095ddc0a63754dddd7900111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b0960fb274016a48dee62aa0dabc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37567050eb2311a75556be30040fa694113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40317aa589cb245a896ee33dd153cfdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1fdf36a9dacb2724b371fa3fb61af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974530c1de7bde3e8d71b6c3823c6d52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c43a6d12d76047770e5d6724da30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53275a0691f375d0b604e0f33866e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38176c9324187059e0178fb250e74d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac1e5e7b6d8aecca472f7804fb4d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37233a1aa12649f6d8db1b5083e0cfc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8939ede9e038e01a52a60c6b910a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721e0a69264605d30a8d3cd448f8d85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f98d97a0b0ef7ed98c03391f8b6df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba210a8de69320aaf2efd46e32b850125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288f337ea2b1898dbd1a74f7de59314126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92c383d42e54098e877fb6acdfea87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c2dc1835fef431152a3b8ecff4cc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681cf882c5e7221fced1a5ca5344d74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502dbd51f86d5fad7db45fea5088c43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda955f7ed7f519f6da673a65231f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c958d53173e3c5037d7b9691db7c6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4d7a1c51a10750e4f55c6bf6c315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535251893960129ee75209884958eba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5aed67fd78594509a20bccc7231c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d4ec253c69486b790af7bd630200136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7d387be89f3b0d95b8761eef51c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113509d5ba92892ad8e21def80b30e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad1ac948fbbbf58457570b1158e3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92188b6e2aa6d39ccee6a46ec0486300140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015767e9e180df877ec8b74f75b0e57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92f2b2db9af4f7495601d2c903a8c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1fd07fb3dea0ca68e6ad186ba2c9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2a8c3513e5980f519e98ae9ddc9be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e861f410241e4bf811ed87e37e75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab3af5f93cd7f6248d1c39ba9ab117146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf850dd47edb39b667d6b34a7a5c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bbed5858a7652b58670a8a34f59b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ce3b6c7d8b6b1c64872e651dd9f87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee5558ebead7ba036634f3fb21339c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd83f5e2750ba164b9c33bc1c0efd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c861dfd6ab44c3559b5d4316e805152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c31ac49628410f661580aee3faf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026632f1ab5e3783558f6187f6306c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724245c23ade3abacf6a1c39537344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd2d918293a2cb6704d159968c92d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a1ab831ab87b4ee0bb73e090e02ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d3255b158a35c18cfeef16e69a5d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00737d3109b93b912750cd8b2ea2440159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de46f47689522319b72c7ae539e24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d624b744a7ce7896f8c6a8f508ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb54870da5e2e5330e6d1880ad9105a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eda72d9464e6a8b2ddc513012025d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ba8ae660e0264c044d69cca561e91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418651bc9b8ecc08b885411e617499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e714ada48d96869f4c8497b9b8e091166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21a18c5348230fc4e595c0672b6140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a20401394982843b28cb2f359a86fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a569c643cbbae60aa762c4f6f3f6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69e58955cb150eea1f9ae7c2d474c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249489a9edfd6e2caa4fe0bfc48c747171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea0eeaa0ca7fb85f81238aa7ecf4d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa1f977867d7c6c8096d9ef0112f40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5a2f6ae91f6e459e5579deda3881174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d347f784fdc1b67097405999cf65a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3eeadafa13b574b92f09808adc69d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e154a16bc80286cb053dcd52b4f8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a0ef15dbba181e619ba9bc4e6f47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82c7bedd28ab2ceb1055a9b79761ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbb9f284e33c20884390a901b4ea6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052c7e0cf5d9e3a0b2fe6d1f7a6df95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b437f2710e0323b604be6b6bf6e264a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e20f572f430a3248378a3c5715e925183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e4929e8effad7de7ed27d365af293184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0041720754935b6f0cfc2e562444f79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f392e7a691187c859fc87631c337b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72435b429e66d593d00f03ca3cb46237187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676a0d613ac513369144821a67b3385188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa206253ef672134988ddd3a795bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e14e7bdb525fb9e9b1e559d67ae6d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc465b037b69593375af1fd25e59c5da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf39fd58e01cd4c6e94ac0abeb8ac6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28887540abf47971928a9b2c408edcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11571c1342eb1e7acf3479766999c44b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dbd7912862351c01e8dc8e56d4a9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b24c050ece02dc28370f3255c1d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966633ffff34e8fe049ef2dcfc711770197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc2ae2a25a36f9bd5cb239e6779136198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6093322615139ed4f0d742406e1e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e37181ad0414cb3a81d7e48f5d1efe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0780c564df679ff1c73ce30fc3388201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3c198634e0b039e130869ae77a80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d9677d17beb59eb0f294fa7b08f01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8493052d6aa35ab69c70ea27c1aed08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aa822de35101d4b0b2caa17420abf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf7cc5792d5e7ebad5b5762db34bb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ec1659776f476dd21b507a3c220f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb57654d9438dd9edad560c22971b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddeba70413339be9ed83a04f31cc91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c116521a2620953562911f4a30de91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32689aee78c51bd49c6d16ad0d135d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803438b7484bd222a658bc2fd0e04a4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba31686798795629f52e99d0da7b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e53d9c47299e9d67309659892a1b35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe50818d4e519fa4c033795ef20a3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e385dcff910857fa81f204b5aefb63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9133dd230a0d7563de709dde367dd04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb36c4963e268b4bea544595c3cfd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85d2b5c3117f1b680aefd64865e9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbea164b5d8b2d735c290668cb206f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dfa860a73868a5619c328f8b29f7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c118192c6f7351caae8a2ea75b3b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487eb388d32e723274691f78e8d0ba2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304df458a21d965ee6ff4f63ff035d22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a29fcd43a31a933ed79ced3d13530225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebff35aa54186b6786c00755938194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916fa49aca303ccc1e254e56544b4c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8fdb6fde7de7d4b0f6465dca32906228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802898a38d28ba453755e102b21269ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2289025d41c5b49eb5b7d4789ae816230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3169a0ef4457720f46d67c3e43bd75e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef493cc25f3032bd63a06268283d1af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51cbb541f05a857ec7dd3d3edf1ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b1aa0efb5c8905b95a1bbb6eccbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ddd537b927455304e7a60d0007e63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3d9320b90608e50080bbd187d7c01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433320e6f66fdb3dc5d44f498bf054c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c66cdf45fcd7461b3a157b2a19b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46131fc2300bff7c8e890d65fa4b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb93c4b6dc7f320698ceaed0237d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369cff53e70bab0b46bbb6e325913a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1508c01ff93dbceb9199a4c2465d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e192e0e9b281fdb26ecf82b95ef0df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253b056d83e48b6d0731a11b9674b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fcb5f501645c4169939de95ec739c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc28a38dba42406d0de4ef067624c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4087352fd02c61bedb3d72bf7f341247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb9e02ad86e941801a0f7085431a7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a41d6e47de5b2df8bb88b42a5eda95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e7f60609f0f48d0cacd4444c9037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ee809ded9705aaa20ecbf5643493251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b9d8cb5052bda6890e0ca5eb50335252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc285d01518fa67358f976f5978df1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619318106be1881be27adbf10a303b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf990b377a20d8c42a2c90f60960a7fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861ff57f3fffdaeb546205bdb6645c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e10ec4307619abb1fa92222c96602257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb830d3a107d1637b0970675c9d2300258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897af889a5064c585946e7444d51e6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a232ead70a337159f20e75174d455a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f522fce48ec4ebf925c41b40c2472261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a9fc0972bc2357776044c9cdc2c7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02cb758dae8b1129fc7b4780b47483263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953f07750143554e6b07a66fb37a41d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa61c9794e4916c6ba2a5d3c0dae80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e5641679c43d73ac010f213c08238266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f92d5cbc7dfa3e2f8f12ed11a66804267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b6f3f31f5e81314974628b2412638268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e24a1e40310f6a15ec8f205a0db121269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b4294eb0c70bb4a93672e5de59846270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff5af59dbcfb153cd000e2daa90eec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ea179d9cd39711a3e67b22854882f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02130b48dea58382689f8d9cebdc2e62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458f021a004c4be883a8b033ac8203c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4b88d1eb8b50c400d029ef02e4348275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a4968e1530a6b816ef7486ebd9390276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa778590a07dee7796b44ba3a7cb051277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571d468a6972ac802e63e4e96454ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139cca87585dbab8ac265f960450477279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381eac75436e40a88010976498eda74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beea813c2e18bddad585c671e54385281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54bc2b666ee944db58664021d1c049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e3fedfe1a507eb838948e66aa095283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877903853be4432ab4b0dcb43f1a3644284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ac76179de8ba4bb1381907d19f5f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12114b71d143227c7dd9e95084d7fc79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cfb5f0a4abd514b2f5f6876f5fdeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cbeffdb245cbc07843acc17cedb55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cafc374ef6c0840909fce5a0f64b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5858ddd974755db59f7a7bd8f6f23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887728d9e74163976c6b9bd8c7c836291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77910992b26d2d24056f288cb241aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eac09b6e314fa1e02004d20fd52b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29d1dad68efbed19c6cd7c31d540c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16556b2a70daa541c9ba038770833295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e932ce8571880edb78cd9d7267330a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c207a884671563c19f3e16e4cd43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4bcc1419cec1ba27f44f1ed343f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8bf01ef1327d5e9972552c1710b23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de68ed5797a2f08ef790c14b12880a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301223e7edd03b40773ca5f32938e7ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0327918a7aa06bd87cb81628797ee24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14c16387abd67ad21d117a3fbf620c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b8f9da26dca6f710c1eba97232852304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c16e929353a6b057f6249369f1e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5c65e01ddcc01e441ee1fef8e7b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6108bf44cd3508735c5dd5ee3be83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59092b2c4797b1bdb1623e4c7698d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ede47116da369e660b55e9328528b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55a6a9312c69746c863534b5792a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c06e77d1d34b30397c0c0380761f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b1e95abb04ebb9fac621c37b3e8db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709046cb2dcf286ab9368d6aecbf6ef0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d7fbc75515d47adf83a9558f7a302314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d254cae3bbdc9a83e2b701ef90ba93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f511b3c64800c9927dc414520f57e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56470ccdd0c6d8811fb6cd41768e9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d5d36b1f898ce9bd2034cffc5df9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a422ecfbc7a0cac705a3089c217c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5815b928f4a1cfab271a11e6fc720320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9bd6280e8e548a06e553548ff0755321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c86df735767197a376a836fdf6c01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9036ae27405bccc293ae5b8ab9da8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a983aa8e84af6abd366e47178591a37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a1e546f947ddc81e172927975b764325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbac9a685d6df5bcf517ecb03f90d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff50c5f3fe09904058e3a314b317d87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c651e3286c260a977b6d3d279a53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5d74a07c8cd7a549bc6eddc488c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e47ae1ab05c4dc90e636bd4a05de8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ccb1049742dd67218b77885ef39a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d35d1602d88e96890f84bc1988c3c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bddbfabd95e93d937925050307545333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297d0fe051fd910c1b83c138cf8951334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562e14258a714212f94f14ef6bc738335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd088ba1a13a82c2e0fad260bb8b13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbf9b6333283f9a6d87549d76f0efd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb90b4b17930a4e264409f6ad6643c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb847cb2210d7b4393b69b18738d8dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317336bd8622c24addfc1fd782bf6024340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b214a098b7ba54629b407868cc626341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf53597a478fa98c01599a02495d0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87910cde5631bbf9ee26d2ba502247343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc64b1f0dfdd698a41ae40a72f2451344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ed089acd4301f9d7068585fba9b93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f05f14f266a77932c76dc5d52757f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5334f0f46e057d5425300e27a56f0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d169939cac8ebf3104e8ea31fd47f3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c28bdb0ac368f8c31eecb9a22ffbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24f401a8bee82870ef92d93f68276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae240675bff3ffc3c5eff3110672537351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337c42bd5a5765345541d3b6d1523e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c7f96590e6c3b8fa8714fa5498a92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562ba816cca5b3e3f814ff9e2a86321354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56e53bbcc7ae8e092527879d9e3b9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e46dd091f92b420891114316d2f19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec12795acaabd8db0d61066913d4527357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b42befd9a5ebbbee569586e304f9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4277f49da0776a842028c19e17b128359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb33bed6764646ea243416e6c9f509360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c10752cde362ce6878a703d4d5a06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bbdf8083a32f83e8b89ce34776981362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab55af7e0969a696f1cbbc1c54a98b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622566753600bbdd8e1630b73caa44d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb73829d55b857950f5290a3b2b08f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7af075d5d2641da2825c0f31744e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b4cfdff1f129ccce5f79ada5b7aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24d5014e43e21a64c29989bac5199368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c16317c023ad391e4d53e18ff04063369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b806105e7e85c5d2d40a4c163ae5522370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fab622f07a1034c12387e2242e70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d06c73c436bb90fca62f43b1fb24b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf9e9a9b293b930d6230285a3e1c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2988156e5eb9c46345fb70a2b930374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d4cf2ea4dc7a2ede698e0d411afb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419cdf72812b235324efa87eeabe51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496621ad4b668cfccc0e5cb5d5e68b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0c38a1e612135a2850312b5018c3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bfdccc22d796c30882accb432c62d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d8323214b0740843b9c014d38ecf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7b72b564bfad94923733cc9cb3bfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312782f04f3a12c9a24eb829705e0a73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0900e39e1bacece2ec74e03ae5b0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d512105518e4cdcc39eef33c72f148384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d1aa54c9e2fb57755f569336d8df1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc4b277f245a227ff1fe87faecca2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5847d1331f4a4d2ea7dc68c66b6d5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbb628cb31626520a1fcc5775d8d31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c49feba499cade930554d7ab54840389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206320cf2bc458ab7eec1245756d296390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ce4bde613ad458b5e8bbc44942777391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c894d84ed12f6f5a4e3b05da791a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a71c4a70de88c5cc0e3bc528abd01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b8c1f8efa9fa30f0245fc13dcf4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e1e31b47cb4ffd16bc17bd9573c6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453323371983ffd62a2166c9fd8c0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814548b955e133e6534a73fe74189a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb69d09d54fcf49567c30789c93d54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ff55f376e5d068a2f29d9ec9373b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c7b81ae83687dd62f85c179ce5691400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892e39a3a42eaffb787d70cee52c0cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a275afa1fafb4814f8045c2ec6ac0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef60fc0ac386dbede219c939994212403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e18894400ff1f16fbc60342f02e04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aadb9035ba7e39c9b8f8bc5f2e501405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a3683ffb55f7c550d5655a3e89d5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7f21498c3604307e747ace870a51c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6684d42bcd266673d2b137ddf09766b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c47ebb5de4546ccda77412adcb869409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde3ef3131870a382d4aae66a04f1d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b226675ab21ad28388975bb75401e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8463ac8ae390b7b71bba590e8b9293c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b5fbe7b857305d254e6eb1e30e0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96f99fae038212e52607fcf5cd817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a1bd78f72c89a039773b47cf4b68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c0daf4379e8d50a6764ea0b969167416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f3d81eb4b6b2a6975f749a52882e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc702649e5953a2b501d2e63038b7d04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be6f2353a0c624121ef87f029cce30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92015a1ca19a2e4b834a0323061df41a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab0863daec51d50dded63a785cd36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3cb661be24dd8f01358f8bdefd192422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8e5e790630d2b524a9645ad7e45c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ad012005c714d48e74cda6e5f657424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0121d5a31f351c9fd6d83534078537a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd67258f2ae9ae22ce40ddae860698d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927002d7ba0ad4877dd706ad1fde665427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb0af1557d152652a7c7509ea72b49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691947d3ec7aa0bd07618caafafd9f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf0c220b89c5849603b99bd055e2bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9f381430eb27c2a394394f43ef4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc1d92c62847f4950813329c260cb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8747b493e8904361c012ad0232e3468433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747862495f86a096d6d0fa09b4ea0ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe4bec6aa49377b8de0ed4f0438b9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0be78c9fe517ebe1a7d0f5d9a9dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff5a179b96f33b7d15331918eebd44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636490923e41be5ad064419477a6acc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ed401d2a6841fa35cd9d72e5e158439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549176fc2dd3e58d0b564dd788e7ba3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d3f8415ef4d813c2a026b7c4ff26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8597e28334fc1ea333269da867d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c779200dd620efc6a086cd84dc627443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4f6e69750ca2ee31c95e26d59bd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a127c4f3a5adb1a3389f17b2a853c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb81ef16631b6b1b7b87ee861113a02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfdcace0eca41e89ce4e6e77cc263447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45eae4dab2219a555c9d2212006bf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae861374a847037c853f8f83ff65760449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425074497d127429d84b6ebe93bfc29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0940093173a51a2f14d51078e7ec595451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b7e48584329f504a938d197c5061452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635212a62c600a8278f3d3b80afb7937453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475cdc7f3fe67a4ec5b081ed2b9cd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ec9fd5a2bf26bdd51c0ea8b2026ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5a29666e09000387de579473eeca6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c1b619318f97a36f8de4a559d7af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cf61d7c8d57cc879f6784561b7f50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612b4fbfd0e72ea38106eba2d1e867459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f0198180d446ad81373a4d0839ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72635dbc66196450e1333e28d4b5bfae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d2426324358cec507f1fd8d78fc8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4146ced6d95b364922b87ab74a0f7ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d39ed95174db954fe36bd2d1b66ff7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ca0b2d758316ef260419c03c9e7b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e76fea453060ef60ff892ce390b9da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854298a702f7986a4e7aad5bfa03c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c27bf7e22178b74d20d212ceae825468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211110f2484da6a7243563feb26f003469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f26edeaf1fe08cb5776fd1992adeb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986164d13082fdaeab89e84e9e5c432471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a30daac15a1a53ce9347e477e7f7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd8c62a8b5db9424e1b5bed65f4d8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea043325798270effea6b69d4ebd19c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a591355cae3f06b844e02db207a8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e1516523829e4e401fe75c1eb8ce1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ed1caa5a7392edba828d4532ba359477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563bea2faef43cb5bdfa4e03944e385478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdea9f4fe909bdbefa31ef6782131d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e418bc0e2d69efa65c172eeb98947af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485c0fcc520846361a367bded8702ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f9091651795bf6cf808143d156060482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0984e795a1bfe26f4bb569bc6b89a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110bca0b96e5f866168a8f462733fd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896574191ce8487e478ac50f0c448e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4b84edf09e80e702a9a3c18b78e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92dea76dfdb9e4611c44da7bc7c169487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5d1eef3196238b15ef2e5365f3c13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2003acd3a296a79b740de2c532339489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8abeb11b80a58935844a29a0711eef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994019b4c2dcc6a472d8f2ee3864c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601d91541a3acfabee145fc06466524492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffe3f9cfd7f14a5e2fbdfd0450505b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6d2e1e918c5d14ea150599e59a791494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4ab66ae3aac7f92af2e184471b347495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd8797129a2dae3c36163e60fce27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ae1fa7bfd490558d6ab66940c1f3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66e3ab2b29ea1778a1510110aa2cc3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e852dbb381b5b5af6b566973a50f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d449f61e23a5c63e1c4a1b34f7f4ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755fa1dd7a0f6944e6fb1f43e250927501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8dbd9ba63d160745a250380b92a94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16045ce40f62c1d092cceaa656121d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbe347e43cc10c810cf80a53e47e63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100b8371ae08a6cc130eed5a7900002505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d481fc8fb855f2081f68c819ecb6f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c30b24a08b793b1d4d40ab052b1ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6251d27d75be4f246dbeed1db8dc2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd6c1ad467273817476e9e7de5b92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee4dbcc1f657ebf22a12e8f47ef54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279c6ba50a4bfb68571e98d2860ae8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b157ba15820cd1345b761ad217dd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692890760c6158b84c4f1a6d53ab1aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae40abf855081500edc309ecd5e579514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530f4731e5dea6d44fda7301cd334c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0ec3690e4a5f860c2ac4b68752973516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1324af81c03ad0e8fa10e1c57f18472517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cef4626cb7feb94de3b85874687fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223517f32a0fab438728e6a93b05399519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f4d537a2cfba664edbe49b603be1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6669660d7fc00cacb533d41fe47dd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37639c74d1b7698e08576c171efd83c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e8ffc8dcb857ac15af3606fae4ce9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e791dc5e8607f5c4bb30a4aeb84da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e44064b350bfabc31ecfec87e414525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf46dfe1534d975352f87367b913b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e6d5247dfcd505fff33e0b5750315527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f39f63528365eede1326cd9f9c1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0916ec27f7d65a19f7d4ed50f22dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216266a8228f98729baa78432bacecbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a990b2f6636e0f7a4a5cc6bf5d2e7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f8d3bb599cbbbe8dbc3ad4a48746532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa137fc9f97dc839ca90531747017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9bffb79c7a276db823ed8a07d981534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b420d6aafcf4f5d932a4b528a09f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebadd8b248caee2872cacaf55b650e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d94f194de2b60ddb74b2f2eff00fc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f0256784e9ad27230cdc789b422db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c14af9d63c1c1fdc440c3d9f74b4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e4a1beb9bea8c9ceee0cf79e0c86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42240048e3dabeec61e555f959a46e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eaa3602442606cbd13c6e20d29c64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320169a38b836bc8c127e140db73b62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a168ec4b4faa71e48d2b0264e1baa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e15a1b02463a0fb79eb2b34122122545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658344751868158b6804fbc4507e4cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8aaa723fc638bc8227ff38244af7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8b3a691cb8bd2abb555d3ef96d2e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c40a9e102f055dcb5979c51990690549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa280bdc0673bfd90b2d3d65c2010cb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d009dafdc45c9179fe42648ad595c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bee7a17fa2987a3c815c9bb1c469b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5859b9e0351fd5938c309f5de984035553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1335bb93eb92cc043d221679851d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc2da0c19a3811987ba2da6acfb426555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c7db21239fb973410f9527eb840d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d278697eb0c7ebe47fef174e597918557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0aa74b2ee814683a483883530b81e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab89c05beefde593e2e224b1331fac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12e2b64607ed12fc9a2c22778e003560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad62b3952896c4f6a37e8f9fa3d613561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc2d96f8b2167200ab66a5c891cba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6222644f04d153eb68ec8b89e521563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1d2503ccf32f1f10853ec6734bf55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040756f23acbfd4af5fde8801b1c97f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d40fd2bb2c15375d668a33ff3a32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878c865dbf89044447016fc6cefa12f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e91b36cef443662db272d4eb4b27e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedde7623653b088700f5b62d14913b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11aab071556325931b53f7318d8eb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5bacf2d4e250ab40013a955287a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d38d480c7872229e9b3ace81a3f85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e501c56a92cfbff674cbb24c33b2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f5b91c1a30ba2af72fe9b6e8b5324574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ce5bcbc7d37f3296b236c53164e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79f5d1da2944b0acc3405c52fb1c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94a04f964bcfe044f533a8dcd723d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f36cbbf5ef8040faff08509eaed36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c3f4ac4c34b0f68c24f242378ed32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9fffb603646f0baaff9c68b99af3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df6a56978485067729eabdbf51ce7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1afc8f4b8a8a13ebf7a018389afbfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446300b9abbdfb7a72a3c6be793c08c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946d4d6b0da2d8f02ac276a2a06319e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cebc45e88392b1892ba8ea18f3a37f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a940103de30f299f85c37ff4dafc89e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0faae5f8e2ba3fdc007fc2849f116587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c0bb1c72f103b342d676637b3e59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f875a177653f61cbdb9676c4c541589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ad964496c78e84154c0d6c00694bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701f097cd4aa7a225daf5b23733ed5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee901bc7bbe30f03b4ff58820f7fd54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ed696af0a27816dc5fa52e4cb681593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08939495b02acc635ac6395d929d661594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b88ddfbb462ca3ebbe09aa8a41bc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817e9ff3460e83b91443433bd52929596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f958e4ddc35593910fcb94d4f2c619c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab60ad4e19c7b3dcc8639d22de35eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990487bb0706f426c7c9b55e2710737599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e7b52eea3ecda531f1ede5694a32c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f593458b3f27d5fa07efe7802c0b871601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c041d6ce29b857391735809bd0f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec60c126b119261ea3fcb9af932914603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2cac09e262f79ed324c80ed81ad6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba630e223f3e23ec4c721bbe314c3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a384366d57822af14e22920563d36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c95a2bf75c1f7b8513265de3d4618b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34580f148b2d57369956b0cf95927d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c57aa430bc4d8ead1f7e981052d6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1fa1b0de803487acab5f9e1827cac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a18518fc17349e949dabf0f8ad2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5438cb6473d8e4869047fa08f283612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee8242fb8764cd7bd7f3d046fa680613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10b026e1ec751ee9cd62534bb89eb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d195e9c80e608d94f44fc96296fd16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354735f58b46fe6c5dfefa5d576107e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab82eff99581a5910816658f90c732617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167958ec71e80080aee96fe198db4c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f19cfd93e2707e5bcfd8d994d57e22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204a60c16e02912997ea335076e90cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849541e6c20493dfcf5c39adaca39901621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7a34fa45c667cb5f193dce9fb4def622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc3c87b734079c200a1c49fe93d5f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359868747f1364a1c478cfba250b8b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288eae42c51db0ccf1c79d60cf8cd67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d98af764bb0813d8c678cf8d06386626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb8354acc66c1dd05e85d8233a0afb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27bacb10c44ea18c13ec72b8be213628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915e3b1b008951912c3a4672109cdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb65503306627db99ce85e0204e750e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21cd4c759b1c72ad5c1f6a24a3d759631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b51679fda0818b526f9e1fe0d5f43c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c89007ad709874a00a732257b4ad8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975ed1957b6a43d31a2b1b9799a55a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420a7a63cda54e9be8bad7f62378ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc3700583c3c02f8b194b5b99481c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000474754b0cb5e28a15a80c900f9f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6664c0f520d9206d4020c38b07a378638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c556a9e3a942b26bd668e89320aed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a17eedba205bb75d02ea5dde5eb8b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327865cf66482f155e585dce406d05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a268bff7f009ee8359e4307770b92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fd34276a89806a745e427ba9c3de4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47d66b2008dc9ae22e3e3d8174e814644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e49daa8181f3e14c5d4c6fcb7662645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2dd336dd83efa73704d206fc9e5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e4f8c632ea679102f372e51c2eea1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485402d8fd60824784971bfeeaa48fde648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f82784d948f7a444ae25b3515e39a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b6674e4ec5e634855dc512586e3c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a28d99fc40c1e0e68143d1a747a9af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ba061b8673add2aa1cd72dddba7f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872838832d0091fd8e4e1cbd9b9fcd08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400223448de441a49ecf62932fca6bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146178f8f71f6e71eb2e58393599283a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c0d336cb978b14268fb9aab1a703656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49805068296ca5fa8d93dd9f9f4dfe6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23155af53bedfcedf0c81bf26ee14175658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933cad73f0f5a11086e0a765fc4072f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b7e14c1801680383ed93e990259a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4965d0c070981578e8cf4cc0557c33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2fb44610f0b09c3f51e52dbec4fc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa014bf9b091ab6c2eae8e895a5976663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060446d8ae663d28b32d02e6355daed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3ef7f334d5d55016831272c90f626665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee54cf47be1f520e0b5916e896e9c94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd832e218e1bb5e86ac492de94b2a2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a81e7a948ebd36404823d4cca40c02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3da9616102c510d7c30741dc98416669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c50eb1bd36e3480699903a9eac815670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ccae9f3e4a7fae67ad07b522e814671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a5b35098e355a5ddbd6da9c10a0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa943d01c582e5b06541c9c9eb66db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb637bc62754a9f44cbe78ca18d57d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d5f396f145b5aa67286e1a0d67aff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54382a05f9ae0e1082a79ddd49d5c05e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94906ed19ca759b38a8adace51a9bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba1f724538ae6f5ce5ecef2748b0d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99e4397beca53a3c134cc61ae0780b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76545ad0eb1ee06e2d40a5ad5b9c6d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de8b44a257a4173889b5b707ccaee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38dc331fb7a7d7faa2ca38490dc43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ced28ea7ccbac8386fd658606c60f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4e05c77f890eff4a0e993679cad43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84599d6d254ff7e6ee258450aa7b1152685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb83d5c1fd78d635e230e38e948ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eea08e991a163b37b3a1df8db614d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5659a9d0aa2696119ecaf72051ba4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe205b5fd96003b9bb545d2ecd36d49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e16ec25a3014779c80fee54503ffc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530cd6081ce79e6d45423c3fe6c1c52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e92f21d960175193c11a8d4f2f33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11bb2fe88e25d5fb7e1c5d4a95faa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103559ea5f79e416df9ecfa3ec7906f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e84e88aab1c67ee8071ddc7be35722695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb30a0c4c37fa41b9c515ae387166696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e2d49bee1ce684e60484888531a73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e9c8409bccfcee5f6d1cb54b641c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68bab6a1c707a85ec857efac589d52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1e1ff0b3edf32c4bd2cfc444a09b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa02fb5e87dfd1a6cd97d8fda5a77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1bbf1a0352f912d05eb87dcf24281702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74960ec66fab48a45372ed76f40c975b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252c8178751e095e8188004be124345704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c549755603e230f008a4825f7dfb625705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed065c89920f25b869aa71988683f269706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1cb4c6ac5d2c10b329c3bc04e5f35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e90a157e1c75de5201b5d25a0619f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c410d6d11ddda300517ae007a16a06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fbd2bb098681536dd64873d9ca4db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be6090d1f5e2c32ea1302f4cac648f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38dba8ebba041920981250f3f5e43d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba692563dcedc12698c48c3767ea0912713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed0ca9fc92e5f6ed24ad750990686714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35301ce6128a5a1193c58a825c593552715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c938cd2c7ffeb348314cf6fa999ccb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cba47b2bc90811ffb3ec7589e2467717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be2e6e4070ab478443520a0da2e9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204d755cf1a96e57e0bd77704fddb17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff43b607f18a345b90c016ba1f6618720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff713d501e3961a339ec255810737f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa633cf55f56c0bf8849070b71ca534b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0449e3c9fda2f130e75ba275ffc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07079b29bf5e8ff8078eeca43599b6b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2a2e97686bda2fc53bf926dcdfc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a806bc025f5d915a7ad632be63db4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e74b7bd7029145c768000ac9a15a3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0160bfa33dad21da6040d43645e90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ca0272adaede47767987be78df70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4480ed5862334cec2f465afa6a8af0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4209a145bd2a92ffec4afe38a50e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45526e46a745d443ae0afe2c61ce2f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8feaad0ffbe91b9cb0ee9a4d4f9f13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79d88e0b7c19b9953d493379899382734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc2c319874920fd4a52253f0e602f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72a36f0f82cb716c09560ffe41cc2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08955e8263782e02314403333624ba8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e01d103bf5462fb7f22446aaffe9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e70f11e6f883f935a91cbcc1edf5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced7ff8d67c3de13d460248b35311a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b3645c91a8275fe6fa5c7b45cbf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb4e16699e6308d87372dad737a209742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57557f48a0d422dda4a2402160b8ef78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3465ccb408e775e0268f5186d749d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43be2a062c135416be9727e5911f70a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c7cb516816c0f3d685485898b9aaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d0095d0b7688521c9fc50b587ae59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d35626c4666b774874caaaaaaf6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fc66f2bf1013d1540edc60ef4951f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c5455c15dbf28906ae19f21a7025750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f6a65e547519dbcf16c61ea6b53e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624e355c4d805a40f071fb9776527a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeabba4f6454744afdd18461128ef72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd440f296e36610f4e76abb9e677dca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a757d32d06c06a180406cd7e63b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb14933c2eff335396d5e1c885be4bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b9394c253d29b54eb4da07c169868757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea2f6ffe5a262972afd73ad2bc2727758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1c8d6991f174a20bc7966c7cb1545759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd66cb7ee1d651826c2e2f9dace37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0032bd570bd69f1f3b3b0252d3c05761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca68b2549ebdfb309ee52ccbe8451762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2fe01d10c4bfba2734e3848707737763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b83a793716ea6d3fb1a006fa626bbf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f470a1431f54409476ba196b5d19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c37e5cba74453c7c6ab568470cee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517a0a995c9bff82e974fc193007b2f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c61b904e16d76b430de6ca82d9ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f5ce6283d6a4d80e62fc7ffd3bb9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc22aac507c1b63617f30b62c8daf1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0cbff9317d8175c3b2a35b884188a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5f92a5484d1b1c82164db751aade772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef104d4d181483be557246e6dddba8f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651819b658453d67d96e3fffa570863774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9486548b1cae73a888b971ab9adb53775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d36459af3366bccb6db0de4e264c3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ac6f9dd15db2b7a34c492e049e0e0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f4f1f2c2a06f231f9168d452aade4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5dc56e49fb3d7a862d5fb95496ddb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8f06f78a27c2c7da566cebf20f18780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14a3a36d0de6c02a4bd9f39a9f1e4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781991a0fbace9066ab66525c4a58ece782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f206245d84be19141b80dc369bca8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcd54c629c79982b002d9344cb3196784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd1bee1865bdcc1eeddeb17d726f9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e234ea26e6d7cdb4513ba13eda80199786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bfec34ec049fff4115cf004244ea8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae2f25690d2f2a3b78d18993e0dda788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccacc606a065d65c63bea0f86d2422789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b03f3ac671d9d119d6b3ad69b99d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4a193373d20fba55358b0071af70791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b4331b3c2c5acfde357d668afcbbf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7605a27527027c8766444f6f97274793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f547502260ee327a79f786381ae34794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb986e20e792235bd1dbd1b7577c16ec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787906e3f149703f144aceb72305900796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036f1b8108c261b4559562360f64619797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848c06b3e9b15a3052b3dc6084c22e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef18f3f83c80a45f3b9e5dc8764f5d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953166df7fd7d6c4a9f80b99becd0d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598eed8c168e290a8020725bb372efc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a73104a9847d4ae8b616370d3bcef5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92642c3b501485ad48593b1456f127d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab02bedb7ff6b352ae23b8f2fa5d7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808dce1ab86e90ec19b73bae592e856805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facdad363a99754544146f8bc59eb1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6d9b3b7e7b0fa42e7b9372b1077a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291011ef78c7b2e93980e4db893cc3b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05e4d64ec0e83a52f1e72e35370a30809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40b90d2894b42014eb86ffb29ef145810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ca47e79063b38723c750fc660a77811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72f0c578fecbf35f3a06b65e058add812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63764b3104a92523c5df366f11334c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3ea26d971865023c7be1fddb3dec1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f102c7645e5a06a45ce7f817bad1fa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bfaf10c777a6c3cac726ad3d99bd3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745356935f655dece9be1d98002f27f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b268470166353940f919afa3d2096818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba4ac1540bbe82bce29aabe33420cb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416404e7b45314e93af148ce16d8d71820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd20dcc7cbce553a37e93b250899d85821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00211590e8cae819edc10ea4733050822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d9249f53f2c0a7c62a3942594ceb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ec0c97d81db9f198ad7bc9eea21c2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b6eefdea93b6b34ac6380b26bdf3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b506fd293220b92863843634b26893826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1222631c3547635dfce954cad79cd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd3530b5c122777fc5cfbbc6f3668f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58205a6130b9a5c084fe4bc70e4b7da829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbfdeef3590c67e47fa24afa37fcd1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a40143ba441417cd7f98838feae1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ac1c1730aeace544c36d6adce6a8c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c3b45b765be363492a5bb838da03833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fba21fd7c12a3e666123d7070b51de834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9280aeb2fe60db23ee62a4024e1c02835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30169cc6ac4b1b6ebc03365d81bce498836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4b2a3b09c01f1e3a0ff465879f18837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563928165aa855da50ae8361585928838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a2c82d44842978333d514752509a4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423a484726c3666730699ce8622d696840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cec912ace7c7d4dd9d1e24806f716841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caf081a74cfa099833e358a2eaaa96842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769826135f272177b8d2e6649658bb4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d777775563df8cead80f2f618f20f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad631ae12124b63cca91347ecd4fe109845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768411ab9c2bf54d4fa8d98b219e1b1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a24edd7f4022e2562121e2fb2ae4f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3659ded31e04754c584916e3be113848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29fd1f557f3637cf59e7a816b7e9ad849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d9b6d55a47e37bd07f9bd6c2176f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a7db7adb14717e376b7e3ef849c2c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9337575eb4686cd9ea05f5483b6945852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519cd4afb56c5d31ca2e1267cc9a43853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155718759218740dc575405dd0780337854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad657568309a6d6f95ac84f4a1a729855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fa42176dcafe25d6a7d2e8ae5463856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f252829a5929986c07a70cb9ee7df857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c0176eafd36726087eb501f8b8f3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a46d5ddc52be9e333984b50c8b8ce859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612d3f995ef9994f3adc33ea2197d3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8df8b4c13639560412693c0b36790861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f8b0d0ada833707637b6a0f4ff13862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b979d1ad7fb3a4d912cad6cc8e6fb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751982c75caead077b15add1748c572a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ec65189689b3ebeb7f11824c51e62865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd81bbadefa9e08cdbd94ee0c66bba7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e8db574afcecc1174d726d958054867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35ca87cabe9ec51389041b037b08f4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa187715dd2459fb28c300c0fb3df869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124da4a34ac100e1fab818caf66b143870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b3d02bc073584409fcb850e0b9aa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b09722393057117ef77dc32dfa0176872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaed8769c2ce4484fe3e4fc9ca8cde873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d4240c135a56ce234c798254d7294874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014cffeaf7374e4efa0ac7e699df5a2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e8b6917273c4f7ae246286d67cc7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5016a7c22a6d11eb766f50125706a4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de083c300e86b3b30db8e98a12df4d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552e4b258f4863a344a0c7b3b9ed555879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a20d492fdb0798fbcfa4c4c91143e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836e5f813e9d371e679321becc3bd5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eb82cc9916525e630cfde77fffff7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d8df2b3895494f3c9102631ec4a5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834ba8aaa7bcf62ae4d3887c44d124d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f0c580f06fefb1fe4ff47f3911bd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7d96a95870870cbe46069bd467d44886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d5a6e54117633886bd941dc3edbe887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76a70b1b5eee1658ca076440513b2d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bae8eec8ad07b8a3d08d506d4abeb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a194a742864fb0452e1b900a7651c80890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a2abbec25fc0a4878ad9dedc0e3a8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42ff0684525202835a997969fb1487892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27470a27585440aa7c4061869604173893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934df1e7c33840995c66412b3ff0e77894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c73e1ea0fd009b2cce46126c7bd78895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d77865861d4d4a83ce6959cbba17d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f67d810981ae198df4e3fe24769a80897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c196acf27666d431ed0d36542cbb751898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8a672f8bcb497a3adf9ad4130e34899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fb6116cb5957c4c44ddb888a02661900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc9bd14e586d26593b4f0f5e5e9522901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50077137afe3fc875a93a8785be23902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf93a6dd3cfcc282350ce3a2e0be6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cf9a8f416faa3c4d3dbb38a393201904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823fa6b4cf7cd4b816d9aae926490b6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31228e38e4f5f83a7d703abbcca4baa6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c910771f4a49e4c3f216d6ada491e2e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62d9c226b68d6f7986a269a4a91d6a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb7d21dfc2d8f866b97556377e5142909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c793866ac9d134f9998f61ce237539910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13df87d8a822806981344b963c3505911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006daa5dd663192819bf65f95448adc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf44b29462b0f2aa80b634d1f1611913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71af575dfc6d8455c5f91d79f29f092914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69237c998e5457262392faab6ec09af6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acc33ea83fcee2ae56d7ab7c034cde916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3914c6dba84586f18259527462fe37917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ad45326423e0a952d326ddc224df918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7affc13adc236e16aad97833e44a3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84749dae000d2de64ae39c50e769d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc6b21ab23fd1110a6048ec8a93c96921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a77d5a5deb7bf3ad756547d647c62922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e290538cd968abc089861f2a06f71923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ebb5dabe30bdef51e6490e9fa9a6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482509fe5f9fb701179da43d1eeff2d8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb533c75d656cf23df32d6da7ec183926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c295f00e56f717ef340410587e93c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671810329f16af8331c8f32884b4307928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933bb1f6b5a30d07a1d79b3f8fd7e7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505f5e0aad913169188fcc47954fa2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ebafa357145c6481f4fd90cb5a937931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbaa1c007dbadd4db6a4a254ee7afc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4785a8da587e596920c5e4323754ab3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11254d67715fa14a3ffec36348894bd9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e0e7fdc731642fef63bc9c7039021935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1a2a90debc7ece2821032d8513a4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a2e9f375b15c354e12129022c3b27937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ee44a710ef97e3a1874c50275d51c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207eca014620320f3497e7d10fa47f0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496ffbd1290f69adf4c0e2f241d865d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d4c7219b425ff3d4791d352cf37e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c3cd85d506b7b11f5069aab618ee942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef17c86d8678e8416dff2e0afcf5c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b5b5f3123695ddaeae381a46bdcb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a41bedc8dadda3c7b33faa0f0cda945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2a43a15e164bfdb63ad9ac5fd3e5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488527249a1dfad4d00dae9e8c3c26b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f147d3c8e572f28457797a60d922e6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf93778430ef6e48e7ae18bf2a9442949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc15bb6344817064c27dcaa96a57205950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afb55abac30a63ef8e3bb606b6a621951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f2d7973c0160cc1e220b3ac985a6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc13967454292c0a6a3abca507358b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2db2d5d2ad42161a824afb5bd3f6f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21410d9d3612cfb7eb1debbdff08f4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f47c3a21c0546d361c87e3e79b9eee956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6857df769dc4d0b051864a94026ba957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570bac0e94b5ed8e0c5b47e818f2e25958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94755ad91a2b938850249460086ac5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76a055a610fa6785fa3123fe65a27a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcd11bf6a06cf2b6f163b4c1c4dbe2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36abae1049a2c2845a30b5f8aa3084962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07325659b88fb130678ebb6078f350a7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b498f10f21f82185613a6c7b79863964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd48ca69e5b28b6bd389e512537950b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30c1ac8d82eb1b5035c6d44cc9c532966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759835c4599a27f422e9ff56ce89ac63967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d3adf4694b8eba3d64926f73a7d1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919501c1e62805ac00daccb1b60e64a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d7efb88efa1c0df42a52db21faf2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb40cc666857d717ff40903889214d5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edd97126978a106f4d9e887c5b926972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeb4c488932fb43297ee28371d2295973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277536ef998bcfd5b4500caaf933e527974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab48fb485ec9d00a8471a01bf5bfc54975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491160a4140377d98fe28869bfd55a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c22ba7cd476cca8cd27ab8661c2b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>