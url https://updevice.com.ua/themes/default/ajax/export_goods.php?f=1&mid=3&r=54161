--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1356425dc369c70648cd3d6f4fe2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc97c75fe54d3efd099d760c93dab082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da293630f8bc658a63235883cbc2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311108337f0910fed4eed4a0ff00f0c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687cbbfeaeefa63917d085342eb49d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d064fb008c4271723783082392106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6150365b51d41559c07cee569bcb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8535bfc5f72f4decf3726d4cda2b5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd0214a63f90f9337fc2603c2fe7fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dbb710bf5d890ee3eb346fc1f1d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c4cb4f81bc67b1ba0518740e9203611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b90ba33d4cdf819a2738875398473212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa45d3a30349bd01edd2f1873aa7b3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78a1bb7bee870704c076f76a3e43014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2ba4cb08511cfd16663136f7bce1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018522d8bb42de6669431ba77f272b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6aa88ecc7fea3159e008b01185cb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1959a47b806906b4e620c0f3bd937118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86b220b6048dc20ab558f8fce469019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fda4eb58afdec5ea692becd7a80bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd88d45d6591aae87eb2f2a345512121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a64f4c3e3e221a9c982199c30a75c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa69a8d25dcef4697b5cfa2da9fff223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931fbbbf7e82f5c502e347cce55fc4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9fb0baf8a6da8776d2c48396cabe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca506ac6f68aff1dbde4a697d8d13b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd91307704fd61f4b26abce6ce4d07227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f4c22f4d82467d43495fa92be34328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7595e02551b1bb83089f6bb37818cb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b00fff9aa8974da899d5d3d9157b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8fdd49489d8f140eb4b1656935d3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a7a09ffe79077d133da462f4190532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957510e6f0e2c4a0607b992d9188c62233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d5a0fde7fe32f5fb7af9d030d695d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b1a591ab477cbeea040d284b7625335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0412c6cdfd385ba2932e8c18ada86c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a515cc9c5b5c8dea2c8883676062c1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9cb3aa7c0b3c2f664b314a1d48aac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f808001efbd08bd0491cbcb8be150ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dde7984ebdcf033f4342ded03404540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65709166817cbcef321a7b30c6143ce541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b554c0aab1d4ca72863176602f15e4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afe43e94c67693612f54cb107e7b9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c16b8856f1c4649676995e4b6d1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32305f9a364307630bf7d1442bd7588a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237fef6506b2ad489772c795ed26efb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40fb15417386018cc4fab41c6b02f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a643036302835fddc53dd223679fad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d2c5d1dc4034ee7ff26a9c9ccb3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0b2662043d2a0909cf1a54105471650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b55b58f58b1cfedc3a22aa3a9620b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a52ccf5906411899fbaf7cd37eb94f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7397af34601827ccbde3301d89b4bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949fb0d717cf3e423f10e82a873962654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1d91664833399a73f05515ea997155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e5d7c5bda5be40202a5d3d6075c2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f944ed62eadc4728342268ca29e3b8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea837a177e4085e694f830d7770bcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79dcf96c6b7619968cc700d28a84db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8b6e9591a50573b6e42fcec53f1d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39831773f1755b531744c06b4a62a5ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125fc8f321b64c79d0ce8c0c3aebda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896111a60c56a0eb22211a42be7d266e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45a547497a6a807b9c007a3a5ce0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74200cdaef13202e9616efb533b156465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236162da431ad370b4ae7319aa3cec866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a838172a62ffdf80e41a54c25865ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bf4389fb3786f7218a9eb1a2a428668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24f4457f4be0f7f79a0ea514c8a7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86617a5dca8a4c712cb330bcd4e7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b22bd4960cc11537a0d795a60aa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddbb319ac9233a35559fa3b5d98c4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f344cf49b05752034826e9651679f9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc61b20eaefd1d143e6994a56c400874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2469da707a9079932b46e03e5096f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c654a9267b803ce14c56ac777006c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c1acaf9af41d00c41ed674b67a9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36aeca84c9a0cc1eb05b04533a94e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3922746022ce91195775b269bc87b6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b57cada11962f0545bbc2a8c9e14080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468bfd5c185e4a1d3a2edb646fa7dd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a82af12d680fff18dd60fe580f8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2f0a62303e2004229dd7497d4a53e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf8afac40aee69b61babd97d862f4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aad44c6037d46ff2c45cd4bb6a850f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf9c4efcf273ee07b40e396b0248af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2f191d2637bb86a8d90dff1bb80b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c164995d9549e258b8d8ab076133988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae13e01e37d1c12e08e0a773adbc20c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f8d265d1f24e78b3347c3f28492e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddeb0b07e2940dff38153d5275d8a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f39b181e314bcf20e2536fafa954292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473df676c0a64161203803294fbb87193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a78bb70e69b646e6c6dd17bdd6017d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa720d45ea4b7361a2fdf5bafc498c6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83850a0d42964c25a7c1fd06206b11a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5457db3a783eb1f48b4502e7369b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a957adb1de2773c173a60a410abcca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c53e6ff606ca2e646f52297566e0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6131027beccb1e2dc947d6552bb0ee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09989a426751f938c617765a1547fe9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2742706219eda25ee76d8a533add4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b0203c454a497052ead11b4ba089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8d9d515aa49cd0674cd87cbe586c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c08a6e29cc656ddddc50278aab9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7740f7bfa3f3cb019c014748a77d9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b25be51fc01bd7f4a0e5156192110107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa2901edc4df31cbc35828d47627f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84744b546aaa1794a36d0aa31ae802d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225781c53d76f02e88f607f054b4c8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b83cc2fc923eb802276b95e52cfa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b6ca754fc2fbd50c6e6223de6d7a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62199de2eaa8074041d2fc81dfe64442113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54b7efca037a9ed7dfd4ddc49316d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dee3e67bebe06d605da48f0ba57e5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf3ddb87429cec67e1dc84b860b31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef827ab1e85b81df4f925f665be0a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807b307b19db1c496e4724f60b3bbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d2e0c505edee1495a9491cb42244f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee51ec7b43c60365a80d05695ee2757120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ed44e88d7ff3741df64ed186fec82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03ebfda00099881c73d588c53d8332122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62154191ca30c7139849a43ce78206123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23006f5209c96fed9ef81e4d0f3b2afa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac2c4a974bb712320c5c7d6dc25574125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af71f91c429e10bf723a26b2515e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da237af4941a407a7eb5210a15c951d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33bfd6025cce53d975f421562ae7cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec722ae0b79fe2d93a966314411615129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3acb670c39f514e63bb5e6fbc951e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ccdbeb35afd3e910b61f098be10a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95daf6820ed2cfbe0d3ad3dd796fab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c23938b56d963740e7125f16e219e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef7b8fc628045535baa75cfd7ab713134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9169b905b72059ac3e87c8af2718c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa2a9a6aecf48c63e766503cdfcfb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb54f982d8477829d9ed9258bf5291137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfde314491befffaa51484e85cfb88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3648f37b4bcec6b064d6c5543c3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221908a0bf9b396433bd3de2966b194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6072bb19240ec7738e1af1ac2d0807141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a79ce58f42ce5b441a4afdbfb3a48d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc677a243d360571d6d523b463408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd304bee12d30765aefb51ce76bfbc7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51cdc4c65d763bb6f8de29313b723d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c954999de1e053218de41d78cbf6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c57748c5d71e6a7c11cb5057a7abc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d670cbd591d019e6d9b9a3aacc26a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a858abcbe79d509a5113c8db58b33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbb8d78bfb71242bb585031d92143f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fc3e21c919f90c11ba9bb32dad7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b69a03a382423e644c82d005728c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021102c2e2a4f9dc18df47741bee3d30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd734898985e9cc7003df6f43011106154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93524ce35203047a7d197a0177e208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d961459b25f567995ef023795427539156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae6d2cbbf8a54c88c7769d5c0b38ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f28fd9d659cf6ac10098b0f3e3e22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac311d9c25a32b385dcef087dc6ae9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00929f0980b345fa82e0704feab01b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f3c78d8ad26d1ef311fd5883f7b8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e96fd0a0c8dda9b1f6690713992bff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18dcdee10b3058112cbbc2d8f7cd0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315d9314c0b09dd9f3e695c6152f2ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6fe51c5765de3e911c812a942790c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364239191fd2c6a983754fb8b3544722166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c1e8792a945fb356342a98aad0ce7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49650e74d68f6a8e9a80c46d94103f8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af9b0d0c0b29992ac87897cf560dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992547b21384d1ef9e335559b019172170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c48deb3dfa040c698b9119c51e678171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae6640c38617de51d3012f7486d21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a89947ef4918c39e66bb7f6ca06f46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85601db5085dd1799d2795c97fce1fb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ef658b333a48f37da23e5d873920175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3029fa1b72ee91ecef86115af1a61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a05b4bfbc3261834d274d67b9ceca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791c67c92403635e2cafeb2358829a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e3e9976d7f266c2d4ad5a7203d8ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d6ad744d4f28ff7595410aad7dbd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1ec49134e4d449bdc8e9138f155d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a77f36ff30f8ea9d2c8ed12a77240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d70978eb29edda0402398b09760e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf80488ed4af336a3461402d4e6d3f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ecd27384b9e2b735f042718c908b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075595d9e9111ef6e06534b0d1edf20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e7e652fc667ecd49d91e60491046d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9574a3c102e0487c35a0dd793d43a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b8688d925ce49da0f3fd26bdaebf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c86afe50c1bfef2aa7ac28ce453d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c5ee38556bfda53a19561bd78d06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e120fc133ed73e23b6ab76049b47fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e9660d557d42d25bd982c53314b77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10c120a1dc60ffee876434e6223b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d531f96dae49af3aae025a282c499a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983cfb64a7536d132fe377fea00928f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca55668d9b6646dbbf9e428fe564c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30875f3f3001146ded79dbedc9d8786198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f19390e610a8eab876db19a57eee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55d5cb898de4b5ab0da1d20459f571200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe23101ff192285db5d9e7d863647df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf2181f1dd6ce12faa1647290754d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d2e1bb9d08c438d24e09d2b048dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911414d6ce5827aa675669f3b3dc44a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524490d4ceac051e196bdb32ac18d10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1cf1c59bb759d55691a21f6c4e2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ddcede7861ccfd9f0b35bac79db92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811f461670be6f530479b565a426a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524735f997a5f46981f8b2b8892c942209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a102f498260c470eb37e7d4aa2cbd71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f764274af3efd6663aa27285ec5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cff8500cedda42bad1ad27a3ef3884212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd7200491bc08e67568c135330343213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860c2cb702818972747ec8b38669bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc23c6d4fbdb9252533433ed743627215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09535d90eef2ffcafeda4e958c5777216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a24d17617cd11f8524bb2e033c461217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d61f80a2ff8ce3355970f357caf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aaab366dd241259cedc593661a701219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f030136f94a572caf96ec30e5e0491220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2ae4b9ea05026583e0def900a14e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc851a9a3422c5900e8a4b3dc71d61bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840837b067740dc4e1b1d12f5f19f518223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d86be5f50e3d0d5907383874ef198f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3fffad07f72a25869f5aeb4ae536e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97698be5e0cfa17128d9080488694d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a1ea816d7c7ce8ac9ddd258c7383227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978853a00367eea3ef8eedba54db124228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98a01f859bdde1c71105d103f1f9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7796b1e9b07d61f7c7313cca8186e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0c5aa96d2dd2c63c6a3ccbb58e37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abae403fddea7f9aada9a77c2ae2f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f527af4b15f4cb851e755ccd223e621233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804caf13837de1b36cf01f0ef38b722d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a0b8ea85537ebaada355e9fc91b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d19ff7649fee4dc7f35f205abfdf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2492066e17af109a8e748707708cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33164c3cf63878a8969dec9379ec9653238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16b308a62dddb9d5f623c0c5c53673239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca066160f4b7dc8593912322f2777852240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c5b0e5b5a5ed5324e64686fe6bc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c3ff445574adbb6ecdd0fda8f756242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e09707c6ee354e9cee1ebd43f25ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003175c0ededd4d7aec9d8c9ae1360dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abba7d15cd61b4ca37a8ac1730167bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdd6c086d67e959df648217605b9d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049794962b9a271b4ee4f43567ad0f82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccade254fef0c535006f6519886701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a76186d1b069ed10d248b81091c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b79954485a60c93944becda0e07ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86112a0f557c631ee0cccec358639251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e91185ef1af435dfd1d5ce43a3a61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97153a1512c88c85785f19a2b39f4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e1a5d1ed39f3641b99b3e09d2d093254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d836ac9c02086eff9d9757de3486c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6e0d7cf7693288364e61ab72e32e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4100ef9b0b548bbb04cb16ab67c29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69e36a6b56dd1213d19b450e1df28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abd4998b1baaa74c89e98d18638e62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f38caed68d34bbf227b75f817f80ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ae29f0f639b5964a4549118793ba9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee50be2f8d7d833a9e36bf5d073c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeacc77d7b72360733e0320bf5c380263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940aacdca151689a0dc8522f529725264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d220055ae702c476b16ee69d1ecaa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4c70fb53a4c882cab12ad58b03782266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e7c39cc92567a79751d8ab9cdbbeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c337b0e559849e0e1fe213c76fc4f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1cdba7764ec1a1deb7fb3708ed298269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05696c7bdfb3f536b6d86de3ed343c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909585de12303e21b545f97d59dd3d17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0713d49b87dc33790cecac5f40fbcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9462478beb9deac607d10e2f5e8112273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae71ab3e9db93b84c4d8c7f599b379274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72355a36d86522935891a82e62036c87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b46c4c962919ec806f7bb5ad04bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953423726dea7e76f31b1e34895841d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433661151b50e5ab40bc3d74a8225b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817aa36b061797973d04b9a70780454279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a680787424b2493d09198c63884fc44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ba234275f118d65de28de0db17f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336aed2b55443b8e0ddf5c4de4f77fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1340ed4f8e4a7b32646061eb8ba8dbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c3d4255a64019bc9a316ed963d328284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0799c01584c67e1a19062fbd39870285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88588a0071c848cd316e11b0cc0d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e9080c9c8ee810c63d2665bf118a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e969c7edc8512a26f590b7caa7bc4b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da643c8266ef71418226a2dffbe4d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cc3770877280af4303ceb2e93400d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001875f49d3048ff02b09a3ebc0bcdf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ea646f0f41b1a464c2d5a1b319efe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a7ebeb83eaeda5d64a81742aa9b7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43630a193328ed331f6ac2dc52bd5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2faa52754da88499612d53b3981986295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6cf66702853cb446774cdb9f8cc2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d9818f7ee228617452dd7504af07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272477745cdbc8069c13b4f76d25ad53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142b71f153ba5e3c90d927fcf2a4ce3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5cee76f34563de9bddf098e681c0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ce558da12b23093927e39529b9622301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fd8d5579127fba06108f8605d4a32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bb80fcd32c1a18ba43e1f7de8c496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b76c537e4d776ca00b0b45692c8f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1cf00e548b037c89d79841360979b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06702dfb88f2c70c3d4292c9c53e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e9305f5f2718f8377345b4021601f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c77b9b548c9ce1628662dc60d6609b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2b8189747dc9bbfeabe2aadc78259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd544c12f073861716585f4f61b4919e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb208eb7ece4210853cf9a5f79ddb29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff5a68cb953fc63908c22237eaac17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85c65af803560214709572c457b997313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ee4e15edfaf14096b78cdefa78f71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8206bb06be4a421e9db359d7ecc628315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d364571049c59b0f902463ae9b946316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121a1e0db0ae726eed9df4956056e18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c02062d40c99053b629cec108cd645318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ac8d6f70a50d6c2583f99cc23e012319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed97488cdceacd29fa4238c6a74473320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d56e190ecdc843a2cfd1513a67f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a34256fd3df740bc856b867e9ef76d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ae66e1bdcf7149703e2eb0ebff9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b21dbb24e53f57f7926805e98d346f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7502cf99689cf317612862c3bb42c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef284dcdf2db92725f8312ca47dfbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ad70e95b31ae0f471899fdaf31b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8ca2bee8d92761f75a0c6608f7c00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a156a01effe1ab81a19816e9219c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e20641d98275525c787390af153bec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23b061b39e0b6fe797801736554a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ceefaff9a6395f9db06c50593c76c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f733c092be091511fa2835d9adedc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362b70815786d6c946188a3c2ba936334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77150ece509c57be6132a95241120455335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e451a82a8f05bc0c1462638653631e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9480c117f3c8d6b92ca407df5d40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd2502d85a6955f9df18df202c923338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05734d8f80ae90cc05edf0b61209a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9047553028ac4497c97408906f71c77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e56dc90b55f434291a63603bdbb14e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba095678d8ab5cfcbf655542e246d36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ee6ba3ddcd89c1bbbed1974cd0bfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf56d73def5b807bbb80b7d2c6908e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313c0e4a24746ad36a698dff863d88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3625ff6b7bffbf594d49506d8d8f9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c3a4fdc4d650cc7945b60b1652816347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824a05b72aa2b4acaded2bac8e729e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69134c9d191eac395f1a85cb5886bf84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696aaa107cd3ab630354d2e3bca68dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695495b71855da653f94922afed004af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57644676851bf3269efaaa129faa3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0926789bf6b9c0da70a70d89f8247353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d36ff260f3c8d65493996336253633354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb5b8dd77a085f8758873d553e9194355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a921781b381df74db0bf6249f69011d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d1bbc9f2bec563a2fbb33211f0803357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d5fa4a28d2fbf8799c7676af9c039358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f9eb91d5ba5d379f7ebe2903b21b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee78010e93136f33989f12b881bbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40f4f73ee0135c06d9909c13042b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0e109dea8c6d7abf9980353be372362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e093ec7d3948666f32bb616993caad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec086facf84879e8cf781de3a3da4bec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0626be2efb8e083c0721daafc2881d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daa587c65f64e8f93ca8f139483005366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3062dac1b0993b24aadc1bd3b2aab69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c21714a5afd5e323e7aad00c8d391368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cfd94976dd42acdf2bc9c617af11e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a2bb4fc05ff1b66980e1fab0f9ac4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b397018629211802b0d98995f147371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e39dfadaad4a0a7875abbb2156707372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f78e1dbc848137be4a85804eb7963d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09229f02ab139bd3d8185f040c3dd5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8201e72d889f0cd9bda57fbea2d4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f63bb65c6fe7b9fa7cc73e23176ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6015553e3d3c2def5abc26f3c6cf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae389201ce58d7ae6d8fb11747f9d926378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e363d0f1411c052a8af906f19f2408379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38e292a4849ba99fd9d4209319a971380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c807c69c8131cae16702bdfafa333ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe98403d53793aefa41ae94495238382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a4a6c276d4fdf7020b1e327ed2310383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dd3ef7a408cf64bb3b8fb5e8336ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754112c351493a5eb6cc69f44258027385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cdd4115184798575d0ce695809e90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62309b95a41ea4e796d0cba7c6c7f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a494652df1826c1a1c0b1fbe77a64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722887ecaf4e999d9ccedadd43ad0cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e877a74315c2e0ff942a42b2aff77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56a251987019f1ea20ee9489554ffa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca02747dd3113d239c951477c344ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182955e9f3477ca24461fa32eb04997c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163cabbff5bc2122e698b266fe391c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fca7e657aea04702797957ca52697395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231b411fdfcdb90c43a7aeff6709d5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b0163e639717530092b0e0f93cc9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332e52f070a1214cf200a43ce19c3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f1170d424d7314230f6af0b3b40a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7aae1e7bedd2309bc9b9af9b133c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba03cc24c0ad28443657c8e10ab6c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a8d24d496a2e31f72b9804a26fbaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f004389f30987fd7e31c5682bcf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56089a1dfe71aa7c59dbde7244137404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13a107914aa993f0781ae8b11ca80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694d9802ce4e08c3bd483513fd7f426406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a7dcf3ec93b513e88770aebff5e1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a15d0ef6dfea005ad43e201348c0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ddfc54ef810fbff0138ef66e9427409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6d753a86eca24f8fbe016492a60e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec87c13782c41008677646b27911c65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceae37cb2f64d1fdee995336e83723d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eafb33c167f0c736a23bdc2aa5f6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ca42bed2f47a7188ecfd8cc9ae438414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302615e33ac8f5d3555905f1349556b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149528b2770e65873a67468c5bd27140416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb55af2a92f5f8c516cc571e4e85d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf99eeb90d1c96e860589712ffee707418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a2d4da49098f9e2485525d58e82a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b7f32dde481b9084512cf55e7bfff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849243c7c9ef0473c88343cba1b32f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77a49b7570d2e43c51eed0e06d70a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6b0025f12f7a378f7f1d7429169b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302013d7ae42f89ddef18e1a03e84de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92915c9c51d804a4bebc762c61e11ab2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a50487279052f8596ca2b180b2e911426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbbe4abc79d988f8944d89856bf62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf373a64b438f40734de2ba0e6892428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c85fff01aadb4c8a618d723dd1baa9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ff2c176edfa093514079019162bd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157375896eeedf730cea812f59854cfc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1f61b448d6720c2f22aaad992a35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51e462334e5a3b7730a6e598accb4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2fe65eebda2d190d54c4e8c5cccd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfb736dc9c7b2708145e078d6473c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462754cb03a880910e1d017cbf3a704b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96633e67a2d5ed71db53e9a3232671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a207aca7bff1432b3e0a9c78a38c3f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554f90b1f2e95d5f12e7d4ce768778439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb21d3bcc545abb0970dd8ab9e813f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1613ea8bf02f25eb573e905374cca2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85babc781859d31b88e673b922bb5c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55dcd3bca59da204cbf954d593ba5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd05ab7cd62f579129f9a8828d229e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc4554b14c236a45f69068b5626452445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff336a242bb2a565b56bd4f74dfd4bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab7a22ae20551c22a645df2aaba91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff932984a3850988aa47db1df727cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd8c0eb4839d41ef77545937ba7d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d71606aea476dcda88c2348280fff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d011d2a22c61fe4be8f7fa437b5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0f4e9258c0c5029fa0c4c9a970e1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b9983bcaeb204998f3b627e6f8da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569283b967f42be416614710f69d6d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed02998daed1db3acfb7c96ca72ab6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b1aca35d7bae655df8c747c76c9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b72f6b975fe426c7ab801054ccb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dab5d04b032a036b15f2b8d34a68d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315047d7a6c7db43bbc3d4410eca32e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d0912e627a4e9c062798eb7fa8eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad44bf4f388206176c093e481114e41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f454b49fbda2c42e27c100f72f10d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d13c94020980e053a96b0f6ee86105463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db287d89ce1ca74c45d401d3a1494d78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab1627af5736a426e8436f2aaed369465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090af0ba4de99bc540be9aa3c8987f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff20e6d6aebd31bc8c15fd180de9efa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1dab112b2f4599a3941fbe515764468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64912d3e3197c34fd56dcbdd8b804a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee357a2a0138e28fc8dfa3072e5a5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b296629a9e819acaa46ca8d2fd92824471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f74a8cace3954c8170296c75c1b03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657ca38451b393534fab72b0a2f4340473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133462624cf6f1889a8f8877212796d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec4ee6c1e75ce0a8f2893c1c6f004475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ca77c103f5a49269e70578a8fa721476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35609ea15e51022c728fdf106ead54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337ed5cd04d0ba5e01f075dba8325d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae08283ad95e29cbe7d32b5dfeec661479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009e3ad067142b769d74806b4db8ea2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f8d159b75ec119fefdc7d1dd3c94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9266bc6571ef537a5e1a3d5e05ec82b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da43b584e726d2215a849f02bbc88dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd2e5983766f544d10e2fd8c8881d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aea264a345d4da77730ac4596c315485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4687ab91c8a8922da4f85be24424aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d35ac54dacb7ecdd9fe8af307dc2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55099533039d8bdf7d73ea29e2e8d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202bd163eb534f6dd2bcb922aa3b521489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b056b01767c6380fd32a9eb5f32ebb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f2c41b288b6a88e93309f4232ed4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5972f87ad5010917faff321812e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e663129c98624da67310027111b99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aded36718ce6fd916d59d71686ba5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c33cc2777c9d9644202f19cf6533495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb6210d6ead14b45ae295a72b6eb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd175dd20153bbc3a5deee643a5e57c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f945d9f92c9897345b8d4773f26c32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35774a3c80753448af675ea8ff6c87e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01119937e1158e92db5ca42c613376a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d840a576441a31fdaa538d1c949f74c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0ba4cc5f408ebe64d8b4a87824fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78646a56a1ec122ed2d65ad3fb7ee78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df4bc328a86be912c7e1985220757e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ef73b4ea3aa4f0ded25276b39121e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e1b3179e4b7979e2bcc369b1db3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31093a5ac9749b0bf5f0ac832b3b8ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c217b66527b18cc5751e03d3e9fe6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231db21958295e2696f7b9b38821b4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb39288b48b28636c322af2bc4158b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1d251c59061158d8c55b5d56cf0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d114d393a808ec4f2c5638080f4dca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd5fbb964f4c13cfe87e11fc7b392513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55569c1e3030f3c38a304f0bcc02f7a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8968a01937be8837382c991637c6a19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec53db8e20ea66048db1c280b16c65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176512edb19b42ef1ced3dbfa8fe812517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5797bb9603237eef63588e79cd8f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3d865a254287088c3620b978e5a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f67971ed06370dfbd6214b90131c4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1154eb9f0060ba907fabeda8f25e6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7488706590671135a49debcae8001a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e4bce34f56670ea38206ce01b470523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e23fd5af488b6d33b68f95593757e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938bc342246fd318b6921e9a10858a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16acff8151d4874d9e8734c8e637b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae88baa8f61d08eb731b1ee8b5dd97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e301440bb4879cd383858181591113528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266228dfa6f3ec0ab3cbb6b62f0b22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f119c22b8d40dcb6dd872a87d292530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf0444b0ead497a1323d65644efaab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b5edfed15caf0684a52b6544c44f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d9254163bf9e1239d5751013559c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e640881f98db2f793e3b2f1802be10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4673230ecdb656c41cf8858b0d5e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a47cd5ad79efc4c0a263c59bc906b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5592b580de48e0859916b6d16bba35d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0384cb077947e94413778ef8c7f36d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9bee805c4ede0f9ecde22a23551a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d465aecbe5819c7f43fa2f7c522db8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97866f0499bb1164362785fda1454541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a70690e1183d6444b383b25a8f513542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29baf5bc5ae3c4a050e949d0a7080b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d89a9f90a4c61565aca04cfc7b21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b4c09e1ebb3ab730ecac5ddd0a3d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab777948ab99b8cb9ced098e2aa44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef90124ad3a8015be7700835cf55a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4d79c0a8dfb287db5ba9f83a49c3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e74aa62ec569e54a810c2625fbec3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861ad82c8c128ba0f8b10aa05f27637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4bdb48535756a8aa32bff7062d148551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404982246523840770b463f53840255552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4c5c170e64749b9cfd3261071a05f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534b4a42da37b3535e574a938ccf87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1f6010150c977e7ba0a7073fc7d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80247da41c2a06b09831b244cd6fcf68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7adaffc20ecee8cc4719fde00e05f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccb36fe3018c380d6858f3a70f03de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf01b5e98fffa03fc946cba0f3af1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6ae16e77c4336fee2397ff1e54a3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35151c51684279ae4453ad11cacd574c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09246ff1965f08675747a9fcfb5e878562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd85e8f60056cef4883fcc22d8df26c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019dd35c333eab881d5ae8481bc93a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f621f2f8aa73e94586267c30494a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907514897702eb095272198dc2dbc24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b71c0c45896fa0cec0dc62b7175f63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06e154d1a67a721bf4005f41c092c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb08ece3d37f4dd853e0a97c9c22cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6d314077fa2063a79f26e1b5f35c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93241a12d21ef1aed7e3e8fc3c8282571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba361ea677df1b3c1764896ad5ed851572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77361f666cdf64977f98e87d6360df5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ebdeeadae6f98a5c85eca82e2c81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bafc042c174f0bce07ce581736bae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b02f078531b863c82552793ae7043d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd1cd3cb79404eacc2c56b396dba5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277108b742b092b6c492ccbf4c0dacc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80556f069c0ae99e9de8d0c8b65ba2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c13f5eddd3828aa6b85a877569bef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8e6fce7bde086a8a3868eacefb81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13e9ea0773e2ec5d4335fd2cfe6323582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201369e5609caf5fae68b5fe40952812583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d3162658d77d93b68707cb8375c01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a0519a03f259e5bc1c6918b762b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742bef886b4c2cbf25043c32ad4601a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf79b3c97935767f2f85a0e090e08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f858bf6d909d5760bd1739ad7da49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87946bb298650507a95d63c2b27fa6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c8ac7c07f008cd655e934bc6882b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a253dbd854bd07e36594e27d37dcdc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11b2edb0bd33ca5844697ebabc44db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48bdd54e8f3f0b4642bc4e6da2ac6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b7b131b47893092d94b7be1b9e75a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4097a03c3a09b6da9f6f1e474fcc6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9a4ad86c93745ea9fe7b02b402884596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d058f7d6fb8d43a16af849f4367d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad22a4bf1408f5f5bcede743e25bb50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae8843f6506a33b048165681f29ffc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bdb10bd394b1b2f905d45a13f757e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5cefaab82e657a206139213c34a13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf72dc57305944719068f1df02655e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7d5677eb614803bab0f4fbe4d10b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39fc617f0c7d9ba3a8d57b3f1eb303604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12117b35dcbae37fcbf18703ddb48790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c070d596ac2fb2f03df3b25d03ffea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632b0d73540167f9f4ae441018f011607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91135b9ea515cde3844d9af2f0e25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524b0305d6321f15c35e1adfb0f063a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f234f3c1033ad31de44788c52a7d74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9fe7811c392101a360da4a96ed13f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46507e200b648990d4b82f4c3e1fe144612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d8afb68bba9f307b8ad223bb34223613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3bf364776e3ec69fd2889af8b4ccf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b1165f68cfb2ffbc049a5b0dd2544615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62260331998e39e4f9246420c071281616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d2b3b289b95ccf03248ff2794344617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29bbe65f357bc20b073dee045d1617618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5d563f2e5ae5b0e0026881a6e9ad6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80f0496718b87d52144b9c618ca99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5277a499fb1617fef38498fa420e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee720e4136dea9f2a11d79b26e6a35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116974d31038f1f3ed7047c8e3a0d5d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6157f0c04df9b35012475a9a23bda3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea65c10436bef4d44e929761dbd9ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ac98d397c7b8460b4493a313454f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989665aed239281aefdfb48aa94abe21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae006a7a333fcf17f3e318d4bce6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b48c28185489bf77403009513cf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e726ad431a63829b9c816a19a0016630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d4639d2534a7bd44d8c07a9cd1fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d6adfaa886ad270628cbde9a52a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972d5768d8b885067002c7df24a9ea7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c34f4d6bba2e80eb399c5bda9516f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8616fccaf8e0775b723db02a5ae60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cf5dfbaadbb3c79dcbd5d39cabcc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c37d79db7e3e2f70b0114d9235a78b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44e78dfcdb1d4e7111e6f2bc6898f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2ba23869bb443a4b76b00f3a8a1e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ffd6379dc62c58d663954605970d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381410827a228badebcf1b39d76e9959641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848348c3d587f4201994a07f978882e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ff8977e80ef4106f17dcda5b6026643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531b73e614f18bf3034b4e532649b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe71a5f81e6e9d805d84a89ec9d1d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef568f67338e6dbf90bf7161345fb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236057a849b100d37edca43d1313f91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93241715ed301e8d5aba68779a8f7951648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a33825ed59452b7eed0617b03ab11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f36900c235b0247d58979fa2b1586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c72677cabfe53147b5ab073d9d13c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d4f69e0fec1545d44c07a05cf60b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9c4daa08d7fd17a316260e5391ebd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dbca19df06b848f129b84c15c964c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eba46e90f0f90c2ea3633783133104655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c71991fcba1b3da8031aff30a085656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b279f525f83eefe35dd5e81243c411e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67636e14cb39ac5f97db536d7d6bc019658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495691331b323f121987075f656a3c07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d12e5b94baeac0ff725d0e707b1491660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0b2cbeeb4b419a624957f7bb0a1c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd211541c78a5522c4ea9a98d5f99ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b733d84afe8ca89e9a7fe4205777f03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0ac308f01dc7895770b756179d249664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fced4eaaea8090a096fa87653fe83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d5167957ab7e7a3be5ebe2faff38666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258cd5be26950d9854d76b10e682a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee672d8b5cb41d3f7d3ab0fef1cfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0addf1eb7f9182b67ea593b238e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a8c9959fb234ddfb15c73f3f514df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad343c1b183ee69d1232722fde2c0455671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325455d067934c87cda42cacc659126672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671d14d0718375204f24ded6c3c3887673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40a4a15ef9849221cf36cfe1e6a3d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e577943fa0b0dbc7590e7b7520fc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0369073746c1a24088a03a93f55473b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d0a4e593f2f7272d047864ff51a13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bbdd0718024310551d6a70d652a4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e42c8a5eaf2a20e42491fb47281536679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d196ee0e8012e5e91f553bd09c8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c14ef6403df65077f9c17ed367920681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5b069f64b260879bbef481479c644682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ee5303e82bac9d8502a95a90cd58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0926927348771018284122d3c7f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f78ad5048c565ec70d466d9596f2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd4feb417fc273e83971faa9fe9a22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267281c628a1f9ee51224c7ddee9da9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e6aa1c423f94d3b8e1c2b154eb6d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4126b523e2d1fa3a4f6407438f840f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aee834b3fb7a491652c0bb76655dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe1327318b820853954e9efc9bb35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa145626fc2d6dc4989719eb157f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d40fb58feb95d94e28644ff1b2c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208ef020b2f93afb8c134da5090d21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c33ebc142d83882b688fd7bbc00d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c30c58fc79d3654ed62213076f31ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ebc8dd358194677b3ca07d18093f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81270ea74d10af7684b4c2d1df825698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b0a42528112c42ea332c303e2e8c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ab78329d2f79221ac008e8871130700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e99bc1bf1b1297481e7545d10c594701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907809308bcc0694f464bc1ba685e52d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121067120f6c2bd7f00b9d7383cd3fa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a27b69d9f6e28e18cb3b4bad71fe8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dddbc4625ae266eabd78d6174cda6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97339629975c7e0f043af53cadb00a69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf92414bb10b00776f0e9c05d0af1d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675b2c71ebca629c622d95c2cc17a18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979db985c3308d568d70a104e9cf0d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cb20f57fb54a9baa8f3cbb18a9481710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a76b2a494dbefa2f01f3215522f4cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad837d8d3d9c8e4ccc87526d7e15c6f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a3bacae99914bbc68170eaf565d73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc80116a850d328e570ddc68d5a07a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f5e5cc48c9b1284e5a93e33076c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b7bd727e4a0a6877b188c573604a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740776c1f5bd75867ba8da4cb644bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14ddbf78c0f3163eb482b23bfa4d62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a243a33e153203207e9bdfcabe3c16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fdd06566d793fea02285ca62f8c11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08919e7b8dc07a0e021efaefd10706c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a20cb11dee54b46c9873d3f34c48d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593731eba8d536a86e29188dc6ed08c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59497cb9ca806cba5d0a80944d0244b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34c9df2f7548b5411c16049920ca6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ead516f9a677c4a5dd277547b8be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045cb5f390095599d93f0fa515a6334727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30675a1987654c0de623ae1bdc5b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42180fa5e4fa0e1dc2ece6620c15bc3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34224081db908ab7166af776e8f75d39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28634ec3663847b88b0b99d9d5d8e8fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187655e168fe370bd02dccdb577d7fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6843fa0550833a066eb4b7bef617733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fefbac2a359b44e226095a45c0fea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a9925299b1d196a3e01d8e18624ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b106fbec9f56eb8fd2392780f92d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00691b99a535081fc23b24567e05449d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9dac2865029f44f831e21f22ace61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6489767bd9214768d9092a5b866c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7750a858d45009dfbcc9de2e62438740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6da0e0d6395eecdae965d5c5dcd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bae0ecd864c12c8f929d8bf337c5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7c1ad61d0502d486a3b0763a183c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df53570dbb73bf28b730700b89e467744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18cfc06e7ff624e71cad0b8239dc2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998f48a81f8b51a459c14d44791be6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4c4a6789a76037b2436d551f48b4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4265af209acfdf6102ecc053949ad72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79b1378c32622139e5eea65f8c91ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169af915326f1a2e58d4e13192f63b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb49a8dcb9335cf03139a3918dce32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1f959ee8c23176e0fd33eda78fe5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5925739bf610bc92b0971f95c929e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e412e448f3603580669fc3cefa66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea580dfe62bf6a6c206408a4f499add7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4396957a6220e095f81ebaf31a2874756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e217cf878854e314193fb7c586b725e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15811a904f72b5524796fbf7672d02b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f49c1af8165bd4d0af457fc4bba557759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406f8c7a627da795f4b2d41606494c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750873313a9a2e760beb20732f4b835761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4472c38e39205404e70e705b4d5b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4240f8b93e1971cb7b5c9eb530f6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19463e253ff30142991e31315a1b22c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c394bc221d1bdd49e2a538f5660e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15562649b202a3ef7b8325a386b72749766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57c5df7ff13a2dc7019a408f750d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869171f2b1f5c80cbe4e7ec5d81b5f7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2768f47d4a16d51901bffb1eb821f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d8f6bc22f489ef591044f274b43f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bdafe72bde034fad9843b01b0a9dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e84ff4dd9075f8ac6866b9fb9e6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd0f5bb52ce646d9a7a1142a34f877773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f082a904eaddcb82b4282ad82c7610f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c1514b2dfd3a04f7c69db99523961775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba89fecd385688453869d0e2263ef7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4b259f73c60f234197ee8d6be686777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d7a7fab7dcd7b74f57b059410366778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad6b7451e2512159c801dc04b611a7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e5ec027071a02026f532560af5fd5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a7a2c346c11912d467560c475e63f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a6f197325f728ea3810875239498782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56018b982daeaa941852b7c84603f806783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611edc6ce21376262d8f8cb2c7ff2acb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994116113886f2fa60a7f63e39ffef2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511ce557bd2b81fd4d7cb49afddfaa5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47c629d4b2210f54724d1509ff67b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba7c8166fee348f2cfef75e824eaf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94bd49f6b4f19d263bad163edeb97e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d0504d0038881e60f3eb065b57df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa080c75713b6f3e1e4e45c27e84bac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabbcdd51c0098434b9239a034fd777792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc29b5c76d38ed1372d5e319024f880793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570601816e4ee2c627a2b92bf3abc6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de0cbb534ab6fef07c138c2862057795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e95c4b4a0301ddf756fafedd6f2a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc7d7be897d1fa23c5a1a78dabb4d0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa50cdfd82c77a3af652263537f502798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76747861c7222f13281332c5a9d32ddf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34178641cdfdd0c325da25ed7014e54c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c24aea0fc2d97e6b059ead3c34ae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d36ea15d00bb08277d0070c3415433802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598591ce319ce989984116d7b124d03803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c92324b7a69ca28ec1729eb4536231804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb3b67a0e8349d5bf01e47b0c5c0a0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4913fed142695d009d10540be6c536806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12dd7f734f0caf22458dc05c2982ab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d8ee931a0b369caaa5aac81d1f48808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2271473a838b5fa68c8275ece965c11809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea03f0a352d1fb0fd9ee34647a6996810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c7aec3f9c33d58945263c5da8ebfa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f5900202518ea6f80547424ae3b5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992e3aa2311ba5022fe00bf36f247dd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ef431d2d7a8f5e750b79c93c650b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093110030b0bc833c9c64168266da021815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015049fab6e500b4b36dac85557c4b57816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeafe00c69563eab65bedc6f7b1355c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef896b0503a65fb717b56ae7e4d92818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d88e2fe82c0a3ceffcabe4d915ccc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd06312828d5f8bdc04fc32e00d843820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825278584453138ed5dbddd349e8a15f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d87b3ae2f75070842cd6d4d90b3294822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863283f3c40f1db378f2ebe54a6ef6b3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9b11228db9285b6680f8407d28e9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff523ae3c409ae98750b9b2b32cfa00825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58963c732de82951e7a66ae5114e66826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131f8227bf337e1e397fda583519192827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd07cac969598f501f46f9e65e4ec0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef0ac5f4dacb81a61e85f56ae1d910829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00193ec7a6342656e7955c2ab7ddf91f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92dd83d8674bae5c10435d355e3169831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac571f6d83afdaf51606fcfd2751b9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7888444e3cbc0c74160b82ae784fc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605072353f4ee3787c69b987ca873f5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e4f09dbe14b992077741dddfb992835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2dc8c624aada01c80508704d9467836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f9323fd66334a5417ecd523b828a6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a539aa3b8590aaf99445df1beab6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6ef4d80646dba3b5e047c99a96ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e154ea7a315945c2c932337cdb328c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca290b169e4663c84f299b7f4789c841841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf8f16c271b3beee623dbb8c935cb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec128237f47266faa80fcd6d0ec76656843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421437063f3179fe373947a9ebb2f6f0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dece256a1ac925ecb843fdff86f84845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d820bf23ecbb85eec5e27bc8e0f1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fd868090902fa431738e05829bc82847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee8fddc7e273456a40d578976d75b2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e231598e58590f8f1f030ac143a083849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e257e2f8362bbc42bd236839a977b8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafa593c75166bdd7f21451b62e2d58851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4396ecebe6dc460118dafcff7ddc2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f6612a10d1b25fbb7cd4e20ff9c8d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c58deac34c9a39b684636ed7715ac8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd01c97b8e838546186b71c26d3ca35855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216025a5c4f23d72017aa4c23c5983d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b93a4d754259cdcb4818d3c8298a93857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfc988a42b002e8790a060f9ee25ad858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed6937f3ea00ac5509164f4e7f0d4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eb7968988af8b394cdbed4a3aae4a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210d7784e1fc57587cff692156099d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c0e79715a7ada02610065034c8f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35bf0a4e7accd187d2e1ba9a58a67d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f904a9a34314bffd1dc3c8fee70fa0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b07b90aeef620e622463a963ece3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ae4ca2b58cd256d76e2eaa4907c7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45f53588f4ae56d03ee0ca07808fb6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a53c73739d623bd7c3fa79aef51f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f3c39e79a3d9b8d058b89a87a85ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2dbe48ccfbb059c01e69952965959870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b491aa9e5411f377a891d8ee14e79871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0f54d64f0918b87a08d4ed7fc9095872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c5ff023797f924b7de26dfea514f7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0374e08513261714643cc85efdb453874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a15d35c6ebb1ed2a173484a7ab088875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636b91153a6b4f44062a8f36c2b0c7e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def03efce622ac0edb6b654cc983193a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a515850b6b4e7ddab3891ddfb9ad878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb28c3c0450178c28c5d5e925d2620879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1417b5e9d797603d57b1b7a353ea3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915d31fe764ce61998e850274c9b95881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aebcd2460c05016a3c191dbead243f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979036b228969dbe7773ebb14fd3b55e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a15a2c38ec9212fb5cbc4795b4dd27884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb35f6f926c05b008737f899b65be885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e334ce29be5c2dfaa8975778ce076886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818edbb39163cf38e8c88428c7a83019887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480bdd221b4060fd63bd9af27f56cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dffef98bd3d1081f9b56af9f489d1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6f355936c675d056ce75d9d4d3ded890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7855e5ae29269ce0c82f399d596105d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8b818a57eab8f5059bb6e5ae988ab892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5f93c8c8868447845bbe2f15c7ba893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66560f1a8d5fa178845bb486de697850894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f7e48b361af01645b51c2f5b068a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee4a60e74ac30a6f8bb5f97477651b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e0422697d688f1944bc255ea9790897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfef4d0fe252ff6e1a162ce1a972c1a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33be5438b6854852167411b6a29636f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66a4f136729a6829271a59bd99053900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7954f5d4411b5bb8ab4f50b7c87625901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae78f45d9385958550d1870cadd89cc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241a500fbf8460d2ef0818e782e791903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f045fdd85f6c4e16bfecb3427c3247904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22511f3c6c540014a1f9f4548184aef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96081d64a82f3bef44ce3c333f7a4c3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b8c385bea6870e3de4696f1c125c9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e601c5996cd03f69de4cd604f83a2e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbea036ef95bef9f97ee69a2ae38e26909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8ea15f7d95fbaa6153107779d1d95910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fb35a9dfa6092414866ea7f42169c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2bd6fc029da086af0e3c1e35b9e1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66039741e966aef58086aba17296a3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb9f081834fda8209f1bdb3833b5e7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84683e097e62e7abf5a85d4f9fe3e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104aa668b99d4646c2bcd1f0a33117e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab1aeef8b2d7cf78645bebaf5c1b62917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d309a8ce07b9ff1e52ffa27e3b8d8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3860b2b71d96602ab1ea60f59ac64919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c14ba6f0ec1c9a4a2fb74a387cead920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e10801d75e6f0bb297ead2d9e81d7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998320f65b82c3c07499a20cb39a1a27922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976e89a8e4937bdc4c9a7593c8eb58923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17945f854038446b50b51de4fd7eb17d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe534a43f9c083a36ba1bb623de2b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c470b398e73a8bda4223195182ba926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d450dfb304e46d8c4e259157a5232dd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121159e955da2cf763a3cb7b8f46d8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a35acdcfd4483495335e39c7c9f10929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493fb5100ab8ae38bc61e3544c88ad930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53855fa8861997def7bb39a0738716931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45e82767b6a9adf15b93147be9103932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d04116edcdee76739e7dc9a253f3f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365abaf3581837758d38dc0c7c332b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece172e6d8ed7d3f5123c30238aa34935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9ad1083e8c9b2984d83398d143a9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708907f0b3b219e0248a2fa6b1c0118937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fcc4dea03f74ee1ec3a9211d290a3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693ceeefc71bf97f7368d58730892f4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f440a39b9f94c2ab895e428ac4bc88940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87decf454367abacdee0f35cc94b3be4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf49bc01204ac30a315abe6452fa9d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1baaac053864ff786d3029a67ed28943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af7b4d2dfc746a5f40cca477fad27a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2806e456057730e0f48cb7181da2880945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75c9c25a5b0e7088799a4a42029fd7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9da7c552ed98d29d93b92d209b1411947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77328eca33d5bf8fee0c4527999383e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e4d3228285746204412cd19752cc7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100795f0adf85c50bffe05fa2195c816950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7226874f7bb62f4c2018b8e27dec11951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25abb097c945e79cf777d1e6d0a3dd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bcd4b4faf567dab1c3db7b41ade1c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c2d92ab8a6ca71a25fd35b8f85f8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ff1433cf4ba58aca01c05177e2a38955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b55e6fff977f6390359ae9fcd745fe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76fcd6dbc7f946bc0888f261a7cdef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866cf85acd6a209492d842b7757c68e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbbd5a4ba0df87a050d55acc4d4df0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f6e5408d26ab462edb3eddf531ed960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5926fefbea1b7e9204500a2b80eaf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70047ca7831e66c74243b94ecc4e3ad962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a53b0e37ca5a141236bc40e66033fa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360b7dd5ffe0576d946d04b9bab0166964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4017d299230669424b59aeb72e00bc2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b5b20210bbd6901092b19199fbd7d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d5d4c0aba9310c7cc00a335b4ee89967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333adb471568872c99e802585c42434968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe2d397306a29f5f8dfcaf776ac42969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee577188fdfce32ff9c802b4e0fc296970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd2946645d049734c57df72a2664c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784770987b19dfea09d7859999c8f6b3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a7cf811e0ec9965ba95019fd5dad9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec8587064c1cbde5d060d80c252ac3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec9181d93ca28cfc56e48ae4e11e5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac9169b238417b0d3d24bd5b8fce1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84b67ad5a31083632158953ee39d5d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6d520a0da6292f844b1191ed71861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900bd8f3ab6e55ea9335b3182ec79f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb60554a30a2efa2e19ba688989673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce7d1e0de8377cf497d6a169a6e3134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0488b0077094ed6ce70af13db2755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07997b145291b083c9b48c69b3ee0b346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21427079c02956229977a10d9bff18697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a083a66b69325428cfdd5cae337d6e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942acb0d81b3b13d63f820fdfdc7fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dc116cf09a49e41efc9d4507f42b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef144c3cf61640d16990fbbc6ea805311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ddc777865ce591562a63c7c491b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a29fbc3e6208b3c731d87da3fb60b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2581d806e4bb48818ef8d9dc2b805214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82593af14f408d322e714e972dc4ee0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90167118f3d44d6c5207418cf439a05316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9c9ea3c5fed7c4129199d90f2bd7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9f2fe350ed9742316571f175608ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbb81b8c11afe08ef346f0b319bc1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07206abc437699dbcd1455689b3b7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b84cf300581ea3c564dfbcad91f9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f217f5a7cc36ad58cfca34cafbe58822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199e0969d62f640fbc3e34d1603b4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0f03aa68585bfe2145d02866ca2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55f37561918f26a7061c7bea3a54625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3351353347fd2092114ec325441d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cfb916ad2b584a7fa8210fbf4fc9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1140de68fa665e7a6c373dcfdf61fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a572bcf1939c631feeb6838299f3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a529316d6cc70e28ad6af4d034753430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3b4ddc21a4f1f2f44279cb7873f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b9d15485805bbfdc3e43ff2f2ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0e2032023ef8908c69af462946f2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f90eaa2f3abef065c926074b005ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ef093c57fd9abada0a7d72f55f9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379d70a010c0dfdcfc8c1a68c8b8d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53248174f89c794c3f01dff0a5960b6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd6f8af221c348ab45f70f5b7ef84e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f714923b7b03bf7a0a540f79606d15d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5296b3709cc7151d9fb59411dcd5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed26bdf187dafac68e4ca54aa0b888941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063feac23d6b427b4102d4a329b91e9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671add832302cb51c3969948b0e33f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f78cfa696e15a4d208d4bf15e33c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17e0cbb3ab1179322321822029f33645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e82571ad6d469ce041a0bd582cc9e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cdbdfc0c5eaa181daa4e790f16cf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9004004c58e7c320d99b9e066f16548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b34afb2dd2e1c6cf3c202e38bfde2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cce578ba7a5539671a5ef32578441e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f27f732439615bbb80fe3fa243e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465355c77181b8a30fbccb6b5f98a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bddd1f20f695cff0c873f88c2683353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99212cb08a63cd830733877ccbdea954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c71393b6c74ec2d521803df6586ac955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63c66abc6000eec8b360f09f86553956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1785ac52e9b166d97aa1bcad8e880b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf3b6ce078d01e429aac54b485817458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec344acb2c497db20fae8a49516df059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8f7203e7f663b51dde1d74ea83e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ba0019a3ef5fc5b0f6380ddf66f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b04fe4bf25ebedf860c880bfc4966962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81fdcdd60c69485746e8a22a41fd9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e930f16644ef7486ee64c30c0c5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f9238c8f245a4402b9be6744363165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69880689d9e5b33faeb614d6d71c7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5120707fdbedf02b03bdae7b8d5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd405b1bdc6071af83f58844a26a4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a484af0e94e7c0588c05dd0eae6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486fc3fa042dc3e98a6d7b686110e1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4848e8f59249ec5fcdd7478f209eb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce7d85205bfb656d0899343e33ed2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8722000444f3d6846a3fff9fcebe2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd9084b161ebc1f47ef104974be5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000933b9b39494f66e7f58d6729ae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b101fa34e3a3d4b5a961f2124cf79276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82889d9bef7567219f3198ae07a2cb7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13502d72911cafd8e0dcde14a743a9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ebcfe88f8e9504f0479aaa2e9c8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a22ef97c3384dc851605a52255145680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757309fe0776a90c4fee44d053a17d3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500d0e8655cb8661ec0e9ab70ae98f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e704f54294d0006ec2f77b842bbd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303ebe11add33a3f62f05172b7eae284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb61922c2c1c87f81e5589517922c9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d63c7c6d1d388b15a3c41079ced8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5bdf70508489695616516dbfc40ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cba2dba8933ab63f7c761f3fe9c9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ad055a2bbe02add2021eeeba577089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7c1198df971f4371559ff3568be090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9da06f8a8037354c246a796da9f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fdfe8554cb0dcefeabce72a2aa22b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28985252700471be27a43060b6be79bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b4237de867598f6ba2e2d2414acc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5e69122db306b56bd032ee8e5930f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0eb5d255a95393ba4c01208a568a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d17dec716b0f8d73100bd32643e4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70bd9dd95048e9781bd8134b11057c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8b38bd1c240d9aed8e8ab0b28fa9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a481f684d305e0e8bea6cfe99f795ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f2c694bd1864210cbf022fcf60c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56707622b9a88e0efa8a70433be3aacb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfef111dda25be41abb7a1b4489f4e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2eb2073529ac24f4cb4c28f107e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e2502ea81a9242274c1645af26869105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9bc9bd1fe198164a6d1755c72cc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e72ba0d7cf6427691af79522d970107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356849d1e5bb92fff31d75f6606c032108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a72cba635b7e0a731891a2f509e62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e3209b3daefe198c59d5941c8ae58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efde0f151e13e1b9d1d96fdafb7c29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1275e41496123d05584c5537c09e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6a0b35ed6b8ae3a7ea81d9c899bc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abac7c12e29ea60cfc5f9408ca3b90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41931e8161328655e3f140b94f2f495115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0873679db8e76aae45de83d8dbeb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc602e33fe558e92a63b306c2cd387c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb39689adc1d7578144f81ed1b1ea1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545308c6ae1e0df43e28c77820b64c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb57a59f471adbfe5a2f4274ff22d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464380cb2f617d5ac0c25dbeb6379ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46563cfc876ac1a00e4741996c9a9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3abb7f42255c0a10cc9eebf36fa9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6391079c7be9c45d9dfc9e593d118124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35992389d062c28a270955182860c709125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb841380cce652ae67458cce563a79c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90745c17192d3e2bc7d7e22b8717f515127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483155463a9f5a6426142f57d6c7fc8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a77c7dfb5c7de8d290624172246a1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a842c5ee7a281d9a5f3e261b2fdd14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d8ed4c94bc217568a6d6d61ce1c44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11f8e244e9d3d7ce7956280daf6ffa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bfb7e1962fc3cf36e5ae6762bccb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838b7ee4060caed99bc3e1c276a9df0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7f329cd425b645cd2b52c688ebea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1630e66798c759a87c07fff5d13bcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f04b09808d369285c71897419fbb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7455333113ab92142ff569776e13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbd585ccecd4c872ebc7ad54c5b803139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc82ca6f3c5b4c70b3540d0ebe9f020140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39576531e779816412e765153df25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e87fa7cd56c10e825418ac3b1095f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d574343ab0f20c98209a8b8acaf0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994d0fee6d7181aed451a17ea2f71eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab358a8987eda23463145d7331d10c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edee5fafc0939cbdb434fcdd121b98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05a7789e9095bd3f1844ce4cc48f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc33e62015d44ad53d3b1e9fffa700148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b02298e5072502b5feca036c90532149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a90e771c4f803b4273b5e0c174b397150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d825cb1309c9670039800f555aa43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9e3924c1cd54b1a328a20d90d7c73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5dbff2b7829d2e4c0a9600b5e51d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a15ddb43b920c11cb8a485dce3057154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584884a0944a95495527dc7b66dd3be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8eb4b745de71953cb8ec9ae93fa83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67dd54baa1704518619eb29b72be8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e07977268e6b2f3b6bf42268e0893d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a039eab7092e1717b43346ae9feaf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697626a6186bff07daa27f4f5d0832e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770953edd4735c1be6bf1a57f21e0fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc2b2716bed96974d22838785450a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c093c6f604be695708505f01eb249163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41e1ba5845fbfa05b0aba2a2fb38f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2269703f4a4eea7138dbcbd3a3f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f68a933b8e94c0a0e0a2a113dfa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77893a6e5acc75c78e89614bfaee2896167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568b8f2b6b1b8ba2184c5b38cfc2c1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b6b72144884ae2c15e5be5138b55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aa6ec8e64fd76c88fab18efcbdde7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253bc07a50c44ae81417d59438109f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c1666907bf1c1d92dbea0c3dd93a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe5b8abcf2c591b7d4631a1380769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14cd9034600d0d7731a3cb2ed4885e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d137aee770c5db265442abd117ad1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd15a678414bb07fa48d663b79f2c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a705ebb0e96345285aa122303f0899177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816af508fa2aed0237a406a6127f866178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089efb0b42597feef71965cb13c3266179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d812e3229033fa24b6d9ce0c49bd135180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e3078199323634b83612cf8b8dd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe2a5224bfa3eee1ccef984a901bd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e69a7dbc19c0c4c6a86385e4451d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c47dfd3eb6348d7554e2bb58dfb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49e663dd3ae0ba108014d7c464349a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf29716f35616f9f6fd491f6ac98a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d5448d6163ea2db056745bef19879187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee11ce27fe2758078b5bd55cc62e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec092e6a494dbce65db32ab52f2a4ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd95c78c9df93bb31042475b9ff9144190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbe2b62e6974ce261b945542407a0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85198c98ac85756e49e1be5e3e6658192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429fbcd71f130d23c4107510f2f69e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130109a26252743dea94cde914e5c5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c10af6d5bddbdf6851ea93216131a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ecae15c0456808691174b5c75818196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7a4a5ab5abad2693db3e4f9b79dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03288556dcbb8591c9960f959931324198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd822f5d62a8157be82577f56b10b24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ca1f2abbd7b77c7fe880ac1c3898200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06493f4ebf7b2bff54c70276a91a3154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfce484b71fe2496c9cb430ef92fdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a655eb88df03a6d7033b700b7b063e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f9525614f90ca0080957fc4551cd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1c9c46dad3046ce756525e83e4722205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73462e247f86f4090e826158e9d40f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c361968f41f84362892cad844a8f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb66ad17eebc7d332c2c77e02f29c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d36abd0c7ed0c6b364518b3f732861209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6313d573079e5bbde4f9c3fa5a21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c95816ad231e8e956e772f409a7a27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1854533880fd114cba7315c3a1c40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cce8b723bd790a91a42e1097136281213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d4f5fed18097c0fb733b642c2076214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9907d895eaa33bd22747cd7cb390a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bcf486248ba3c47c14b2a0bc13b75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d64173b74ec29e59d5a197884e781217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ee14f3325a8e4e71f23a508be4425218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914c9cb661853a161481a203cb3fa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac679d07ae1a403b75d8ae649d530df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60f07458ce64318529a2fd15d6086221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe4f12da7bb1de42dec2df37e4d830222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521c3eea7915e7e817a1873bd57b8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96a3bf579cd7c3d80bf41bfb4664e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb34c2a923fb1efba33e8dd92aa0e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2925847e9fd2fb85f485f48613f74de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd03eae812323a17995cbc4fdb5db9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd0fd725cf5857d139c7e9a263d72c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc3fda81838b19f43311270f3ced45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1043d8dee8ef0fb326e3c7d1f561ef4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a7582e9e21f40e2d0562c2ad847e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d5b77a46f131d094fc12ffec46112232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5623e6635586aae851d3d5a82cb5911233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6949070c6e7ef5532c5e0726837a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27997c8e70723a99f936bf699236ac58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce6266b69f28a64789446631755ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d75f24b2523a249149fe538bde1acc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62969cea9145616a6081a4f73ec615d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4de1098d726b12a718d41d75c4b85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c94799f955997463fcd10cea910d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc569bf6a9e24c1bbe3f06a40783af9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960f9aa93e2e9592bc8d98b2a3badd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf826a5e90cb7bc358d0f6b60457ec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb551c408f71de38053c92b510e96fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2e85531f722c76cf4ac4fbfecf4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f116c46fd539e71c10a5503b52dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386139cc6c5f72d83febf68508e29f66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7907b8bc6368bd88294bf6c465eb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d23826575c16062f4cec7199d7ef1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e66aa84ec39e757288ff13f61658f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecebd71227580469d5302dc9f01b6c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fc26c09814f9c5b162f5194d59675252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d1af8794792f730afacc9f68fc0cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e4bfb8a509e897772414109e0875d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712825bd52a00b7d1c6895d92de4423255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92169f593b64c5dc8a76c4e06afc2faa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c3e87f5d39cc6178dad0895e89b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc88d321c3868034b3c59124025bb35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf9a78938615fbaf208dd29a05afd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259467074c548c4eec9609e332d738260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163016ff0a61a46112ff6d0659da8b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468cccd94b9ea98390f46ee5eb415e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756feb3f10347154650ba1dd3ac5de2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629a05fc75818c886dd00d5b1aeb7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f55e508fb3b5586e84380fb903712265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4fb557b8cbd720a4f7df3cb49e103266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18694ef191c0530f162cdcbfb5fb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55401352dc9dc87197a03a65e4c13429268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160a555095892d1195dd098e837a82f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e08f0279436efbcb226fb2fbd762e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2ba4ed48bd821e8eccfa58f207000271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c8e5fb209721af4e9cce0a14c286d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bcabdbc30597b661f951503215274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec28740109bc1e4732f75ebcf1b125274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67e0e21b5de4b2ae184b7c3e20379275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dff45e14768bf3d8c236c28dec580276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e242a10c3a230068797252d1dcfab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219677bb4882688bcc2cbc826abb6cc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26b213e7dba9a0f3244927092a4e84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeced63159ee6d6b73aba295c4ab06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c474e7d7f569e2eac79f5bd8686c84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619c537f0d786e9bbb671641c8b243282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beb8b1c171876440a114d0f6b183c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20073cc9bf5ba6451e86506331d7a3a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2181c207e481316aad5c00f916874285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d01f06981c707dde091d616f683ffe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14ed58b8a9697a6a714fa395a295b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919848f321a755f4bec584add33a0a7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669c24e5b7726b5633a2132fbb12c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767c9de5376e715fb84c57c3b75a8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7b87af504cc435feba6e139f14402291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d618ac8147009186b64449875753c8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dff52e29a25faf539b355403e27cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0217f196a7543d77fa907c822d5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf323ff4a47c121f2494f03e1bb47ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0790b088d98452732fdf205e9339a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e2f1ea0c160c3e296c78932aad94a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251017889082084b947519952cb0a9e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc79d2d6ed0b2dc2edce8bd8f2607f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35903e4f24c24579a8465403a515e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ab9d0d125f56e9998df17fb572b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0f47b86c342964e17f07606074490302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa459ca03884fb93c763783271b77143303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c7c33fbdc96bf84ba760069a643d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4b4ced282ccc29ba4116e01c9995e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c34f27a6ee5751638560defab3a22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4342fbd578cd50fa37ceab8250c397307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91da5ae2dba01724fca9d3a142cfab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8b70c3cfdbd957ea77fd1059da61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da67a3ddd974c2190818b302c50464310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d620644b8a03c0350b8a67e6c76cb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436e2676813fce8ec860f3c0b501d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4532ea7e80eb8b33357248376f5d60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835858d8cc8cb57749e610d127d7bfa0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161de884d3f1da090837c312be2eb46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856de4724e1aa28de3552713c79403f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a3f891612057dd67badcb668ceef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825f59cdc1f2935b89af3daddfa77a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f063d65c0d8b049324d2c717c2599e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3bf42a73f6004674baa6a2c6a4f17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056299fc3777ac0d3535156bf258b7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08ac66bc674e18d5704d731ceeb61a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c5235d181fcbb1406eb5814818d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a740854c01de7dceb4391e1e804659324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839dcf85e707cbff473e5e4f6b828cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58381d3a5327f8a9c120f46b1e0b12d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5bd42db68eeeba85ad90f4c775832327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c4eadc2a6890b826c1a2c339bcdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a8e4aae8f780f49f7db20f2dc2fbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af4f32e1166011bbe88856499e92b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf122b93e40f0b46b6cccc7ab6599331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6574b629303cd97aee88ffc8031e8c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4f539690ab41c4299b250c7c7aa3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758698e3dbb4241103c04b64d25266334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6ff63c5fd98c42829905e5941b13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f96cf13148e5d8b2b4ae9d8b45b1c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912d2c7d0f4074cf2e3ded444527b5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea5db0d2602b3957406765f88171b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd7b548b76414a351999e51453be3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502cf5dffb7b904c4e077758e3e6d51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0284574ec8cc12cf88daa86576a786341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e61c8cc5afe762151d8d66c638e46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234a461563532e36e2c48bc76d2b50c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2822260f39848bb2bc61dbc8731b09c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542b539563813b412fccb2595a17be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc18afc591861131d0897979dafa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059db0620959411d2c82c9553520b2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b556e12aa00d9681cb13246e4cf251348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b5b3956cc2a1cb0ee473cebc6c1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531d4f5fc8d74d3772e3afd0e8fdc54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57017ba937eabdaf814a9bdcd26efbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7b4afa3ea86256d99770f6d3f13f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeea3741b9dd97a67551496330912b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bcd2b85d9a4639212c535f6004957354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2764458a0b82258f9b816d612ea5ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635237759c1f56fba183a4538bc740b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4c724048d0a17028fea2d95b769d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990335bd38b5b4e83f62e6159aaba7ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00bae1375ec39a89a72eaa3e2bf70d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b881d9be7ac954d2bac6d18c10753360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9956f2d2ffa2f5599389c79039245b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12567e57b5ae3838caa7c59d809160362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5df94ebac62fa7e6b588c0cb82ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019238608ea814348d6aa089444c76a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189afbb1b7e5acef191ab5bc26548e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e610f1480e70c1abe27d54480a64dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c1381f204e041a603615bc9101995367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e68525f2611dc640829cef0727bad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08460bb292be8636c75bfceb5d99be8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0620484b3a760fea0c5cf918954f98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5c8525078e0e62ae92743fe55baf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332230fe24b6ce552631e63b442b563372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4508090c8c9793533d0818a4e3f85d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443f04c838f8b0ec20ade7b3211c1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7e90f5432b39388116db21d547c56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48181b9dbc69382e0002fc021c006cdc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2c8aad1fc00af64a94104cc0f049a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b8772c1c478581b735c6a33ab8dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8402cbab22a72f22bff90f704eecc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20107249c482e47f58da7f7f0a200ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b3f565c208ff29ef53dc6790be999381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c216027cb8e87bc3717aed42154f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8dd4d6ac019840701b64e39b67aa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a45800781d390703f0c75f2fb269f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7e275849e97144b452719b504ff4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6aea5e20676c0581cb1c42df37cf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4e53570f8d5149f4b3e388e1b5140387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5599e56545a5d6c44bf1cff084ff28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0850af75661c2f4958197f037bf872389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403aba60713a6dfec70110a2d8d8d52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e24fe8b18250a417f98d86682a685391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58d5d576acc912581c19eb6832fa11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f651dea1bb4efef1d5ef02e6ab4af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ce0d94dfb03a64811d3c539b72730394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb5fde6e31a2d646ef5606df6e03c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4841ea14ce9b8d39967f270452b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e8333ce8e571ed585c035ea44b75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bac0113b73626ab490d9a14c68701398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e4bb262b6d1d01df4f95fedf529d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5820b1913912a6c463e83f2c8f52b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f3621b94b082d1e10cc0cdce3c2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79649c15e6e86e1720d679fd4c4a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eaa2ccc43f32d619009a86deea61b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af7bcc101e0b7b309664108f2ef936404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0727b8c40e1516de01ab34b4e9a04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c5b99f9c22ca64980553991f9a14d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9bee5612c2b414caa61ba2f23baef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f9821d2beed30845d9866235e5575408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03df49fabacf1373b6aeef8a714742409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1ae7a0f6b89cc581743de74ad99f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37321f2f4b9c0026cefff2f484fd1470411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbe6d5cfc1ce69cf4257ea60f1e132412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d7397b834aa684d460b51599a2a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd877131f64ffc5652a90a5fd2539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c738189bb201b94f7b59f44123ebde2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38446445b864f022b64f7f77b227a703416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e1f432c36e4045a0d3ee52125ecf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc189fe10a129df63c95d3ac259e97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad289e172b8c93ee9b1e11aa43653419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c9ad9b7fbf883451bb9171d89d262420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da85732837dd69099117497a4e24c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074cd87d883ec512228fd2070d3e3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606293a53b9ec8518a8b1ad301dff0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d58d98e9cb0d4d9fdebb271c96db8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3bf3833c0ca7b0833a4da6e6bfe4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a9e3b716f5691956f15a4253e90fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b95926807214e65df889b06e7e0fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c3a1c58cf6b0f9eaf8f03d0bd4b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb42f90d168ff574d7bc83543105d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beedf095e1325cef47b43d8a2ebd8d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0fce0c49a2edefcad00bc34e1a8f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0161b6f9cec1f1549e9293b1af3198d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff7ac642de4c1a6c709788c993ec54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2eb56037b25ad6f23ba6b5ce60fce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e04e9333b45cfeb1fa6d4f6913adde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc60c531ae694f4c08d897806da04bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384d89ab84970956948921376233c5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51675fab66d2081fa4d00e12b3e519a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e64b38b73e0457f812411e7d1f5b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726786944692c184d4433f003962bde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983d062ffceef3d4cfebde5f6c664eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe6932b3a6d1073a0d2a1a14ebb19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d246c5199ba486a7377c30845b4c93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef479b87ef0114e957253f9039096a47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7af70308bcf00099fcf984aa7496445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedfff4437d6b42709ee18f18043548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502de80eb32b561864a187b66b62e157447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf074c7892f5153f2dab8dffe4fc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed97117fdc04e43bdc4d28b2a2f33d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc6d763879d00303a93203196ff3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f11cf408f35b3f090615cd238fe6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33646f624ec4e7a8f1973abb5ec719452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d39450289befb3a6a612401bbf5a22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48496becd9d5b9e91d116ad074e58abc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a5417cd887a0077f7ff51d21c7698455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1086de5935bc73ada91907a55c5f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4d4e27f5cfa1c23b659d4d7513430457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dbbd590841199d5ddb1c0b55bb631458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abae049543128fc7a28fd45741667d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb685990e421073b73046079b7f0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a51e3d08a0da9ad96aa34754c57a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695e89c98ccb760250fc47844751b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a205d07cb03af2222a723c97fb09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e42b555a02c402aed7e1cb10e95288464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc88822813af162bc51dd9e31ad0cfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0acdc2c43509f99897e7c5795f29d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd786884097a784919c1fe0b7f67cf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3951f313b49f25346da4f5034175c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ccca8462f5ac5ad4c0a7bb05b5729469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c21760253ad2c4663c7509d022aee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b92f3810ae79572a0d092f64d8a70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3fe3ab0ccdabb92ce9eedf43f8a1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e856558008857cf2f8e68db8c53ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf53550c14ad0220d7c0187309527474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5e66822f774a9c9cd8a888b3f1776475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd148186664ffeee7a76578387d54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f59475ffd6a3a13c266ba332e5fab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f563367b34f8d6b550fc15dd0b853478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce216402c1d61cb8838d6f1d70272d64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f999100e0f06e7ad5467189745fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0a2ffb90b0de35aeb6f3bf775fe8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5bb3fdc1d67d9accd74478af98e45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1d7c0c19c5687a5e936f2dbf787a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9566a673734057a05c34b1a7c6075484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49232ac9e6795617acfbb5b5a49c531f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3519875c5196907f58ddee899c005486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeedf70c0f7e0b5e4f3397f89fa7b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15135b2db86d9f1145a9c27a15042488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a4526b3b98f0feb0fc4adec708556489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb3f18f3a43c979c41ee1923fd18f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8884cf48a3a69a8746bd4d2db13c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e4194031c58bec89eb444519bcbaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c06880f7d3529f4f95545df641c54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af803d6205f1cf750af2b217d6c89b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c708c0055bb1427ef70dcd32ddfce8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c83c4bee862c1f62c2833466d1f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5745b3c7edbeec440034f3f1c7d86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9f8ecb90cfb5742054ddf2233885498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a4c3d4bf2e78b9b92e5df4c46ac5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c51ab1bec5c6c971f5e989f4632e13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d220353a094a592a572c11288e03b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d0e24158955a90ff4a4cd9effd84b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f6f2e77744f0921b9e4a96b7efd8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbde762dcc84cb0200421447d83ba9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dc10bef52536939f7296bcb36a264505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df781288b6908574acfe068c62e9d2b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61e312d6953e634f572bd6941f0e04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54306354b2b8f0adf4e1aad9baa0f52c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8cf92ea830e504d138b6071b44726509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21abb010b1160cbca804abdb3abe3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8135de95b1bb9dd203c8bccae54f62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec90aa8e814b63c648380b64457790512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af0f9d2bedf6648c90bbefdbca2f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d72820bfcdbdccbd267ebabeb54e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f5cc3f080b219db77e0fefb018fa8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7bf426fe46b4c2e76edef3973900b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74601bd0df188523f51a8c2465ca29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf1c1c36b15ebd518448b9edfe7454518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf2ca01288411531d4d7125326366b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bab73d2811e0fd0216f2e920f27c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576d1102b9cd37fa112fa3c22088d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85e0cfe845f40502092c6f6d3e68ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ee4eb172b1c06339b03c48108e92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9754cebecd7b5a241d39e8274c67f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7359421c24dc0834803b157339f11a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc74732df28d677cccc91e0cc47dab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525476c615f80d98a736f6ede71d25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493fd738460fa4f4be4e093382e81d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0960e0bd8ecaba1790645a8f3acc5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15531cf82212a0cd63c94e0b654288530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427480cc18c2833f38ef42829c593698531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d4c27a3cf9741376072f43fc28291532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b314454290fd27a350bd658d3111533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94db012ba4bbf9d977fbe57df6a57f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408f7cb9bc8426bd4625af4841045f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de3ea6f6073859b0fffc899916f7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e8b556376afd3374d6f38174d97a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2fba14f3b21268e5f637fd1fb928538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b4f878cda2051592c14c17378419539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c52d30a359f3a5b255550b1d70586540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ebb248262a6be23f31c9538f0239d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c8064d499f917c20464dbae64f6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfadd44f1ec7afacfac6753bc820a93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb87c884cb6c8c62ebf1d2aa99efe19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ae024e83b9e36c643528d63b0f057545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534282d39955c6be0115ebdc9b9f5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f464fccdcc6c7ccbc1966127b0909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8520f2d192fd66daec2530751fa1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7bed5682fbd7d6bde4f17499dbe6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75170b2e01970244bf7fb90621dab8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a372d85c1cb3c630b66eda70b035551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe43ef1a44d636ec5c27c0439ac846552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2ec2d6a2fa6df7d07828e7f43752553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0294a81dba9a50a46e1823da291f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef594f823d0f541279f5eeb73c938f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7032c1458c0e8d13b5cf177a67324e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926280a0818de0a5b547622f371a495557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e79249f47cb97318929c7d47be0dcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a7ae1bd5e96d36c2b260edfab1cab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aac1b8a09d46486b16d43ea9ff952560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454d12cf1517bc4da34c6483b7a7150561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2047be7e0e213e1493e0c433e0d418562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81291ac00ce00b53d9196137162b40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab677e537b965fc7b6eee882bf16dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ced36cca99291e07d44f99a4b9ee3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a8b7ad8db1d73b5a3d71d91f087c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e29753df9cb645a60bfa2ae1fb715567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639371eefe3eebdc97e4cbdc42cefc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587125f5973db4cfcf1e20b157a3658b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe62c983090c20db8c9f5bbd6627bd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869885e41f94d43a81df08da2ea900b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5610e73bfb2f9d70afa26a084336c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8450bb29d436801c9fc3dbc77a860b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad806f2c10129488a9321fa30c2540574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52b84d48def70533ccb6a02f624553575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275c743ce1692f9dbfdf8c96d8bb881576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bd1992b9b34a3736e7d8ebb51fe05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f3a6be320e35a279c96e04a47424578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30daa6bbce2e4a53776b8783c2d8bd1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26536bf0b18bf997dcc8c5d975170cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bc827a53665206c5f3728e7634df9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70859906ebe234270897795042733093582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816fc8e0ceef52c3b5fb065132045aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3779cf1b9f7e7b6273cdc591d72c3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d057e7763967393dd04e3783eada3d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd2b22ee1e669805b2bb66ec49504a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9c9e1e60e172f4b23d148e460602587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058011bdfc6084475c8b0c3da606b0d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92558fb1ea03ff16a7081ffffd6dbc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c842c71e93ef5ef54e64beee012566590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47bdbca7b0c05081f9764846adf51c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fdd33dd76ed406657b79feb8b37f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b894b0cc48bf874717175cb97acf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaa9d1495df99b3946e8a1314328b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d148a6937aa1211ab42c321e53812595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f981940119a6fc705195250cd4e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4dc49f2dc668317acbe0c716f0424597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea7ce92c684eb821ebf571efefdf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5238a99af6346b18e48ee2044368c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178edb77f3af9515c5a0420a648de36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c84034570348639e3870811eaf77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2115a5cf3f856c44e1a05ac1541ecf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b9c44a0eebfb42e82b401b19a6d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a9ad4083b7c2170d6de040da56080604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4968a2af3547ff754c6ba2e1ce885605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633041236a96a7dea7b03c9b916271f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf73212cbad3af7ea277e19ce5ba8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299228b5045dafeaff08468985c7c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cde00de8931deb1669f2762bef7fb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d5b5599d8e57904b41ba8d7579c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bcbdd17696032c1a6baeb40330941611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f73955d1832dd3900777759cd325612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354f3de0734e66480125eca781c9b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0544b07acf492725d83f8462fa84d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ab2a5ed47131a46cf189a990b204c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3420ae99877979fcb334bd2afc7fd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f69dbbcfc0b5006e7eae35d28166617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104812a662be4e438cee20fac5d3378618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876354843d7e43b483dc4cb5fef2465b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320081beaa623816dd3a129fcdb91b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f327913d9a92d5f0c315d8b7e3fd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e293201282535c7a743c1e73f89054622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ba05ccd58230dc767c95c78d54a55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8d6604b647e5aef117598728fabec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bcab8ac7928dcd27e3ad52168c65e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8a7853c63eb1e36122ceada73eb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962dd72784659f332b95a51300f298d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5007d536b373ab4fd08d32ed01482628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ff6ccef0110f036f1c361ee5f32d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99180802739481053b437db314422d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e41bca019f507ffedeeeb5367407d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384f3d899ce5460923a32b17833830d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88be407d5f20452fca49036693def6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26198988ea26c2cd342d0cced06ffcf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763974a3f0ab8eaabc4b111323b88a2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c4233802a4a2979c595f74a66a82e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0573888c341e040b87d894227fbb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f7b826e56ed79daa530c16b54cf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd43662df34a36d5875cd7026c23430639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6015e5143df1021d877b4dcc1852ac1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38631a5c2030fae0fa75ad9aa1ce41e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b185d045e11a4f0e24132ab0b3648ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d69c4b60ba862657ffc0f35f58a12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5262749e44a9390b56f07a4d80e50b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3e8f317542fc27e2455418f817e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645a549ad0440bd177e123d829b9f53646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b925cb6b998732378cb791f463a4e1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4498db1fa1608e6fb9ace86c569a25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef0023208cdc277fe8b0f93ffbec4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d545958ce843a93520341c815fe2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c808b5135ed13de9a5f74b46417e6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57587c3215d5026487dc1e01f6cef52e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e51c9a9bdeb21e6e52f55063dacee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a21277867a094cb7d399b9e16b1c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221fce6914310571e9bab71910922b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13c960fdbf7f743899c51f6257f13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521e2c9a368fa96ed089f3dd1bb97ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501351e897d834de6a8e1c81ebc6717658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c76a635fd1e6d755a98f92e5f2df0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325712287ca6e259d6e10a39e7f35a4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab083bec5a78f0e514ab42f8ceb34c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fea7fb893b932305f0d1e6657f9c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85476963370d29735aba6ee10b0c318b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1339e25cadd4a92686172d8df31df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d221b64b61104a54a303fedd07f616665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d073596404a57905f5d66d08061e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd7194119b424a62c717afd2350ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60871631bef53e5704762ce473b223668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f122a57bd5230c65852260c7c8ca6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3183807bb8143ec8cb400589e90bd9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b09e047b6419e1941abe7931446b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ba4e11cb4488619823809eb6cd48a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773c0f60fa41550990d7661c9f87b7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa4123215cebd512c7301536698de2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f327d0101755946c944e34a48db98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb1038e605d3a1f8ee9ed5c484951676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72a1ed5066c1f32dd84752fe037e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bce86a3b6583d0f91c52937c72461678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635834bf235b86230966b67fd66c9029679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82a00eb1f294e3599623f5060c3384680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389e1eb29d8a448c8c6ebd7ca780789681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24f6e594773b943bd0df0994cc116b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95324d41388497855743ac71f534e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503caa3e5d6573d214f8e51ba4e6b505684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b331ad9347f4a27e8b9bad62f5096f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7601a9f140cf7142e4cfedb172978f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc6476c9a7b64deb634cb2362e1afb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fa75e52913cb9de6979f1bee7869688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854434ab4af59fc1f921ba0de48c093689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245424d27f41684d764e39d376765370690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9bf12547f7b36d46693b1919c4b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a29ce9c228724333bc382107241001692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e8e5315bb08ffdb47676e209a78af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11261e5046fe49e45c8f0eead3a0b815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47dca884dab8362a6848b3504bff91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b233599222aec1e7b0e072ddb1e6aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52f6577fb49c07a2a49df6280f63b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c06252eb0dc311c16eb1f0f351e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d605ad4fff5163b5c6d5da2e00e90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d4c0526ffefc426eb76a119b283b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b19258eb983f1344d0b9a4de2faa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8773f1592f5dd46b0574f648992f62f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7b9d186be5d58874c27d730c74978703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a62fd91b387a21d8f828608f90bf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086cccdf2d29dc658356e2869f610ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04d0b92feba150b7045fa8848f4deb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197f7a2a2a8755314f4b9e38fd04faf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b5a1f743217c595d8b01bd198dd60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93b5d085d57b1e78f0b1ff961d95db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6eea89c05b4752914cd9f02f48b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18fa7799dc02fb9e81c1629f04da0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9655e3ff53d74abaf5c8ea1ce521a7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe9e20b44d385f73d0d2451115a5e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f91125f45302eb154c019401da025714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033544d442ac357da09c392e58a56ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deed8de31516ad31a7483cf743f504716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c14936b6f26788562c800ae8ca373c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f08e41e0679a57b43e76e642bcb49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6365b7ebc40c6549baf78cd2048628719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed23dfb3282837edce73f63c9de665e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea766ab71b124c962cfd7389fa87a005721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa9043bd47df2f01f42afabcb5a86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb73aee259be0d2b371abd094198903723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32772a3428cb88661d5d149f6f43c24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3743d3618f0eb247680a16e7889e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7ec650361a950bd22b5fc50655d40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89955d23a2d74f5f7f08601dc508d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f7912fd6ca795651a5c4395db6f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c6abe9a7a88d07ca8c7fdfb919d19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b45d7f9fd9fab8bead703a85e38584730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86d415260bbf382cfb8a014f450ae3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453bbe182c5e8b31f34a56fcc2477b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e53b5a61736aa4a9722f3584a2d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918ca2deb7b5c90403f0c5287f91a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f68e82a688019f570c7786c36392a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2931ded6e2c815eb01afa263fb226736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ba863a79045956729e5f201a7e45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e11dd41cbc6c58cd1e1c58c43fe2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6560f55ffc52925bbda39540f30f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bba5115952d49c5cd8025f1270440740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d07605af5e2e8934eed4ddc225298741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdcbe0f554c67ae0edc45be9cca6a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03efbdda85b986feedbc277eb27e2a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393cf71fe719f89797fde98f0de6ba6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c57c7f48f9765d9c3c633ef86b9c7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c1d95e28873692cf2652e38f68e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262cf2604eef7f16eb9673c2a14176a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c6279e0f742863a18a6ae61dcb42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5f0d08e85d5ff05365944c4846e1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672a379c1641a0e85188c2da9d09fdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a58d04eb5bb9d50946b575a45f616751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98053ace9140ced78006bb7792adb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9a73f12d8c36a61055a07b170795753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc181ecf8abf4cf972777f3685e782754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b1fabe5ea86edff6d783f6add08bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70364be281d1af965e9ec6e75954377756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a3de38b8fc81955a9d72d0057f32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e83f62d0f3ba14f1356c705fa29ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e924ee237fdac84f306ce8b802e3a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908f1fe4d0d29da7ff2b45dbff373e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d545168447859ee401c5010c54f64761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da0af9e4fb100429b9ed9cd664f8bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463be241d7f9b8468af9b53d917354f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a72c0ebd50093df82539de56fe9115764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0df9c18dd92e30e63dd866aa9225b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53453a2abcfb090998f80c9c9921441766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d94b75e48ab7bc620e108aa0e8a96b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b98bf6e44b6700e105f86ff287c8c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f117f41b86c5efb5e242f24e01e94c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00b697a14cff0d36fb991a103e0dd5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e09bbc338286695a02577099a994771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6d0a4810b077d8176e5cfb76539c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea98bf5bfc82f05fa6f0a05042c721773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68d0f79f9cd79856b1ed7d730cf8e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf223f2fdda547ddd4d776bd80a646d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffecfcfc3f2623c83d565a6b6bcb19776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8140acbc853f37f210c2398abb7eea777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ff42544c004a1ec881196ea005043778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f527493bbe874782f51942824983779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fdd5b13f3657f9ed5aa7f3e90ee15780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b5646965c2187051a0476a320cc6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc2d91c2a83ce8dc555f3ea9bcef4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa8b3f018bc7cc7c4ffd7edfe5400783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d4b376d40ae9af8e693f7e6c7d4cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3986b478c99018da5ed7394f48c71ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa35d6bcb67924a4971692e7a99da9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852fb94285aeb55385774dac6ac31da787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a974c706d42686a16f6ca7f5eaea927788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a8e483756766c1b022bc0fe7dd56789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c72b75342756f6c533f99ade940e0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5df8296293b4671f3b07a76852e5e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54b1df01540a7332d58b877ed5a1bc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27346df338f7963ec8a1eab25ca858e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b0bfc80bf387b773b2818bd52f1f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802b9903cdd3ccb0f279c46f9652528795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6129b7d9b515c6c255f2f24466781796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7677d4a4e2102ce1dc5a436d385a764797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54cc9b6584a82549db6e7029ef7e55798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e385d763b449103103c69ef09708730799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d31c6a595611085daf2f8ef6b281800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9fce4ce50b9cde7d62bd60b7c3ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637858f0eabcd23f1e83d68412a668802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a545faeee816cfc9c483d8cd2e91b7b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c134057446666ed79d2d498bc12456804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eea309eef49cf3f577638ce4c10180805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6d1e81388d21ab6c0d9353782bd8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f1db6acda9daa6d8efb46b294357807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4185145b6cc34fdd24fb2780e64757808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d0e29bb3d4da606c59e9cc4cc4dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f9cfb8840237f8a3d38aa735f93d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c4f7f3c40c870d0931ca83025a13811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92214a32f563497efe4bb3b2f3b7b72b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de913302a17b0fedd1856c5876484e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3b07970a76f22ebb7c11c8c45a3d9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453baa6899465a416dd358fdc76c64dd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ae949b32346f96c58f721a0022a0c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453c4a51af92e1a2ef3f98f3fa9eff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f128fc9df95c64e66de8d565194d2ea818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61550eb3c32f82f682dab76e0f89b545819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecbf164aa891db89711d49659fca7a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8178717fd68675193d06560eb7b4283821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7a03b6f7aad74a094582d5372662e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73389b37a569ec5537a75c91085a849823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6972877a007fafb0763ed1e509acb7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb4069e5c2f27c010bdb634780329825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecce1a4872e865165ad206020c2a74826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194936fcb68169ba372bf8e97812800827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26599f1ebaa1b80df0b476225b3764bd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6426e33d06cefd73bcfef59247212829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab509ab55d703d3eb03c8484acacda830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77960018234a28c30c216706d3ed0c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95997371bcd5568bd7c568fcec1096832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83806703349843576e8d0fe4f2f1521833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1126d460b4382efee6ab794998e644834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922ca90d73e7b9e79a94117058189e2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a2db3cd24fdbbeed3d4e41c48ef4f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc411d7b937703ac06ca6b4f9dc2b1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942912ff4f07b4c55b983c5f6767ba1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46324d6f6ae9f60580ccac7ba7df3e2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49afcf1db97bb1eb1e2452bcba28bb1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f8515d2911b5be73255104d24345841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877ff19ce754784442f103e14f3f66842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a186f749fadce96fb6c987a9261b4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111bff6ef42bfb07cb39ed18764e17b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2be321a927c9d5c0c5c1f9a1ba8808845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512ef10453c697064c052b7297672e5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06b0ac7bb0d793f070a3a3703744b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c342455c8291bdb0becf27476ff7a1a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b74933f47fab3d5ce2dee1cc4cc72849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb9d6d9e1c029df5bad88eb5a927a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f22c488addaeb37f6226e5db600803851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a155eced05d7fe8ad6e1006207799c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d61c27ac60db7b180a1225aff45ff853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f587cd4eab16b593b5afd0187c51e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1514990cfc9fdebe747776e8efae1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f89735ad258adb7ee0e07b582ead0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd713b0a4cb1cb34266c79e5bb1b5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171f4ca0d32d8427818c9c4458649cc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702e9ada3e459cd709232f7d63156e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d318f952ff0067c1fe9705b556bd483860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032347872cf9d476132df6a8b732a188861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1eb4eec06859eb7bdf8dddba808e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f602617632b57da5650889f1d37f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e85e46a1e5edfdd6708aa879ea86864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b0f80cff2e7277d165a10123d54d4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f6ebd7ca373818ae8c961ae13f39866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc67f6d9b2302cc86f8a42209710d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a33bf2834ec00681ce3cb507efd52868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50f24548665c995d0b4ce1470d6121869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeba3a7cacbb9f9ce700a434dce7e2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36861f09652b8fdb2869562e3cf5a7c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25f26ea7b2dbcc8f5279117a5abdc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eeb932bb03aca1d879495c5dc3b32873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b768a2deae0b2814ce6bb54dedc272874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276203a0523a0db539a841c8f28a8b1a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58cb4bdc34ed403b4dd5bc0de2fde876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8528ae88fb1b6880704f01d3111333877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b70b99d9409a7e11b6997c3a3522878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e341c89601b97616b763bb69f4f1967879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bffd851283f16c3e9394e8df43487880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca5375e20307c012f73de97664d7ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568141a0baeb4cd966ac4e118e1122fd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6183159707574e23c963a9b42fb33883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ebc101a47858248ef65d1fcec2aa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ba6dc4fbc0301f5162b0efb7024e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10857ba2aee8ac242a19eddd84bab677886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28bc3cda33b4f15eba354bc8190f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd6c42ed6ad283726a31801f8ade28888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808df6a5c5dae71cfb65dd24e2afe04889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd17d7d0c2b8c9be1aa5a59e30369890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197de1b4c4bd5d4837d231a6057909f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45256f1fe421a00e5b85b627c091929f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa98ed3b69a21f377a30635cc3daa893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55996f6380b8b476d4feb16ac7d8fc17894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e18286e3135e7f2df5ea74f3543b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b697ee39681a684b0e5da8560ab84896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0e0413cd4dd304d84f76d999005a6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c06e824357b5e8138e46f1f0386eb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a00b6a5e0d94c6a082fb74984fb1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1ccb7539aa6f18fb012b8428a62b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a5cf37818e63d5ebb35cf6a78d371901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ea2d582c1c6b3e9227a9d7ceba91902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da7b403be40cbf6e874642abf1349903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f8fec076b6ea6422f483de8474a16904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a684d465769f5a041aec28afd9820905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2ff28d31a5e94defe498b1f0fb916906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed731e03995f09b39795acf1e448dd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6626cf0749f4eb35beb65d8584aeff908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385b7984bfcb8d28a52ec91cf46b9a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40950ebedf166db1365df2783ba2d6f8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a17e8188d005974046496230cdfe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3adca1344ab6cf58b575901067beba912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37777bc58bd53cf04c3a80e6569fd41f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa07e119a6dea7de3b85bef43d0e6a8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84378668a96d25b72a9c6bba55eb0f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9dc867311502de2070725a88c321916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bab12f678987597ad4782e993b6e5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f807752fcdc23f1dbd160d2d9018422918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cced339c775c7e2d0ae762a981426b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b32cf564cec304e3b8e602c396c0e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a7852ace95c25fb6a339c7720124c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbf9173c1d3506666bae480e808e9e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb918dc1aa9e3acc712b9839ad53b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86033624311f4ec1da571191c607e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e9f37ab02e431d54dc550f2a3a86b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea41d4708b2d43b36b1225201e49c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6aaa420ac45602615dd2c0e85dd8d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250063a98dc7a08db13b98053267211928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e10864135117c8ad6727963ad5c94b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4871eb67a33391c118ea420af4ccfe930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a6ea337c54dea72d7592dd7c0369a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043281109f2e6f14dff9333e0260a0ad932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87d9df936ab55ae5a1c4ed068f582f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10426cfcfa8003ccfeb6e95c2e97b5e2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea41c825e96a5e1012add1222d600935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21982eeb97daafb9657dee6de32ed0e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc3dd1fd7d394802dc8b5d498c1be937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7cea2fc813d51f9f3f3a2c7051ce1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece65b64a6d9b8b95318a9365369673939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d22f0d733db0a93322730f8d83ce7b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5866db999c891313a5cbaf06d3bbc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd966d8ce7993f1a34ac9260d93cf595942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311d593a616eed553b8fb2dcd25bdcb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc04be1f236b7ca1c822bb3a78591f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9072249b9981d6ceb2fc115549da28945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810a5bc123d62ce82696c34961bf1e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e802f2eb7faa64025b118b4615c062947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d3178a18fd322cce4dcbc14dc0f17948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67153d7356044c50986c6129299041df949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1e7b77309c85a141e2cd03e5f5a11950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bca8eceee8df96c04c2578ce07c7c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8d034aab7d486cb18cc2a743cee1d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56f1d6f89cc6477c649db4ca1c9c89953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d5326ecf87055275987f6385d57ad954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47835fcb2b156d4d1622baa6d4716137955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ecc7b095aaff780f7cb1be17e4f83956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10953972afae2cccd894a86c7615b48957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e1d9ea7a85e2f5c9ebb8f44aa9ca958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab8b7f65fadb9f82ba0f009da838e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c539546783cc63847f2f2683185c5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902b16900216632d5adef7b82e3145e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dbe9a49efb665cc6f2b26daa94be5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccfb3594cf6c074daf795f15ef5939963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fe0951132f0201a1ca43a85ecc078964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ec4170bcc5aa9a28ba6a2dfc3897965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb93f236d31bed5b477e3bb9ef5dd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f87ca50643b4024b37ebe1d9a34c4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d01f5e1ab5268145c0f43c4feee2f4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40b185d5f84fbe21bbfd89c6b5988a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2328f336077e9f1d6460aa078710fc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a22fb29fe276873b787115a530395c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e28b4aa9b27265e56cf903f00bf57972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972038c47a3fc16995696cbc9330acc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f8bf1cc2db68b9703d92fb037ab3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9564a143c981bf61e8ae6339b322635975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c1c91aa9a4dbd2e89ca2e6d55774976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3306d8dc71be126141a8098e4fe5977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>