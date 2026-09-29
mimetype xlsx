--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ace69e7a0cdf9857af6127bd8c231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f02f515e576861822e8a01ca4a8dfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb9e0f38bc2e9a668b687f09df463e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9815554768917ff1300408e3424d0ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53febfbcda227370e87684a442679f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bffcf98007770ba7dd3ffd30b43066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a14017645fb2dd262b6b7a246e517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0b142a3f253e52036129307a4f7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838826952edae3d949ba06746bd63e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74583672db976685f499ddf4a1fc1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022488cc470d22ae1251d977738c51d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d6f2a2e51d21d795b94eda9ccf81d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36842dbb96681883720f693e4ab84bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e177d83fcd280e93bdbe6a2c5e4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d6405504b64e351b9e4251985819115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f03fd90b69e5370dd7b1acf7158516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c6f6f38de29ff05f5820c2567ec417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2fe4059e4d66a80a545f67c43cad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681d912e9fd36e375ba277049d1d36a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31138ad578c0522b096e5d6bad8ee81320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b2b0dd454fd4316aaf2343fcbe7f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fb400b46df4686579710a79a245e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3966c19ccc755224291c5f962f634123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca78d0344c0d8fdaf4425d40afd441f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a752a2255083eb6de36554fb42db0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a4ee55af9843a19c48f36992c5dac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dd2931deea1506a07ba15b3cceec627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5aecadd0c5bf60a3acdf3e41391b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc3c0633682d7a28981aaeaa759c0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ebdcb710d0d3aabe7c8ea40f70ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373f5e0d476d4022ac99f61a1703f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec215a24e418ad7f20454209d864c69632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059a9a1a2400d4be59228ef589cbf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68162b41f305c2e9b0fab307151aff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8c543e3ea3ec7c507696ac0b31de635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97ad8042933bbdf0b4cd1ca14a98fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd9c39c9486eae4efb11ea99cbfcd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8750ce8b7b558222f4e641db8dbd9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced54dfe156b7e4b4c5112c9964709e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e381af07d71f5adc6a858a1cd687b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb739594bb59d0eabbde00d288923841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985b3cfab39e8db973e73a85a78573642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001fc7297f16acd59ac273c02d7dba543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225d9016ba9ee01211cfd21f65427c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9b527b6b9d241f74fe0388ae411945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560499e99deffd5f82e2a753608a4bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae118656764fb01899d576d5123b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a59ac7d20bd92a6700ff28373c11c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c26b4b36a200aafcff74340b36169049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397398e4103bd7d67752dfd4b0e1c2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137c497a9a5dcc967063462e1fc002851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70687a0838da8155f81fc416d1f2fd7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214255a6694fa4a552351fb8f4ed8fe653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e432c52f2b621ec0e4b48539699c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f015706f6ddb407c8e19c4fdf1566a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee80d5d5051832f64d0361a61815156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a3732f2dcc6f16648b6fe7f10a4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e34c78be56a8bed27ce14460ddc15558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba7b151dc403fcb5238eca2c70d7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55532c314465c6411820d03362e2cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf02299c11731c47e8440bb7c9fdbdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ed171d1110aac97444a01e1dc20462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25310d5f72b6208a0403f396e64ea863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c684e20513792b7f2d356832a6f67a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac0aeda88492cb4caa7f114434e3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff4e3cbce4b0994544d7759661e4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff6d4378432f51805c35e1d6e6271967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c437d8bba765cc51acf98677491068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99084a53649c63396eacb602b390069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0b37d4edcd1fb83403f39948ec9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70293b7d306453db537b7fafd80b1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cb917a7cc00c887b83c51322cf9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95571f72780ecc8119a20281b7d5a1f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce58a8117f515e75e84518204156c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a57698f95fbaf9dafefeb136b87075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c582838acf2b762a89aff5a908195776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fabeb299e143ad638b28e55bdb94f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52dcae3b0b1f19dd7c492ba63eb7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd8c8871783413bda84afcbd4a2b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8261a8156c4b424f754970b27f9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d791cd6bfdf9dd1ad77a803c4379aac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607dd052ff0dd01953027d61637ac7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514dd6264a6c45d52bdefec7dc22ab683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be44be1b92c9b04725b5b263f4c7a7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3336359d9a22b4367482807cb87c96b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770fbbcd276251a477452e90d3eb9a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bc3620b272bcf7a31f582e2522d0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f6e431f64212262bd0d9d8e4876f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2f7037c125553735f6d3829f41a4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57686bf82bdff129c73b2c9d00cb879690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846194840a6002302b412dc80fa4ed9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4a8fb110d181a8f02439b1ed71dc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a6864556ac4875ed9599d977dfaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df9d8a61bdfc413897ba7969112ce494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb81c139dfe97d00a33f99bd7177f4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfea5f2fe44d9fcd276b1590db5eec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eb1eedf489938a2b533b400f9616597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e412b9819290a0e4c2091b9cc46a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbdefce43d235beff83af4c9431bbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b872bcb6e97d56093d4095cbac064100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a462ee7ce02f6ebce8f8a971394cd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2435e47edae0720040d1b8dd8edbea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d00a5605434212f08ee26d34f4e357103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8d3fcce8964709565f72f9d36ae65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c83cd8b0eab75376a16dcfcb18296105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66233f62979834061c6e1ac389815c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b9e449f9e97863a124a3ea908dfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fea2592940d7a97f6fcc4aff50d7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ddd55dbeb7eca38579b2d67ac1e21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22477f0a66aa3c928c23ade31affdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89070f975fa61480372bfaf7bb43c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779524768f29da6096f64817a34b5ab7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473e5df1318d68e0af080f1a68546e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1c0b313afc0f87981cea888d6a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0c5dbe38d0937a15f9b753f75d9e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fced6d9ffed4fa5efc4a5c594ceb1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08a0d1a795f7141556d8cc8c56183117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324f579df670c9a4ba97f8eee4c982a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33938e9c2440e873e2fd3fb188c2a8f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75248cb0a7876889ea4bfb450a08214120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beadc2aa5e2256b6571d41d2441830121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89451ebc28cc83d11be413b1cb209ad2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac479d4a4e4ad6f2cd1d60e2587650123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec76a168083019f5d77bde0f4c5b81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0eb51c52d038151083e2cc2c0c9b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a381a3730d3cc377780ebc5f4773126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb428378800e4c6d9c9ea3a52f4d30fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80114f68eba1cce035053f79c298b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521d671e3bba804abc6bb0cbde34e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef704f30537c79318b7270c625e05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6e73c98fba2183dac62bb9fab7dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653bf49080ba340576ceee3d2d99d1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ccc7ab7473c263b80f7e78a42566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1330b0fd2ae417bf8af97b19860c20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfa6af58fb4399b6a17cd73bb543aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43fe6eab754e922bb33001aa87fc8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956fa3b1fd8651362136377a7718e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b27ffb8ecfdc74b995eec7e8da1eb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d8c701be42da4ded82d24598fa455139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980c3e63bc5ab8915549dfa71d2a94b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a957017e8e9d126be19e36b973b9726141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437389b4e41ef66c596e11623fe670142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafac4c315d9c38355f01d8223d1970143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2f9e9f578726cd4b466be6b89600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37055842f85a582e42ee26627b94ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2ec7620df9108abde457944a32f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeace60aaad85011412cfd80a0cbad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900dae12f0e7d7e374b4b2756f1d88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8eed8b1b2d5bf53c889dbe0226f3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b74106e11098b1be75808bb220ebcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3050706d76eb58871f07a950fe05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86680479dfe8f3f2bb292d9d109923d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ca962cf65018275cef262f8d7a24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c98672c3f1acbe9529e4e4ac44ae1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f46f41a306c2a3003b714e9d039c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164699fb876b02d0d28fd87aab1efa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6c78be23a1852c0350db0abf6d5cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9153051bacf1e46e50820e51ee5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916f8f2651b6b4b7efd947016fb2e26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e8767251aef6a76f642b2b8961ba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89400a4fb1f592631473bbbf166509a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe049e8c3f3e3a85cdacf9c438fe6f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997d359c058041e0947bf0d785d15d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cafebbca8aada313b4fc2d87c6527a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cabe9e6a7048c68eca287845b332ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aea79c2611f3be30893b689e4612c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0fd23169475e8aa649817dcfcfb84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc100d89dca211ffb13cde0d139670b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff125b5dbdb51d0c00165c97495f54d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b8d25cbd8e6d63a4cb58bd52402e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0cc6249695100feb5642b0f201cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df9b2c86a33a458c2eb8ddd2a14ced172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375399e8e40437c499ecb386b5eb79e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8801ea5531c72353f52c9caa4da8cf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a30a73665e0a1e2b8c91b3ef54cdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd393dcddbab60867abcbcf35c812a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148173cfd01d9750cfc859e587ec0df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c82844143d6da770b4e1e00cce55d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c0f819616ce46c0c15a244997691179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4d0f7a7a658963623b1fea2c1d59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7765f57cda7e770d15aff0e33f060181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887dc7dc8353bc2e4bbfcc180c8ccdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c5eb8296ad497cf58c8ca983ccc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d572a92a41565256e2142f62a05fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8f732898f84552e6649bf396a63ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5940fc596143ed523f5750a49d4e77d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48424901b19e5df11a27ef8b9b86fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bc71142eeef75ec92bb8efa037657188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef0bde89bae085c9a64b6a7b8e137189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd069130c7cb987523e0651e112a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9fcc63614657ca258e1e73cc3fcf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3883ae70756e636a86f98bdb7dadb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83500cbd8c8faecbd34c51162d888e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803cff932cf4343a7461344d93108a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbb39e5423b78d9892d5fee18a68bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8598df3928ad7d1d2954da56c24bd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db16abcea6cb4bef325534917c8d17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0b4226b025ae8e4d07f25b8e684d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc64e5e30b06adec88a3e226fb2a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d760afd9cedd903df2396bfe314346b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5709815adcd484639527059907100de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885afeb593aa156b1db297c8feb5571202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f16066a1c210c5ebded2b3e9815f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433502e228ecaa714270c8d0a69541a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e9d05125cbdc60a7e4cf16003066205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8cd475675453f32ff6345a24aaa67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f485f20578642ecb32dbac72bedf0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89469dc9673979ae60b4bac497f96a3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9982396fe60e9ed4380b9c5ea8130f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d47ab7f7759a203ff3e42b035c9371210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08470381c4891188ecb6bf44cffd598c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31f58a83ac558882da73405d8512cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f15341e510832c5c0c2039cdb7730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac5af5085d67a30e88633bf20d5fb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b7b5cf6caa49cdc26e330d242d017215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054bafcbfa32ef87eb6e3f71b1748b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242b19271d93a373371bb30a5147d84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713e4950d75574065658174629b228218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad169da4dacd730f7b33ab4a1254c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1524314a6683dbeb1d218e31e5c5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf096cb2f7974b3fedbb59b2db7fcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93c8f2e4cf6bf6b34690822596cc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda3e771bd425646b17503cdf0478f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd059d10df50bd27fd148642ccdc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d3d9d22b7159f98e7c4fa0929359c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48084242c3b38c5af0587c4a3cb18d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2bf974ee953d0fee4557fa0a14af0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed766bcf3f9756e00e1e8412b0088d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014e2412c1f09e502df314b2699c75b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a13e78e4f8caa1f5b001d301b21a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ad81b914cb2ff175c3a50e1355f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7b9f374cef1ea0973afd7a41dda5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9850a458bdf865f4777c4af337bd6a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6caab37ee906e880a99589e6723f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c02a4e64d87a054db628a24bc21c6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d02f4ad848bba0db9bf76a87afbdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d651e38a0525065472fc7679a3b422237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc671c4453b36bc1355486721381c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059582a46e403b1d0dda8e82ccc10d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735387ad8890bbc2bd9dd30b6981fcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa2f89c353accf9ec2a5869970fb46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1cf69eb05d2a6145c5a64224fad66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0edc003ef794f0fdf3af24bb4c1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efce9aec918c5959ce88b7b8df0615244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8bf7ee67a9e32e7519093af401392245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f126b7d70c6e38b9c4b92319cc673246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f3add7f95287b64004c1009993622247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77858e95b12f113b3327d2c5266ab64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60748e0561eb1ea919d12071828deea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a89c2efaaa8934b496ba665d4908250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f763b77dbd202ea752718e3e82628c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8ff275698d33c67445ffec2f78a2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9659815942992ad2eb02bb2c0475253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9632c8c226e06dc84b6a43b3ac4f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1df2d9cb2b7122e77562e839aa558255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a0528348aa7049bf38e1d3bf9d53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead0197d13ff022b31bc31502c5cae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168799e96e6b602e10152f107df3f8c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b3711e9502e35f9db9f2ac3ec4fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eaebd694ec80d515309e2f3e4be36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bd6f93b93d6cf7154253621ef53e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9725d10c18bdb736054f238682bcea6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609bed68c6c6c1f1f8cbf427f5440a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119de3287ab09d4ddcb8e7f5c5216727264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316950bbe95f8296a8361c5f447b981265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991df8f9b52935d69aaee0a8d1506a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b50efc953452f79da4133bcd86e25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061d148d37cabad00bd4cc8ea07cc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfd207c6ec42c17242350c2a00fc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61bef9586b9edd44aee342047b5495270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ca12fe8aef670951c58787db25a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d18bef62207a4845e819b64d094af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce066c59333cec86b315a96e7f2bfb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e7a0209f8c824490a1b8cdc1acf2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639336e36df3972e95512c82b80685d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a292e73890ade1ac6b7faafb4bb89c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c677aabf89dc494db61c348698ce734277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571239a4f3aa877ff9353383b871110278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202dcb32dac113d258f0346d948468a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f466776f5463f8229e232cefc03c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02830b204b31f614a4474a94ae7add9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aa0d910b7e827b220b8dd981f8040282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fbe228796a48bbea894dc75a70c27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0ea7cff70f00c6037c72841e733d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e197d5a78743b1cdb6646ea7241fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e409a407dece27010edbbf289cce7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476b4ff0d87e1f6c5ea6823ecf224da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52ac5b7eced06269beb3107508feae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583b4e0eb69a605e94b2b02eb289900289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d8a0c99ff7f5cc77787940f78cc10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7722f58e5d812e55e21c094e73f9a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2e34d78efa5f09e617cf4b011ae86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9ad83bb9b90f4d73734bf6366b053293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7bb1a1500591c70f055759afe7513294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61039661a2ceca21064786d89fe8140c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560811687b56b0c8fbbe77b94ea13c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea5663bce0a55b6f71748aba6fccb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797162158f14554200edba0a190352c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7982694534912cf77e9de3061420ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd80bdb1955a159ce8bdfa564a91b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b34f4a7a7fddc45abab5ebd9adac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735d7bb06735743492a0add74be1c4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64887b24afca257b9b6d1cfe5f8be26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ca4662eeca2f05404ecefd1d1593304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d360b68922ca72abb32738c64bc338e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a5d8187a42cf7e350c76e1ba9284306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05f659479804fee87e11a95b8dfb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2602a20c845a60073e97c47411f1b12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c820bb514a59450f4d51fc8fbb96fc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3060460e1efc1ab322e056f9b78fb0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c059bd9808c5b14d1d82c2464dfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad48334820c343e39b80602aeb55f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9538d77af0f2858fd12e6a76457c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007f0125bcef0b03061f68b6eb87ac4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7697f7a4230c7710d5a8a241b758e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ed61247a8d460b26fdb5ac743ba2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791240431a2f34982a3ae29e04ce2ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b34525838611480a76959774e62f2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70084a1b39adca9aea9a36cf58702d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c8677034387f39c5fbf1b2464640320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c853d3f5084244bc40709a12be0c7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61163e27884728c1e96cf83ca3b4ccb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2e28469c61cc6a79d48a10f12d3b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539281a4e809f59827ba0ec91a4633324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ccee4ea9e938f876084cf6c75831f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab88676e0222ff86247917feea28bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f67ea5bd1b0411513c94ece283d1e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6c148cb7ffe9dbeac9ea7cf4038e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d28f7e37f1d59c3190108a62f1fc25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92eebe9841a3ae2bee750b52fe5d94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed69f6e376e1b68e705c2b9c91b567331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba250b5d9ff13fc7b2801dfa837b1c03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ba4551b652b45af60f3520aca8ff2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d523bfac6dec3ee66cd587f5311c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bab402ad3553830d3a07708c7b85a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a5bb75b164bfe68f7678dd582a28c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea0d59e74f99a9887ff59c7a92110337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d2113c3dbf0192734ae43b67904b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f0ea625097fcfe837c21f79ec4cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc00b80e6d6bc0c78880e5e74f2a8f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5424b4c0edd13cdeeca00cb608363341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0daef403b63cb4d1dc00b70f39acc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e82ba45dac0b64f3aad2cfbc8757343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f456e2f91dfca3921b0e790f5f8d20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35792414e6fc627aaaf5988f429949bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53e800da125def1dafe7559f9b7f8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49454e1c868ce000fe3326b37b8f07f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd9bc3857543d143c18de75474faa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11501e2f43e817cd4924c64fcae6c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6e855d3e002229b9677489897c6a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f106cca36d30dca0b5900aed5ec2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fba96b74f302f4957f8999994824a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad9eaf027db9f9bb80243c54eed97d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2e318a1aafc6fd0512a88d889957354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975523d48353ffdaaa10c2a4794415c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6ee646d7611d45897a8592265c121356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f8fbab7a4acb0e414f57cc3dfeed6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d561cae1c74278233cde37dd8a738358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4487e93e190baba764342aa193a3e6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c719d1064cab7d5fc04c085a6e08a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852b431320864d1d3df3eb6cfc169f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f68802831e3cdfcc69db740da86cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33469171b717026f53c3fdf163b8caf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206b32c705ae87c7973fa5db8f766b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03673f53cc19d28cb43dde00bc23b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c5840511a4a8ceffed4be65380de2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f908644ffd1f12e4968901d0bfe9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad986a6c1918510926903949a65c5077368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0baf81d8f054c0b7efbba57964926369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac48cffc4a392a8f5934743ee78ae5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6028f6ac322bf425b83f2026dbb677b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dfe5dd674db3cb8daeffaf4049740372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc535a1757fd248a63d4e94cbad3820373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b5c86cee0fc2a6e3a4dabfe1f65af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf7e1205d0ef7c395cfcbe1a512399375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641c3b5ad91b2af753b913004cd19f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f501e013063148590cf258150cb6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf4a88b031a1a74a27f7cb5ab9a8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a77ac4bf3484f131426b94182eb0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba1d4d2138c5af13ea7b6d428d7c6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4692a75ac6088b3e5c7644f4c3268f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b049e1fc6efa8f77359416a9711d97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a0234a44cd84a8592d9e1bc58f826383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f52833e2dab5a0da59bd23a054292384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef3b4d098d095e4228728bf3252e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e162bbe02b6c90fd494c97728dc347386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8a421ed1cf78f4444c93d74e81728387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448e9fe45d0b449711145e663d96e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee3d89ebdd298ffaa20fb1f019a2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef6f43d4de476d5d03bbbf73e57ddd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c457493e1b9b001901052e8452715391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f51b4f297df5dff7c2100531317c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77b44553ca5451a6c5dbdd50e4dec2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12743ce1adb444693288337c81b0e09e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0d7e17892631323e63b8130022b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc437f73b850399511fa29726ddbc3f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442abe83022c6e6ece558e266d4863b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a5697c161fca8d41f3a83b7bc1a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135067a27522e789753445c15058125e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063498d38c13c506b0693c29a68be8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b097e4c247adf2605a61e7a1fb816401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e225ad613913457c664ca2ddfcadb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19feca7721c6034c7761fe79cadef12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9dab560b90fd5c665550af3bc4706404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e50909b7ec9f317a46c1234d44f25c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1fc00d4951fae26ebe8a9d7eec857406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca36032178c9163d976f32b2071183a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fbd81488f768bc02b28ec3471f975408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844b4ebced5b44d20f2b02930bc0af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1edc53d996089f61ec4439332dfdf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df704bd73b95d7788fc4a9e41ec47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec718024dd229fdb198101eb1f6f63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ccfcabb9b16e9dbe0f58bfc020fc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b4a30a932030ef49423501d2e1aad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3886751e6138d19d6af5396ea4958d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862074fe9c77e3526a08446e5f4e5da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de9a1af834f3f1e21e605361e56b0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e222c150c8b96735bb3db4fc6a6200418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813b2c2af7f702306b9cae1bdc5a5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b06995f0cf6aed7dc7440710ed0dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2faddd5fcd60474ac1a1d106653520421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a895646832c1a92d5c6dd2260d4168422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b66003b72ab581bdd010ff9602e084423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3729522667d71655ce5a23d2303134424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80182dedf4b0c1f8d5c6b35c118b2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd29f550120f49b3e9a56c6fdde89c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddfc1eec6f084caf904c1b18fd4be9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50303bacca59029b244e489e018e271b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e2e31aae4485ee857c5217837f42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adc5953efba0dbc5db889a6a780099430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42269ba6e6c835714498e98e7268fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595bfc9ef6aeb8ae81cb86944f79931432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f0d38181c0835888939041e27048433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642861d3f849bc277b602bf5e81db5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ab019a1d4402325781a8a38c4e9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c9728af0c8226f36e7e7727e081f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a553065172db9a23df58f18500a3a3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0305230a095df88d81d30bedcadbda1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00374713012e91fde92e1540ad563439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbfb1106e66f9760407b1fcb338a1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a789e08287884c176133b6a93edae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657b9d108d5fedf1f0d4a4ff4278ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bf03ae495b7bf9e54f8f0ecb548c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78812eda0af24959c99f764ce524d938444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589dbb14ed90375c290c84b821cc836445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3f62e60d964bf30918b53d2cdb3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeba99691c077cadf12f36d03084ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a777655e355bb355d94f487e96bf161448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cdeef4da301e72ea8a0798159a5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea6b39989ac5ca03f147d072d0506c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3dbcf11440c74f3b4c8594dc1b85c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415afdf587eec8aecae567456f3fcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240865db86d4686475aefc8a42e2fc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad64162b65fdd5c66415045c27c523454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05943aac1d297f54a54b716b099ad3d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385c9c8f7974089b7c11d991390d1b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b5ef7038a1d1306216360b91d704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6835b16211dc2b7dd8ebcdd83fa1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6935e4f215cba207a54f6d22ab1418459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0173a6a1fde52cca630d345fe0e10f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f9ace039e843dd00fc58764a61178461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a851c0fcaa4a341bdf5464843f016462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9098d112ba8c8d8dda5dea07572a2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a75efa31e7fd479ded2f6f24882ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eefff25a6fe8059039edf67d5e891465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c43ccfdcdd2642f91539a0dde9ffe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91b5efea16e6e7f2d10dfcff308401467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65709b9d4677347eb1badf87106ebf09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6c80376c0ce17b246ba2f202ff43d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067031dfa75a97c4a776d92716dc9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada6163cebc8756b69b93046d173fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a648a0779773017d864b4f4b93e29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c9a6e49ebe80804a3835e40c8fc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876b0f05cc6626e97892cd4f5d83537474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ec995a4420d7e5d5c66c81c1d26d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de188b9f930eca98bb75cacc6930d767476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c757475858f1c4da0b6e33c62e6462477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a5b8e85b68566289d7e85bce0a7e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10382da85b43e0bb42846325d7abd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a931f9095db964a84def9d6a5342480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60b99a9a205fd90dda6c2d80385058481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88ecb3b9b54695126074dd85bacccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2915442c28a2441247dd9462b10c349483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854195148eb783a96a42b329bb571aa2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33a32627562e31296955fcfb33192485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a40d07445226a229f271cc29095f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e36bae8c215d7a97f8ac0e290ddd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490e92eb287b654b6fe380ec42dca4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7347a27df2a2f1d6a401b15335f97d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54538e3be8a2a4c4f6fab0073751f547490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475148e6df769bbd9b083335880ff29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04287c47c6408e28ccf2db9023ba4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3ce1963b0b45b72ab2d6290fe0f9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b5bfe7cf641bbbed6a52b201bafc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016650d4fc95c03d9b708a18ad1df8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade631186e0638eb9f1831068c3a3fd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ade9268afba02c1ca63a1d36e4f75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a9a25e1d6d5717fd3eaaccc5e27d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eede9bf251e4ac657d51a7230c065499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272e1fc4bcf4a6504845e35d01a934e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db39a6949c79a50ef1348bfc7b910d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a492494a4606a15588b08d894258c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b983d24be75a48c93d9f74eca8478503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144a760c80c86941248e31dddec3a7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938180d03cad2e6d884ac99e095f7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c441868e2dd12b845bf9124d4a6d88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f30b477bdb97320675163a2043bc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379414d546f85118305ba46af51b188b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c9a1591460c1e3f1241446f1e4bcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f9a2c348ebdabce162afd8685d99a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313430a01021be862ba4ab25de942a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194ec16ffd21ee8de504320f377989512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f037977758c78c0b677dcf87fca156513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c1922a23854b063230e9eae4b0e3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97b05f5b473c349a508519161be2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655eaab2e09ec5d6afad6b835ab12f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0cf8465bb9709a7a70d2ff0764ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bc3198ea8672156b7ae0d3c0d421518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db1a2a2928bdb19d8d23514ffa913c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ed76045d9e3e2d3c22f88a916f5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8ed4c79237e3826a535457169621521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8756c6985f3c73110e621662a1f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4919eb5a3f7fc30d54156a4eb9787523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44fee65d9b56d97608b166a6fcc669524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aa78f5ae360b75a6689df3c76d3c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae24aac560271e929bbe87c2a8b9e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9bc6ff86f9dc8a05188e915a958b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7660819e158b6935bafbc072752ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6a103832b42cedb5ac384a2cd448a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645f95eaff8d85f97f9a499b33f6d3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a503791446b16356ca8b00eb8f85168531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cff39ab7dfd16cefa5f0f39d81bac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de28cf826adb3388bc5de66f94a20d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab95114b65903ceeb24d5c533ab67eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a4b1ce87b9ec71e2670e94554648c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d5ab4883c19b4485cccf03383d497536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555afa26796da4d02becb727b12e6f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322ba665096018475904fb895e6dc07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d084572f036b2f7cba9297b66f237539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ca35d5fdd6cf7822f0d8e6ff4492f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a12d3be3a21f05a0730b5fd21ce36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa3e85044cf207fd1b858d7e2f860542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24876f12bc598e1c2ffe181a4443d8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa1cee998e8b4b6fb610cb77226bb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcfefd65089f5a6f16fabd613f2dae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818058121f487039a336314a658678546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63fdde27525b74ca470105084461ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ff0bd94666e0adf147405afa6d10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e3c40adf3500aa8555d0575693fc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88197bfcc66eb567141397edc051c5aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396fd96e1751889f82979aee3fb282551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908fc610117d8d942c2aad7595117b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e4dac0eaa88b562ea8b503e545cbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff67eda40e4d27ecf962a12b5af80ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7603980c65d1e749523c2756c87e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98dfeec111d8ce9a652a6fe849e0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c434e66b7b9f4f8d4a7849ce5498b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c84b90a085b8598c2d9cf8c8681f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b35da6f0218cdb781437a4d3e80db4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a978ffc28c1daa3ca3e3403550c9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f247bdb4ae369e51fd5ab129b448a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d38eab8c080fd005c3db252330e59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf28a3931a11769861b000f111331f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8472608268a6623b78221306ca4f7c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6ed2a8a54547dcd4667537aa8ad62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f525715fc988a5807b46636e7d55184566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd20179eb6eab856a3e7c5bb1bcf75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b60096d2edeb047fb006dd92dd8b4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa89cfa3335b6b2dac1d09b31ddc803569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942cd48fd3464ad353309ca16a378a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c7c7055111241585bc8a66930186571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b1bde4028889a65fc5109787341d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70cacdc2d2f33f1a1f3da72a638f23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b107b38b7570a356d93eae64b8ad39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae7219bf1c16caba89a727158af6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14efb0de8b7c2d9de68a54370f3b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc00e70b8e32037d15147959bda6d98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cbacb58c36cdaa94e9bda04708964578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd62b4712ebb743d3ad7948a8adc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cbf0d1a611098be9162a2960e2988580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b5d68fd8b7509c13b2e8446f0226581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458d6897c1c434f571fbf74c9dd6403582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab633e2b2678948649a3a78e83fccd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c51403aa2de3385ad81cee854b0b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a52742106c64f92b9ac8798c65eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6b84f1ff57a2f05473c305595580e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe8046ca349a84ea646e6fc51eaea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36beeb05fde4620b680dc880379fcf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f606e49b15544af90ab18f24c9620589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c1e23bda7cefac29420f1bbb2455590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f130424e527b896e27290a5658cdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a9393eb03d4473649f1ff4c742be8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e200597a3026d07af7ff6caf65331f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bc9e95814c0cf3231a7fd1c0204c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593438db29d4c7636a7550aa3d7da8f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ba17097600c2838d341bc352b090596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15e08814b7b97aceb7a8487a0f2494597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e12a122941e4db4b561c2386b52e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d57d14dd0820a2262a1914d001b95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba523f251440a2a2cf1c8e8f60b16d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef05f45e639538d0cf6732e348ca33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d360c7fa4965f8180b3e328fa33467602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e9567757e1ba1ab7208961760d07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36646a150f197c0697b32f0590ea3c55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ba9f6e83d9e1a0a5377a0cd5827f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769e413c3539b7243d85816b047207606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0f6f97fa6162405e60b0655629c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe071a2b4450fef2670afdf923303dc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffcde2a0c0455d59e263caf0e9a035609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d6ea1ff2b9e91263bee6734bd4b6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453dca4831f1d647be912f07e4c1dde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4067d27b178976d73ece045a414c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb65f17d4d8a30eb98afc9c57c0760613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c3b33b4d1a0d0b1c25d4967f3019614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920161a4e0a07ee605dc52f158af266615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3d0b813e7f7153376f295e3935c41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7593b2d14d1ac8cde2ba2a54920f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d924f1c2c49e3c08fff79afe9e2f45a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10023e1a4fdbfa57cc22796a07c407c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa1677909a76a37366ad4c234c00cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849748b9bbef7384d6d7c1ba71cf28e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818878ef1f605e10809f018de408343d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9761b1444ae1065350b7da9908bef74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7c30a1b7821d3d3426be572e93a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed32cb43461af6e7b56f0ced3182b88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f0f885b3476ea26d8e446551961de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d209a01b71781ce747e2b221b58d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3bd2c0f2015879ee6f37b6703d04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a221b10daeb5192b3a21a70f13657629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72187cd0c61807bb1ece56eeb2a8a6f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff562fafcd0260f4de254471dc48c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db7ecb94fbe19c903f4dafa01dec51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ea2a05dcf0a5bb761092b3663a18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d5ee5d18f6d6af9763ea745f45db3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e77b13079b036d044518a2c763106e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc20cff68ec4dd32f99469c85ce9c68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae1a847fa10dc9a72f7d51695aa0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe0151f8fda6befd020d12beb66fb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a408a88686c796dbee8182d707465639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c968532165d99a6e8adaae548422640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba1b8096d95fd0586f6698eaf4b3ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f35428ddda4cdd1a91a126f03714b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b909b4c25f02fcf4190cf136d77d19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc9c9f53b45b843ba3e3ad15e96cac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208799e45dff5a0081f347ddb7a285cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccefd56bec5e602104edb633dbe60a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f06855a7c312864b0fa7ba6963162647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1968e25ce21f5070ced3d4a72d0561648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f512893db2a7e457f1a0cd3809fa6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1075abfcfb98feced792cf0ee89471650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39d668c6265895bd257605d769349b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea215cdf6d532731ddae8b99310fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084597738b3529f9fe2ef1367164629653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d25c8a651583cb5101869611e6787654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e4776e72e812a834c635e09b3d636655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698380b7710c62c42b19257e65df9b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb74d2d57c6118d904ca46fb0a55b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc631b42ce26fe6c97064ee33a904c5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3eb41cdde6878a704efb1c4a76ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b551821f750bbd24e4b79864ab9ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd104201f6cd0e407d60d6005da750d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b3c56fb6b50ab0d9614a22a34942662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b139dd2294a972b9a6cbd4c5569941663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6fdebae81e4ea9a27c9eb32d4cda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f4c6d0c744c8306dc47e98fde16f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9913e3c03a4686ff5ce7aaaeca5b72a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf68a89b4b76bed556d54d9efb4085667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40477731c42c0ac354b0b0c9c3c5c59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba4d27e9c277d21deb67ec11406e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dab3439a22c1f4d2f0542c35e7458670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927520dc6007fb013e526a15f4dbc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5845258ad34b87c97056fd8a99732f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddac11b3a10c6d00224d7f211eeb53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581d88b76cdf675f56f85a769ad7f32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb482fd0b923414ee30c799c6c6673675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded6c3b428f0cf9afe9f3605cc14976676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7e50271f81d7b3bc58a5df847faa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b4ae9e6ec98039108137b3aa621e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb19559af5373ac07806dfd91cb1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114147e7c76672fa1a98178f5c8c598680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef2da1961f6e49beff4a6adbb830a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687678c5926df8cfb234fabc9856abb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94e6390ac62c4325192e19cca0ffad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbb5488eb8f4d0f1a87395f4b931fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f400a9dadf0d4a3ced35bd8ec6017685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f477c2c89c6aada3a5732f88e7a4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca34beb332ee89bec38001546e2f2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452e470bb560af1968ef94f1bb941c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154d6533b27428e1b90e68668a25eb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c5321a249e76d8fa90f88b4fe9e08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59665de9cfa61fe356cb9a9f3431ab9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14815ad76c4305b22a2a8f7da9b889692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e5c2b97987e24aef561f320b2fe69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f951a693bba7d1b2cb5a90be2bd92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e296975ac53c5575360140829c04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93cbba6d93074bf8a280091cae1f2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d563dcdf168773889fcba57152e71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045280276391dc9ac3dd9a665bd80e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dd410147a7e4b17934cfea71d60a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2fa56c5f8cf8cc86bca58b5007255700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea4780a3d091ea7faf5ce0a208c07e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d0dd9b62193b584ce792d80b685a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b5a826c1fefd857b200adfd90fcb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434aaf6e20f8e790f6f89aa2f035e10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3a56cf468b00dc89c520fce82bab6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfb01ff156811dbd6be09ed53b6d4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2d241fc6d29d4c222bca7ac9507d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e596b975eb223ae3513f774ee643c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82408c1422754a62c7cb63a505f0fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04c6babf96c2b5039a0d86c4fb2dd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622426a44f707f3687a8c163d46bfec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d6faf81dfa911104f386ebe257ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63a27119c7e8c4e9befe398af6d907713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9499071569b367f407ddc2050f6d55a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8f226966c6b7735f7b66ae3ea5752715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dcc1d5ceca50c8053c09dcd915cde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d45b9e6d7a0ddccefabb2b790a3f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab799902ad1bf37c8fbe885adcd392b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5091f0096bfde292cf358779832260719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc763e9fab80aa3420ddf335997f2bd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5641c4d6a94917d8065cf9aa4d00199721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d69b9d6bb91034681b315a7e6d2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd7d55d9295089eb7a0cfc064429ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc013422e03115b05cdfeb6fa96ae18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c824a982fa0f1179a4068da7d004eb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f4dcdb6208d399cbcb64dcddcd106726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2bdf7a6388f64cf1de61a26c31770727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed63ecc48bf93b466b70f2b62bee78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04641d528c5a32d7003d87f94e9d5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bca9e09e99e90a8150e924482ed87f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65628fea840db152689eec085be98e84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347b53c2272eef0758a9b6a45db854732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be648eaf6cceb421f371a52a20084733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a922c61fffe488a25363d06625e2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe40af96684c7fe8208c5179de7b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb814aa70b4e238c3ad1b5f7d83fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d4d78f8f3a4b872dfe03def379b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fd8e49fc2321014595cf7235a7c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a6e6045983dabdd7d0f95079dfd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f3ce596b3d2a24ea92ea12b9dab7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4cd51ccda1ad11c005699bf26ce1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce49508b16ad77b10f56ec094b2da9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6f2a3e505a65532becd8bb0a7752743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529310bc89f61dffa6b46c7b4cfdc44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a84f32a03d18be9e590989ba34f53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfafb9c4be88916b0e5ce7cb282f013746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c535d2fe1cd3cd35db26853a2db89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03bda82754d27d5a7d2e7b46be2454748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb105e19ab9311c02d2b4fda76fd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1cd7bf41aa031e1e3ce895bf7ebe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0c46ad3abc71b6ba05e2796e20748751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50543bb05d95f19551d743a547cceec0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc4e3e02ede4996a7726e6a82e93ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e46496bce988e3f6bf662cdf38198f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6614079a6d587fed1cb1c86b2a1fa6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fd56d16b2a0e67e5765c3db07f453756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6733c240e064c70944be7698c2fcb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5be58e05e2399312f9ff4d7a0d5b46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7fd5b78a5d858051c9c67aa820f80759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2af366845505fafd6bf943419c65e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae97ad76b14133c51bc2f21f1efb71761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4928d05831a7029dca4fe03511292762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c9e4d62215ae12350850a470b2c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230a3dac41763b5bf9d9951a0a618cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38215992d8b5b4bca8c25744df8ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e21a9a87ad46b09a27ca5d6470e53f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5607ce18ff811f262c103d21bb41f74767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6e7bc2e23a0881eabc3b4bce7562e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeac8eac5f014ceb33d21eb9c48c91769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61846d9ab4e995f7146eb45c5e8cb33770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59354e84b229f9cfb6422ac19fba1e5b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea61993f3724226a77e9dee5c668ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f60f5b35246d7ef7d54bf227803ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0822dd80a3d97cca05ff38da7a96c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab551b987bb2ce81603622fac55f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366b31e5dfaa85bcffc7ebf4f468361776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf0239e5ecac9ce6585fb91c203d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524de9814f51e3bc3c14391d5ffb67d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1bc7fc7dad8484b568d97090b9b5a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e97494d5f08b789e3924ef26281ab3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae6c57a6293d17446699e2fed9204781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f8e1b9d92be3251aa61e3e03a944782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddc9cbdf446d5ba3e21c67c9607958783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a90e96ad8501a241f171a4afa9a20784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df50ef418d4c840727ab18f45a55a3c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987d694047599cb48f64c18cef3582d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bf1602e7d9d5f23e9043ec859ce9d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfb527c9917badea58712da94ee537788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdbbe0cfc47639e6461fbece638f88789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdbe1ba17345b62d8cbf519714d313790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8dc9d15bf9492619c08a02dd1ab6e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af937e38a57309381bc54fcdc0861792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339256a8bb121c69bf48b140abaeb7a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104de7c5ce3c87c14444a14bdfc8b94794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a6b023d9b8e84a1ecc6bdcddab7a2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757513a9485a0ed42e61ba1d77a57174796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5806a14f7ac49860a459bd17d4b57797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20ebc41e245b24dda24865adc2eb2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b8a424e71bbbbc5d835383f80d66a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421be723fd7b4f52e8d8dfe4637e044800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576f7921494d4e0613f661ee7186fd8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035f7992ed883b54f1eede4e4fdf0e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf5e3d6a86d6d923504ca5f8005e99803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c59b65ec43ba8d91684d71222f27804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612ef0ac6b237fb5c9e6e6c0ea628da805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3677c3ba9abc184051f5d527781b14806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86baa71b3f2e29de5e18bd4287a02c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba1737c2ec5b2a7fe46545692824e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18b6f44c24c1bf0245814fb6dd1538809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8771f82c169bc9c043d66b53c91846810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12291a1ac5c9fc603de9d214ce2348e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64b8b91ea4f82dbe734703afd35918812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f94b47c661b6c55342194116e4c98813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a386b738053359d6c7c42cd196b4fd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa45b74e03adae7e7a72a0ac628780f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39ce81b5124565f7aab42153f7a460816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c467eca98493e51c578e3c776ac03817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12a6b9214d3bbc20f2936dcb944070818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314dcee9e579f76e3d19df5ca6ceb32819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2875bc80d3c99accc795a5d26575390820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef2c2027a2625487b7ace66d0f55b3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366137e0f1a8f99c1c9015938a807fa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba52808e9beb9a012d5aea0e98831823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1571ed4b1784374f071f6fadd4d811824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460d1653f3849042601c706f03102c4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced005612bcea5f4ac789f1ba64b4e1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06463315dd783c6763777d8cd81e95827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a074f34b62ba7257fa2641aea252f0a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39459f699bbdd8021d228e1ea68f262829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f821b6b92107aeb922c9edc3ce8b7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57444e461b65edd3b6dc688cfdb46468831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce1732878ee998202fded2c102ed7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944100c8521e75b9aa92f9fe7e473d6b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b2818954c44c94565730c3ad0ebe3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7401f61c1368d26f381de55850ffa53835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992d7caa55c8ec77ab3a1e346327823836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f1af4ae16bb817615e05d128aa91837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5edb6bb1c59afebe8d6666941b1cf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e484d4001f30c16d6dab826062de839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163ec70c93fdd1e3c4b3016615f0d8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd85f96133cd960983cee44724d827841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b66851e2a0f0fdb666263c90d3351842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688c3582b3701dbdc0025f6bb1382a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12b854da3202a9dc5640dff0bf6250844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41862b748c2fb07f659fdeeec3e1b0a2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b83ac95eb2eef293803c592e02ea77846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa172403287fb6b9f231a875f7d6b3a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf2cb1458f8ce09be900dcfb557f8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93332436c72fc5057c18d42d355997849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba276ebdd2f89f14bbf54110563cee44850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbf7b6b8d9494e9eb46ad9372fd68e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eed18c4f04d6f67e8096f19e9fa97852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c938064c5c075eea5637c688358a67853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de59e92fff68e4d5bd6b86f3b25f5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dcbd3226887215dd163224bdccfa8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867d1eafb2bd42f22b79cf51e5240b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d27f65e52099f9269a8e6b26ea8d5c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab47f440fbeaa9315dd7a9e313b579858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08d28e07ea5d5361c536cadc08926a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaee637c122c54a60db96c355206b0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2173b6955b8d245020928d6894f4d5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f500325fba6c6e6a027440f1f8b9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a851345eab8d1d164c18507eb0ea0f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc9b33f70bc464665f72f00b965cad864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e1c3a11f30a8194898078873e461865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc4a8ebdbb749588d8858c6f18800d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5718d4105385eb80fdf335478486867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4573ace9528df44eebb6e421dbd54868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1311d758637b12ba54f4afb70c3cd7e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc63f94d52b5ea61d01814109bfab9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf81e95de5759ea937bdbe6099dcd0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be5cdb3b0e00a12919be66a0f01bc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06340478bd9ce184a07ff4aa989ead873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af810401db0284d14dbcbf2f76b7b2af874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0bcb964ea94d38ea718306c5dc43f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02bb1d6fd9b726676cc28574d4adbe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d595fc5c473e3e8de0788fcf102b6f6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3ebe15cb366092b88492705c34349878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547f9d61973eff6e380479deab3cd9c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194e1f008ef53d449a1297277b3f88880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c949f43136a026c0d5caacf1b06584881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd14dbb49d30bf6b36ffeefe2ac2e88882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a3c758e32ebdc49388d2310502eee883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38865fcb614b3bd341670fde6c9572d3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb6a507de65a869d658b8b63cfb672885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465167f79b17eb71d483d6d2e3f89174886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9c1fcc130ee12c3c5531a060b0d5f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c182d37080317cb074e06f5048eb809888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af7401072af955f2519869157664d5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a877c138f6d593a9f33e1d311e4be1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd8cb82314332cb65ffe575238863891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a49a77738393cf43bb7b3d8f56b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0839bf8750aec431bfd3fa354bc76893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bda4b4901cb676b7f823c85fb5a3a9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bfe0eacebc4dd6fef129393d424b5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16dcbb8a5e4d1d1e2220688346ff30896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75568b01047a6345eb05060e56f8d781897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e42bb32afe2f7b96aed093aea706898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb06be4d3d315cef6dac4ab31acae6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ffd3f6bc1184e79ab745c021465f9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d737ca1a148701c27b4e7f2b716755901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc2aae513a22ccc477180bd2f4580e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0284e6edcb08477af383ffee6b8ff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c013f0474439887b9a452fbeca31904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13bbe416c29e99e5c6a8b47fadc275905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0170fed9458599f76e5f41161abf390906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69a32a2ba62f6fdccc8ed91baf3ec907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88343848c7a2f54a77ede59477243908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd7f865df8c9cfdfbfe9055350be0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa12503acf1dd1fe227716d95f5835910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b52ba9974c1c225d7c3d56f0714ca911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9baa807dbd9a17d29050ec354834e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529185b213707a845e7dc9900d6b63913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae82de7a44d83e42b365e91acde9c4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb09445dc0cef40ab1e55d4dc9a51a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dc8d3bebb11f81e2c0445738c2645916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140008526e34863f85ab0d95213f4c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150c6359d96c5b27db63d6eb83ffe7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f62cc8ade0a4f2c1cc1a94e62bf99f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d7ddf0e4c4e0e95c4c37a850efd82920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90251be0d5c8c25cbbab6b92933fd295921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca394c36900f5a348421ef3662f21d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df83e0edd590798920ef81c2114586923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387a677498ff2a498c3e82eb1d6ef09924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724f12e3540877b79fb87a7881a21ac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee935ce4f442c4f7208655b02f46137926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758aeb5baa83f20b582d4d7dac92eba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4206f75d779c613ea9f460a0a68b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66783ca91733ab64a1724bba075acf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b0f1e08f0ffeab702dcee7fe2bcec930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c514de92469704dfe95081884fab9be931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9435887bafbe0019a67a27f2a7faf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1276b507872521625e150925c1f13933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d8b06df1e6c1b4d049e6f0abaebac934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86395f145ae715ec716c434de5659eee935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754881158254ee280842c389dbc8e25936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16493998b143cdbc9ed3d7beee1e57937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec142d9c7979f55adda978d756b9d1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2842c849e426d65d7a9a8cb9a5cb0b9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a79aff57dfaa6ef98dbe685efe5fe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a03fadd12d6b93579ec577f3dd517941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d6c5c6d8576133a5e53a15c84689942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17da2955f1f65ada891cf07ca96c4e4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30372368ef5418b1d5d00ea5f8e7b6b3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f1d1e211c6787eb94cf58d725fcdc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c22db0474c3888b4c604ab4766d3c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917c9712ccd17d8ff68cafba05ddced947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d29c77fa9260cb53e64b5a7118295948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd09e5d87194ec645f6b021479730949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f38c676741266879db34902e5e0482950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30de1d75e8409ef13c7b92d0f7482d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cccff5c0c4ad1b36301c0f5372b3d8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa687c31e48e1989e30d8e6f7ff86014953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db72c061bc264105d169595ce3f94954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70505b9206bbd2cbaa03a132b08ad069955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57fcb766bfb5ea5e667ccecdf6948a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea163460fe9cd11ac8fdb6f484171f83957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecaa1496cdd1b73343e6a636d13f84958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be08b63b254b47851059d597a4651ee959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06534478f9dc6869f647d9f19d96f16b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c8d231d1f6e07e8345b469e5fef56961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6d633173169ea0d5b693534c7e36962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea3f18175bfe58eeeb82ffa11778f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6d99cb57a6f3c43f3eea2b9f00651964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf790c9220f348bbbb5581230ae85137965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf65ad4afe9d6f2e12b5ef9951200966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0d0f3a54a4294103fafcf678adb2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9902ca460302c6fece9f22c56a2096b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ab386e238442165dee5297d5abb35969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb887ef072dab90f1674b317942ebde970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85de84bdc12c6b704b7834570355da971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f71c4bf54c0ebd639d0d52e13ee72972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfd54e8f87048fd9d255822220fe10973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd827de84ea8d6ec78098226c88dfe1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a81a3315fc9d4e53b7bede09c4ae1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff191a8e25e805391032689a1362a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf721536d587526dbb328f13db2439e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc2d5ef1b9551324f9783447697041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe1a770b26441cb2b6617ea571c0842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bb40ed9d817ea485f9af1ce2d48513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab497a2f4e939b52b3ea194a6ca2a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f072432900d98ed9ca01a5b3879845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75aa45363e334d5c720ea7df379b146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a617d002971b5e5f8db9dad8fdce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b20275bfc86556541df82e7d31a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aeed84f6a924e5b9c8340b554350a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a977a7f93da0c91b28624e1dcd8a1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab004c551ba8da88567a05af0b9a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824a25eca066950aa61f6790527255612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca1e71d46fca54a79aff34abaf6d4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623da0bf1a84534967454a37cf1985fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0f064b714e0912143797d20fca88215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec5b0a5c2c55257c4efc05a8e622ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d7460edfec0ec07181576df6fc1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a253933f7a53e12ef424f0b90e6e9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97a74000ecb1c5032b91090c188d8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf4cc55de5ca378801c691529632ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac915b4be1f86b0b44f88e03166849f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7816b1818873cbc93747e91d5fa361522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268eb13c7fc595e0bb72ff2a9dbe9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8af52485f47d279cd54b50a1a62d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e5c5fbae1e00e3c458846cd0b61b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f16fef27b4a2103aae567bec2944426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f16e43aae35263dec250b1bfc9f0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226112b8ed04450c8705b3c426a800b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10036cf1e6e677b927274251b657bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b08873897f93155c2cdde3a9b867930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32532eba2fb14547412891e67350fdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a5b929a02d236baadd1b81d5d83f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959481f962f1be739755a95ad8e5cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89536dc72fd5855af3ecad5de74ee9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87eccc70f8506a05c835965447fdc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9eb141c91e4b3443b20fc7987b04636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a64b1019c0a0a29922eb379f3d7c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58426b359e65c1cd8658c820c1bf16938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9e46e09662b4bb5818dad517ddf1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548729abff44c495c155560537ac7c3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55d9e4c9a0b9cba038f0f46229b60e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91653c310bdeb1b206985bbbd16a6c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbcf3165cd84816560df63b1a3aa3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85062e9bd84023d5dde5229fe8bcd3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a54947bb3e8d6e74fdd0f68a2c8db945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9309e0aded2c0c1d8aee5865e0a1f5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed71dc3bffb0566126af34795f22fff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df9b66791e27e05f763040587761248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a87c2681202a2e6637a1ff8a179c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3ad6b05ff8464555ad3474f4e959d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cc3035784f26b27ad710166a1588d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386b14e296de85a27f27e575601c8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e4051162190995870bc65d447c96053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff36228e621f468afddeaf26eacda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935af341092bbd9f05432f90f4c62af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5a8284d090c0abea110f040ccf22d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70082b5480076efed3188a2e72fb5d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6491cb5be6447ecd68a7eaa9064dd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b2c895bd9f117517c456efc9509b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f5ffa66262244e3e5b38f8a2ac8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded29e3c4743d865cd00b904fb3ae2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28fadd3d50e80160df6c632b8f79b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f739e82b19ee1b7ebd9884c73178663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea920408c373b5eb5bf860660b5a57764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d46b11acfd2a839937d05fc8af9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d650e133f81022708d6f007a114921266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be397b356151d29e8b879b3bb9c70e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6788e23d7cbaa005dadacb03c81d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a233c69f9a3eaffe506af48ebbc2e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62551d9551e779571115732eeda75370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323319818c3aa996fe15b3180dd2d2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbccbca14f7bd306bcc6f68a47f26672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1245ec496baa0af041d1f61b71962973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a5b3e5b589f70cdb94c87e496f50974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427515a55babdada71e569f2b024e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bfc211d17bdad0a0892a6b299203076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ee14ec763fa1b326a7539802f914f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3de1fa3ebcd62328a5aec7c9fa1b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356fdb10d050e4cdce40d886198a81f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1954fcc5fc835e0d2729ae3b1b1a1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e338a28e2281affd8613e080b56d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c841fd83b284489382004c8be321e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf2fe1513c989bd9c3433166882a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2bf6a80a7a23d6e92a54339a83dd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1dcd5ff37b1ffdba06f712f712a6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af947e8dc9a43aac2cb294197a0a6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31b93734b59d13144ee31d0dc281a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a06cd66bee7037e05461639a9995188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba77fae456067306d53182166358d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d73c49e0f3260a75a28ed08763969990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84951b0d586220b53bc8f284989d84b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d25bbfc1aac50b13aa4b2a3d89fd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cef438b576271a29fc95259d4653693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b18b4a8e4abdeb94f72b416c1c8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307876d56e88ddd1a4efffe8415197595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac44d0174bb89b293543dc6784545096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357096782be384e844f88c34114ba5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363f5963bdf324f9ee18e8c0c2f7f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8909f03dd3a289c09184fb1b9ef2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b238fcfc9ad9d280b7044f1419b20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4c525cec4ad3be179f9330b64fabc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ceba69af5f8f3d8a9b7171b912d1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61262c458072951baf8b7c208f4d69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdca19a190a8777f2a3edf93727858104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c225743837c9b2bdb4c99309d6821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603cca3fe8a922afab9eaa88795f062106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80523815d26268a6d4a0ee5e64c208107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a08820a34b72414c5c120e68a035e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e05cb6b2034344fa4244a6bc662c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4b9f5e9c4f9fd16b243b7d7db863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb2172423866a82c4d65e42551c081111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d5027ddf8bee552344a0d3a2dba5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c153dfbb51f351b31c698b371da08d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702267a789b8c764083876ca27783d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ce94375b42b3be60c2ccd1467870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1d6a308b9a0c29cf10de58ff907a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e4569b0e355cf2132e79b2d3e1e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d600428d75cd275e19322c9ded99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f7749ff4030d6a8d946c1c97273cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d251d9886985e8b4118b7164716e02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b37bb1e4e2f09a83f624e2161829f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd8502ebd1fe0aed92c2c66d4ba38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd5c19f86b2fbf1c8024f2904ab9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c4f131ba00397e6b20931ed126cf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8fb76dfc61cd595726b4f837fc5e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04863c74d7e7d5795efccabb8f8283126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209f8a63f1fc0a2bfd51f473ea15ae7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b1481890f49f28e67e71ac8a8f6f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d01c81e500eab200d0985bf883dbaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ced9fafd584a46de93c2cfc29dd45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687122acf6000a331d7aca46f3f482131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b20bfcff984c24d1bb17f95cb31a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0104dd0f16a6f073db7c87caea6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c07c7e88071476182391aad34bca5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec1f3ad46b896f2c279534bf270b5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e39906bf9cd48ee7ae10ef25738b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba4fc216812a1acc09739371ede5fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5842d7e66529e4ad405aecee15a0640138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d6a0a65867b60c3fd8248d3d2246e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dbdc6d61cbc419cc2269b57a1eb7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb714fc7d4d5d9c9c2c34a55bbb26bc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d2d82ea2d235125a2a998620e2e9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9684283fa38e4927d4002aed50418d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f30597ada44e9ed2e25dfcaad17ab5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8830569f2af5e314aa4868326af3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb101171e7a15c38e1468ec8eeb70ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8fa32c0be0c3721643cb459269260147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d431248e0350aa732bf02d83fb46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15cb425d46727fb904f5f66313d042149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6440d56702854769b81f6caaa0483150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd15ab7211acfc20c72804e746f70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d8fbbe9b4faa84ad86dc28c3a44e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de99e1fb289a0ff439a6d067cb691c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5bfa3b3ead9efc936d77f6ec9555b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4beb16b04ead0a2a0579821c2d6db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8cea7b9408fabded40d2a12b02f30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa5086a9e3232a72c8eb55eec3ae3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdab36d9eb3d0e31ddaa6eabb86a4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50698f29ad5aa9a2f7058a6a5b819d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6304b83470e1951ba018d6e06f39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c73aa57f8a8ee7cc21c0fab6865213161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf229112690c87f38d398d431e26630162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764517be33c61fa637f64d8d0be86cd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d327b981948a38c500a1cb719a088b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40811f9426d50c6804e055f13eff4c1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a04ab2937383b13c09790cf74f5f83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176220fd0a99d4435ed3099ec0e904f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6651cb4f873ad78771d30f21977f55d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356ebef094905b791be84d4e46400b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0308ee7f06f850bb32b11c3a5918e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a054747ba1d03de36a37d6bf018aecd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4557ac6c00676d374dfc7d578dcfe8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288af14523d843ad33b05d909ff7c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca116d4f9a98d97b0f7fc155e81e85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765a1c3aa1cec59c9dedea4331f7b3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb63072a12029b7e98bedd976acc045176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b0c4feae6c69a76f3a6c809f75afe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba552f44a13ee8fa96a57052763e43f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2992cef5c07339f3f577835f0f1a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb6fce76e6544c20fc9b13291ac7b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b9994bcf38fda947d947d372ec81f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488aa227371431a2eb30c41835788b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb06f30ef78f7ec3b97fd88c4c6309183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970e7bd04c3e4655c1e73a8f06bf62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6680ee520c291e140ac95778de8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b75397dd3fdd906b403075572a1dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2f44ab2df7148aaf993231bb57272187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c5c8f32e0038fe9cbd1d2c3feee94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820ef962422f7e4b30abac6347ff87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802b00bc258b024ea2263bcbcc7b20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46e11d266894773138f595d0bb3866191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983d3f9121fb936a46a2cdebd4a7b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f682f85e2c0a84106106062f3432ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d465739948cc0bdb75c5a4542f4a144194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef927a100f440973566d7fca63d72e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9990678703fdca0911cc58e1ea6c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524d0655b2c3178561a280045273ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d567c1e0b2607e2ae06bbb66025ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6024ab8345bbf86e428e2d9402c2bb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1c9da104c8b60ef03bcd9a9cf996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e48c54faf5615414365f1dd89385b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be8ef60600b5dc0c7bb827bb541d06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af65b1d31ae087eef97cec727a733a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58088eb25943b2d8868fe57ac81102204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24506a4594d21daee8b6e1f2fe266277205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b938ef0f159193d25e980e7967a822206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f6df99f914cdeedb4edb142cff91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d68d4b85e740ce778df757b191942208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ffd677611f425f380c1f28e0f162209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e5e099ebc33b8ec7f363a9d9c1217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf96eb37cadfee165606dfa297bf12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98fc71bcc976fed3a810699046522212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68036cde01eb679538645cd9cf148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efcdfa3119ca3bf6ab654752700979214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdd3c039fb6c5078f8770d8ee9ffc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88d515e1ed826bbfe616e19f5b23c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33398d134ab4364e87070d81d4973610217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b59420b23d0a04f30738cb487e053218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f23bd033defea39b60e6746e02e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d367db8f8bf058edadd0022959e8d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d0d246ec35a20495372badec5b9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b903efe415a14fcf7e82fc0545d793222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87180b667c141abaac9af79e2bab3d21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f1ed8ce3b136492c398c18f43dce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd0e903ad8e26fe6d683a4bd59ea6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f7e2f00a8de6129637d3bd377108226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf30b7553e5950b60a77709059cfa28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493be9379ba5b8ca5366c2a360eaa0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ed5963742ed13e8684ace8f810f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692366b2148381059b1d9afaf386708230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71cd10189a8e261e7b634d797f1b08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61276b3bf1d22b3258baf7a7d6bc4fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496524d0dcc47778a5828fa0b946d09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb4d88bde60000b5eb7401bee288e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a1f09a84d470a480d72d592dfe75c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c18041a0e96c330ce7560f3e40c53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0697983c48d1b70d2e1c0469a2e0fe1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2d9fe7db0a5ac3c9c0ce3673fb53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36d8abf733e0b0a737da15ab94db10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7faf3560e20a2080068e8a641e8ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72700f65d50d6a2812f298bb679eea2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a024ef4a179e4fca3c56e8227001a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e3cab47694957bc68e13b653545d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda168300f80a0382bf4ff6046574adf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5fdb23bf4c21eee5bbd40f04eadc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821e8f1f309498e2d20a4ea5aac735e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e3296f95fec645a3378328a9452ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf67f8e7d5e1b8b166ed36212eae46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dd5745b6b46bc350c51ba549f0646249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a059e234b2b04c9761d14271272aed5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376923db229fd0c2d550c4c75ce0ac40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001c7559137df609a8b4f8d13f0819252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721fc9a8a313550733f84f4c5dddf38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de00209d8623b241ebcf504ad14fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf43c7b8aa58c955076fb264c6bbee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d611205c10341ee351ec0d19e6c50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5856003db665159f718e35962711179257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21806e56de0beb50fbd6f09051f138258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba034685f67452aa228f14796f0361259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274633490bec1b72b7a0cbdcf1d9ace260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d796b173677640735b58d4b6664b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e28a0c51c1034ec708007b094c736262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f4f6e6d2e64e62893d37d3545c664263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36bcd4119714a91a7cc209f9c39c24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a65b0b05a22864e7cb4a424a36fd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ba482d7a0f2aa7fb963643aca3de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92204572a5538d0c70c6bba0592e05f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607296bb15d171a4bf8fc9341520689b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a093ae0e0b02988d077ea1ea3e26aa6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd064165127b193159b01e30e3cecc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d49425dc9e2fd2a78d3b6e8222da8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a1df0238bb000b334f13a4dd616de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832d7a12f09590781f5f98a3b9beb55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41f7d8ad7461f061469fc0be1b771b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e753fc4bc8206ce5e97cb4c5e63fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82883ce7eaf13624c2b2ffdc2f72051e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f9654c340c66e02a9d2390e4ccbf4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f202a4a1253f44c50f590ae67a8ea6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979666d67fdd81acd2414008b8cbf82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ca72ccce1bce6d108eb862dfd415280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9651ecca266454a356e9ed6c261f76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401e090e6c3eae3fac843298ed822e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0045d864619be8be6910980049552283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a085f24c3758288adeb0787e1086828284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86e978a0f947723540270ec8f6324285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb4c30fc399e51b3b90b0348a6787286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5976f861289a76f7b82837248aef103287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432f4c6b6a39cfeba6f143b2b579c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a22c23187e0c203b25a6219087628289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67c75de453005c5a509e0dd7d5e84f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eed42bb069da01c663db68b11482b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c37e5156ae3e1ca37f79dafe71c94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2177778462ea4479f44d70f4474eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35d6c8f82455e654f68562961de36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fb902782e3e31c0f7e60c76559d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5297feb4baa33e7fefa177cc570aa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e30414b2636773ad7626f31b1da8ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf670c43047b24421378974cc1289d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a78a94ea2f0d0e3a3d289070076ede299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d065077814f51a60e3e7f9c3e867300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e16f33ed434017aeca079092fbc5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aacc75eec0c87d21a6db63cec93eb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e67a17a0ef9ed8fb5dfbc1d21a5d80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189222585e16d6bc44cfed6b6d6d31a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1bad4a9a2e4ca29293f8d9c11a85e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9d369f0a02470cb8a5d5920896798306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f06d304f236f88c3cf3b5d35e0df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a270ce15dc73ac00753f8da979af1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9809da1abe015a4b17ab7e67fad08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a69b5dc21eed6635be5ed9e07693310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ced68e6e91061fc7b48299702833ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836947cbde23ed9d99aab0bc4a32f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb8bedfdca9119aa267938ca509ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401dcf55f4d7cf35d2030f9c6e08d13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabcc16df3c981e7f121a733ef7dd11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7074408162c415ef6ea8292e10327316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecd229229c0be7b31c74d3b422b690317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479a8d31eb2c80aaa4578aeba8b533e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccd6e47e6a5b122015bb34e5d8ab63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43933e9a22543164c22524ecc8409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a04bed701d89e750a4469b9c8d98c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc1957f1503571dd14ab2191372ee9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26e3cb1d3dafa1e788782e80e9c253323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d19bb7daff5606b3cd3e8237df727324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c9afd7a51b1f2c389d51f98df1a78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670586022c23630158f0cecb7d740b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017b67b7bdcfed1c54bc4c0a1b596c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86a7c2576e5dc3077428637729a91d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4ccd12ee8a874b5ed8eb04200276e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab093ac9eef49e8407b9e0052126e7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299c642e28b5314ebabaa4697866cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398793db472131b4a8c2a3d86c544db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b01abcd5f92d98c7dc251a2f8624e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde87a2dd60cddeeacde2d442dd6a276334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1068b6d9c2887dc71db8d1feadabb7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24129733818f2043f8b8889a58f1a94e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa7bb5607e079660af7a39836ebf74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30d900dc5e1ab22f4a378dde44e62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9960583c981adc1af5ce5a97f777e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8be0b86768e693424e516b46490284340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c57d964f4ff5dbe109660ecac76550341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac9b201193a72bf9a228882716fb9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769ed0dd91fa0357f8c95fd0efe4dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6d93f85bcebc68c23a47ab10d21e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6f7afe49f2dfa62bc3f019640aa69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22242593dacd764ecded47f7c1863d96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1dc94d466eba9d94a217c90b566a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d198e0543ec81bb49dd13a0fe05485348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde4bc06d1af91f0afb39f61c5bd954349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411836eff4ba3e2a78336ec3a90c4007350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbabe3ae5b518a26ae58c5e6daed66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069263f67c5baf7a0d0086c36b58a6f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9bf1607b9f64f368f599b35c10f83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219eff8a1db892fa855856326667c7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30056869afc93abca4c778bec8bfce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ab5c4c36b15b842cba50027d3f776356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8967783f87be2d1200d7a7007160db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42c314972fd98f57387d855b75992358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3103acbc2b75745aff97b698d755359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a7eb48b41733797fecd915cf27a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed40eac0a98402a096c4a7f90bf4b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866828a848a7a03e36e249914cea7046362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601e1f2994518b3bb70fdf990f28e3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb3e37e89c513ac13cbcea646bf9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedbe859bdac39baf470d84f5b77a28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94c75d918cc41e39a1e47c94f48379366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bf3e53fe6014bd42f8ddfaeb668ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa3a5afb43d8a7bbb9fe96d270c47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bee6020887d80455cf04f223d0a09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9019ccb3986a723760e830233e97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61db37f92283e7933c9d7afd06c17b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770876f6b842ecd0c58318e1738d8c0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6934d53f767873649e3b14ab4205e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f54c7a6cc47e3c32f5198bb4594f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0831b084865f38f5728bd6325bbfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdadcd678e748c507ba7f1871165f88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bda754215fbaee321c8aa6d462b10a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe199e9eda308ec90d4bc1eeeadd2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b738382ba50e160252689e1e07d250379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369e2a8d23c634b9b6858338aa25665380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972fff06602eaed582318424bbf41fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98a73da1649afc842b7ff08036a724382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe96f568107cd0969f0735c05782556383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b03586703ef885506563ad112e26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec3cf3e1862de42aeb3ea13a26926385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cb5c9aa64186b3d7daf9760cb59f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f72ae47d16ddcc206c5a9dda9c5be2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f59c7d50c66a102a30b45b5aa5a7be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0014274aa75b70d994127dd000d134389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65dfd083ff752c7b7a008d20f7f413390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a521fb5c09d58d6f8fe55b2fe8ae996391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f8c856effd4939710046a5057f138392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613bbec32d0c21eeee5b03b09f6d8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335863a17962e54e7900ad238ccfd253394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede073191ffaa4e05d59d4c1a127e071395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac14266d7057b92120a9fcc3d6bac6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a5c13242f3dc443df4bf656b1838397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5401ffed738fb817530ed62597b04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10611707f43a1862fca98051fbcde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c9a28314d309fb874689c54ffe67c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50192c32257fc6972c22c32a2070503b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539125f9168bbdfb2fff516089b85f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece0fc8d3283cea56eca0c5976f3cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362961e31896546b1d29fbe9b9c5c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a8cc3606392f70583ab9d2d4984a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee61650a1f413e62e7b8454b41219b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f555d63621575cef024b11de3dba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc6d9f8b96b2ce7ae180387739635408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f35ffa01a757f258f3ef745d79cb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35891244da73a0240fba069b3dfece62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27cdab3e4b6663cf9793ce0e8d034f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18b316ccf21606fb494abb0bd730e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519d0fc0fc6cf4510abb0a95a815530413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48858610d47fa7d063cee995d14a516414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6426f68230e45b2ed5a6e2844e3af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e1d7d3658345c113c08c9071a98f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc561f0084b34103a043f468c346bdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22a81ce0090ddccc64eafa3fd9e6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a69acb3d384469fddab380566dac3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e1887896af32497461489c30952bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aaa3a7a2b3e269571a27d1b04e058421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8a71e086c3d5740c2a6cf0e6793aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47c9b50e24056ccd2cb3b8118f0fef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95f41e8cb326d13a00532c04486e36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b10028102f12613dec0b084a97030425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac7eba3ab52b9771c7ba2a18e65487426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08d281e8183ab5bf5cfdf4db4816e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7afaafb825d89965cc0d109b319b72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a776be864f67e2769e24eaf1af88f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d940db1261fa2f71bc4f0cefac58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1033d03c8c78d1493f8f7e4b08bd69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23863ec3aba7b613b1a85fd135af4f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6dedff50dd7b513bda632912687a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78cf1e7d82c987e0df31fccc46c7c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c109570ac6f8482d380ed532c56bc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9587d056f5dfc6cfa3a171ddfbd41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb14a1750f61b3e8afbe3748735702437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d58dda3bda098294c6d135e3edf581438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab84e0a2eec79f4844f97634f911d5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd6689a8b97bd00328eee96ee77eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f14533ff61b54021392aee60f9756441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2fbdb5c010d5f9f6ae2d6797f68a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea21f4fb23e19f0f38b01dbb577862c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfeebeed8aa3fe992bfcdc54fd0735444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40121f50d1a2a990176a76a547f506445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac10af1b1e3b797984a6caf159ed30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2c5852cb09454017d7cd5f3f6355c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6fe55453055999ce4dfb98f3973a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aafa989098afbc70a47d5a81aacdcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc6f2d392d627cb6b1dbc8b191129450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cdc47b681a2af3e6b0e6b2c15c9fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5342fd356e880c1b83202c85344d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914909d264b660127060edcaa8be73b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b56e359f329879ef328febc2e5b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b16a05be5f87290e088926350c892455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0c2063d2bf2e0e314eed79174f37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafcf80a465d032c5966d8e45c9eb53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61aa6f8cd782508ed63022f340187a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ae75e038fa2330d1f21bda1026e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b630c6e2e1f10d46e12159d940e86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e771b6b076ad3a8499d2533c49eb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80206e4c15e1005dcd76dae2e63c56e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2565d5c04cc60fa527fbbb47d2ba89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6363fa125beb2a56c3348c922115c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52125854feacc8785f08bae08447f11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82769b1ebfb3163c157605d14901361d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893053c82ed86069fd64f64952a1ac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dbfdd07f56e0daef8f654e607efd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ac40781f59343549ff6d31ab10647469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad37d8018cb79d799a0b32b19c4e6c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a6f1bfdef69ebebcb92eef6430e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b5f4ad4c6a8db80883249b8405da8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc5ba7cd0fcb5f2814fb893c36a96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47ec374a30cfb22c4d441a076dfb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8212784fb765121e0b3ead0fd76b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862b10618fe9898e8519440d08238a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc92bcb54367060d75d51de3c544ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef302400b3ec0da59db3219a3124a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcbd2c216843f52f934fa675e8fa37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e0a60c52d3eee1127d95a913caf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a994d59e1be85d94d6cea979480bced481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aa28d59d77d46cc9d71a410dcd840482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4ab3599c05b016a33d5676016ca5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c3427d5395ae9f652b5c90a939ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7fe4550dcdc53b8e8985f94e63e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbfa65ca88761c0b88ca54e1cab524486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5723495e7cd55531fa0e5e5915bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f89abe2f9a80e203a470a683f3572488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d3e1186d5f4c975e4005ea4f64232489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca7f2589571612f8b94510df85a674490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d4126490662305cde5aeee2de358491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9644f4909d53c94bc35f6b3ed03fcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f90678bd7ce637257064f7a07a465493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eef6f776fe8673fb2a8f24626483f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead5c5d26bbf32aaa9bbd9f46def37c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c0b190a2284d12cb5213549271e1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9d06b06116d8fee0b5d65c13ba786497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc95ae2904eb8e26312761df14b987498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2ed0584ffe2ead7b3ad6b86ef43a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1885a7d2fa9dbd4643e4eb2761e63d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e8fffb9a4ef4dc7e95eb12f5d4d0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a7d597ae3fb32ed43f4748f3de1c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21da561479818a3e4f003832a94da2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d042582411f9ee6850fd4627fa1128c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70615a692d416119233cd761c361c322505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f4162e337bfb015a3a583d3aa6c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71632c118c1dc0d7840870fad24d4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960166e3abe2e5ea9e81feb2143607e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552800c72b531ef6d5f48ce53e980966509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb9cc2d2a160160d5dd0e5b29a8e21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f65424bf84e3a9e7eb9331b6b12a7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624884ca59d166aade931621005a8631512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305eac5c7dd06ef46c2c561aecc9c04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842f07d59ab3a81a0d489e39318be6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d6d32c9026b25b675930c639d4e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8207548d6cab91eb7d8cbbcbd1da066516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4246895d6de96e34fbd9e770a5e39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432739180b82b9efc12d0f9ebb29907518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed481a383e6f745343a571f23ff9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1537fde32eeb7e5e95e706fd699485520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b36b6f7ecf97d244c5a4d767199d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b84636cd7e919a2ecc5ecaaed2c66d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb5dba8628d12d44920c016c32c4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580150e9ad4ccbead03bc0fce77c533524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2bcd7d9ac562846052256ec35c6e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09128064ea566040eb64660725764e0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf668fb87b49e3231c47d40747ecea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bcad8260c5c9bc5fd18285e55468f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a002fc626fe4f61108e493409a14c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe115f71cfa099f1e1777a0b75de1c7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce424d5582da4efc3c4ed5e7aba4ccf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faca6b6ae38bf9c9b38cb83607a670532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7abd8c6936e872e8634e05c66fe0bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d02a36c4bf82d3c86f39b03fd8f144534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c47ec45c182d9206b578f1b9e7f70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae391eef3b158b75e12f2384ad3c800e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b05348027b6449cf9e4ec3d35413b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd0888b55d7f1d442b8af068e45fcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd1d1e51c12b26cbe523c5dc1186d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f008af03016d759eb615172431329bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab07c19ea07ab4398d56625ac3993e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f682d1f1a0658b3a18a21637cbbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a03b62728def99df829cb09402cf0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca31b22d911ace4fc8cd459e3ea5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0db1e2ba38865087eb80356ea9011545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed12bff21ecd9dcdeb3ba0220af89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b5c6e569c0b114c33ec74905e60b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c503950c338f30aa0384750cb35a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac42913e3b463575da4c48e6363913a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb079700089844e73c616eb236c57ec1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b414727f0cf57e1fdb9199ff7e7ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c627010850ea5d6ce13bb22982d8cf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ffa59c36c427712f81c1f2944f06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30305bbb951643574a4b7344415cbb77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c394fda9ddf815f50c010a4a40a9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5cb712a76a4db1bfb9fa57dc6e7ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b7fd04fe731b2decd2e680f3f3524557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02460051bfda3d251e8c8bcf0df61754558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dd337787b4254b4d7a337b353101c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93025a0f949f3b7e2058b8c37d518560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e16830d38686953395c7e5cdaeb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9be7175988cb0eabb62e2740178c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c323ae4f788cd6efa2053d94e92b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e70207ffecf690a1a33c6a64e5f57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5ac4e7506e3f50e7b42a8be138529565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e35709a566fa83402d175af8ff1ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c6989a32205f69c340e513dbae2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236715407d170ee02600673f94317440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8aa40adf2a6319994b70f16d00c41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f2bd2966e4de57c96b5efeec17681570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bcfd7088fc0c2b49bf77a06ff84d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5719df24cc77a7f8353de7269795a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e67a68ede66ab605d520a7f18253573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecfe5503fd069ffdeb1711ec51b8b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d0477c2b29b974ea9095815f7eb27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c33ba34aed2c4887887c6b5c6c8d26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a39575f30a0b6b4e4a15c94c35f72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cae22ab422ac8f0aa5ebc366f2cdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bb234988b45b07dbc1b67da975ac2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc948cc05432c5e4f25de06fec15d6a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6a0f3834de0b563d7e42f47efd33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aaa6252f2a540ae00433ff10511d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d78b1951bc7d3badbb29b9ae08829d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef795ef9c2cb75ba658e559f12c23aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94119069c90da5bcbd4eb44256b452d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9325ca178bcbb7b4b467ca975059970586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3a8aea86c64c09a2481cfab881056587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f390fa9205e7b4821f2bfd631484588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e947e98f581758d95199e03c97493df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d5cd436c7652e180a35f83feb7f6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cab831ed3079dc9d8d617cf6cb7e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a470d7df91a0e4212042673b79cc84c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b827bcfd3fcead0ced3b346d4a5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada54545887ca6e4044625a07c3539594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e26ab52555293c4d6ba71845c1a5ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252addf5d44d4d89ed873f3abb92421596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac8c573c83b8df15ab6834e80a4ddf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4eac3c8ef9aa8cfc5608e2fd2e8a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0293ad4878980e3d00dff9b073f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856e062c3cbc2a35c03fd3f593c244600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df73fceed6d1293ccb396f9447454b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a8bb24922f2f0325ffc16578daf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd84d0b18376d9dd8d14de4039a45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd007d308f977d0dc3838a17e5673da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd124164f3e3c4c7fb3837f68191a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72e926f2194c4f08fdd489a339f4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81ba79ae7d97b67355cae33e05e4e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2cbaa6e34cacdb53333699b8c57ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85e538bbbb95e604982ac278398db9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea5ad2ade1c3f418a7b4210c6f041610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e230f799e262075f1b57b43ef244c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d917ccb34c117760f18fe859d904ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e89fa5ce68644fd84b0d6eae0645613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08551db706d40802a563c7d7a9ef3c07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de792711a15d8df447a5be6b981dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd5f1eb85ee62f095aa2ae9ff5bb28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b423cb14d2edc3899e07ce18d4572a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8c1b05034502eb5d34503dccd2f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff61c0e5c76a3d7bc074a10e1cb2b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96cb3babe3b90f7e701a5fd49ff29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1381c17597869e55ec48aa4cfd468621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f147bb5bd16f167fde188677514343622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df599cf86974c95b821727adb7a49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caabe9a91a2e01c18c4f1d7a408e657624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd77bb39292141a94f494e5680b462625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e322b0122215617f3519c204b8427626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25fe335e90f68cd1a6de6f49fe15ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1e9e3928c48b2cfa9c2d6d2cf9809628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116e5ec1ea9dee50094b5cbc2b7435629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fa0f607f4a64d2f6ff84383f82cc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963759ff0622120258643ff17634b25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e4746cce7f4c301a0766cf47293dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308fe4539476e9cf37b9262b6bb71a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70bdd153cb40e8f03f0ca38affef6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d4772a4fcc255fd016df10f020ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119282e94116077e546dca4c16ad9f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b311f149372ec046bf80adb86550637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902327e9223461151eee99b1454e6514638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940a9b2c8e359aff6e7e29c8e21cd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e785f264b60a7e9d671bac405b95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd63057bf4c628d75e22f637a2a59a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50737ac023ec9d229eaa9ce13ee3a899642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541050cc83b2b5df7faee385fdb9caf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6371fa8027e7f740621a69d0c4125a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c730f2ff91938e439881e21d5ec26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2ba82654dbd29c80063b358bacae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eea912e1c099c9fcc7a59c15b9cac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da26bd99c104d281c367a8f3f61b1ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607b088618a9502a204f9feea4e20ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8442c9b9b1b7e2eef4baca6ce4b1fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6fef90a9a74ad40aa9a7f01c0e71c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920833dd5fbc6373792e50e559e3b451652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543862ca89583695034b875149da43f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ae0e2fba01de608eb849a2d8313d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c636397c4ba3678b6e0b76af04ae6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d746909fabacb32110fc7034e840fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dabc67a163769d0338a1cbe8132e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b59c5fe32de4544e581f5b61f97ba0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b5ad62947509f47f5025111f7c754659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef698f509c9bda62630ecd6cba54a6ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25c04eb08c16f60ecbfc899cccddb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3dae6932a295b0bf305312fda9cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aba619b87ade452f91523db8123d58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74294ecfed7ad1afecf08323e9d53d2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9f18cfc46d333c7a65fd16c1920b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddda4f45a20323349706e0d5d5ccfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15640e9c523e5d6e00955e2fd8577ba6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306773f094c1f390cba48063d5b21266668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1ab6a3e5ad3dcc0e06e06efc44f54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78bdddc55fec67ba0ed0f02f6b0d91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dcc00a743c09f0706311b5edf55ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5518d0fb62a3007eee549ded493c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2a9d4f8829a81fbbb3f9dc1a94c66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12842e7d4b766c02d3c1dc2f29cf21b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6cf118a746665294185e239f911b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e77316222802031d4ddca880b987676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b8d1140e939c8f2b3ea1f3f1fbdca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564578631e59bff4b723fcb47c5bbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb62dba178fa0f8dbd680649505dbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519405b2ff1ad5737a435c22711ab38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb202f595193c8fbecdc46f649a8cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c41a009fa477634da9055868eb50b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6aba6f3bc35f68dc581535051a7ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79aaf7d9704b52e7bacb4ba6b9c25f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7817fa95ba00fe54aa09c7288380685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e49c698dd061c43c9f6602d580d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a29e3b7fde715083d6f2cd6198f56d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fb5d377ea6328d4948b7c2fb66d05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd263db9f7893b0c59b55964e172fd41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb12e4b34f2dee856a1abcd798eecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8edb152aa9e615461fc04d7ff86379691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d239cf8b10587d3cb9d9f633f3162692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46f34e56177f2fddc14238bd2267b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37a3f7d3a0ce3b6cdb1ec1d3c13b62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce566ff2c07ad5cc732c5ac6f6ac0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dd66b3526fe768bab95ee45f96e31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8552faf26d2d2abdae26b0bb2d8558697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1e08fe81943f3a8eabf1964797fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed15d71c9caf9cc16afb5138b3943f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24745f068eb7e6f654f92b58b15f0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa7586bc0f5169b02c4a63a5af9e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06ab22260c679c1fc64df068fad293702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bec1fba0580e984853efe8a4b0ccc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566649dcf0cf4a65e3086a2d0d4a610704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4027e030be30068574804d33a302ec3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4544239ad02041d6c60289435464706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30b23034384c2f19ee0758b6a79b92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3d540f386dc1bf7f117b4fb33039f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1988062adadf5d27d40cae8c24cc62a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9255780ff826122e3807dd47fbfab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cfebc7ddada37050eec3dce2000fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0d7423cb8abed1bb6275944bcf8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370dcff291d426617d52d4fb57c66a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f265fe0e8b98e0f18a46adf4e77b50e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f57f4eb9a5467b19fab68c251ae21d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11719a1b096055e30c6df8f946bd86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0362c71c9eb8644694ed82d63f9c029717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c66fc4c69d59679c793bdf987e57e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160e357b399755b2919db8586edc1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af78e112cd987d1ba8e3ec17c7840b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae4f8566478e3fc04aae1a1550bab5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254ed55ac29ac5d18b229cd52f1b5af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1b3c0879788d3cf6606dee4c0ceb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242653cfa24d850acb07d75d66daea92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee874d1fe882fe4625663a711133324725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476551dc51f4cbe834c422b7dfc1d57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3fc1eaee5ac6d501c101bc16013a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6918bfd9e85e969d6d44b4c30978728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c76852f22b52ea56789ad26fac2356729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf651b51322e0ba7b9e8830a5d087730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771c83096b4ebb23285e523176c3348731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a737bc02e6dc270fbc56357c2e49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4bb3cf695daa239d0e6af34d4f410733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4758ef216b8c4538688ccea1a329a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1928d705341b2784ce4754cae4c1ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f57671f312d97a05f30ca68ba23e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef2848f9470c5192c6ef7f630304e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab977dc9cc48f72543e9da56accd71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae591442ff6b392f9bd125fc19b89049739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6dcb287f9c012154dddf42eb63083740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f929a3c89fdf8273089652b0d12011741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d9767d7a1ab4395277090842f9df1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3375fb2de36372795a5285369205743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a050502d540bdc666ff41b0468b672c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa20603c6132cd63edc39f072d82f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f642f84895095c2ac39048c953cfa07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec396930143602f22c497e64e5c3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5bc64cb9822a01c55557ec71405cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681bffbd24738114c8efe8a0d39a655749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a890d508a62fd89f678c2ddd21d84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b321e6484178d63f29803663c349e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eec0d1aa52507f3f336f3f8a253adb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e18671b4bb1584d3145c3cf10f68df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb020aa9e8993e29f9a0e537139dff2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e52eb34dfc796fb3be5fdac355f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b335042e70303dd2cfb791f9734e34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e24c7f99bac15ac4223a8238b5000a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a43a2060af3c1cbc7a636a9c86acb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb50d68528002d3de32b9102177a61e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aa8f894c2eece23c3007a240d6fd1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec783e56cd7a421c60af889b69e07761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356687f5a4502a4a5661f62e3cf2ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ebc4ba7f14eb1f98cd3ec92ab5df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3184c03d940fc9a112ac0d2f1104c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3d805d01812668245f0c1d812dc3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40baefba90ac9612975f7fb4dee3846766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b75d90d0de73b6d7614dba90d694767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef5972f667c8e4249d160281d1a3d9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25270f0c54b5457d2a19a6022cf067e4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908367eb280f160630747fe898650be7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646fb0b11f7f3e0b4579b1dd535e07c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c1149242b6d0947d45aadfd5e9ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afa4a626e2265ecf2d34a1c308271f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14c3f04083d7944ce2ee2b6c59b79b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7ec31ec7ede9121131cf0568faa65775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999d90c4ec9d931d56301692c1e3d9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c629fabb540b3d92760cfe3cef31b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090412577c7a51b4dbca0e5635226316778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f9e572b92339f2c44fcbecbbf43c2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613714d827765abee670049a1112b034780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095bd296df90d50c05bb9b2854a5182781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5902c78eec41933a820ce10e6886782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b6f9a17af1c74c90eead34760ba9e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa351f52b22b73411906a99ae8001069784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c0c626554b3834c8a9c1fa154402785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da1d1ff49ece7b60cf13316be891a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7517fae4bbf296748cf06e7c2523d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933af9fe92392b4d9c63eda66980346788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608399812c5d287045d7f0de1f0c60789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1f84f0a58ed997ef4a9b90879f8c1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743027f654953eb323e25a3f482d787791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4e23ce962ba876d1c5fc8e82dba7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec8c4d78079872df7f8a333f4fc3c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282668f37bb60ddf9a0a82899ec2985794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223e7807c505f3c4c4ed5b877c4c5fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613004e4735e3759e4f47cb8f57b33796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26739c3187c7370b1316730d5394493b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a92fe3b2546f8eb107bebef045e1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daffd4f672395d1658e5edafb210b52799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7188c3cc51407bfb13649b3ea4445800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4755ccf222d994223649f133ac1d327801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add699ea9363b89e7e455fb468d60bc9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0992af94e8f90e3f5fa49f151e935fe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c251e624adb77e6001e2cbaa1e4c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30417fb708dc5bc3b007589105aca4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33557801632336bcb05dcd8e06b74e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a6675e5286a3afa853a6792fa4933807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32f7baf39f50005544dc2d0530de9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742161eb15432513539afe2bc683f5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b20c2675c6e8c5043c8dba6b1f8a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152bd9b31ee85e3216c488706fd804f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df062042f84148d44a2f21a123d6f11812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92cafb45464bb29273622e0d0de63d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b66bbf0d0fc27fa69b49c38ab4f3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf149a17c4c38b3b97251cefafc3eeb2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c288a94030af6143ee746f3d789908a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f332f77a9b3915ad4fd5362a697293817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a7b36218c8efe9cd3a765e50038c8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb0b70353b8335e659968d5af9502b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d06645fad7b1e475862d76deabc8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0faf872ed9a5a354f6876652a53d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5a873361006de1b91128f1811f21822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16fb23b4b388930a5c7acb82e90121823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37fcfe63ec3c8e08f8a75a9b48aa0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99fe873cec41f75e6ac856c967356825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db564030d887284a9f19feec5d788188826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09584ecd6f97e2e7c9cc4efc2d1881b0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb347508befb75f9c2b3bd5dbe8e7340828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65687d20c5fc4447cdeaa0eca96d52d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df686b969f4cc8029dc6082c883b0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0dc6874e02fcfc59faf3a464f852831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51777b6d236aaf865c095cd6ea7a08ff832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bb770b93b500a9613db4fd5d4bdb2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f9fc84c518e6dd9010b525b6914e7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f03f17048af30776fbcc296e894e0d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a679b4edfb7b48aea9610ed1a1721e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc2030294aad58d05d3736d8e42cd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f8d5b8cce4b798c29727d75ff107e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce16ccbe37455db8fc6f73b0fcb034839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025fab678b04cd57e8a84347fce3541840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a5aefb21735f2882c369ab075ee5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db881b5ff3e2b9afa63909953534b35842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ade8fbbf1769533ce7b61bea18e76843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d4ef9441a82b40e52d383175e68f9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4712cecf5108b33a0d663d1c46a2d3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f2566058fa87b287b0d973fe505af846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1771170a8727073ca027e751c2629847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c5408eeb7d7e4ff1c1e298ad60b3f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecaabb521f243b30a37138a7a5b8b0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a6c192da8b3767786ee9210a136c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d39b3695f40aa6020a02ca3717eee0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0302c4850808f413b0dc7ee41fe56e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4aec22baa01da2a2c1b22eacea557853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc136d9c64681ea43aad46154e2ec7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e51f4c920e01c0352d96f33a982d3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257177e9160fb6290d4781495716972856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04241ab44e6076457fe143c73881dbcd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6a711b763822e850a7ad00ec21c98858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605225d5c97b7ca8c64e73dc4055b52859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c65192a8772706c9191a241eb7154860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886572bfd6281b9c679c11abdcea61a9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a158a6e77e73a399e31811001f8f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57d6021a44f20119039ec6322a56b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eeab2813087f170707aa616d011d6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86aa589784ae7311f301d1364223d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4edb8638858e0fe5645e12eb0d994866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93ac517ec084891ca489bdb9a8cabc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6a127ee1fa2f9c577f707bc5d38d2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ec1a301939f35e3eacc347ade442869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eced830ef42e7b92d8acdee38b7d0b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fef1a9423162ca2e216ee76e15974871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3145101e81cadc8e46b857aac1015e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842513377967f76512887de8c1cd340d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be92f173b0034669b134139f9d43b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45986f24b220e44dd97f894b0b48759875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fb3ecf6b1bb3a15a569127661efd4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5556bbd881c49892c3750108ea2ddd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c9081c28c42b9504d2273801def4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d308b39366f02937cd321dfc6abc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da001307bfab0fba5da5f91fbc9fe4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a83f6c72deee03ae47547603e438d7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a304845b0eb37308d5fb1b8f19e619882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0184884a551d1518ed6ea7efe620a3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4815fe0a995ca5361c2802738eeba4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a856064d8633ae36c9be4607fef0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba572c48dcca296fede9e3a69c9e4d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fd9a4ea84c27179e198dac20750ba887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f4337a1b7e75cf0c19b9ed076c1a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e8dc702d0a76b265971e69a0bd34c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964bf3f657a80e0c1a6a77b9a163a30890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273734b1f3e21b3949092c96a87098a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19004b2bbe104bcde654c19aa94f5f56892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a3f27ed4fdc0c7112f94cbdafa33893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af6ba506c56d9c8ba4d5c4df151c6a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb5033d8a6c7e9aafca1101ec621a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710ad25eb1d5deb49c2c5627e12cd34896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ffeb4795b1683a4ca15b72de59b1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be0a6d9f1a922e1e77eade0ca435f3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b656bdcfbbfc00ef1d0af162d15a5d2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171977e474726ae97c3b716ff58fcf2f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589ab7ad323d301f4d8060d5795f8f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b89c3ffffc0d42a65a21e8668bab48902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128bd8df2f0691edd5a35087335e8fe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748fdcad2335d569e2ffed13acba370904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b432227ff85e2e4084fc9c6aee595905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05a1e3496e8bbc32263faabfe7290906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8c52f79fe0adad7d7e0a6687bbe25907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56749696ba7357032592239da655685e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e815fc243d1eacd916ea38da5d3d7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493578c8002cc0d52c35042fcf8d1d79910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c034557e12f2423c3c913aed84d20a2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc35a181e20e6436192a2e5a96e18c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a4e074943d0ea0ba5b6c1fd663b6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36c677c2c4d91900a8ae9fa73b65ae914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f7348de55ea45aa6a2b7af565852e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b20a2f2db9e4668d7c836c32d08e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcc8ebd2a17e95ac0e84a5a64cd98c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e42442c6385afb7963c3fa5155e6a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94897f0da0ca1f6ea429a7eacf298af919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957c461fedb634a4c693452ff4a4802920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eefcc2dd0c5bc19bde41b61a1d4ab921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d938d488c53aa1bb63e7940e7d92b4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5349d5bb5c149cee4be398a5a243923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe972f9a539672093d9fcd4f9ad17528924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d740c8eed01849b805e0949f28e7b2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f25989fd8ca76b66aeda8c218be8a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544827abf2b24b0dca6755cc79de9ade927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c601356e90ec419c913f43618413bf6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf5443e5545ed64678e314242da5a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406ffff0b21c86076a163aaf366297930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ede0d3e1313cf21ef20889eac8f4b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788f9f6ceefef5e05ebbab4e6bdea1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40853a581365c2589d75991a1391d3b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b726a9f5442864ce58b1f38ea4249934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584560c1bab226338b08d77c8ddd4c2c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2b6f57446bc548ddcdad6d1b37f10936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e80a42b3fd3d3636fa11ce0c61f6c9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d4c4f78204c8c692ce8da6c3b08c9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9c0c2b9478ab86b1f2810f215ee6b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bedef63ca438786af9c22c1cffedbe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1849cfd1ce267ed3af8ebaaa77c573941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a7f3694f490c852d7d6ab1640c7f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083343488d9b5124dc4223db2050719943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd4bf31cadd5a4f1ba919d85065918944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9cc749688c73cdb06e63435dc32dc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a4569d354055294bbdb78d448b13946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290745f04a5e58c34c8fe3cfae4f9245947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1edc9bbd77baff4381b2af9cba22bc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9c340ad100bd8a5cff887d74b3f4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c198cfde399a41761e3f6ffda773921950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88862ebaf68a0e8144f76bdbf3a68a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb1eaa8a17ccdba379b5bca2fe27a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990d3b75b8451f77178988809b2110953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb7c9a6af8e2e9c4ea4bac88d20400954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20731e3abbc32dce3bfc28d971d651fa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8c0bf03015f49fd9ce3a8231a2ee2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9789e10eb9f6070a4da0f6bb2017957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b12450515f3ea430413482e41ee61d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930db60fb300d467285f73d4a0a11a81959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc5b660ca030e4a9adbd7832513c0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd60518f56d5a9e63b476f261033b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b4de10c2ea6fa71d0a88f67ef47f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dff12978ad29ee586defff609720df963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78cdb0381703ae1ed9c0db8711c618964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b1570685b501642c1de9cb6691e6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c1e8a1f3754771e1b0682d386c00966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501ea63c6e6b9874fafe5db2d72a3b4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f9898b90dc79a9d8dda00870119cf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae4618451ab827283544212f2e7b7a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c5e7a58b6e0106a3e09957924031970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185cec5d4da9d618e48bf4f9148dc5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf97b734330fa20091d2fe5b11e74c7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe2f36004b87296c5fbd3ec47ceab6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64514546177dd00d2cd01f30d4e2cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b2a5dc968f4e1cdeb889f2107c1c975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>