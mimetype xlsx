--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abfe553331c892636c19fa411e4f4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33544cb7822abe9dc67a8cd46ff2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91446693fb5c479b5b9285e38080fd6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7e6017956c72f9909eb44f904da034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e89363bff04c0494abe22b5015cd9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f36410fcbec740cd70da1a5d7f58f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0279ae24299e4c57167a48b2e5b0f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52569017070ab06696986c3182015b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce0bbf9233f679e1235876b5bfb769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48c3ef6869efc296c0ded44604fb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bd6e83ae2846f1bfe31099832029f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94549e4771574952cd676ede7aa383e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7744d8aaa295f0bb3c73399ddb76813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087fd8c37eb50e9abb3fed572d11eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9411fc67bd2186ab1c32af95556cef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c03a39d63f4279f3585c7bfc5c66f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b91942a03516af1694410f4d7c5ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b208e41a9c327dc4015a06a3db021318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efcb4632207dfff106e289beb3c24219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d08ba490a739582abc9e6f01a83d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e26a90e57e2a303a68cafce89dae7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889d0880a05bcc84a97448bf7510b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fec92b59b0287d3ef4719f0190628d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7c7d56c3d53e05a9cc16959c374d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752a490171310036d218d90eb3ad03b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a43b6fb63faecd18dd1dc084936b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3463cc445bdcc8609861cdd22654a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42081e454902a7bb0a494d6ffef57c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905adf12e3a3ee445b41f5d106e380a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedb5f4967dc24c6939b5cd48dfb41930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854522f67a299cf116f901cb262148931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcaf9dae9267c51718afc22f5e3b4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070eb9da761f7b9c697898c737e1f7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70209342731aeb5bab4c2d73a54d777434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578afbb7a019dcccf82d53729c7f139435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a5a209d2a8afc7f200f0832e634ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ae3a1a6bd15ecaeee2f922dce58637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfca2554fa95c84da12ecf0749eaa7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a40a525526dfb9eda8e72ed775b2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377ab19379ce156518ed57ff79eee5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e71aff5082adbcb93f0a49c53b16541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640172febf91e7aa11cffbb00f39091f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2318866109f96774e6c19f08309dc9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620b772d5a98d806a7122c4c6f08ea144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3fd23036333009885d796c39bb03045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dc9e54573c431709a084cb9e6dbe046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95f5c6bfe5edce5d4eaeb799c10b3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57a65491508f6d913d03e3dc7a9fea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c9c2c1bb53db8fa9af0340a48740e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b7c8f13d417c98c922b0ad64da62e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69365f347e99468285cd07e05308052851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84664f974c4986e4e030d2cedb8545952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5c53dd9bd184a3f4fbc34fab409f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b285dad6df332c835564baa19e0bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742148080d4cb2a4d6699e7a949539655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee04f2c4ab6a9a9556915faabdfe8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d24ad2b07b758571494dbf382299b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6288628f70ef044a56b004d41fb92f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa2c93ef14241b6990b04bb2e620459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa4e4f6e5643114ed78f662eaa39d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d072edb2febf82976d90cf2b250bf5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54f7cb9bddc6200849de78cdcc794262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a1f6e9d475e96f0fe61a771be6b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd215b5cc2759764e4a7e173622bcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37310dad2f90d682a16b42c506f32165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac62a5df44a6e915f8b307d4d6525666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280aafb1da6d9b9b3603fbff52af46667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c266a8dba7bee011596e5be3718868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e724c7da909eae9b0d7c16b25d01669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447194aa47c4009beb688e135a577c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f52cf2764d947d5a597244df5ccee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa54362a7b62af091b1a40faa6db61072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a45bd994284de3e2570c3b2954d45873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b5ee96b954bda31b475ae824cb33674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357c48607ba6323ac71d52d8b34084c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3bbfaa0e92d8259b7d1eefc184a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223527b48992f907e97ddb7cd9c54ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f8f7e330c7ecac8e7cfae6ab518c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351903b9dc2bd77fd722aa620b084f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407870c035eed95b5f1c02c9cd170d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c0b7bd771f5bcecf0afe246db206681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8df693301438399decaae017df76f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002346d7b6d3cc9b75322984ba22723783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f206ae64980f33deb357f00d43e6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3b23aaec2f3d3c7461e4d9d4625ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c528af929e32896d91c13112455e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b63b7458436df96ac1cd77cb1d6f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bbd64af5ceb5a2d45a706e68fd53a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e80bedef7c154653d4fec7db958a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8c181beea43046b303edeab33e9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626e6f50fcf7e5b642162049a0fcff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a46a56a433c02b2306b4c54abd1aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6260f210f0da673b9347c25a63ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258cba3719ebe167a3cc698b724170694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a9c108ed025b0a0838be80ee648c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098b6d409542638f5ca6664ba0e414e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0d2faa37f848f66e8713bd5c5b0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7520da59f045e979e53b6477773e75898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070608baa26fe8dd0844743d28731599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149bb65a4aad317807a3db14164dbcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff151d8d829ac3094c2135d2a64d94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d3fbe720ca27d898069f47497625f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d5219afd474180a879a5a61af286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d93539ca88ef5a78c8ae44fe989b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa96bfd3e09f7126d09cd3e2b71c05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d71b5202ff42625318fc590218ae5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9f4ec929a733b18203f94efae0e3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3387111416c367345fb451af77291108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab60598fb830ff169d6db707596ee7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934d131151c5d7b58551da90bd83b34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8ea6565cc76b80d07b768bd6b656111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a793c8b9e1a316dfbe7f2e18ca7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db43f0ded26f26c3b34cf807681326e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09eb7ecfffb0ef96c4f5ce391b0d31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cc51bab12e285a885de87895ef4c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8494a4b04270d841cdc8953838a6369116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2864ac880a9c6add196b63f1d3e9a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d70f59d2e9d367498b496912d8dc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f84a9c1b28c1cb1bff4f4c9e0d3872119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e84992913d74826be9d037f7b782120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d86eaf4f314f43b8c1d952b447aa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd73615c5b9f8d23115141272cc4f45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde3fc28d82824d66e139646335f258123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10ca0a0f69f8097028399d0dafa70c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3216455a368a07525175bbb6b0252125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3e3423c1d5ac8f0c0c5e5e9bd83a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de313a4d9dee09e03dc08766feb55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d381e99e0aa60a61692463877f92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d6fedda896693ac7fbc38d3e4092129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f2ea7e73d05d59e30303853dc54e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2d1deb20e9ded4405d70edc47765131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e55c1b7189f62efb371687d5580d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a5afd496473e8ba3f205bbf0abb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221c750b447642928ca04bae6860c68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a52f219619070a641c6f66c58ba33b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e653e9bc2b63d35bd5e909ec6a4fcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21d74853586f0d7032cc060fe76bd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158f644bac365a6356393682fbeae02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31907fc30abc8eb3c37addf775ef0b2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c4c0b7f97bf46674516bc12c8fe0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efcd799c99ad8b2d898487d62671ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6c10bd227acb29c42810c9ed1b5cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc5997232b9c94fe7c404fe3686aeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb901008f4b2b61309d54daa0b94c2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58640c33639ab94b089acf23f81e439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35229a72706dafe6005773cbfe7d47f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b7fb30b69ac20500be6a20d078617147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bac78395db218fd5703952e145e3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff988b60a3ba319d07964c0f7b49b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437f0dc3af903756bda1a96a827a92b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a967da7fb5ed1018fd8ffd88210e2da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8cc9926376491e93bf33c7e998015152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2cbaa8fd43cfa217db02ae1d26cad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7613d458277eac8e1c930a3498e436154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e299a1316296a6c0b8a64a227938367155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8dd0e68ded1fa838dcd837f1c2b1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c97b81f70b3d19fb71661c82c78f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f2b2f8bd6e56b4db54dcd7587a8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc87d6fb037d503495694a2517b307e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91498798f8e95db0094a102857699dfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443e992950f5e207e4182b42d29e88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a799014e47d2787b4f160b64c421162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e97eeeb944dbd3efd5d56c1acd3a4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443bede57bc5db157460576fade2ab9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8854a0333a04235e4f4b696add42d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296e27d73317017c5cc10f3881e3884166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94039337190e7535a1f41d6f857436af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ba46738483a77fbdd1bb695bb8628168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19e1b1d4318acd307d0a62d440fdf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac9f1476d0c5f6e9f13d89eb697e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e4a1069901fab2361a11950db756171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59944fd60b4b42647b0a24b03a9827b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed9774bba377e19ec217b6240b6749173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4861aa37282b89e003ff3351be0cf4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62233e9edd657cda7a36ac56059761a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683abeb25d60668bc1db285ce64172f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4b48306cef50e84fcf6acf1a62f67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fceb134246a2384fecc2b63e67d21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fb06fd4793b0ed7fe6719c878b49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06f4901a6442092b21fe557ae94f7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76c3da7b080b724f4bc186fad9e94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179d37e974444c27995536e9480c4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3cc08440997b2a8a30ec8d4874173183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f89cda515ee6c3cb4ad7164d8eafc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafea2bb733077a74cb1f40561030f5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9221d33a39539b40b148af1377eb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003cde7f01a7db114cbe9c4ecd25348187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5a003392456f2f7752bd2d3eb20d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45becd1e78907234a90078eb3c53c622189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542872c4a6cc2f425f0680f0975f8ae0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc449fafbee7fd0a6630d1a996d6210191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6994f68578922ad746163e746e6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473cd782dbae9149f0dfe45f7d9f5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c4c1e5638b45383599b95034ab5ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f585beec04678568a5f62b7f3bf05b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9274fb99d33122d01d4700abb1e024196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeb7a1cdbf48bbdb17e4d644c916e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ec72b2c9404997cf37ff04edcc93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb679c7d33ea31424b642c83b1d9b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c09f87cda33d30028d7fb2944a02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196f4b83abc183afd664f6f67bf5ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f58f69f34a92f0657b79cd99069fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92603c69ed5efb9f2f1b54ea29cb2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88161209a218613fb74c65ab28f04b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83734eff5ab25cbcf6684817a0f930205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b137331e12c17b5162e4422c1e6434206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07143f7dddd71f8500f90bb98432fe5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac8a1f6eaeece822c0f995c8fbf3cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53fad88669d59f8b82814629807e32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca6b92a3c7b451f870b8e30c273b3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60063c27f760c54e9ab3089456e75b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d76058b488fcc5f8d0f53e8284a3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2a1d04214decac36815d1e83c96ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34146a18070124d128d77dd1d5a3689214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f906dde53031af0a452a01cbb76fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892aadf4ebd60de219605371bade105216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47db729d4884ac893fee9a701f4db1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f95235588b17d6d627750cf0544ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18244ba8e7296783ae50625b30100a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9e1a5ca851c1be302678a4cd74831220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af48b7b83f2a079eccac83b5e0a242221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50fb792f9438ed05ca43ae0d9ca21d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6123f29af3765c0510a5b8bc6be43a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f6338bd7c51a09da4042c1956ae4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9768fcecdd3a32056212f47ea2982225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cdf7736c2b98f856e5de16b26d43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11f2c224f664a5601e0133251b4142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1dd37e5f72712a50c0ec8fc9841c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cb10ab33e324276e08dac7457546f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbec2d98fac11ccc54b64f94b9e01e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ccc1f174ef439eb90150236d3c84b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b40b5e88bf9183de3d065e53e318bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce09abc55159e2187665e61ef4d922b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b37bbd1fd79a1cb240bc91d4a15bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae23d5cab3b00c6cbebc3eac2e8d5c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fe4f7fe9c4397b45321c1be19019c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8138cd6b8d28587fe904d394476b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8710ed4cad7463afb21e755e2be655238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eddb289bbbba21f61620ec872227b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bb60f96c673d0a57f8085782c7018240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad023dfbb8101cfacf15eb623550a373241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da39203711147729d0b860e52b63f21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb9f5c91079f3721de64a2b7b9921d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed4873cba96d4380df4e6b5f862d5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee46bfb092089f314035cf0e7368d5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc0653221ccee9084ced2dbc240f1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11bd21af1351db88341e728e98a1c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be03c9ac6f215d53c7ccfca534a5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b2e84e8cd9ed2ca24d1fedc53249a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea5f2981af8ff48932dc84f29428c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0346aa3813c4332732de674d59e4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770901bae30ac27d23143bf346811e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f76c48caf53dafb9516f968b50cfd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754db2ad6978688a380d0f67eafa4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce40450d0bf326140097ec7d15596c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f203703bc918b74b1677d95f2c2f9a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc641b890d5e2a642d98d0f35b3447a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476ea981b1833fe177e0429967c6cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466f45222f7abdadde518a6ad3c3d92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd11c93dba1784449c7e47f79626f7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d647a61f79c3f751637e7ab06f9d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7ec0ff7bade7dd3841b8d9909c71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa373981ff55ca87cc6ef51e65a0f82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c77aa96ac93134f11939da27b1e1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ffe4c86e2172eec47ad20b0d9491d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae9a9148bffa766698a6e34c8f31f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620055a7a02c31c70630d20df3fdcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292016a09802d1991bfa4f964f05e42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff083be4841786cf8deba64f10bda40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3bace22228150960fcaa76c5cbce0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c1fa16a23932681ca296ac20dc3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a73500da486107e985eb77e6be0f71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf994f4b90427d0128bcc7b57807f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b431a088c2fd947947a9d34a887bfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c29ff976697450e53cab5b50c9668275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975e381d5de29e36fc2d897ebaeb422276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf020110904e7f54bf929b39cff7d77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef244af6e64cc311e8bda5d640f0a12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd607159290431b78e326d14c1f60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a465f90da88ce424b7df125a1fccc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75cc201044ba25c910addd6532dccf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3301fc75ac927a12bf71370f79056282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad688b56773a5df4e0f029626d2b42b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49643b9b33bd09d737fd11afcfc6f7a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9f8a2dda7bf771abda4e4bcd394b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be04ec7b4f612c254e55ec2aa97ed8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9331af020133e92a05cbf64b0a6413287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a4c023ea3afa31b82d5f74c523fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b86c2e73dff89bd4ef4a02568facd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c41c1efe349cb5868951a6c7ae12e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eadac1908026e14ed9137e7e5e26ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e65e9796b736e09bda39cbf4ff89f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8f405c5a44004addb55890f29c2ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4812a13bf583c53098bb6508d9c59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e34220edaa26975f682e737ec73aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bc8d7c0f4dc8b51343dffdc608257296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea94f0ec7bc2a1d24e575b00ea6f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d9617b4b4e7b38e83acf005f115ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29619c3d1e6bc06fa2f478a39391df1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518bb7e80aee17576e5e202f321bbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ec2bebbdfffd47a4069d7416f60b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270764f773488b3d446b726d2d3a84cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1f3ec50d9c8a848b9789afb7b104a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24306ff8a8be64510477c84b11a467304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a183f63604ba19e799608012841ae8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a7bfd3316dbf0c157cd0a1cef117306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a621e55f533690f64f9a32d2b8d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0e659dc07e1f0322e5989e7340c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2aae72827faf1e4086b4e5c12679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1196156dd892451fdf9ef2cd8cb16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130c882515655745580fbcd4bf5402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed5b0e943d9d606ff86b1433cfee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d810607c47d4d11815e9759c8d9ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87381802b6fc07c0c086fe7cfa4b1abf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f6ddb6c4217d9b1f264bba19c035315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262979060c4992b4f8f592ef229b1f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df033cbdd96d7aa6f9831a192bc135fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af9f75375f747c59fdbc10c2307ed2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc10cdeb02af1b4247be10a5c252a84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69eef2bfd163857b7ab139b7e9f225320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a43ecafe22447565bc84fad8d2ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376018c0fb3462018375fd5d1a6afa1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb03aa35c4dae592d4864097e89cc78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6b734d1ccc0a85328c3212924b75f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b50d3991a5848ecb07da35410601325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb52ae3b88e45df966afd9ea80a10e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a37945ed19ae565380cf8887a9f735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080346c8849836ec7fa790906ffa081328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2458c45e05810da134a40d3af8a913329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd1955e9df6c5149df9989fb8a696f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30189df954066e45f7a4416e138b16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8b3865cf7f98283f78debc9eef16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad19b79ea896b11d829cf4d495f102333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee45da890344fb44966a128c35dc08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a4402714c79a4da4738b6a6eb050335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ca7912f8bde4959dc78e6c1fe635336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c76116ecea6afbc5d8f499a093390337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780a1c29a5ac622e6e5af2a7efbb592338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ad463545f79e17918287e1874f493339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152ac7dbb0a59367ae2d0758a5bf50d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dddfa7fae48a9d1e8fa9380193fca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af471601e714f29995fc749bca4008de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915c922e59dc665af524bba01a4c8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202d224e4357daa48254fee60934c62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559930d169113091e9871ac5533d3f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3397ae3ad2b50ac3db86de082f9f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f83c7934cf0192db8b3a9cebe56a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5426350749dee96827e830986acf3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d4e1b5fac817ac211329f7260290d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8231bb2285efac2cced125ca70baad6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba104e1ff44e670383331a0c1ba2132351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b470bce1e4ac9950aac506a834f6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7af3fccd0ee61c532973224a1e924b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b745c364518230e29e48ad1ba5ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be5d13b944c7a5856e4f387b070f41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c63a6a1c4a8305ef31695edb52ac49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc42944c3f83c79ced94d87ae186a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b2d66d1463540db9bd7356f09c82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba6821f9473f551b7bc63eeb4a53f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b9060376884734362fdb2d8c85e45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33805f61902433befe17ac5fd2b5a2ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b59ff76efd69d765b8d2d6374dc69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea251f2f2fe7e2049c15e7e8268d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d7b6d5a3d5630b89f06535dcff8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eb12e4e2b0c1f70ae5555c890fdf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f60bbbef090c65e6eb859336ae219366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c8db72ca788b853a2bad2291ffa1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04fbecba3e074dd52acf8fe7c67e77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb7e9d9bf4f11a1248004d923ead82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fe8b44006898ae776810add21b74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af620671bc355ec21ff4d1fd82332a90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe4c77d13d6a070920d0e106c9b2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdcadd3a183ed41c6e72e30fc0a883373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ee81e79af910b2402e7140c3ecd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a938873b29da22ff9b61adbae9aaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3858f4a5c11fb522e8bb6a4312b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8e793b16efc169af68c325d1851b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3a0104edcfaf8d666a99afa4944d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b10a6fe97f4978d0c46e3c6e17207379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6c81fc2a8db28ff2292f9d95f26c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ec73b0e26064ab25f551928ca6f1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77061c7a1e475adb8c66cddf113ea8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064092e3f1fbd5b8371e2056042e6421383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377e607a5260d35ce1821f4d0b144f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e3dfca440d9a7882568e6f535d90d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d9800adb406181843238ba0e8c7ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0273d39c19a2a61193e10611a54d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd30c79e1148090311f444323040e1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bbcfa494e0792e2507ffbdccda141389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786faa93431983e690f97eba7b641afa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3de5b1cf56af7d9d80bcfc7aeaa85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46041f4aef3ef60c381130d10fb110392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e57e2a8e33de4daaa56c0e243cbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9765d6f8433c3e2b485fcdf5cd49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccec0f1dff21e0c9f75fecb91ae7ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae0d0c795fb72daa89c5cdb732923396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba62019817e81939b4890749a317be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f4691311146f96bb5f4cc6b2d5c39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d91d4661f76c533b744ca37c81d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2dd2ce2e895b16b39ce6a38c23a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedbd648f8cebdfbe61378b7e35642d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd983614eb2c70c9a2132ada0b3bb696402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e0b27e60c201fe8d7d568f5d92127403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fec60f017c7f434e7b6dfc67a19d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754723f417d76af44fe6b71e855f958b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dedd753d062c10cc7fd1dbf23617a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa7db590cdeb826915238facdf0bcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658d0413f8a82b55b2e9045625c2a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a39210a008d663ac4008c5719430409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cf1e50f7907f6d085ec642416b96c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cc90dabdcd29adbcc960dba1086f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e21111f3736cb739f463533d2a3627412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0c2746634d1749dd7f30b9208b4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3470ea22bdad1f1cc92b7078b2e30a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21309115ec2861588491dd9e0e0b3e36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fc10d0deea0e0ba0f4759bb103c81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa830907960d2c52e7e81f4db5c76e76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3fd666fd417277bb1f4400ecc6146418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9805190e501944632d96b4c838bb89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668738878ef34a9f468e732c9316572420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff07e3f744b944282ac1f28a4a0c883421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d6d817ee8e597ae2f89acf66a0e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffeca99c781150820d616e03b2d2e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a1c13543c530453b3dd7808bdcdc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312652b3cac6593cc4532196ce91bd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c82ad290b1589d345ad001b5d20aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7e0513df69472dd4286cc354159e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3b42743988a4cf4ce89acfe9ce4df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503a23c7bc432e8a409a62acad28f08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549820d3a264c9de446f87f9e90d9c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdfaa1b1ab445bc6228a830ac9d0b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9709bc7cbc8e2f790341a412a34f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54859af43feeb6cbad1828c113c175d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307df1941ba6ce7cf50b3fbba2ae1080434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cea052c7bc5e58fea4b52aa6c3f7fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b9f27f7f81108ebf22b98f119db5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9c32754743416c90130b900b08162437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cb064be4b88eb9ffb3d78054a6566438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a5a0e098c1107feb86ac23720a518439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b359b8a59b1fbea828543a1905d7597440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311e2afd467b6b9d814b25d111aced441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8d08e472860bef2ccbc27188f4176442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a61c6cb8da6b5e7fbcab06e205bbf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12addb1a70e7825f341b9c93379953e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caf83a8180cf2db652f931ac52b62f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13071ad642c66847c9cad63945218e03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4848b7501302dbf676542570c78e09f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a373441ad99dca4aa347e8fc8658e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53c595ebd5406ea0c287b3546f9789449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0cf8b02b6f4ec06bd0474b25a6e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d3f3a7b632b431ac629d8fe4239a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a835e108d39d72c2035d4bdb06129452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268794a3b3d08a5d8e5dc6416bcfa04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e71d0a79718973ca4853fe128250e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1e29fa81ae26973b47ae917a8ab38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc060386fb553912cb9a46c796f557456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4395d5080edf7ae2f565f3035d36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4df864f442e08567ee5c7c0eeea35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f256fbaa38842c4877283f2796a7c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd5825633eecc0ceb36e68e8ab12fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d4d351af5fc89ec3b6b6a02cff0b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f86481b1483a78474dead1b300feaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c5abf38dba912f219912322b8453463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b2da037f0c82cf0a5a7d709479ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e240b037cde6eac264b3ae29ffeda8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a05138ee49e1302c56559630540c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a881fd60b912941510771922b028ed5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaff4d9000705f7ad74df8ac630089468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff69fd084b862f2bd293b4651d1549a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20939fadf24b93d2376bc1d7f80079d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2a6339bc2f97ee5aa6aaa8adc18b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef168e7fd73f9d0e68304589755c364472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1587822dec18fd036172cc21be2bcff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332c002ff2ab53ad41c9a3af56ab39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572f375d5c244fefe0ed8a8bf5a7c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc42862f78d30ff133383a782f252c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4aad748dece40ea5a187d5d297364477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e97f91ae8dceb8d779cd78633a2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf9c771462ab7db830162bc932cc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19557dce92fbe9b6292e5e4b16101e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a060e9a7c2f935dc97a3aeba74f12ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69164a7535705841c2fa30a555c73889482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d3ae94a5aead7111d39d415b7598483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83769535a30413fed9185d418d5a5622484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd3e26769dae2001d0d9eded5232e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654e82da2465b25a83c5991cbabb0b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1147455310c018a67b34dc4eec908487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa819baf7f990a32cd2f696cadd4b5d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb3687a8988b5e85a3d4bce305b939489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aeed5c6559aad406d1213a1bb8084490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d15cdaddee7035618e267b46948fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696626d178bdedb88224352f3bb4480d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7f132f536868e4220545c0c69936493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e539d810995c135dac4f33c6b196494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccea2520953d2982e0e787a108ed30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff9b788ada82749dd1d49c7bae9098496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4c5516652310005ec45c8be6f0cf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24191604310230325addd6345488d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937baf51b808e2901ef40dd5b0ea98d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c08b8f53e59ffbe45bac0758b5ff6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d5335de8c63cf5765ebc4904af83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3fed7cdb79f8d266cb312c6f897cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68290d56883747087aa2ee462bf9db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a078aea428344a3882df69dab6df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70198588433d91bdc7087eab3c07c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f03175c3301842c4eec97c020ae1e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209352fd70cc248c833419d89913ed9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5ff056323af2e3060a6c41cb3a0b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10138d1147f559a76bde12f39178d96b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e51b77927c31e4fca73c71f7e8e01c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6564336af185d283ecd7ff2f837726511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5e2a3007015dc087dee7df76e72d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b78f90e73ba5d9a38d638a16cb2a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb38dd11d44370904f9bf48217c6f30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ca06094457e078153e7f8f69a9997515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7508a7a3ac9e75fba9533e235b1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d9232a0b5d7028df9d9153f399f7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f77a9100c561985a366a1b12a7ae2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679b8954beae93fdc2a79b191d7266519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb2abbc0bc50849da46c3b4e521b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121b076277c310488db0d63a62c8426521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a522a8967effd0c6a275434118235522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ebc0f139bdcc3a7aebcb00b752a6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b94091e648eefc98f5d7c2556d96a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44769b2876f68e1984c61c96d4510e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109dae8b3e96a41b70e9331fd80118526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912214ccc11341b0096395e7c0d69ca0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dead694a34c8f1e5a25fb0703902f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5130c9405173c0b3a73d69e2ec723529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd02966a6e36aa53f734c4fdf4a28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82bec3ac33c58547a12b0aac1cab2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87752b76c2c02be63b99b67bdbe0da4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe93be41a1c4eb20b3c029ebe3cc9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0b017ea29c10e9aacc97a3b9b8f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d8d34107a2778400a209bcc0965b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca455d6596b307c6daf76b86ec63210536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c3039c23d39f05de2c3eaa82721d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bf1452c032e9a8ff7f370f4dcca26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd03184148c99f913ee4e14b0fd6d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f812b03b0573830e492694eac080540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836e557e1179762130f088f89faa228541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c452ecbd0a7e639fa25ef71cf7472ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8c3d337da114730bf07dbb243fdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548fe6f39224debd2c7856b8756491f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c23028678a8ecba51e15a580a94b1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a6f974de02cf904e06250117b0d41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cd7a3c026ab4dac1fa8652ca174e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448431f4efbeeaa8b9ed4ed91ac6759548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c86ded89100ca6628ac7ec201f171549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd1801ccdb3a44b10f9181a9cd319550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900633930c0ff301d9cd116072d549e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f2aa3ad7b6462ee1a114e746994e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e5e98dc8200ac4048ed4d6dab22a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60f34e0ca4e7811481ff41f4d960a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342480b1cf936ec3ee26c1463355f6b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f40789ca4ee4e3d6ac21ce9c3b70c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c73756f6ab6845accd99af102f4b30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732337922f2eed8d5b733027103ffe74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a44714f99aec46cf9ad3da29eaba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e59949e6e8f2e2d6be87ad21ae7a77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f894754c5db7e3f45d1cccfc81eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e9179e000045529f973d6b8ada36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c3595f1a64ed0ac7c2c0d6524875e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeab2cb45b1f7443c01e5ab2cb120b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846608ec8b65859ee7d9dbd16ed02cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b848b2744b1f837c44f8875f5b8236566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9711cad839286a25e3b11ec2f7952ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f850241e52b76aef3fa8301b89fc46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28742fffda0d24d67df0f9c40fa41c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c97d9f36d844ad68a5bb97c0b0056570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66057a07f84af56f8f2217e691d0b01f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7506db234447361a85d319594c020572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c5f07586d66d380e28b5d45408d64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0080658b2a580b4b042a9c7b41e85d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8623e82af24f75cc39c023ab8b625575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3de2cadeffe384368556afcf309d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b63b78f0dbf09882c09f23f43886577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a1d540d1488ba9f08066768219c6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d82445fced917ecce17fe0ebf8ef0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a479e43173953e35781ac6f05aa7f56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa05e3f7bdd62235093ae0335880d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e024a3ba089a74e6e87d702d50aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850e9552a60468f8ef6de5f1ee104c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f501947c2c88c7f172738f4453b949584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef7eabdf29d3c8c4854096fc3fa6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072fe308334e864c055f4ecb1a00c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abb6e5b702ab317a5dc51a91f8bd1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c1cb470683cdd318c95e00d6e385588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7f5cb34e2fdfdedf174e9cb1dd520589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73f18e7e7c815069feba4d1757f7e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347aba5f4c997ced53a6dc14e0f2065591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040be9e802f1ce7923e4f594cc1c73f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb849b19bc1821346216c400743cfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006afad575eb52c52334fa86d588b399594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb3223c2d389051f4b00ad3c7abf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb6d6331dd00558776c01962361f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd4d7a255a04f61f3c5b0ef93205a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c526f6d6406e3e5c58cba980075fa6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d80f63ecbaf046b57b58621c0c5cb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f21a4822fa5fb4d6a52cce65ac789600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95887634d71985e42cf48c8060fb50df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd1a6455df33ee98e1f2fbe85adb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf9e2d0a8e5b0562249f24924137d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4732ce70b27cf705065ed84ae1a480604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a1ba228d956e7d96a34e19fbdd7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6061608b3c0727860f33c24e04f8ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364b8e4bf927a9be651a4aa07a33d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2425dc9d9bf6fb59139efdaa84ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ad891f1183769cede09222530fdb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136463244093726b3768002645d73cfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71caddf9f8639d9503cd2f88510240f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b439ac0880f7f50488fc4f3ef344e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f7507def68c94c276f72ecc188bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9b9eda3df389d2239ae3373a3e4cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782c1791ef2a8ff78f81cdc116a62f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ecd01b6cf89a2628c891f355049fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436126eac8629796f7dd8bf23363702b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d3782f7393db641acbfb54c077728618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b83bd79c1dabbefb37187167974fad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0394f4f96f3f346188cc9953c9807620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adf8657ed279cc7ae2ecf0eb127041621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b39a8d74995c9022f2d21b552050e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9341f64589bbe193848da4503a128623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934e90e7ad1887e618ec63d2e09c2ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9154c745329e4b5a0f57aa58c2b5ef0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71e29b0d124a6245376a5daf914705626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd241c3ca5f96d2747f9549b44590b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acf789266a572247fa61181e19df8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263fad1b3d02d9751835159d9a83e66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c852d2ee6d4104c8f2ea5416f1430e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd4cff0d532c523183660a173e7d53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7767d0edabf709a87f92feab40d26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736c702e8005cfb75d1dbe802f09ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd8d4518cbbdcc1390fa5e4a812ab0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2b899b8539cd7862e72a5b3b1d70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25820dcab60c84fbc2bde8488d486a6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed7bbfa3de7bfabac98258565a499637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2affb2bea9944ab230a024254fb6218638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db012a88a167a991d2524bb5579e9c1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d768c43b5b04057d80b860819916640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351ca183ea9eac2e47190324a058821641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6fda0ed416e39c5b34488340f4248642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb5c24a2edd4f6732aa38598b8693b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46392d58293891c176f2964a3d42da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb74fd2c5e45959b838cfe4d0a3dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712bf87246549c7957aa4d570c1fa79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8090895f6d3b1f9490aa2deef9ab3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db76373af4dde2904fc88ead0dba09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccac14dbc21fda3a09c3b308e15519649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd021fbe7ea6ffabe321a1f76f44e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8be2a780057e966f636e98372513651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61808e960e824ef451bc617e6d473ca5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e383954732994a66bce9c30709647c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6b153e93affb815887157b16256b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f584088a5564486ab53918e2e7f504655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9fb8542241f0b34a725a152445c2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c75c6b921c0a24acbe729e13987424657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d587167fbb6f82176eb6946e9c22e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d2317756dc587973de2a241a3974659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b83c418270762b412d033e2574036660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c0ab216ba5eef409d3685523a5ec1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de028e2ac57a6ca85f60bea10b0d54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2773c667327cf69d94ddca956cceea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b279cf30462ee447aff97e8d0198c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0b8a907a6c5181a0c30909fe052d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdce64116d5412794ad56a5f18f430666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7a5d51128b45ddc7e924ce43ad816667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e52ac63f57a88b5c511b9a1a0e019e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db760fd4331b1b27d99e567c72996669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64d43198a874dbbee1d0cb0842d8b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3e8c56081888e562007626dd31fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed0cc5b1979879e5f6c7b4a35c8d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167bb402a0fff64eca92aeb6f3a8cf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136886937bc3c929420c903e3e9f01e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b6322bf0ff32797a74e3eaa13cd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c830bb678d1033e02177cb0b973e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8da19439cdfe9b21190aa6f4e57b00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402670235a199187180b05085348554a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed937ade4bb816ceca41ebbbb6e17277679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7affe11d998a74616cce93e780643680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a8bd29c9fc23ed4ff2919e92ccb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520a57b66fc7be167eac3ddc0c50c06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6812538be45479fb11c49169f5345683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ce3f72f69944479b7393232eea444684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9f208f615ddbdfe38642d58f1989685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca3cfe2deda91204d2226a55006de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e8eeeae3b0fd8d1458eb583acaa91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2abf329143b5e7099a23cd19c0268688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a000be750ab507cfaddaa7ea250c07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b0b6ab075883de1862a61e968de58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecef985343334808f907762d211ecf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62d98ac87fe0d15fbaeb9921cc8172692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51b7489ccdcac9d28fba253c233b22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62987bb49838c30f4a308e1ab3f127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98150c54095a41bd4b71adf7463ee10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fca9161d0c721a3ffa6ac32595bc1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f1106330602c20ceb5256b1ec9d70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3032783dd796ab5af4a491fce5d50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae95cfd3a03da51e0e0fb4e411541699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b166fb49cfc986065c63808d3bd07df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865d69666509af335885ff3225c88b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be898971f16956623fa460bfa87a3107702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30510c81852159e5d64a70e34433620b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ca2db3ce570fb5239f830f436508f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d58b7a80531ca7ef9f14314277bc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0029a368290fcfd85669cacca587706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8502c27624a12a0d05c80c380bb378707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad11011c9ec15b53b1c3842581456a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7501341ba44ed0a4b265c04a9a2466709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21e4bad3ba72abd20e51b8ed5d90c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bb41157a8af7ca860c48cb84a3678711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1402f3c7857ef41da647123beba1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ed8bf02d19767ec0f6478d91f9f50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ed7857633d71830c2bcd89efe2be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecacd81b9ad976e003dacefb99da4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65349d0b9c9c339af319970632c977716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff00e358008284e1a71777c73d3fbea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c706816e94c0c7c9cf19f3a2ad4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c40f51fd40be444ba3299cd6939f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3ed6658cb315c27b007c38fcb94a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31815b1d1152eab6c5e65227894f42e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7708dfb1a3988d2367b42cb7d1b37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df376af9143bec0e86af79bc6b3a8539723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fad3e8d16275b231320d2f11d48a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c87a7ef0ab7a4ea617a72688ae0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13e9dcd8bfe58cdeec2d3a87e49143726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b1f2ec104a48361725180fba906d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a43eefc47f9d9b464f94783cede1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd06d9f85680a86ceecd83c2e422e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65731f622b9009f5319c1d8ea2af2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84097b6b387c33cb32c44ecefce37b7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08773096e9218fa7713ace33d2b9127a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7edfbce20ed7574a6e269eb8d38b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e53ae1883df01baf095d41a2e5c99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306be0403233d14d51b0465aeef443735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa87bd2e5cf24226c4426873a728f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c1e604ba3ed11f313b7e0a1d1d52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aa483d682d77080fc2fdc0771f294738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ab1684cb453424f16f0897f95951739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe552b862643cf033e0f846bee7c0622740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9c2d6daab28d3f3df0c5c8412f3de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df5576f826d0b1196d1452b345476742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4f75c20d7633a4b0281ad47d84821743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542a97880f14091ed1e42940eaa90ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff42b8e061aacb593deead4e881e48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f0ff5b3e1ef2df3ad8c31151a035746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7886f1d2d4fe85974cee21ee2ad46f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949360b19f76813edbc0a37cbacff7d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65776fc319a9b418edd6943a1f0b21c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831d05d598b9923c079ed95614ad731750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331d6dab722595eea50de6665fe7a2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f2ee7ff913b1e13d946b66b2fcc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e541975ed364cff7db03798489fbd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b504733f2f6a985634cb4370c17e7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f814fe2f357d9a49e3af424c0c0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2522efa40725c50d8dd70211159acda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff0d5271ecfcdc6311318297e1e9d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc2e6a3c2c4e9b25cac4df46c0577e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79678a6922cf94978c0f24b041cb5cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17013a472388c15e98dbed6e1a4ebbb6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd62fad3b82c1c64a02fc6d68eecbe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8ac79af3ecb67ca8fc353349fdeb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa897bf501ae3fbb9ab78277db226a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f3a8339ee8709a815f6ff9c775ec1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bdb58503a7ae76447c012e3e0f165765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ddd1f040636bc384ef3eb6da180af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15235775eb3971f10213ad5c91fd9898767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ecc7134fbf5621624f31d4cb751b3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aba2b8a06be96481b6f25e613f080769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898eb1f1b87ef55d405eec19a40fa1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0803f94e0238b468a62073379eb3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ddece310c7eefee87f49c9f5987b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c9836af84404a0e0e78c4f7a2c544773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc70e3d0e7ff9fd9cfa666721956d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9044647da94a0aeb39f5c191e613b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb819639e3364a2d94ababd8346a8648776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a40c97b6029d443ec853c05eea06f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d364242ef936718df45d1e81972d4f7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378d04d38d48bcad188527545e3b07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4d8d8a8ce74eb54896875c6d446f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e7ca1b285230ddf47e2c99968d75c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece488bb761dc1092cbf3194807c510782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4fdb7dfc1b37ba6fab6bc5ecad1b4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00b0d2251dbf4d6c8011c04d12cfcd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95363c1b6db718593cf25904089705db785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a1613f9dc843a425d646416a1abb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e065a003c2bb9054fdaaa33f41242787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069cdc64d3d75c0ea5ba831d6f1a67788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e88bd557d8b4c5edb6637e6e1f0d0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba376884c1112d1d0ac751f1c7871350790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb623bccfafc459adcdf780dc74ac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3fbe7df298cc574f5f490724a1609792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623dc38fdd76e28217fddad8d61a3fc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa6133a022747f6b17c700888de4f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79c5ffff6c8eb9617745958e9c95a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2853b00a66e94b30cac616f4ce4dab6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a9c8d97fff589bc4ed5b16b0923e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5344145e149e66b6240c595787ab9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc24ad20f5fa8370216bea078992264799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad046f7b656ed675d56d70447791dfa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f606f6dc2f2cc464135be0adc8d676e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9794609091e3fe143b6a49a9acf50802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55701e4e5da9154622833e8b51a3acd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f7a3d6a1852ed6fe9e8607eff6e9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1cc3da2b4508a35e4c4a022a751d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e4b46f8514b33e929dca5ee742fd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c0da35e89a9e3b6db54eccf26ace807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8a34695c2b1db37564e5633aa126808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce373c71177df31a57e15b3b0389f1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f4be367712218b6a9ec6ded7896f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae899f43c78d1810f7af9530ca476c8e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f62511e01cfc1760ac22f04d6ef2f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f42bd4036b1273e75aace27c8e9b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da1ba4676159bcba9f6c58c992da8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3cf481b99c7cf9c881d00a12127a1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963005459d6b909aa45eb4b8a07e5dd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b3c0ffa1cdcc85a75e4fc31e0af93817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a20aae608e2d9520c16e4409e1411818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3392820ec44b8387f5c897f247bb9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e020fbbf575ba2f7380803801b4a7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8205ad0e60ce7905bc69e35f115361821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731f7eb6678a444f338bda2aa38ec2e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e35a4f5a26b5cae0387900c16cdae8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456beaadccb67ae930f43a027ba212c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4626b0e2288609999abc3719a2f2a6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9aaa7b33ed06d03996b03540eaf73826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24b529c5855eb237d607b460ab87b6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37775ae661a723efa1ffdc281da90b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107fdbdb9ece4dfa61ca8726059968829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fb812a3311bef42a70ac24cf23872830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecfb6b9f1f3d36da063f188aa834c0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5760d147d21f09e155e49c683a2cd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c9bf66adf102c84c51fc73e1ecf9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb02751a24e9572e2241ef1f78e6e1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb44487821047b7a96eecc39fe2add6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df06252af812bcc18a8af74a4c893a0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee17dc35f4030f4cc8750c20c88f5e1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6b6dba3fcc50f08f3b887104c2c06838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e781bbc16820c88f5b07c125fa86839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57559394d51e7487be95db9fa10fd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5fe55b640bb3d0e2003c5fd5fa3ca841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2641ea5bbb3132979536c5bc2cc0d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e043aa8a6943b0b16bdb6a2ec36f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524cfbdb7ea0d1ae24caad6fc48aba3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d049d42c5a6b834048420759194a1f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22937ac9de5642e62cfcb2cd17aec7de846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecbf2d56dab3b95f24a8a1bb4fb102847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545646e3218a5ea99b0fcb11457d46d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e513552162ac9a37e7c3c384a0cbb37849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237324906cac1147e85bd05a8f78d2bc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31859ea5e3bdfc8ac5cf8b5cd0e61b0a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8437789c62502e1dc3279692e8c5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd464904c5e318a0a8ea3220f9d8ae5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb495fbe266366f4813454316c5546854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff759b67cd5d1cb3680f0ba701c97855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f62feded2e51e4aa177fc4404cef60856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18761a4849b20e794b17a9f6d508eb5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248eff0d4b64bd4132bcd2b5c135c6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9140ee357cf83866653277eea5dde9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68548de21e37193a65f059871f4c3a1a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8788c7e19c15e71873fa5c1f41978e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cb48ed218d8472a032b1c1180e881862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5236bbeb5f6900d16ed183d5e4418f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d6bd48881264959768e32b2b7a3e1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d269e4dc3a7e3faeefb00ec299fb0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa0a8604038d3eb5c44ba07e3fac05866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ce845b56afbe01488d7f7b115f43867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98490a2ab6a2af464ba1dbc7bc80be868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694cfb7eef5c15d992b171cfb02d7d8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec75bd94c7de1da95917780453bbd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a71ef04e489d3588a70e0a58ec5613871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f19d459d27f9c6d6965dbf64569e8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac038040f4818af1f95f5dfb88a1ac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47a2e15d4302c25a79ae6576ba666f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd7a74d0bdc496c6b4be6ab37aa66875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2df0bc490ac08df445373c0c27c46876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2ce6be4caa8cabd596b5dec1f9c1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba530ae7716b4f874a3f98f9e72789d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b1f0e92929717cea0174dcbbf65cc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf84805206de8b83ffbe52aec4689880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4cd89fe250ca3ac83e6728400d8f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3d7dd4bfad7c8549d09332cd61bae882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8507ac33e08257599a02e45e01118883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc8e6e3dbaa2cf031f7f494c71ee37884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8de75da6a5ca7e4bcf158cf8c267ec885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd296b52d69234e3850a6a7092156cd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098bd9b60824333213491a1a3ca2547887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c954864cd0b687b2219016c8829ffa888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab2c62d0661cbeacbd92108a85f5c0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33bbbb235f3369413ffb9abb456ca6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0149521dab51cf73592b58be849a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049e1ca81c04dc63358d3664ea9ab2c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d263ee105ab3e8b783bc5a8462942a0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e783d8ce4322da7807270fae4991894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698aaa2744734630942fb1b722a64b7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d554ca60728bcd6199a3f5cad9fa2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72b7679005019d2fe7fb48dc4f5752897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d37acc7056c01ede0834f3797f51d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413189df188e02eceb3c47af26535319899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6650ebe1fc42af3cef6202b9f9add9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56954556650f2b94e1e7828a862f08901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55d2f933ea68f93f61e3d87ee7d2b9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48678f42b322f7b4e21f98eca094684e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95336f68a5c3db24c2a6cc437cd75904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef55c46fc80992d96fdff994a4c7f3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695f9fa688dd7ab316c3709e605fb78906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32184cb26acbfacc3b2d33069bffc429907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eaff30358ba199c488e06440e47d9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733eb0a0d8a1e1479d07bb8b4a0863c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75848ce50e36d5fe3fb9bd45be7bdc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06851e6c4e15c609dcfa1947959c16911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1240192f2414122c3ccb87d6865006912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71e1fb7b1c544e9b83c3ba388dd610913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd1c8338373253bb7b03073f2617a2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaca351544f3cd1855540631283bf05915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a2abc224319757c15e27933761fdf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35eb3a5e7113a204b15a64dbd869f7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ede9479a21db6a5801dbb77b64128918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f870cc58cf7fe01bc3e915084ec5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09e3dc8bafb4d4d3a7c1889872d06920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eff0bcb062518a135be32bbe8a290921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d989f70fda9672b9d473081a685a1f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786696ea5d57ced23a0b447e5338bab4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0862f5d152861d2802f3091efbf181924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbb29943f92af3d97ba904ef7b2fac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb2b26b012a42a2c245bf8bf396343926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9b8f876c81825ec5bfa3c79d6247927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8ad598e53f46b9708d0ec7fcbca5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9608263e4553a43442b1b61cfaa1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92315390cac7107f225c328230165266930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3abf8959767a470f6b48ce98455cb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752afe4a681145b41eeaef486fe0ab6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9bf7fe0dfdbd157bfff64f86d394f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d904ed55645185d57347f4092680934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f066d0fac7bd115c02031624b17878935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d9f700f8c4d25439f6167b88851b3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996b279b8768682320ea0876527e5cf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f0e9db7ed98fc61e5f1736ab4ef9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8969c74117c134bae04bc51821fa20939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c48419a7d10225b236ad3a40f0106940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289ba4746a6e4b55f4e146181b805e3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbf9985bd8e3ce323c6c2a0070d516942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6de63c30300908c2d63b1e4e57adb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2311464193d6579669b008e3ea6e9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b640e45ca13ac3552af215df231c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb5468c9615f544290c4c601c1a70946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb564aca9760d265bf8e7b608b57a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908743da266603b72f0b47e937bcd2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613306c276bb0f8ec798c6c367fd511949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90f0965b0ac07f404b476cd539e673950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4895720c1fdd1e28f8c95cf7f16bb0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45435d02be5882ead19a7fbac943394d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560a9fba2fe1a2f08e735adaa4b0a1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0942041979d94015300a9406952a9d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e2ff9f8dd65beaca2752b4c5cfbd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b654372f4a160384b8874bfdfcb6c7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036721bcf2b0cdb1bc93130b29354d47957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eadad9a1ef0129dbd96420d840da9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fec3165396494dcf5b96a90b350c0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf71b1e8e21ba01a8bd012564a4189960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dcce624925f8c76243f5cd68a40f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc8cf01e8a924a7a8b0bdb84f32b9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4795a0ed6f21deff2b106bc965aec7a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c6c6a7d1ad11db9f0f8b62c4c434964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35ef3416843693b47a66ea85858e1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecab7011591149ec133b89532ce83a0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a244d360f1dc60f04595a44092446f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a4e639bcab5737371d171c906e157968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcc3e2b39176246bd84a62c506ed53969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005b95618e2c704f554e32e88292a0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a633d07981eeb3a80852199eecea8ff971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29b1e3a367ec67d76f94f099fa1c6f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d350464d25c58ba10cc5509e3c79904973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081da9a1f5d87941394a57f8b361bb2e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1eb85182da7e0a46caf53d9384279975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d31448cb3c56e1e995c41f5e439cbf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaabdcd4740014c3342497bc62eefa1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f84e9928c0cc75ff223ca9627038c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd7d0ef2dd09301fbd06849e2d83a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04092df6d689da51e1d8b16f5461a0c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5df704dc28318f859053776d55c844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0543dc376c5f15b858716a9441cbd995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cfe07ce10a9b16a6094949937b9736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d923c6050b6efa486839d2bd9b0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca5a88a3452220c3fb3fca67dc54c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff8966dc5a035c4140a0151362b019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0118e7ea9864d6725599e4959d6f4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739f9008e12071df931793b3f2cc6b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa729f582da9f412ee009794b0d3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde045e9863d06012eb5ee28e84e6df213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f413df4520c7a979b08e2554151cb2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be456a5589461c9b12efdb718c4df0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123809bdeb3e78d83569c6e7917def16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e922f04319ac07e0c15104a19935617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf05ba5b0a1b6aaebaad2b39b95da6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4634202d3872c5726fa47ae09285d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3732b9ef063f79172cac3fb57821320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb9c77a4a967fa80de1d1837c532121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2240f05554fcf3e7b5275c2c51e9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d40ce707f5587e7008294e139dc3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df26c97e773d177cf84a361f4701dff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975f31e0027d9f6f97970d0dbdca3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f48a30aaeed942bf859a890af182c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60debe85a67260ddc7c2aef1eb9d0f8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a62c3aceb655934ca901507c4d9c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed15c1e702e7481d18fd1147ad5feac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada31464abf87ffd7311a85e431166130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a25bcace7e9fa508f7215d8d1246a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df97a047444a2a7a63e609855edb9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd546e2522864f7172b5a6bb709118733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3fa060aa37ee32d932474f3445fb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a649394de7e8dad15403d39ad68e0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f969826b2fa7bfef6ff458b5f05b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca08eeb07d0bff96ce8ad0e8d37d4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119fea994306cfcb46ca358c1c761f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c068087dd2124422ffbba9aead81439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb61b82b8ff77edeefa8960ce2b2c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e00c1770ef7449cc4e30ddc32f4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e21383e78eafe49ba4aef574a8bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd8c37993ffe8864edaad7300af79e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cbc928cc73d120b01ce853813badb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acbfd0c608e2a5b83cf27c0e5fbbe245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202368e54959a87b66caa82c1ce28f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f608d7245f4c28e8be09ec63a111dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f104cbb84f3dcc8d34c2a91dc1096f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ace4c3ca661c52cd4594463b272249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d225e7078449fbfa7b034242e21150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541dc7c9400f011007f90c8b83bc30f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe2212128cb5aceb458435132adbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cc3276c3eb8a280c0f6f7c97edab653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e108bfb688133e936144c44d454aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf192a6f31fac1fb384b92b3accc9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532263499e949bbaf7630ac093fe897f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1659a8a613c4680316ef2a3a19ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7877614854fe4262e71a22b952f1b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412575284fca8eaddd0e70896f37c0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31a639afeca5a9cbdede79cf51779160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f80550390e01d8fb5f7edfe6ec923061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f013ec25681f57ac8131a986a4ced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a62acefc3312b5d7b0cb1dacc0edd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b56eda0d4b6b47f5636269d185b7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa55719437529fd3bf0a31e0281ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c161496ec5f32f79e7292368910b19966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16695037048833852cf83dbf31a24767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdb87692f119142f3b65d71e9fbec168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ada842bb743182806861774233141769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5117dd64234cfc40cc19215eefb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ca572af9e534c870869afa86c5fcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aa4f63fffae9b7887237cfdbf4e4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b894c218fbd9a77e85e094b1364a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9fb208dda3a07807877136e60d5a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314f2db6481416ebfa8a0b654479e2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a842ed6b95cdd4e01edf9c2da37c5f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f37aa3eccb10962d5178d8b3dac377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc655fe21203b0b844291e18f05c5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de95b3251b57305fac072a9b0a2b2ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634f495bee1f2371c03be3e3283cf6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5d50c0dcdeb6a551515f6e4e5aad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b16921d4cf46a6eb3d01e0515e21e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dd11d84bf4a0842136b93d66198fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f755561d375aa6fb6bf7ca184497b5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae654909b292db3082de8bfc440f75ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2b88a462848549d953299cf8d6b2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad23613d2b981e70c3a2b9eb9cc66f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fbad32bd9f8dc6b5b1df9ded86ec988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fccde71805c04f33a2a6ad2f8ada689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1a73536d32ca7399ab122f3da478190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b94012fd1b0c4ef2ce557bdd5f69891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ddb3a0cc2bc63d093d6938b5c1fa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23919e4b4936178655c6fe1af126293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d4f867517d46d4c35701916ff4b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07674b64fa37d08ebac1f47b9d67a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ce871bd06e0117a71a4dfca61b4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e943dcbd886e4117a8cfe004dc64397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edab6e6bbf5cc333a98e5afe15ebb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513705471c7538d41b396ddde8b01a1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194772e2b59fbaaad01072600c6d8d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f658dc920dbbb4b80bce259cfab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca951403e99e94ec6e11b59380689e9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69afc4c8ace623eb550128f305e925103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58c7ddc6b8151083cc3c14ae4155cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427cf79baf184bd558616221c7385c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c3bbc126d775f91fa62fdbc228274106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b19ad509f0addb0bf677ea98662a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939751d4d6b2952b181031ee38e3ee3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ba50ddc4b9380f01e00f53feb1968109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9eae7f5a3b514dd3580cc06c8830f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4963abbb689cfc11fc2603abb47546111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d554910946f99e4f895f53bb8375112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f3874245f46f23b08596ccf92468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ece4b1c7e6234db2ce1fe4ab8ef9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b027a9f4fa83e6fb9a8bc1cf25c6ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f50a2af4638395387339787c8385c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308493fe3a46129b4df71e339ffd467e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d22afb2af61eba559fca9940d9f5c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65167c663eaaa8931a4b1ca870078a32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d1bf20994be23556c9541a9561d59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd396ebae0daf0034b124785034f59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aecfaea737ccdeaee612269cbb9766122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f08c1c7422e5b69fbbe4a7a99e14a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac2e8a03f2147d722117c83b8d165124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615869a90a44a7cd636add8abec78e4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2402ea970c2b05f1be8dd82fb6b6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210638b6e11fa1a1374b80579190117c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565740d83472e71f175613bc73ae991128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12db707002478b856356ebdc04bc04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df2100672945142dd4089e0dc009a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e83cf8f11af5fd6a506d9c2eaa9c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a0b4b5fe857a991f06c29bbfde80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14182ccc381ded934cdd29ce121832133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1fe6adf259b1bcfbe5f88706e451134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f999ce32fc358cac82b9feeaeef90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa5ab40e8188981c3ff1ae1b37bad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804411da69b89d807ba8e1428053c46a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c7b70c27dee0565b8bedb2fe730b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff528c2d3734ba4a46c7a75eb2235f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9fe7f7b6210e60d2e18735503738d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5179711fedfa32b5b0266a1038a76e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852301127fd8d1945a599a72ca0de4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd8e8802f19913bf1db388145f142143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa07569742245145af31773ed64f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354be7ff2c3b2feb58d355d92b53b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988416b198a7d2eb147a33ae9501c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372b48f7a7fe5d649bf0eeb3a4d13e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d7461ccd280459cef4a6d40d8ddab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee590354ddd58582c8caecb1a32dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbbd9cc0ceaac5ba64c54184e2084e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744228b60b4ffec38b33d67ed6fac21e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc0c83325e668d6427393161f6c7d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1abb814aa2587f3889a983d9ebbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dd0954d428b140ad95667e7ae8e76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c203f1b859f38b2c87369d3092b3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01fa54ceae5b2dbdca4a9d98be6e60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e818b884e6a208c1f914af0fb8ef41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a034d1e8a071b8c9c3f624048220b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677fa96dfb88efe686ae8ec77805e04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf96a2c3e80101c5b6e6f0d9e344db2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e330101ab62ecb0692e06bc45833161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90420d47922e1b29de66da82bfc6c757162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18944d0dbf82d4ff7dbfda3f59679942163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ee931c8fc59c847b50de10fee09c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db076dc30065e2af54d6c77fc7e45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ee8935b8a9b56d5539442bcb8b67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d19f069cdd4de7cd23b4b1ee0bcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd6989669c2b28d358493d6a2d5da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b3a787fda763e72f1b3aac695f8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147c3e04ef2901e59070256cccd04b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df43824269bb93fe9e3cb95fab174f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4323636aeedb987ced0154d639961172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e8e1cdd0a0898f70d6436e8e4ab4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bce5df9dd7f50c8486c8e7547305b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b84536a4342d6444b5c341662e62d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b297c6439fee778dee1513165828e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1c8db01579e4ddf81dae80d554ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a610df5e9661971693462e0b38faf4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d7a0a2ab16350eb8ddaa9dfb36f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368ba0da052e11b4890d3eafaee67a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ef0838df12bc562d5188e227837d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63471c1e7f99df75b19819914cfa8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20c56bf2f27e167b7f2ebc3d189372183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb6bc566a1a1fe2070b65a3d65e6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e23ee1fcce5b7a3dcbec44244cb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccaad1e6ec717b950499a4189bceb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af3f314ff3bdad7a5c88b877d408e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94f8b53f96ad89dec4fcba033661f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4377bf28a5cca08189b7b5e961ac7aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf652d2d38cf12be7a81541d98a315d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674251bf8dca88c4f53e3f3fbef1fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0612e975f2d8d32ab611441e8342bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e4c0173f3f2748c3e0c08e1ea267193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36582b772c554851aadb3536320b35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5380a8a0edfdd97b48f80ee890338d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320d92e41a743d3937086e114d4203196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d185049f5c882954f14ac3320fe95bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164679520f88fb51426f1113f18b56b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22a9bb9484f0b858a07d4f0d87e06d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c9db85d7beba94e0be35a47618e60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a87e7f1a76ee3a46868105b4aab3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42d092b5d3b33da81e868c337010c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080412218751e2838176c6499192b01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7dd7197bcf6cf335b15e809235316204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1968e587f6e603f64eecc0803fed2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f961dfc03bc0d90f617e04d4d17f5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3403ca9e12f935d53fb787bee49f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338bd13796652bd0e619e800fdcefa5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfc4aeca6cb502be69bd6e2e1a0701209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60aa483714b503bd11e2c4d3f56dd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e122342a2a73cb209f88914b568968211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6ceb29fc6756d7a7625856fc57b46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0782b34b4436833e233116c11b6d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712c94082cdae60f0986c43ed99510214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d45c0061851fd3ce52d724d482984c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff881af45ef8c899df4d88fcc75b0b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4814b456e021e7e620bd7d73ab639fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fa09c5834a59ad1da1ed039133dd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57f4e0b4059dc4aca6e2e1cef15230219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5cfd4543df389a9813c6146f18bc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36298996b4cad89b3c02802286bd25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395932125c95c5b5333ca06e73491474222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb0dbc719f37ac44fe68d62029ba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad1a10d761f658260a52a0fd807594224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a725b978700ccc6d21844e06f9a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb9b95f409d54fd20bbe4a8382ebe7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90414af9ebac0f563d63430105610aee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ac2e4e0f5dac0bf626920a24c771228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478703117fd00f07e43ad80a5bf92d87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d4a6a950cdbeb7ff31f9a551cd32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24ac043e1a5ea05b1f752e702f951231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552609ef0c133fc0a0c616951484a37c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc32a3a6cea3ccca53585307ff501b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51c95c4f77b8ea551effa8810a224234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0481335d90fe3d3a7249afb616d9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3157326e9155d1fbb34c7c609c84cbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22109c325f839aeff4c13c8aff4b66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a3e415adb1bb63cd9905516c1519d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be94f62c5b11fadf0da8d02c18bf1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eebf56bc516ab6a489b8eae33d7572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cdaf4b702b8ac40f88251bc605eeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65084155d15cd9588a06141d0baa48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab01c294c9496d8701972e4fe6e9168243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96758f596a13a2bec7721d172ed82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542353b083d010f4762b2a677068ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813e6099e536d6ce0d099a99beff424246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b4ae0c4276d99b8b4947479aad26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d9a7a9db9a315a4bb03783f086b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9b997696ed935d32518697d078f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846d3de7eddcbf5be35a9d818413f26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827659bc3d6346c0b0b93a4c692ca5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f859e09aebbfd3d91086422439e4622252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8598d5642384697e10523881e4e1113253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b636e2c462dae3e8ad831aa7f5a7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fc980e1ff757b2c122752b0ae5058255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a3764e73d82e70d6c4c239db2386256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fe4f1d488ac758aac3745b74c77f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc6c9da0407eca18458c29faaf3102258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3b517fda13f77ed36600e6c48fb19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4490d9ff41b9fa678c1fa7664dabb27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32cec5952cb320d8d56497db78ebf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf9a94a6b84d5da3a6bccfa7e32687262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc99288014aa0a62ec0df368a0f2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf89a370943e17181293bbe6aea8dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe60b59628c108184c15ad73dc540c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f68e23915fbd1fc3be5164f8ed59d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ac01558a86385798847c2551ea792267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a882cbddc448104dac522d576cfca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99b747ec16026b4caf6bbf2ac489a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817be8b3195283b39af29a1805f3e91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1a06767e6763569b375fd4cdadc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065f56b50124ba297d517492b33bcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59a55ca24c7415614d5dda26db9ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b9734a92460d77678d68a390369b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3a41fb6fc10e4db493bb2a1e6a5dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3822bf79e4d508ea7a42ab3f55fec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8495a303d4ee5d9bc87cb00c56f65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de86abe1e0693285c61f57d849e03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237eaf5434c3496130d0e191e29f181279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede2d6c2556eb393aafe833dde8f30a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4019634492656cf1a5a123bcc2c7dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ea441d825478c1d1c773cde7ddee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acbc0a458c7c2ad931ddcc0daae0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2abebb84751ca13939ee1594d16cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db7b16f5099ab148306b50635ee11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d83fc7fbbccffbe7ff5552fed2f299286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c3e207d6f1323668a62039f2ceb41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae2235ac7a0d667ffd094bcd46eb95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e277f6260fabbd498327854079074289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cc4a290a5d8392acd52d1ea71d7d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1344c1568da5da7dd39d607e79fbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b09b3d30300f80ec52a0724814f9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac57a2496bcf84d10b9c95648904865293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf30ffe96241904fb42a2e431d54919294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d9dc71c26140b37538ce9201afe3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb68cfa7c530cb858380747e1e9ee6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad7411ec39b302a39112cf1b606f3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d591f64a6d36270a7fb6886f03dafed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d7e2aca7d6421316afb54f37b356299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e0bfcb701ae2315a5b53e6cf6aa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a943a7f2719757cab6bec02829ccfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658f07ce0846b08fda9d5702aa43bd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f04be8befccb7cb333fabc3d9d5f8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55a79c1e067d3e4aa08f03b87d23b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330e32f063227e8b1fc8218c7fa94f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088100237144d5c52ceb0cd55bc2527306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a896e26b113b7b6b92e6099a6405f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ae0c005200324c57bb84e3468255308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff0fa56e5d95860bdd4625b2bb51f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087d731438397a588f0450303673310310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b66510db6c0f59ea7bff1d57847a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44945fa8f7cdc00cf85ec13d15ed1d3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5119607066f22e32b944a42940023313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc531319553b65949e64c6e0c33fddf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110cccb58cf5b117916fa54c23fcc82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d55286ec8c05e2ad05b90aac7ff11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911af2089d954f8897cdf154563ba74b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960250d032b20aa2c068b630f68f2570318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa53b2377d439829630ad3d15f6555319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e270d22ada1bc5dfeaebca32748127b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de626da31b65dd0c25493aedab432c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3627b36ee356eca6aa2c8da4460a0cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed0fadc3152ac3873f9edd6a6e814323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b0154c1ed73ab6dcfbc92f3886c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefa58df8bc76b75d72bfee0506ddc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730545e290c1338d9149af86ddf58e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e8597eb7b81b3d93013291478fec8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8021efb089895dec4a7c945650aff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813961fc3ea58747d3b8fa04d582e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e73fa8daf592c7bfd0b7220d7e041f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69e61c1465e36bb0f2e838b2e9245d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad8312524ab2e765f38a4044cfda5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954f26abcb5b756da5376b9d17e26b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb6b0d62527f8b0a1783063e209bfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d3087b8a5e6d3dda4a70e9b88858335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0dbba5a746ddba2f2690a9cfbad03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa546913a2be65ac8da639019254f0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29e387b5a79c3705f6bac12176168338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11692571d1bd835482557dca28a13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085cfb453a68238700c286faf08c2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f29cf3a45933a719378834dac3983c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea5f4a7fc0aaaaa557147263af2a96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c131bfd7c326ab377fe142f8f3bb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aa7145732cc65173ee9599daa3a46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7dc6250613f7d8a3b81c35c57aaa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ca1ce6f269f3a39fd9eb80ec2ccb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a1644ce77248ce480c8b6f1b28cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106150eb548833594317a9afe98e723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e463be90a8792d18193c7d80d3d1839349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd6e8461947df44a9c00082217cf37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf04072a2f2dba3db659c7c47b8a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9827981c8262c8128e3de0675ae5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13909e7677f227387997c544a3275f99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336b73b5695b6baee1d15341f537fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf946c30e342f5b8b5af0a6a6805ff6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dde4fc97227ba71cccecdee98d945356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32bf08199466f5d540ac8fa655beeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c329370727858102b75f479f015736358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a397b8a399c52afee23821086bb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa554db5ccf528e89e3578a91e1f06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc9811030def9d3340d3f55d4d3f09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf40aa929869664892da306ef0f7611362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d60e710855dfbad10061a9e3958d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100b7a823d7fb662ae637274cd2b2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bdb8cf2baedaf250d70f9f3e9df73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab532cafb19c8a2d0b9a2a85f7788366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a32bc9a6df610eaf6fd84267d0bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764819fe9db6100a23e021edf90dfbee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abbf1caad1c011a8d6277dad6dd63b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d0dd967fc6e61814b53bd272a6604370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626bdd4644bf7c3ea9daa828fe676d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee9aacc666c5018622e596037b0496372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f285d6a3451674281b47cfe8041b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb8459d8fd1af9efed650ff3c7186f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d88d911bf1bf0e01e5ac0a8401fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f58a162b66ace927d2f140e4d29d17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d26c32dd2c35e47e7b1aca6d079d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f0066ff1e2825f7d808fe9460242378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32714a0fe80cec8d6bcce482095865e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98339c146dd73eba262f177c570b12ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533233904c3d43a18f82d82a1bd3e5e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecdadc33a3900848a80829ce991c30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42be1f3a7789571666bd0e92aab78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be02ff6b21b5e01cd81cfe0696acfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cf3bd78c0b13a4f1b6025f550ac32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bef2dabda1757e8fe8833da55159b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2ca421d4b4868c92aaa51c0b5eef9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37427b71dcdd8ec08fd6607a3a6820c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc5a42004e8254572fb18d2cbd557389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783482a38dd5d891fab4faa27720953390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9827544716b99311abe95877927e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf028938d948bb95fd71806ec5ddb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905509dc9d037d2abd1f45f64109b88e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce1dacfc8afe8a8423bdaf9997efcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a01141bdae4328b593c8c78e876ff9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d07ff49f3b824e45dcd3468dc2555396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327538cce221ceaf862ae71d3dfc2d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f7328cce79db3167fa0a8d8ca6a2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6bdeeb384a45645d1d56914c0abd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d922a0ce05149f1b2c4256362f59a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766f293dc4a6927d2720fc069e167d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1e51d222f726e4eb37301ef15b372402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e420f00b8b723912050f857d3ef75e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667be27427c3878fb3edc58fafc9c4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eca8646fb996dda2f10222c4b47af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bd5b004b4ff1d7f074698a69884e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207bd2775d06fe025a68a3e1a6a79ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86183e9e974100c6f674157264e7bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000df93081b085acef5eb934daa3c4fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a64c442354a7928f6e62cfc973f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e8a49c5625e5933b20f2c19a8242411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945c8f03fa8ff69be8b70310385ef3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc48531be491757091f75860c2265e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df7d130e8e03522b2554aa7bf8d542414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722d162106fe53ce1782a272cb8c67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595dc0a2d5ae404cf185efb508edf50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd99360e3c37abd0ed41ddc29d863d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcc1c78790f668bee4c5e58d8bf5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167d5a719ed783fd72ab37efceca41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7492a87cb3d81138370b348b6874ee3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa30dceafb6f44d8e62e8102690590421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188ca2d9d9c206b43e33f2db7550ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a32213f762e49127915010c5f414c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c64f515f650f2a008195b99d21a89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97788785c12eb80f9a19b944367a29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48819c1b6037cdcb4ef68edc7769fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cce096cbd516306b160f65ec19413f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a5cc4502bb0e31fadf67e7af54ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4303a90ba746bbe36a52defe2c80837429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0289b83f560ba35f6299598ee9e7e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc7e2659fbea3197434d932fde53a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2cf64074a5090d650b7c67f68bce6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac0ab51abe6a9b2b560fd6192779a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda5440812dacb07aa61ae24aea9a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb9e2c64a8d8fc345f4252c312342435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0cabc695cbc3631a15de8f14dbc5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf8f006009435e2d474546dddacda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497511262d7b7d96c36513f26eee24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac6da24454070bcd62c26f717c5091439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ddd4f7d3a52244965a6cdbfe60b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e3fa0b5c1c3e277838c5ba828fe0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141456fa1d789608cd17289b3620c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f453904426463cab3e8315dc40889443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653087a733709008bf5ba0dae1962f0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78d719acb00a96c5d61813db615ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e2f39b2e16d087baec7e12a2b838446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb1933185ed88a23955354c0103cae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79426eef10b39387eaed7d78764868ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e89616d9668d27799d4d4762dd21e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8f991b6e85cc198d8c7a279ac6b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe14e21df8e048a16813e8e68aaed8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e97b8a2bc490db6b7b7b35763def452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add83e7741c0de9301d93554e15339e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1411fb311f59e493ef53815da8e8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f1dfdc462ac0770e7da3477f149f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537fb0a473ec4565f1ea6956fd5f41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c65a95e474de14e2603941ceebf35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5755b56ba3d83275c06f381edee36e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0d7ba9f9521f9e30b298a64ca4d19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9f9e07e17f6a175a213e26fe0c6dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd440c8301f32645f04fc4ab0cce0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb010522a051f9de798d7613003c24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a49fbf05e1d9003f3db2e11b93ed3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd3ec497495f844f2c4be2552b9fd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64ce5c66e190dba001345f97752486465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a21209c13d3ad66a9d125499949d9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f86a86492f2f60ebdac33f86a04936467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c72f8573c63c24e059d54ce73d317468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f01ed4c9d3913d5581d792206cce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165d70aad473c773d35fe014eb5d63e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a05da5f44e568f2378c654476bbf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a01892e3e12e1e999256f1386f6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54539e3b645bd795d0bf335efcd2b959473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442c41c779b41c545c97a50d97891e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c379d15fd4ca849cdb1dd9eb1848d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f2517f04975d910cf655172606b83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb5f695d72e92a586c249d4358541e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaa64c10419e9289553b2bc7c4548c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5f765faf4c3960bba94e2d38c15b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f399641251f8f519153192a47b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ccb17eda9dfabbba83891312540ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9544ab8bd1a3e8e3c0a4c505fc0eebc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e9a7ab8813646f69c4999f1ca33f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477afbfcebc0ad982901b159e1f113d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c661109fa76de2c93286fac769d97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171982e0a6934918af54b3d5ffca302486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd722b66f791ce2be8c8380ada810106487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b4f11827f81d0c85579e395a87c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c6f46f437f22c024dfe49ec5a4cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78dfe557ace2f1475194ac7ff4e2b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bb491f5cac826ada4e4abea3ab61b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da639264d648a811924eb00bc3ea12ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54581fa211c89f508cd9b23d3d157887493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843705ee408c3373983e3b22d8c5b3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b28bbf068febe6c85b7e57fafa575495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13cc64433a08d45a9e231ba070ba2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956924c41fbc97aed7dd438ca9e67a92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f64d51a24b87ec04776afab65bb8b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5474352796b664393ad254f0abd7568499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a3f9bacc8285dbad69d287cfadca3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66082f555a9ed83bf42797026672ef3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4eb48162ae21ea5fca0cb3ce8596502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dce2f73410dade2222767567bc7698503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f5c1cbdd6a1e4a1d381bcc562cc55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a5e4be3d860405ddfc18d905dc21d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3499d395bd0570ce0e082c5b241c38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7acd9eab48f01c34d280eedc870b73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81771119855dd9fb8ec2d14b70b42aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178fcc8607a79400b7eac177684a267509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed0eaabcd6a9f02ac0f427299aa7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1ff0f6ed86358d9222e3085c6d63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205d8c07f74db62ee590a5eb683966f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d6f0402a5f465d451f1953b1b887e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022e9975674c3d5a16dbbc1749b6cb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac347bc8a61831b0337e46fd5c6d1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3a87145e017eed0d6f9e6354c58aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765f42c16f81ff50f45a1c674596ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404929819181738e3fed1d5fbbc802c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5ebec2e9c16fcd73bc7b09d72b39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3749d22662bbdb76f0d3c7926256b84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5630e619a47b4a0d9ce4a8706f91b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea6745ea24f6e64c43bdf58a0da80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d9ac87662077463ab306ce294e77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6aea46c181c02ec2022238fa6b47a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba53afb0b5b014e0f5b8d812c6f172525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941904e4ff47205b5ee65ab2e155341c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4351069788671d500db89498518e2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cac78b7d46e8d321e4c4b1f80192c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f0a935f9b192b11353859fca6ca5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bf19bf6b15c349dda41c212bfcc50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6746f0632c9e8e2cdc2ad03531cde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922515c7dadeb4fc4300827d6f5c59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c53a9298bcc36ea1d5cd6ecc9eb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea163e04dcf9857cc47cfea2526c9b3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b3255217f2892031702cd4766d3ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ef66ac8c1775d54034519e88ea38e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434cbc15a9054411afa2898142d3cb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4deeca2565392d5bd388a42a181ab1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5328a1b349ef3eaef5fa71e286f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b73fc9a6b4990a60e4440ed7306e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a78ff82c39d3308603c36ca425c778541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681730ebb6b3721cb818278b892b365542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71411cbe457dc90b43458a9a8f297770543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f74a60047ed0f189eca8ec20f07c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33661a0e09c2e9a6efeec0be0c05d608545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e66575f18ebb69c943543ca959289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0d8016b2070c5037282d833624f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9643d55e57f8c50f91ccc30f9ecf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492931fc3210ec17f4509ffe816ece54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a67fad4bbea4131f85084b182f1d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0b83d6f9239bec3360cc5654d3d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0910aa82b82450d81705d83d234a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc566d41df813e9b275ad4983346839e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb7a1e8096b9901645b64539455621554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902f6f9a367bbf80aa77af2d456533555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc22eed22343eb22216f2caf6aed3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f08e4e992a1fb637e3e62d850bdc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f6815dae960d8367ee2762bd67828558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812ea1b1e56a59f99f221bae231147a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c679bbcf89d6e44c3c51b2fbd20c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010a1ffdba46b0f59f91aa4de4d794561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfff4147289ab32d132480cefbff962562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda1f20bade32833d75a46801a901aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50055aca04faa002daff73c9fd057f24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f080169fc9bf97931061456e2617b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd14b4a7eb2b5bc9e462a8a9133682b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d39e792abbd1f6adece3df1e03d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25e42b4a62e79901e5fae1ed4740c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6f35355a932dfb261c17cc851a7be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cafa33ceeecaa86c8bbeac74dbf7b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84380cdc0a913edc4444fa52d21c04e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449fda814ebd049a8fb1f08ee6cb30c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2cb70fb7ae01550195124871b5267573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04c28303ecb412681ed7d098b1f5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c520bd37235dfd30d6b36b4665bb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e18b0837b9d0f48d82876c038a9b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc80a85b060c3407e88d0615819e67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ce5db39a1754bb6de93537fbeb23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c97aa93b65436483862d0cc2d0ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9e660f944ce401b520370a2de72ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97208396cefec96f262c48840cb92c4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3d682d20fcfe1909f4fd20835f08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8950106a79740b41af494628faafdc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015dc1b7b3d292124912dece4be5dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e318d6a32f7a5f561923ba6667872585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead00bb50ae3d14534439e1087942f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbe0025c76de567d6bdb2d440f877a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a368afc5634a936fdebc6cd80c12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2e25ba4bbdb83cbac773772437ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed73ccae99b9821001192a39eca127590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bd77b84cbc83eebb2fc1641e05c16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503d3026f8cb8654ce2efc3186c3a9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b7d37567256ca46a83fd9dc1d89c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1252980c7f12310d6be99758bc5559594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c2b5b21a65d535987aef996f8fa0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b203cb2b789c5dd65a15b785a2b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7898a4278e2763450bbf715de059ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88c7450baac1dd44999c40935ed46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b32c60fed82c5eae7406a985bb4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb27081b852e012d59ff7db6370ee7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6aedb59036399cbda760f02e1ed94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d1e33ec09f95bf0ffa2293d4933f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2dd7a8305b3e4641a3cfcf23f15c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579428dcf4291301d777e077cec52f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4dd4b697aa3592078462376e7cfb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7e2f7c6bcbd02c1db716233e2662606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb2ca5b1f3e574c747d23e8f0530ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236fedbe303268837ad32497fc129f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b9913c3db2b16c2fa174c2b83c5d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66934dddb4cb737252609e8fcc22fd32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8133fcd6a4126970fb72db7f736dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c72285b50e798dcce1e5037458c41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a606b57d793e0546fb777b80e6207613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3e94a1d326755142a35d737053577614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d10a72f1e08401b7868b6f96d53c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e1ec3f915bbb408b3b089e4bbfb6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0387a13903a6aeddc2649270fca676617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01a45674ddc0347474747e98e52d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e352de0716e9bd0455fd37d61e231c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d808cb912785b29b37ea7fe1e0dd500620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43201ba817be8f45a8bf45ab2851e883621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad081367861aca9f0dd16b46810f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed58894a95be0600a636b32daf3c43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656903432dc1a1c7a9de968d9735889624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d409d037e620f7c425f048d9fe10190625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a2544d00a96d4dfd0f40fa014a658626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0893514ffab476471dcde7a8701ba5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd6c46ab15260bbc1cc80301135248628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1964fb6f4c7ab75785ba9be0d39d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb78b755df7539d63adb37db4a328630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba8ac54a9c92f0d7fed9e921cff6a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fda7c61eee2e8b4be1ec05d7d3656632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458471796bf3003be7238d0400996af3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d4bd5d72357d6906da5a77946862a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154685126d58ad6833eb2f8fb977051635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e00d3bc64a5cd7dcf841c1c713e81f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa2ff92344fbd375803dfc1e8b5878637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff225f63677250fbab2fffc7a2ddd22e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e1d1024aee60d02e528875cea6687639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006d1734c2bd3f827340c196760e384640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26b4a7e75476d18d39621701c3c8de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e517e8917f81c40d552b7276c55d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5694aa9b86a6e62289526ece2b156f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3174aba5d0bdaab3a6adf9aed6f36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd9d723d34ff0e83b6076c8970f412645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db418237b3f997e07ae0e1a62cafe603646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1138c733d1bb2b9bd6239fe5c50a02a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39c2f0ad70be9d43707a58f3f5927648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e259a2faf260072b812b036571ad4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb061dcc610ef0c67b586b446ea5efae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8d4bf0d0e25b0de62aab8dcb982c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9becbcb3177a26adfbc585ca9977d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd4b5a0f2ee29e639e3b5d80ad1e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee06ac8de5215396dceb53f33c08ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10d8c21500cc669845840331a6a102655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d088e3655d3b80fa6e1454f42cdc58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b750bb8869347c47854f9bd51fa8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cfb260ba6185598b68fc8c1a92cf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a3a7aabb20da6db0167fadd3f892a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b324083b047e4eea5c3bf6ddfcd232a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e56ed325b15122ceb14cd489675de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae593fab888bc75f1de2663fbeedb79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa64f800b391556cf5818eb733c051663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b81f254afa835015314a70f7bf31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd75a2abf291d0a65dc6b499e0b53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e46cf67cc57abbb3e418fc3d0d58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad29a3a3687767d3f7f3ed839fbde2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c629edb80ad992f6a4444f879076a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa2e709da39648310fa3b8061f94f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce50f46c74f89ec0548fe9f5e1d3071670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956452b06c68d14c8ea29db4e1a61795671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837107054dafe57c0d8f6cc88be6983672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a73532596d6e080d1672ea541a76df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675b0792c86bb9a684f6155f342427674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2dd9f1544a303522bb468f7b4c7ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73a35e29ceb36b4959c789c04c7a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bf0c3dec8067575cfe9c92c702b28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3162a8b657bb7e5700fc2b7ed0d8b15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ce757ec2a39c37eae2a5157c3c91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89663fbaf91ba748cec12639b719ad3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445896b094a7d9660ccc4ca322e7680f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34ee6c1338fc18525203ceb0acd18f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1daa060f9726a05f87f4f645e6dcf7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabeb6866878d84f43af52ea61c5143684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a549c72c90b031c72458b17f9f98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf17dbdb3b8fcbdec7cc3caecf892e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f322993782a83668a0eab965dc2a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6b18f00314446714c412e08f06457688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620056f26483e773475206788664fc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a0356d489c354e8c0e390fea50c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d8979bdfef28e80bed3134b45baf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff266605f32479b1b025290c2177cb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe22fbf7fbf51a0a6472af78aacb0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ef06d2cad4229e0b2512a489134e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b8af75dfa4fe0570fdf747875c86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c3a4fdae71948b116cee49a92b157696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3aa042589fb9ae29a496cc1559b42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36471c6c920dcca7a0ba9ce9c86890698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3012446d53c05ad23cb6e0eb4d82bad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506926f46a57aeb4455378e623630037700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538c091c6bdbd4d84d4cc0481ad0c24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1a82068bf852b4a1fb0774f9fdcd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae4f5d8163334908a48c3b72af4eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a3aa731af10ff5e2dc8be770d99d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec7ea73c93c00b0686da4ba4b5b47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01549d3f8c90f32ad553a90dd9ef6ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964393944c63c5d44c8fb9f32f2c93e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c93a4d23982086c73739a001b759f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab329ceffbe454b9b704c4bdbaf6253b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a285449b852161fda6524ffbbb2c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70484177f69fbfa3e3e49d1c5eacd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092a297086866e82c566148eb04a6ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cad7f70f95fb42ee625ac8c1d510d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63493061bb23debbc691c541af6e2c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b51237311fcadb13c5771fee484cac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc202b3d67f49fdab08ff02838966b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419c67e1eb4b00e3fe4815dfc28b54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa86d224cb11b51428e31580c9ce45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaabb5ddf945df91f68193df7832c19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d0c6eca37b260a2776e83960eb037720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21b47bc26f6c2b7eea2e29caf211d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470dda1d39a0d6d7cc32f0e7db0f089722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa53b01b1409d14ef5f1f2ea8e192a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90322aec10c9ef4f9f2500e8d5c95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec2014fdd5c3c77a450c14ca8d208c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5638f0ddd6c91c7ef876d0a15813b6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d3528841d6b9b0a66f65456a0bfea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaacb6f8c0d4615ff604eee4b849a85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1fe1f31812cc1704a793b8a50da36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2c3e482338af16d573922aa3bed4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0091e641e65d861e90de1870715d35a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aeaacfa6a6fbf34d60640cfcec7ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74350687f3ef9d65b9da2bfe51c3ce5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edcbc04234ce44e003194f6769195f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872722dad63181756feaa84a19d71dbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824501db57fa2f58db705aa10cca4c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b0b1c316855a316b346ed245216ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322715fa91f74cced15a982969b33c2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea9677382aff652376e4e259d579d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407df3e7dc31c4b48a39dac0768653f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5555dcd8c029a2a5c77b276c4653e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef0282fb3c6613652df0c966ff4190742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff36ea450f17bbf527057405c7e31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a41831fcd8f564433407a453872353744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d85edfa674f2980af7d0c5cd3b634745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6f6391d3f73983146c3fccc802433746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d4ee89db8e783ad47a3ad67458c00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0438a18eb24d85c490d74efc1db9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345ec548b3543a871714b8c6a7f7cab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6168474988a9f81a3c6c50e1be7d12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47002f57b96bf2ae29a3bf1c0d7fb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692609d291daed8681e2eaf20c4831752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0f3d275422e447c74c9f95d53066b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9c9ed257e280d504ebf12bc7aa3b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d70db4426add44641ba2b6ae03057755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee23133861bc39ffe7f2a9498cee5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c7efd3f212cdca20e27fd8bab4cf0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce63682ae8d937d0736abc20d373c09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3826d7b9100a431173a13bb9bc4eae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af80f4b4fdbe23ab41153f1b8000a4f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898c4f914fc391bd88476bd3c9e7c4f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936417a75b89cf3a649b71b077fd9f0d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d07ad01e051e91ba4f241f4dac01763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878352ea1db590d1c05de4346a196e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ddad72bc319b6133aefc57f71a1ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3b7700e77cfc492a1a739946363a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d7dd3d982df84296e4ed1bc861ad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb12fc817b801fe3faed4dca78837768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817713b0c6e5610160562e1ef63d2ca9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c0d48bba93b49a8924a373aeb5962770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f73929692c51aff6ff7db27c52d4a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adca34cdb3e3d0333fb3039dfd8e1d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e6ecbe6f9402a331aa288535463a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916da497ba4f98d64fd16e2c1ff9b00774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6c172b30fdd15e0776484fdf17aeb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d8d02def869411f8c56874bbb50e4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ece044d5bafc1db35dad3b432a143777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c402b0de717c6e28b14cc65d603761778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6059f57d031e5b844e8a86552b88f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87b587946f17d0744f9a0c1f9730c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c2747fd1faf0bcf8b27e55d5a452781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363bd9c6c93c975da85706dafc1b9cb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df797210fd6477d2bc171e2080504ed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16129f15c716545c22f0e85533fa2ca8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a585f13127b401dad0fb5537aa725785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbdbed96e4803febe9c908e2fd041f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b6bae018060df5ffab2e9984dad23787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd16dfb16b988c67fe0130befb499cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6126956267942e63b28baef2bf0bde789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7113ccce4cbd7ac46fa00749839ea3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd791966706ba9616818b5c82c1407791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513992f60012bd74ed77ca228a08f79792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d1a2feb047d0ee92e85f941660ee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d00d4e3ea8aebe2547a87f841057794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d253a3e6a32d1c969d150da460e7d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76a56d1c523d64fe3400b5617d161796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24f7da70fe40081e0d7052a39f2fd8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4ea3985f80235c41715f649f69489798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609e72df506781b3082db57d90e7891799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02761810d8fca034da0320d2d98c5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a1af2e9f06acf13ed2a8bb36196b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147e54ad866adbf62227a87048d3541802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5969245a1fa76a7104a0df18a4d1647803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552754c758ae2f0506f4df19d7545c0e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b0797024b54e4c001d0143ce97227805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02d70cd3641b594eab71c31eb55acc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef38f61d5d4c1e3d7dd3c372b9bb6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695638fe0dc4e1341b7e3bb96a2f7096808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a672692fd8c98938dc1a556f81d816809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73358582ad0327a146f43515333689a8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83062fa6d86d07621cdbf6f6174bb766811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f70fb2d04c3f158be3062fc43476c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407274760b6a12b0e95d15a1c41732a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d24fd62a95624881065d5618b8376814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d7bf1e52dc0df04dbf931c8176a93815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f29950b9d3c02f18e281d0a9a277816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1306327963b935e3e2258b083fa36817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3402c2c89309799a9a14818a23001818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c990c7413ebee9d284571032b981d61819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53d0ae808114ab211e094e1be095fa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff34ae2ce03fcc8696f2f82d9eba05821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f30a4c7f6c71defd4970de3729dbbd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721650198ff5cd81d6038dbb85b95004823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adaa3611b540f0d0a832bc00482c78824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c207c135962f36a2523a685f5ca2f8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea38a07895ba8e3009ca009b74732b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecd7621f15417d4a1351bc06557c5a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22a4cdc4769b69da0e5198060ab523828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643f74ff16f9dc3f5f28ed3215063fe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e00795d785b72909f5bc8800a6459830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88763c4e2e0175a8c978c691a9150831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f9435de2479352afe7f6ac380f3d1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841fb640c3a8b9678e0ae6426c928ed833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e698eab07b38f56f09c08d27551c3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedabd0a15bafecda071297cd026f698835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64412005e7b4fc9dfb18dd8472e0a88836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a32df07d798cf0478348c6e160342837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fea381c99c2f8c72bc8a7500838e04838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b6979489d0e3f583ebe597676ac2c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50b5c5b224d775c13bf5a3c2cdd07840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b912e96549e03401842e080cc62743841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96ca07e0828f52179dc7a48d2ef3e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd98f8f19b7f8ca8bc47db23a575b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d766074c71e455750fb50e3a1397844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868ecfb3d5c274db36184e6f8fc30e3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d646ea5d7a798b24847366dfb7588bd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e61904e4a5de59e801d3c48705f6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b25ffdbab08179cbc51743dac37dfd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef44e454bcb6970387e1ec8b79183849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c086ce194113044a2865038b71466850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c5cd4e92d4a791535b302903a38c5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79453b127b34566297c13db903050360852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b8bb7e7142384b8c79d0a85e5fd1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2481b383011821215c196dad4e211854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd821ee21be011df932b79c5a7c6d67855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3746b51a0f80223cdff67435b23454b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569aeb6cdfdc73f8d59f9b2f48ca439857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ed07126ac3b1ff2d878a2f8c5985858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f5ebcc51013a424b4e8c355f9e04f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e90398dcfbdc740fd0c0c37e0a80a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2ec2597cda12239cebf92868e4d6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0855b501ba8463544ad4fb8b4dcc9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a5c41b836b0fcb60b5b7fe6b7f1ad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543076e35fe5f340df48bb90dae482864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150607f6186846bbfa2780491aaa932865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f2ff25694d19f45f9327d2da49cbe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab522402d701cee3841dac01310aa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050c5f0a25c34450187778e469ebe76868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a3c9d38d7b0b41f6bfbf1c24c47aa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6061eb14892e0a6eab68e359900d9c5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a96a0cd663b008b8c42d63662027f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e361ac3a57b0656429d74cc7487dd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e451056bb5d91257ef97e34842df0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd189827b5c1126d26e2a2e56d5d806e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810292afdcbdf656bd4d4d6d3702a0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e2678392d729a168baf3057e81914876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011ea92822d8994a29d862710b4211877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45132fac8f4a8edf96a62b457635d2db878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab26d9048ba53066c8b12500f4543879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dc9a05938334241676f0c753f68cc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216f2b680e0530d74a21cedb917c7e4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618f5e2ab5c462d411f443cdc1ccc07882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994edb6d22acc51dfc1a49eb953f72e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970f980d28ecfbd4cfdd6f59dd82dc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014376667f90fcf6ea6ad27fa5aff99885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2570be72666d4072e8df7b3e35802886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa208c81cebc0fe82bbcea6546b9dd0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821d95d6ac61b96f34c6f65eb923b6e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42d7104995a3a1f60fa737e699342889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeea2fc9ca421cdaa28a09d34b432c1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca40d63a97a4af7ce30fdd9a38125a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd978cdee90978571a56bb6b24cad8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ce5112475e8f13d84d59e481e05b4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d78863c4d5beb20daa65028644ea1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec56b9c804f9d8bf3198a8775cb84f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec738c201c113fda3493c798dd2a54896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d187fdcee992ff401cf60732defcea897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d8c03743d3f76222daf05ae24262d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75860412b3f097351b8df25f69d311b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa33935a34264af67b7cc53e7bd2383900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be81f6747c27b9347334dfb42571391901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318105f84aca7a2367cda4d4f509da1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038a475c011463eb479d38d51214456903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca185ad7f87a350a47d8835b816079904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d83398fb162e3293fb6cd2770ea384905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366ba73eb721c173a36309ed5264109906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4edb42316bf704554b55e58ac84d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935f5f3e667d6ecc95e4384d934c6a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5216c4f26b4a54b15bfc47c6a0356909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff6b11b89db9135cbe6eef2dacbb33910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e42fdc9e0f90f5d6ac4bb7e06ac9f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d111fa132a2233318058c79901576912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee1c167f2098b9f13875d965cd333e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c13a510d597e49a155d517a4ce0d02914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b313765df06677fc040894d26d23f5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855d133c959606e2b035eccf644da3e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b677a62e1f90b12b39fc4e5e75990917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4877c535c26b8b7935d83ccc47a7b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5816b7e42980781de170101da50d1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073f57ee258f328fcec622a4237ebb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2207fda54bca74eb29da74655c6ec4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97406c6b3d6645412790a23912d9a322922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296892495d571da8b3d52b524db9746923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ead003b0fe2c828acc5b33271414cb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02720169dfbd95ff0d240e80c7cba90925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f465dc739e736806c1b065dd5954ab9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d35e0fe167a93016267eec78f999927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d374443fa89353760621d84128c01928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3adb7e59df9b54389c50c884ef9655929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536e5ba448238e70e743d5b92688d71930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf858da8e56a44d4ea19ce8b27cd23f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b064d0da4c8b1c2deee4c6772d7f9d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da720abaa0267dede703466c836d74933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a2bc7782d0eda530c3f4a6bc2796934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526e5d0b701269292e5aeb119c2219b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4fea65cec037978e2974972bc846936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24f0cba648262bd566ab0b3a3363ba937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524163af5c0798b70f0f592ce2537c9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafbaa886cc9d24636f143d0b88c11c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cef8167237409356bc8e4bdfa58c3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a43f7e162d7a55f4fa4e412156e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0fc54c24fca3fb6f2c22559755161942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e82a1d6219f97fc74f761f7e3b608943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5de46a94c1ca2cfd5682e67aef0fe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0003fe113de49c1cde1c63558302945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152e62506f3cc6fc2b1580526608b81946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38144d5c577e895cc7ee8452f42cc1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68205a7263774bdce97753175e0c37f8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60022ead16c6e39613d3e7ba7ac66b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a910b0614a956565b6302283a29e86950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c220fc4a2e7b8b8219403cad6def951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67d9626be292877e2abdaab9ec9996952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723fbb503e4c9c6d6475e14c967f29953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a15b6ec93be5e87ad3d55e55766a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273b3bbbf185be075d302e019f46f50955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7830a746cfcf52c6c1ea16cc57d9dd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a22504b0f12746713de7cef6c18cc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0130125223cae8dcb2466c22ea82d7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09921dead2d118d0e6828cd0519e4592959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef98e657399e09538847893d91c0fa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15acf6bbf6cb4c56dbc9662e68a3bc9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6805cf11a94a387aac73afdbf7f2c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7958f4ed09b748afa48981fc4f7a3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442384e54328bb43f44b428dbd1884fb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f376c29ee4c18b463f59452dbe75965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72d65bc104a1fbedffe34f198d68b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4cf79febda57b51564df494086f2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a582f78503fba6c13bcfd000d2a208968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dcc5eb91d0e744f3f2a412f868bb5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f07401a99ce9e20cad0eaea5d23fb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c272d795552d7317efe115f7cf3e754971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773848e8b3a058b52dc64ce507f8e1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befff863a63ceb9fbfc64b5bfe182fb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae4b633a1ec2523e748d768e0356eb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114efd604d3e0feacac96b8812feefb3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5fdfb240bdef901c79e60a043f4e6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283fc559b98acb51c1b043e3d25c5fd977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>