--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30860c372796b1f357a09b94901471c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed660e262dd7d9d39e27f19cd0fa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a1b508187876b5ba54a4336d50973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03c7c07acedbeb8e5ee7fa870f633e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21c934d47bcbd93254f3586fd5a55e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e7aab121aca4a9f2091d9ada7fd8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e88b83662a1ac72cbcaeb29ef0b797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1fa2f9f1a3d4773cab38a02637d298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dc79e48dffd43325b63c9203bdd2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78636988d6b50a4c665cd97b2f6c72d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e07b57f684c1a19aa9b698d924a9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae75eee3aab501fa38d263bc715e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fe22e23c8e7e8700d94c0414c9d3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e2a352a77f869a49e86433b9293914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd422b356cf10aa62b6bb29d36e3f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21125d52079061a4ac601924ba4ce91d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb80fc860c62cec5e672fb3b150f2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7283dc3e19bb293ece4f1431eaa54218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e98be2aba8af90e8cd2f58e3a590be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc3144079684bb726adb4cb1633d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77afc4dc3f429471ffc037b1ac5a9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afe4a42f8371ca33fd8adddb6de2e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c50f7329b45f7e0bcfe9780ab6039623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242680fd1dae79ad545c507bbee416424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b965ab8ed52be2a64496385e9469325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af4915b66251835df21bb2ced67d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39766b45cfda43af8bd10c1cc8a09427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428625cde309614d24ed6d5cf9564c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbbf6517253b797a7c374ab3f9552429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb29437942cb7eb2d1dbc32b9b0453130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e37cc3fe93bdd4f388c29d486efa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61da3ccff5def4dc4b4686a823fa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497900480f5d8b896ef0587d7abaa2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0cb58fb4f804775ccc49d8e6d1fe834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eebcbdc2669185a9d0a2a8ab2ef2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb62df06c7a5a1396d0dc5af7836eee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48403a9e7f2c50e483bc1b0f48fea637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d223d5c98ec238450f605e6fe5c7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2490533123f423883e9494f9b240139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae3b9f6f577df24df04f60690d6c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de460843f9fcaa20fbb2c01d211dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e914462b22cda9379f5a683080d2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf66e4dd63918100af1fd90710bec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b921f292022294ef1d6fce87c3fc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30265664ac2e092ab78b1c60ec7f750645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a62ddea0583bf29e20d3189478a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c7cef42a89c1279abf635cf26fde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0ce94d7a8d62704b25bf2b771734548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c645bd95c387326c168f1f4d5af7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476762ff7285910a7bf3f96e8de45e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d24e297bbb107157868238d827f57e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b401bae126c504c5805c58c43e4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ca5c9045305d0fb02d107eef7659553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6eb422461c1416a6330c80f180b2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9b69ecca8a6046f13ef849253d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d28aa9b0dc50490dc001d2529f8a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267698354e1af3bc9bbf28d02f3933157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017240571df04ee343016a429f29e5e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b9cf59703a28c622980b04c41c0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67362d56149d8cab1945840487fe6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f64497fe56b0e14ab7b8cf72e0c3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252f6d903ab06861b9c56e01ac5efd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f58936fec1779c064bdd708a47af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a92b2b3ed8c737b73dd0d5ee55543064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810c8deff0a592fd781bf567094f0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87515c19264bb7da77afc315f9ad8a3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18a2af5d498e87bc2d0f3bd50a67dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716156794db120cdb9b8817cd3bee268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3fdb88e7b2a94ec284a95fbfa54c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bfd3b9dd07d45ea52eaada405740170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55855da612255d274e1593b46e018a1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220ac7a43f5ea00c699d4d70788eca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47408cf9b0cc27ffe47e9a7ee0e4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89238eab5dabce41b8bfe48b373af3d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc85a6e757f3e475fc2a7ee4b3071175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58b997bc5c59b9ed8966a1afdcc77176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2890110ac2a9be227abe8799254a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec3f2ac26c997dfe3aff6403971dc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b49705805438a12d8dc73800b03179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec3c6ae7705631645a7098e054bee380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c1bd64bad4464cd319084da48330481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09942144ab99602003f6740a77ce59c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54b82a3e043f928de84616ab2a613183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61f7dbe3b039ab8c157bff6d49e2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855613b849dcd2be1fa12b950a230a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29f36a982a5a7f37ac4ee1b8e165a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed42acf17477edbe760fbf4adbd2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c038a2f8d37f9e94b2857621196c2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c6933fffdc25c24228c030abcb7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbbe072eb1895749d054396361d32190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4db16ef3f110cba0b31e44677a2ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c0a5e10c5cf4ed8c50b2e31cc6de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6b3e8acc103535eacee95d824680f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904a2bad5a6dba19270c28b6950fc1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e8a6b9e4fa7ab0da8ece302a9143895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076246221cf7dfdf32339b39535a3f3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea9151654341a0f861688599fcbf0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bde768913eaec95267ca60427b72bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82409849831b2f5077b84293c2ecf08b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214efbb5eeac780fa8ec5ddc4f41d9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1281f67f6adebdc125de475797af575101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cad9fdec5b2af4b07708600afd761102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a574b3d5ba9af365078faf56f5db9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac5b3aa413829b5bfb4207caaa05e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb23756af5768aa0a5ccc4ad52c6616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a04b5b5e2b964a8c9e7e24b322d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679caada378e7c246f73ad2e6fc5354b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e46396e3b757e7c76377f72e970254108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79163ad5a042c98e948a16b50f6c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4333b15def743ddfe6bcd60d1d514110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b01f4a1d2f8982e08900f9094f2d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497165511970fc7071b1cb0ee62f327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1019a2c51fed0698f4d02dd9246b07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df1281838561238378f17067bdc4b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba839e5d33b4313fbd1c39859c5f8f93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b1a2133b9cf84bc2e183c91f301d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc1932199624148c51f15e3ab8480f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c868c3bf8dc09e6ab1b4a2235d5163118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a0c52e08c52a51eab5b948006c5f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcb17e84c69f48563ca999b1d8ba55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b4a6fee15e9e76217334187c6be5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab296832b51a266b35ddc9915bb8bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be174cecf83b03c363b1e0ab08a0e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f32cc83709f5daad4a14016aa2e09b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30fafb91539d607e4614b7a3542cc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126c90de1b775a4947b6b1542214f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefe2df79777c0b802f7719b9acbe9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4c7cc2cb48594f5a451c9ed6c97e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5931f912cfff53926be5b75cce423c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a78f1d23cd5fa3df6cbc205f9adf74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6205c463c1d2e573b92f7f6443426131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4754a62652715f9dd553a693fd234132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed4a3c49dc3fbe181dbe850d40238133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeb80d3af8bde3d03db547cee454cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae17936669819412167d67b72d00c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fed89d3130043bcda0285f5eda3acc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db119d4794b6a9da724e7f5005ed4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42dafa9bfd1177be7b34cc37cfbe32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165be087731a0324bc49ce8dfbb2f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295962a621bebe5a91bc899058e3c0f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f3153d62b9c1adfbedb013f37722b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c58daefe9279e97682e811221749b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2421848642f2e2c8d821bb00efc042143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034162afb15e41e904b8619cfd87e7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965eb92e7848e3db94fe2d9b8b9a8ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a255351900ade4303fa406d1f8b2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4adfb709b1379fcf0c594a86f30c8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5216d340c0434a6709bd53286c9d4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c1bfa84332f0d1a1756ef9dc6a54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94e1ec85d0900a56051cf0f94c7281150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7cd52b5e937567004ca9062a86138151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13cde39a4778b08e5f1ce6bdb4efa3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ccb2e0ef68a4a85c9128e84e9a525153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca5caa776d4f21ec40d8a5142caca0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c8b650fbd38171b8b29286fca7dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f3273ed3e7502f76ddacfa62d10ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d80ca1c61e12860e19fe20761feb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc9d0b0c2aaa43ce13d548a7fb4462158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7db22d690fefc0b1798ae59930d2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a3b760bccbe5c2826751466e9fa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720852ed2ce31ac9911b3a225ca956161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce4de8a958fa65ecfed351fdbd84ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6ee17f404fc2a3b47b801003b8f23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b0c427a45ed46431a9a626ce65d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f95a887d184f1db1fd3a5df53c8dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce944692c4ccb5e98c5def39a9e646f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14387c20e64c9b4cefd02f1eab39e61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1ca151cc1dd37b3fef2ce5f1a93f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501657daf0f0d2a93e915d2b3488a3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed405d745ca835367ca33604f5e7d34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6363d4b6eadfde0019a6bfda196b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad960ae09b0f776c67347104cf6c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b250bc56443cdad8caf9fe661d8775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037069a74805212ea0924652dc7dee4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7acad50dca940544be4e84696a6f65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34fba7a75819971f9cd5ba2f75a650176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ac6ab7f538b12bddeb54ebc45ca6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8431ac2bc2681348329aff3ec6e957178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f2240175ee631d7cefe756e56ca79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5da32c53784ec8c6e80d7923b1a11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41bc9dc5806cecf1c5c90ae67a9749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb17d12f8ee22d3a0f794d45431da3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec93c9d2ec176346c22168a0428a9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcecf880c084fc5754c975df8b7398184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459744514a1f825711dc6ca8c2da210185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e71ed6c4b96bc74865d9edd675b3d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef835a5eb96a5f697912e2d0b0488f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536796e04313c70c751b92048cf9802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62d377787b6f04689d4e2cdb3007b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea977d9686411d737bf14080fcfc2ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072599003f6284578a64ff6589e73a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddaba7f33033b4a1f50b71736d2047192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18554be47c101d20d1f4b86d9f9a8da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83348bf5b21beb67a3d01b37ff037b2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab969e142d7263286a0e7c452173d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669c902c35394542f02d5eb51d6df2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab757a1bd114ff3505316ca707fea98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f187dbb66c1790ec3fc9ab74589dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9820f4368fdba14bc48d8a11dd58c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530085cfb63f6397a8e35169dd41462200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5181883648f4da41f51b2481919e1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3925bd36069b1412edd000c719bbf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b667d6fee9484aef91d89c74ffc7f34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321770d6d9c7423d73abfdce8dcbfdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8cc5413cb7b61d22f0d8367069674205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed92a145b384f6b7ebcf21476ea3f0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb5eea701795e01c52e305007ba11d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7dcf72de3a9fc3f934770f5c7c6b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2083c1c2eba80e31bafa6aea94531209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac413192dcab2e90ceac78b4d9c98b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ceb08fa152dc2728eef15b55eae1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be442819bb2cffe24f76c644f8f5b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dca3812604547695d1be63ba14445213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1401cab9220133296a5cee12be39c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee810c711a626caf2bb616133ed470215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb2867f7a77e7be3aef0a67f8139a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d03919fceef5a3f573ce53aff4874f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39554e3978820b53aa06c74af8c499218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dbae4e1ead04afdbc0612dc73423d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e26e246703782a05c3fee5e711f575220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9785d84a0e5de7a1629bb0cdc559cde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0130ca9637b194a9d8061bff4d0d962222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728489f834567148f0e7fefe96241b56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e20e4383ba3e4ad83a0853e63ae8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71560fdb1d652b23473535e5b28d9630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ac6790aab32cf1e340d2a3f77418226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c826d0a4c719df4cf899ca499d1b14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb886c2367a8f62f87d120ebc1bfb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5c8c5a228366a1c50124aeebc3035229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a52df015393acdafcef1601c9d60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693cf0326b66876cdcf90e9522bac5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37590622e862b5b0c8dc7103d5cc8b1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc5ea215445f171a526a3134063d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3febeae9fc39b32182bc7f259faa89a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73441d5a0b986a731876ffd205f8fb0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a9758ae12d30a8fa40d38e27f30f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0cdd382e18d30c87055b15470262c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf74046c45438b976ecfd72649f217238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a8f39ff2f463a199bd14eea37e387239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26badef1f21f10d51fa07689d7bf69dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc238d668832b39a4ad50da6c6e5f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef16d328f4d0f42c06ec00cc6286cc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53fa5cb7be8282f1e6b3367567492e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65639e1199cdfd930903023a1c025b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b281f31d1dbee5d91f9437ce47a8e80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0137cd43a4056e3116d6bd5b37ebc8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a8204d4e3230bd37cbf2833fa5489247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f34d9fde4f8a7d82f4426b8c4fba4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536fc7fd015001ffd90460a7fcda9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc36cf0d73deac5d1380369d81a4040250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1f120f094d31c0b28070aea542c19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f668278a784d84e51a695c0fa1abfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1ae6c320af850322c2f628ed881a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf03aeb0f627a14c9c1488df7137d7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592760b43e3657e038680ea20a575e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b8bb756f72e7022a9d33e60b7f96c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dfe3935a48a11a2373caf5d90d39a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c97ea6186e8300cf25f11ac615812258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d34b68797f445a23cd9b427238215c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39d7c8db27a203d19e0af7da150d43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58d4444f5da516028e88a74ac459db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acc36553b29003ff34f85762f29ffc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfafdfe53e3175bf24da5b01a38221263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b1f0d17e9f410573d4353def7ff81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406821772caeb237ad438bf4049a476265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d7dff82cddad7df3e258332a59dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d0b62e7071d8e384d59f6673bb6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1d7cf5d24db780e7862d88bc2f606268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7da568439c20d73d4874b692675b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d0e6241e19db65180389ca855ac35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c9ae9288509e084aee9f258663fc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33fdf1113bb72fe089433379398cd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de365138384951de7c97558b82c28e56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf39104bbf49ba4921c22c53ab3abc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5f21d9edbff579c74cd5861091bf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf79249d163bb5af13ea734afab047276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32820d303e1fed2e79db4e52df94ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7e354422eabee5e39b2da19c55a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa5f11885b670f7f760e41d1dbb692279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc9194734c4b677b7658c5bb62752280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25d83b7f7368e5363ae8b3897ffff9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d091f77ae421f3b5df090a0d331081282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b91f070094dae1f2a9c01319bc6083283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c97f7a54a3f9ed206e68cb19b68478284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca730b8231c7871bc08d7cddfdbfba28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fce40ae3337b80b45b8209e1980e91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf72740cc939fcc0bd39a14e24fa0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c761469c9bcc952ae88e08371b22816288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2852eee6da505266b84f4dfde75180289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf31230c6bbd388cbfb70f6eb86fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940b007ba1bc103ad70fa533850e1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f11ae5a3ce7e6af79b5d1bec63bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e81f40d68d943d4258300e168339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaca5fb67adbc03e60d3972762b01e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3ee7f41366ed50d9cd472a9731a33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396749075995d28aa878be952cd99fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bda835c4b8b0579b3ccf2d7b918cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaae93a5243d0df3aa743096a1d82f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca57b54b638e58b20772198c3f5a0af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaae6068d6087a77b6a8a978007591300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bcbeb018ace2a912c582dc1055832301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9198fbd317612d07e406bfca72f1be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fb43183a7c9565843f47592e5d2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bfc973843059b60b7909f703f3f3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824d47401bd324663d01ceff2f026b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b17d5625d1965c4f4ada2111001582306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059fb5ee5851c526299477c4289297f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2170e3bcc816b98da678fdc00fa6c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d45b5d0982112c1f5a01a9c12f5b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf746eae95bd0f4c49df36ab25747310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0c5c075848c334ca06c63a9c216a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f841b9823a4db634925f6b19fa18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e087f1904a42f359930dbd55a5a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6fb351439e1c473ee80d9525d283c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fbc98e1ba3b9d3a9c325ae73b7d96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2585b87f031ba9936e197e334da6095316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0b516e623e5f3c03182c07f64dad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a693027e53bed112b94ab73a46b3ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a03e14af7e95dffe431866c62def37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca82bebfbfc38e014e946907462f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833857543b937e5b74ff14be781305e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b40232861b29ca0e9d58e9c0568bc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790ac4d9290d3ce4689d7f6efbcd87c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6849072cbd31cec4715fc6b86828324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c57c85a545ca0ca23bff7e0bba947325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b1a1d08d1d6c6e5b390a40d1f3ac2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35260c2f2d1fb1e86da6d63112d02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea1b795706a7d5efdaa66da8c7bc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9d0a8ecc5dcbeaae8163e0bb92fa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dbec8fa775ad25a5b6aab789e8977330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd87d3787b746e95152d9e7aa8a3f75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed5b41da169ef82167213113152ece332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea036459e20d38ba9df942d6bca1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc72b2f2dd5ec37e8b4d126d10647a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ff6edf70811e87f99671824f0c6c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33782717fc9adb59019ce7bb30f3652336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b601c1c430954b14e9d6692c3031109337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044833624f6e9e14e7b006f0e48c8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dd070daf0307563875c90d979056b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4f2610eb91292ebc1fbee007e04a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c641a21b7c87bb36012707bd6ec7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94839fe8af97ba1bd47a0da87461182c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4217f79566ebe325e58c9cfa5375343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ea7c31acba1374fe9bf0d9532ff28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d0fccb5406fcf03cdfc5834b6a346345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe1d3f59111fa9c6060627a1c64c78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10023089114739eb16740b304e694222347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082017255e7e5402cbd564aea3b57a25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11331c26fa67416db31f7c389a03399349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761e071982c04e717cf99da4d17128350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53aa0685e156b820444f9999a720ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e892482eed48ed0ae4d3b1e0406e58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa625769a5ad4e6852ea29c6ea9df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813402cb949e322b51993f9a1d6efa1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5fa16ae07b6ff96c48174a890b8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5d049335ff84b15e4233948422b31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdeed00a2d18e965ccddd15f5af7db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a14876c2c031b3c373e4846bb0faa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32d61c5bd247fad120cc244afddf9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd50a92b3c3b1f017984b3db1a2315360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79939c88a19fe23ed4559ad4be9682361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad5e3bc7bb02d81f23e458bf60c9f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2033ac9e944061890800288d1cb3d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abec871ebff80b86ad41fbfcb16135364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28049bda874fa20e78e5bd7c599eb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a699e6e0a3596c9663b0d0972fbd5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d790eed0b215d1e8d2987a4bd90aa39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fffeed41e687f090869f60c20638d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c59787a6651ea0247b8cedc64b24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96642fa7437dc745a8a0b1cc02d721a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077770d0d9c8a6bedbd34a0d4dccebe3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f814fd74d121d2e93e6fc40da7efa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5997063fb1dba7f7d63444dc6bab233373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464b258a23e5a648637e9e720cbcede374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9d2bd47818bddeee835b05363903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f5512c1e9d889561b91a5b2822c95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767ab679e3519059152cb34f7e6bfa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483d1f1d3d38ec3a6f423ab2ee60c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f7bfb88cba75c059cd1b5060bf467379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac18be28d7b44e402a371a46387059380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc698238eef40137f53fcaa4fbdfbb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d8f97e4d41b13882c3e67a84a57b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d20728024ff91705ff10cb4d95315c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a43e6baf4087d108e60cdeb51b3cd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286c30ad191e1449b816187da93680a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a57106ba0d40368795828710ed2e55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213322bb23c88314d8d94c87c6666674387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c62fee987b2025a8a32225ab2fffc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75828657b070834aeae1aca5884bffbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dc708cf0b995a17550b43fadd0e4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec28399b4b9fe2a09f74171d133f05c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d397e50a0bf579ba09102c5dd93a59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40adacfcd04e69df8e70c6ca7e2daf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f80522049ea04e0d396c02e1281fff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e87a670b52bc38fa39924078ccd3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ccc70ca949e62c000aa117175879396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc6ec64e20f9b6f43b4d77074e816397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4210607d6a24086d38fc32fb3579a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8221d3416eeacdb7d6e37be70987b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec676b844cf9019f355d0d660bbe57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7226dab2fc9eff8beb499de053edbb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bbd6ec16e8e4a449319eba6a61395402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6c23b72123b557d4720a366c96b18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140cb9200063d5561e54fbfede0cce6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14bfc493a0d986a40727ff13fc72be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96d6c8b9b95bb142b03e5a90e547d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090cfcf3838145e745d76fa4f41e44f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f0a55beee24b523f7e2d7cbcea940408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e917ab749d5c82945cc6146a1fa7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a259e7b36354b6320c2e6691c07f96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb2d0caa4c2b23541582f0e825c6a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af95cb4cab10fb9ff0521a0db117a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d561076a55e2e447efc0b5e3b865a76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de57485f0f27e0b859b59630b1f59a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed9f8fd465c715da2fc0368eabb337415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f439f92a5080923dd7179030da6f5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d43f13271edc21b8e3b1d6ff3d42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b8e952bfd4b1618b8a82b861534f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94548fb55c9ae908f48e7917194b83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd884fc3db5dbd1f2e1e4b3c54446e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876212a94b706cfc169b57b90c5e5df8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f06231ab732e73cf1ae651a81e64d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736144541110a7864693b1572a34b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae47e3333668da60320119dbccfb2f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d049e3f0af5ef4bca0c9ad311eb968425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540133862fcc5a0001473022ce978ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c0a4d029088244e14f0cfef4d364427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9ca46c370efe1f4faeac859c22008428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe043673b871e7a61e9a1bda9eb7d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28fd43641fada0b140dbdafdcc9aa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a36c75aaa44cced79078acd7526e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd87696ad16af9ca15c680bbfc8eac9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76a1a04262951010df36d7cd87cdf5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8a97ac7d18c0c45220dcd43178600434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b337be352ec668236082fd7926d79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c118a49f3d1a8135648f29a71da500436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921bb6d01490010f37b030b7ee3967d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe947d5f6d4ff8c55917aa2a87c97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46830013b5bb119eb51b6b233bb112fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ee413147b6311dc19e83ad8c0e23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a4a83b6751b2063fb68b680a1ff5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11663e06502051941fb2b56926185ec7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f0b7479981b1a5e57337845eddd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d57a15289bcce9db1ddc7bd954b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31beb08fe1c8160fa406306f5443a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3aaf47b250dd2b7784fcd1ac10045446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae53b675eeec9e956490d98924ea64f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bdcc9c19cfb0b499e89eff0a8399d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca8654d92a78c342331a722e93b40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833625dd9fad23217ef09917c7b7190450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70473b7ac25037bb4f022f4536c82f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965ffd0ec8b3656b2aab5652451377452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82acde3b35d5ed7a4b41d685eb865b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910fb4d94dadf740001ad8a7eacfcc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1006bad69b3c2de7e6a7aeaffbf012455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56560796ead3d50f16f9c96f48758c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54c911cf2ada60ed0c7a68065ccf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f557a9770419e2e57185b8d0eb7f81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097f133368e13cdf174d6e28219cda8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fa4ad490efd52bc2a76fedad6a35a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd75a8bb67bc20f2f7069abd2d7f761461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e659e2efba3eae792840927940797e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c835b8fb009cefd26c4a2dea97d0824463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795487d904f96b435139e06bc1dacd5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa773eb06ca8b823fe638180994ec06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627678ba9f6d4c3b002a25adb5b62b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07c58b4881783d904a7fb5e42b7600467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a0283ef5f9f96fe4b757df292c386468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5222b0b80695323a9a62d21196ef4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c266b983443f5488122985828de9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1561fd560ea7542c12cf2184faf30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17c139c2039e04770d54e1b347d78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c108eaec048330183c92beeac61a0d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de775c69b0b551a340dd1e27d10b07b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c24ddbfb80754579a1f4b79f7e16f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d2cfaa44ddd52e8896a158d86db27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61792bd08fd8a227ffa833d5522192477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fe727ac5d9476f3e0c739483df15d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f69e87c42d630375f80d3c5185e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128effa927d02bd493e03388be63c94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c2d9dbfe19215d94018289602d10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d2fc639acdeb78d82fa8131d569d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca162529519e27dffe97099dbf929ae7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febdd09252da6cae64a9514f47c3577484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0d12a28a2877fea9c105fb423715485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8924c6e455431375c9dbe0c80c78a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8320f8ffb0e8d3f3c311eb1f5f73d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae3ffe6404dce208be13b5f1704988488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e0038d3543213481cdab9cac53aeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1581e0ae128d966ac2ea680769c571490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f9330cf5dafa0cc2ff98da9e6745491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f03111016bb3764ffa24f7394fbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ffb421640acea11b7e0437d0a8039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0373d73d3eb59a410de05e8c391742494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f99476babd1bfba6e9e00c142334ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a91dddd880f6bc7ce4d099dd35f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5989f57c99b980dd11645e84ed98b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b9986205aa0481b10e9c844ea4eaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ca9c1756f2d0652f320504cc92e02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb56656bcbae52b33fc493f5d0a2aa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f92195da0ec1bd9c90ce6d8729bd3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe915977fa33ecf58bed3a43023a641502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c047ffca1783a8afa06da11e907d97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f28fb5d7ae9920571810de9821e93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaef46ff98b134acafb933b658a6090505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053479f0248a1aba9fa49e2910d4d10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a52383b453961435e1b399f733662f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd385baf8cb9ac2c3f8ffe1400f0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89826b06368fb3eafde4ab0d29b1e039509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d039b5cc543ffe8d3167b87ce4d562510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe40fb2927e0bed2a2157c7280bf9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b85fdba4cb8bfb5b88a9ee5c7eb7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943c7ba40cef404eb4b6cad62808e4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a2743af596f842b208a099c39fa2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44aac90717e33ded19afa3fb6fe05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97acfdebc12ddb6aa154c7d161828f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb25833ff37de44602d5a8a2e4eee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ad0198dd44d79ddff473ef29e3b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f4eadaba8fbd53f65d699869e43db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba0a8e946324ed03db78b79b09a63c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f361a2f0d2ff217a93e8eee5123c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7e3f30488fe4b9f99d519c396afd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb45dd69993a9bb91ecb603d7111ecf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944bfb77f891dc2d6c6be0e4aa89f4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7799d4184b00644f83bb9bdab78e5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a225dd421711b35691932c6474b17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d7a30b280e809937230a71fddc00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f7b198bf3c6ff761b8c39bec4017528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ad12f05f5102c3056f5eb0dd11a91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c64e6fb577f1692e41239984bd97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e33d8205742de52fc58ea3d3d2ca6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d22bf04138168bfc053629a23a7f49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b188dd706ef088754786b8ec0e7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80604ac4de5804478b7a29cac73c6696534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e33e03cfc1c4e3b88ff7c155ca29f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672bd2b19ecc192156d93fed70910dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ee0804b67a997557c076ad4c841c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae57bedd9857d9922f8969a71ed3a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adecfb35306d8f6fc863fe9c483b1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a335ab40ee5f27568a525e39d8ea9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831adb0ba746d1e5852172b06726d4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503791ab712e466a93b17059136d39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f4096f3d43f49a1cf974b2dffb44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab265fb9e9537898081c4516b184a70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4691e832a20f885bb35eb0db97babf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cbc5dfa42548ae4a44e066259832d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72026e3ded930d46d12fb2940b6678547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f217de7789f59a27d8f8794a8dfc08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b202fa4baefbd4cc2f57e521e8961e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2322112a656cfcb5cd95b5830f57b8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e41c5e30316e11e80761785cf6fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e9ada1d7f5e8ecb9eae3277f587d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8498388554161cfdeef137cc3b65ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd6ff29870362ed4fd8ae55e0fb5c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb99ec42596cae157abd7c9b7a98306555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b27152daef97d5504a5b8473ab8218556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd645001900ddbf159ae621ca3dc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17912092a245ed33d47391104420ae4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208a2c0684fe00ffc90a3530e5f979559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214fe4bc304adbb9c68a051caaa1f14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b8f0a50a949235627877964d8728561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc25805c55306921bec5c1e719e7bae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e656c4c636f68ee184061b58e3016563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3391e719c9ef3dfc9866a8bde0174564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef62cfc4abc9dbc2f2e251923a58a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95693d70be783decf656251055fc0962566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863a1d8b7e38516817285960cd8eb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473baf330f3722e076c228c45f878208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6612b31759bb8a902b034ba5835ea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c2c6baff792118f47d9f7404b365570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07150d8552a4f128ecc315a0776f7774571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfd6eaccabfbba7cbc6faf5a3b6a03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e8c619f0cb473f8161d0615e16610573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12039c760ced28a707014cea0c1c62a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f804cf4392e4a7cc6ae2cd44f2f8df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95badbd192693883ed46ef0b7543f764576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8d1ff57c9fbc10da234acb78afe3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43d243a623bdf80eebf65795b8db5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484614acb58169c95bf494e1a13de2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2f6fd61f2ed3ddce667394d7a5c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b40f9d0b5f162f6117bd10f9a15e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10bb1cf943c963acfb65204b60e08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39b71ea1ddcec6bf862a01c47cb4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b473afa41f8419a859740c09ed0ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a611c1e3c0e0b0ea3006553e3e3cb6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f30c3812389a777974cfbb25f91317586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdaf36bdc8b6571666fdb052fcc305587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763fe84394c0193aba0225fab836b2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f8ef42e165628633e31f99f1d09c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df204380bf0efb88c8e7b71c9851cb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca652769daa33495ed32a74efa3e01c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c1636bfeaf1412b0dc61e429d4b4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37ccdcfbf979fb3436a3b5d78d8aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d6d542fab38204d4eeaf147afe13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a19c41eeff2b5e30b72ef6744b701595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2465deca7da409fc7d187f041f2282596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8980a7f1a245fcbe890563dfa92a5f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139805d963e0f2538932a3a18c96a27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889254f88b3b4d39766f8f4e86c0364f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ac74ab2fe250460bc13feff7cc8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387924a601326fdd2af233f736b51402601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91976469fb92bbaf37a1e17a246b7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f6a58dd456718fd3b6b735cd8d2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6206283ea5d7e08a7ee939dc2c61d76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c385f71b515930506bfe6b6a1f042605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64dc926ab780cd899b8d2eddef81af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447b0ee93de842e8fdbe6fb749d4b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57346198bbf752b0a20220f534064786608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e697b8551d4c9e5b9c9327f8b7170f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37394c9721f2e0255ad61818a5b9df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913656820a745c159ff520ace9949f80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96158481789f0243b9a2e5dd20242e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25fa73900158032a3ab815add84236613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916251fd3563ae50c5093f8925faa102614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db209213772373d3958f179fa4db7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f783137cf92b56c008aa35c004a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68c62be9f41ed2fc8a854b060483ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b743f896baf63972b44995450ddfc73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfbf9b46432e15165ddf69b2f256ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f2e13487c58cf148b9a055c48e1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8055022dcbaa3834ed80f101f480621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea5a87100fbedc7420d7ebbca8fb2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa592d43843c1a0d477874c71fffd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad4d0ebbe333bef264f54ebe36453624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594999314af40b971eb3e83c0a28e6b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddcf8801ae3a8266193e695e6de945626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2e51a638c7d02533e5c7c2fa7a11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e8d403dcadcc8f1d260ff2660f93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc1d532d4a6c8d669aa2674244203629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c89326df3de454b0d9981dc424694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4c64f3a5cf3655d3fc0541f697ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56be1c278b42b67fc6c393a3bca6ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfc6b24ee088c0d452b34b89cebedb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6bad622fe5c984f958522696a3f30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a843031fd0cd2886b42eac515127844635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0df8731b726038e85a80382242170636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016da4a057a90a380942b831e76f93c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae394f36f5a2d463014336cb992157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec58353e3e17b58168cb227b51ee3c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace1c1449e1fa07dcce646c745f587640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ec54afa808ac324171b6b99fec163641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f808e6b41aca71211de0be6d3101086642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e84165c46f25ff9e5626860b58db2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e3ae2a2fd64f3b6aa42e54b4f6bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2428c0d8801d7b482570277741426bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005c96bebe4f9acea9bf5784b3b50a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07d34977e2ef486ffa400d9827cfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf783713971956ec211b5adcc721c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ca9d16cc47cb3b1404d6c689626c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d68841fc45992ff37762961008227650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf3d0f02683c17983224273d890476651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c59e5996cebec280357ef22c2ea00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b7e61de19b6acf6d36cd0031a1a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3a2bfaf6c20605db01ad8f3982c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3f390815e6e81b832fa0a769eace655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75d837a7b97e37c6d35484d83adcd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d775ddd9e67a692a73507f5445e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2cee5a2c114d587dea1aba58c99b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0953e4f02af4e0885c03d8125d0aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3c6ca994c2c21aad7e25668edc68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc95737fd09e03bf8b79dde267eaa41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff53ddb2e027b82af6f04fb9a5fd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59666007cf2c81c30f299bf1e70982c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e23b2bcc4f2eb4272939075a195db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a02963d6c8896b951a3b9b07af9fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369501528a46a64cc6f88a540311471666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27575b4df3568e07a34dcdac3e6ded667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7abda169da275839f48ed76898711668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7663e20868b27b205a018ba50220e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2566f76f95d2e959b90e36852e4474670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe612deb47d02cc79cc1662035ddc67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085d01b6fadeb7a7702a8e9a1fe57f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af3cd02c581510cb43a36cb3fd829e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1aee5cd2f64180d9003731cb33657674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033bc720d7726e2078b2ba8673d91b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585cac7150846e0250cd846842b8613676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d258878fc251bc728180ddfc39920d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22a68b6bdad36f01feedbe1db184da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a2e3c94793f3e5617490eac38649679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a0e965e4b427d1329504e052b5cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6982ee3a1189970a8fd255bdc81cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36227ef253a14485a2d946f7020646682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48fc06fb82f444be5ae53f343c0993683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b48c9caed5a431bca79d6f2dd5c39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1350e6fd234f0d138c0ae2412b32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f3854aa6df1141e71708de1147c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703dde80ad012d6fbe625187dd4ef64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03be2f2c39b0dcf3c7a6c71355a707688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f62ab253dff6481f18d680ea257c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f9cb81a27d048e53904a69f01260690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b145e42ec71cd8c60d523ee6b3e8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c645ac71729e24d83b4120b9faa360692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c26425ad611a67e2835e3521c0b728693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bc394ecc51da1f3263cf78d41bb9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c00c60f3720f25c58d27d8c5896c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e43c3ddc2ebe91ecf6ff9bb64c32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839101c51aaa9dd1a6f590fc6ac7f20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f54c070a23381ae81a53ac6ff6e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb58df33fbbfdfb0fccc666fc2b80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f594ee5eda74cd55674fc92a07e052700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab672ede806597f00a8e74632df40e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489a8dbb87e35fd80998cf252ff5c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3966c55349616b08ee27e8536731e2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e394f68799c294bf6437fcc6e416a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dce593bf1f931a8ddc1e824ca330c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7064a91de00e00fb439d60b5052d33e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab71b9360704574cf897c65ab3bef36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3b0560964725c558a1ab61ddcf146708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e57b23d9e8734f05bdd935b1a1727709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca1ffab1c9b33401497e43283f2696710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a3fc4865034890cc97647381bbfb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6196d424abaeed6f7a2804b49ea1a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992d1a90b2e529bc88f0952feef369e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9360156d46b35f5ce69960831998cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a039dc9e211e0b22816e894660de60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c2aba9f38a20b71c22d6e659d382716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929583295188b3f2b6908acb48bfb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c36a5a9fa8b0ca3f000ec007d766718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159719111e3596877a9019a89849432719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ecd907636a7985b5e6bbe9ec9bd4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043453f3372f4679bbbd5e0f8ca6df4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017df0992cdc5ca4afe30bbe2f4bedb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2356813f41fe5d8988567f09cd24b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05323f7a1f4c0879d848bd136d486b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3a51f8ca1b4545e2a99c5fc5a72e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656502c1e92090e560fcd74b9fea1bf0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566e5c737d1f07f8fe765b1c6c79142727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9776a34ffd48fadb96935c93f8eed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48dd1402a1a3df9c00c2929f9cddde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d4d60c4ba63e2dce0ff37e9549046730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb266e69e31da577e98c517ab59d754f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d58f2e5f81066b8aa7dbd05203e4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c4dc2dce93e5da20a1a92b87852c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adcfa173bd07b6a2a8007981a8e858734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c572c321f6b4ced3662aee6c1ddb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f76febe77b948d99012edd3e9cdc9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8959eca86539bb3ab45162aa0f65f24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e80988e14641a86a7198506c907776738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0be93163673eac90c42fedb992837739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1467ae48cef0080251957fd423711740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2347358911c302b65aa6bcf7c5e5f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531afc7af1bc6d691c4f850e219d2840742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5f8d0d14074be8226bddb3406b9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5bad5e46f3cbb29160523497e2cb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c54028dc120154dc90cd5429a098e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55d526b6ca84062d6852c66590ad45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08712cfd6f0df3fc9eafa6c1a11d6c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1ccbe6ca280318d732f479c2f5c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8fc35bd742213f6ecafdc5f6b9c4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96aae38067c889dfbcc1228c2e78fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10ad65965ab32f701e01273742cf01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0489378e351a758eba9b012bde66b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8afc05ee632f2b869adde61dfba9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f8da1674c58b60d27fe9f33e5c24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3f7c9106cf9fe9853f4a1cb505a81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7050f250c233298c6dd2ffb910847756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f272962eabb433e51bf06727611411d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ab41c0b3b17b5e4b444a9085d16a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2c94d9611d7e8d90e57c1dc93fe2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fbe06eb4530ae23de9c182638c4a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8e252aed8ff713f606d22b1d2c5af761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd374eae1069323bbdedacfa7da82e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c268790597b60864560ea61787e0d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da42859368ad1f920aca77b9d1c541764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97325a44f635c4ea1dd8b8f0aafb5cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f4c89c4530e10bfe37f104e1b9c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e44c26b2b76efa8f93ee29c26a75d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7befc06bbd48f39b04bd9eab573958a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d4622d3f949fac79ba61496cee881769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b087c759487b6778d826f8d52806770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e5eb01ef6370046c889ee77572c24771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02791b306b08c73c1d5bf4d3d2dd9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6baec40671c633ec25791c9689c3ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8f8d62983b3df422adf237ddaa1f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5ce97a8c9565a1af47c8f2c59693c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b4c8b2699f11225f96b1c4482c1f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179517cb3c235570fb08d9bf856d6831777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac52ff629fcffe0591227c15e211b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2234e992920e8df255d5643a5706d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a12a416e616074fc58de2dc1e860b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1631a26350f4f508f431cfff9ba030a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e53a5b85635eddcdb887e81bc69340782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1e0a882d879d6a1ba00d5ae81eafa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60167c5482e4fc51d9738e7b02ccff6d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0569d5668ef559bfe16e17d171bef0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c73308d1b0933620668bcaa76887786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed974354e22eb19a9eeef396dc0fdef787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d393992d62a229a91174bcbb32fab788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c717a1ccbc0a961fb93ccd669bef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45064b16d89f27c155ec0252d143bce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891428d09ceb78a9cdaf1c2f52dff1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d12557dd6f513ca161ea84d40115f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0dbc979f7ae5b36b462efb3ec501793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b867f7729c1bf1c6c973246ea531de3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f4cc19f4b86466cbeb495fcc89a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066793c3e22b0a7a858a4951e61eca1b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ff22705f2be4c4780127684de3fd4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8b81bd8cf0769a54d53e5b639c070798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bbd386bed4994e3427e517bfaabcf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc31e1bfa196b8e357e9c199bd140800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53b97e5834b78007783f02c48997d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7963ac4ffcc654a163927a1309590ed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee12063938de59855f0660ae0ec346803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6691a9cf710b3bd054d869109a759804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce2e38187e6a770e7561f39102d62e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874b111a8ac26f04ec96e093935470806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e75685cb923e582cc154b7555c4a3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf92871ce43dc1ba28baa6865d4b49808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcdf64063181f999f2adf13fd6efc4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c47f5876a65e497acd661ff09a35810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4797234de30d475265a01f37d69c537811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587870e2704c2932f5d39760543b07812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d30f5fc25750ea1adb4dfbcb3130813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7baaa54e1684f95730cc1fe8bed3e2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de41e81eeee5eb7c85b2c4f16e872815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed561263eb6d3d96d009949943fb1cd5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c7069b00dfdbaa5b3c65104a7b81a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068fc4a2805ec5e975d6618e52c66c8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6ec453503b47436bb0e9bb32504fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e630894a997a924645603cdf150796f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1f13fefc2eb7710b42c0c2b4fd21a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06817b9346647eb05f6f04eabb2a4e68822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f067b7b7fef13d38e97e41ff16475823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ee44d8807810c397c578d8f6a26d8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fd72d08cce2d39ecffe8f7f8dae92825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a4620f454f4ce3b171cb46758c52826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae06ae5ec1919e6f8ec3e1b450e215827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f33ae3c1d3decec793fbe2fe7e443828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3153c4d01fd46ad30e22dbe4d1358e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2fd24371b54f200eb2cec8dd57130830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f40883420a11408f2e75c35c1e676831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d69f93b408bee1ed67faaa82fa3d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e989e0da9bc456f67da23496299189833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5977008637d7b80b139c3e4d10756d8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe917fcc40a9163ca09b0715ceac83835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18fcfe7eb637ee2ea39249dec91ef2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d299852886508daa6699cc7ccea584837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534ef85f565c8d7cfbaa8795d2cae2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f00b79b01f6a323021bcc667d5e8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ab8ec91f1ebc4882d0cd4ab1587c0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7192cce792d9ac6091c8821539bc3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd351fc7375664ec40362301a64f9eac842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71b724c9721326ecf4124de334ab95843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e07a75ab331c4ca73feac36cbe152844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c0744dcc362c58785a9e654fc744e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef4b144957ebdb9082e41478d702d0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3420e2512539283392e976363eb7c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed67b98a06049b426d4e1d85c905be3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2814cdc63329f4a07c27a8302ac1b4a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1588b4950c50c700f71b8098e5aab8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d547c1279dee29ff260f9b8fbc0262851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25102f1a315fdda4bedfe2b4d8cb00a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3924f41745bccdb67a88a0bfc798b2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f427da0037ba72c3ae457ee7782a70854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae370f1160ad0460b8af6d4315e844855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fb6125b62b93dff268b59e7974b83856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291dad3f23a207125c3b84219ae2cc6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e5b6c93115ed18d2093d2bed23898858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc576c179364df1bc3232b40e2a3f1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e471600684068284ad6b7b280374860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a86d6a761421573068527c5ab559861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d18b88768a79ad7f6699d9fadbde5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544eab59eccf3cc766a97795a027073863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6f8a9525ff35b69705c7a05c207dc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b7195fa38dcd27301200b431d83d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40bb296db8c756c710bd908dd4f827866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4305f42acc17a01b891fe9fed49b5bf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79166b29bfffaf1c8537b6da2f5703ab868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8fb4e651301fe5b2fd6b6e74313f6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24080537bf6edbb77add884e05f286870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c422fee1d7a443eaefba82aea46632871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa346148a70d4cef1b1e5d770c95223872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585270d787722702ccb7c113158c6d3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e50a0a58873b761eba4f05971d75df874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d2662a00fde5ae17400aa291ca8f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e418dcea853aed99af9546e81bb3b42876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44ff0a79bfbead4edd2ea79942a1c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef92235721d9c460c3cdf112614b97878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3732fff33df5d18f85dd2e944a7e1d3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe00cd64c7b3f6641522d583ebb4a8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb6a089a010cb9f595649f3b0bf64881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869ac1a83f1e03c4b8de861e98f18e5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd55ddfdc041d9c9b334d44df378c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e943a13bbad6c7a843b3b5b179a18a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99600ae4131ab1134da9afae75f94885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5fc65acda9643a4006175a0fd2ab886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df069915028cbd8e4f6a0af7eff21a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387e661ee2f7f459204fa5852cd83fc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f781e64998ed3e610507762057340ff889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43ea39ddd3467d76a91093c621d4a2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e0792a3157d65cd7b0ec17f38b2d7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eace1ee164e145b0b4c0a9820b933892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93726752492aea23b09a25ca22b9e7b7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9901452ef1f34cb3ef2fda05b16b3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363800cb65f9c512c908f3eb41b6869a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e909dfdb482cb75824cb68c32173896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36d7ff9d44b9e476289f68c16b2710897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a595bdf3bd3e0b6a0f37496740fc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5409539311b924c224aa617c5d584899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6325028cdaffca5d889162065a045900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4270a3bc129f872097f8eef56b9f7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2160056a0231960d2e5cf6521fe2d1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47662690109a5807d9ba8c302e15dc7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50873a0554b4fca72bfcfd3991d89f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbce9fcadc9ea93e3330c0dd7451f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506b5d6932ca530b981aa6e8c373666906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b20e34870e5f19c9f3e803d51fa9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76852b0f9c8ac1021e971d491b169c7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c835690366d1d498c11f5cc2b2ae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e090932e60399ef17c8552048f9c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb206735677902ac3068db7722be60c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097293f499ed9fc73299eee96bdfb55a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a92fe2f808121ab6295ba52721932913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298105797dd9f22cf6bb926506345bee914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6ab063e77d7c0c7b6891cd54b6dd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e87b9dc2656380a441cccf608b92f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc33f44cf754a9e20152514c17534d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9201f99747c4180fd08db2460bf75918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cc0b03b3337df4991adf5434dd76c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fe1f658a3f7dc402f96ce01a43777920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf607c255e724e0a8b4e454f1bc853f4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e9944e42e538fedf5e4fdb0e2c637922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583adbd679d0a23e96e85444ce724afd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90fd70b6c320f09f779e7ef0f43bae924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f452139963a05bf4d8bdf54daf50c3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10ed9a461306833df8630be053e19926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccdfedfe4f98afc705a4964ad61e90927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f684a7c553a3371d08997d5a5951928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9acf736bc2b7fff4828048749dc10929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517a64e371d9871e36f4eca2dfe1c65930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4113017f26457e462a34c227fe802931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c08d9c93c8aef6c9a1103826b12b0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5782df0029ae7d5654408c346d1f5ff933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc97660a3ac00ca552f82f9ec728f3a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b3005a925fc56d238f195da77327e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522682001e6592baf4b727a880a4ef9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428eb2365694f0bc30323a114fa2842937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e7c64a765e27a73236797aaf4b7c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93f3d7b1e2a14cb578962e3ab6969939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc9e2d37d0699c5cc348f77907ef0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158fca201a01baf3e616932b9f19b20941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a656aa732d0a6536bfd6ad74a854f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8ec92d3f6ccdd409a90abe77f4aec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4dcd5ca7c02d87592c074dd58a36944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8300b1acce399ff39503e5e593d735945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a4d68366ad8f05bf3205e0fe82596946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bb96bbf18c52b78b0982b11831627947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfebb2814f61f0e9d0d59d2f7c1b8a1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c840c7ab76b4fafec1870365199b817949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ca350c25e90af4f62e550e734c83d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac8d032e182cae653f721169f782b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33980bf369e4f59e1e4dc5147da67d5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da885770e3b82d8e7d2e2841ea1ef5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f2666151730eb9017a2a63b18c4a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b855d81de7fd7885324945edf6397955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f68f4b503e6d3dc37acb69b6e763e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99516dfb7b354f354ef1fa3d1e34079a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35bd5ed343fe2faf4741d85567949958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a29f89124e5d994807ee4148b6fd6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ecdfe8adbccd5edb63a58f1d94eb4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6f7a835997339bac811bc723b266e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b6067ca4f80720fed0d321ec36d4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13cb1b560d88a1a0c9b0d8ec427e28963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e70e5cc60ef0a52db1092dc24959964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b907957f488fb43e450b0b326155d4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8b54a2c4aa8f2a24ef246260299e8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aae2577170929c2b24780e2238de1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a1e3ee1e2abf0bd335c99ca0b1d1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac1da718e0460f37cd0663c52292af969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003853e7c1c515e84809fd58998c4dc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a4f1bf490c7b09078ca5fc59a112971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6128e32e1a3c24ab6580be270314ab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80503a77a3ded1a5b0c8a32fa1dec7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0108479523e73ab3cd3f98d8784243974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e635642089ebd085dfea841dfefb91975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072ea738c187d2455663d53665ef341976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed1d6f254640023f32c0082bd3d71977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb67231f393b3c7c09207c38ac6801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874cb57ab6473912844778113ce26032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105355d731143db222346fc413b8fddf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82533246139f3056b81b2cbb312f5b824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175ad8aaaceb1ee51e95e71b6fed925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307633abaf87e9ca6f0d9564e422b426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa02a730fe81829e97ca6755e687827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a024385812370bd46ab18dd936aa7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaad307b8dd14aaa7070fef079d84669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63b0417abf27a018ef9e0cb99d4b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381f9e74fc723c7bde1dc35cad545fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681920e00206716585e7e10a38327a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baab7e03f0a3261cf815b54ef644af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889146580533f8b9bf81f65cadc8728f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc82e52a7c1c80becf52d4bed9f3a9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe68ffd3477cb5390f5f8b089c6dbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef66dfc38bffa8901cd7247431d65117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b2a87139228e636e3242dd3f81a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb3d345c33940198cf665786cd03c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552038010979a54055b8124bdfcf471620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba229ccc9d233f023c3f5c7128ac6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a41b9f68313550f2a7a7cb0c43f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b12053e4313ce5ab4f119acf52439c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afced67262227ee2c550317e1d388c3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739d26f13fff1477926a9a30f950c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a2554feec92c33ca49986c023b7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4718d02588a9a7a3c3f104431c71527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c73297e55335fecd41e480d3bd0bed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43ab12d51a19c253add671134c96a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e3e2accc70e527618692a33ae6f6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc547af39b6c8459c7beedb9424c2d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aeb40b9f65fa7a6ec498da32f1fcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df118c766c36366d599cfb1e695e8f4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dda90723a1a0e20a33c49d179ab6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8af8132cd7def52a0374750626289135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e46178046460a2db73079ccde556536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d6949259b18ef8ee25c54b4065a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b19a7985ccc81aa83d3ba3d580f8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b48b665a2603cc5e9e5ca655767ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947b8ac3e1f614643692c4d26cc04fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79be7b1dd50c5b6e3122dad5b5946c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962b941044a12d9c72d9db08bdae0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac42f02f92fe7ad50862795a8320d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d27244bc515e6b813b835c5bcd9e3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61055066714c65b00bb50567d8ee0f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83b4a9c42696c7301fd86ce037f14a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda0c515d91dcb675ca20e55db2307647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8209465423c1f81a9c73e312f30cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308800fbc9786d12df804c59b78ee1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b89a2f6c542950ed0b568b34d558cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a95a7b31eb184403121b7ae1dd92b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bd4539f58a2e773cf26c20b8307fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8f717d2d59aa472b09550ebed318a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5166737a0f2bddfa93898f3e862a76654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b4327f97b05c68c4b3e30404efa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c31b877304144d2355af1007bf07b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0e4d0cf8c59c2485488ed8cb3790f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7fa5cf860357a1e19870a64921f6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd1c6d4b332d0f8a1f3887dffa62359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc782b8cac74ea0f9691ca5ab41e9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bd1d290d3c4f9e220d6d9807ecdec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6126beaee5d79aa391355c35381a62d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f82a892e1eccd56e71badbb2aa2f6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ee9b2ef1eb529399d1845ceb59e5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74dd6d5aa60ff515eeb7cf973a690565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22aef16165a5b15cfc86d334ba63f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d665f974b1e5a21ca3f63ff1799fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5a37317ab12191de14fa162a463e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823af33d4a9b0daba892f7a993977a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccb1db940eadccb6cfb7ec848533ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2636a7865fda61a44f0e627f252f61371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28958c8f91c3c83d0804b447689a1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df663e41d920cf1fd373fb27e3c6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0f3797bec8896cc3ee0b61d9f27a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ef3e627db5bba097987aa04ffeda775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c98ca6b416acb83a8da7c673b59c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900617c893a657dc5b809a5e74acb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51586790ccb1f1ef62584d327a201e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725d92df74db00a6be2ef9b5ae07ccf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820886325cc7f548b3649a260c54c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a123606e3d851c748dddf73691a2cee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ffd511381b30179b4dd59c4cbc1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619ac1279cc3b48e1b88c4003974fd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117df94a964d586a94995cedc46776684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93c8610480f9acc20c5320e93e412d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad171087a37ec3de119e2301afb6af786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec54fe47f3bf45e92109cd65c0dc5db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0b04ec5548e4fca7ca477ca707c9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a676fdf2214f56159a6b27107e7b84089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047173058a78e042be35491ee27fc2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ef26b598e8592f581d680e419e9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca551e34e207d87e81c3aea1135fad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818d23d775ad0040f1a920baac2e0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62e9261b155c7138dfc7f757ceed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b03d1563a12a2b0d32753582fe98e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb8a47404da2e4a226b9355d2f3b4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42a15bf093adf83fd3c719cb00833397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53fcc9ea2854a2e6ff4b39b3b5d2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772b7a4d1b49c5e18401b78c1a4a2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca9045f4f6b0b576cef9fa7b2b98bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece432da7445c527d1a878c0bdf496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3ed90a5df9840814f537198dcd2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa40b404d81dbd95f13adf836751567103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d77600a6adefa268dc70021b0cef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80cf8eb5813189fb2ab2809a232a8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b749be08ea2cd7d3100ba24200e194106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfb59990c0864388ef9b6762a06e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08051f174149ee2c239f70572e6e51e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385ba8444932ab6d786f4b243d270b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6997c9677575e74e9332d42e6e817110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e66dd5ceb49ef59719dc39fa05722111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea5c53b076216846c7c947d0a10d7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a034c91ffeb23ea7c5c30afd810607113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27390c5e0b3e74d45cfff77ad5dc3c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf750c4970a12a850987258729b1ce6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655cbf4954e692edaaa249cc981794a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe40bad968d014156d4e9cfaf8a128b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325ff4a89e4722f743f7b017c68f2be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daadde241fc90a40ed55cac11109043119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2e056ea6dc45aae853773bc2dc976120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96533e017c833a26a74e77f16ad8b6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936dc4f40a2ad27c7ebcd868eb2420e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e735dbd30cc38b72478ffa6d90e28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e62f419631bf5af9a82e7dcd6c358c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c6e480050f513a590b17578d54fd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978e2e09881c084b7bed9d9d54292e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7c4348eb305fc09ce7d8520019f94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2829c6c9a8282e66440fe9a6acd102128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6d74e4c35f1fee1e0b6ba1a9b9951129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6de0b46aed81cddfd69ab7f072b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50812ad160fa88c249ad021f409d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba65f12a509d490bec3df7a97e03608132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb87311c15893b163ba8a119ca7e90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cce28fae7f411be499cb7e2d2e34d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baf34c552c19f0a5ebb3cc62342d36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279fdc9cbb8263f58ecccc7190282a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f47183d1cc389eeb4540179b2669137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb62913eb50ca61ec609073209d398d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f36627623dec2a4627202c8bc66a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b0613b1bb8add368683cd28974cc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e632cea038bdd59feeb2e51d0f7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2e13b0dd9e3393ea862f78185d205142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39720b2835b83058e0b437402f4a5e4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a2971e2c3ebcc767b5fb7c2db45d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b3353fc81e79c70cdfdcfe2b71af2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f3919c6ef6d4d3a602aa122e3de0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435105554a6080f72e29c7a372030e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718117e5f66ce1ce6cd26efc61c87066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d7458b3d211962ff26b30cda6ccec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155d5921ced34a1d5477961047e8530150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2f01bcfcd12bed7d54ec8e26d5db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0deb282be26f666db0a6b66f9dbf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a1f60a350bc4ffb850d43888b6234153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed248141e36dc2a5d99c036e2b6b71d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec6180658b307e381acd033b0801e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c903021d474f494b14d89b2d50e233156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f46fe0bb1616379e36c08c9f58e572157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d85a82e2dcb71ed239acbdc94ba87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040cdebc0493f05440e5dcbf1cabcbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042c95b8e68a5f756b081a740641e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f77806885b7756ea393f75c111f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ba07bfa8edce4ef32a347b75ffa3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b539b4356c7ae163447151b166aa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991e5d28f28df16c0c674ec6cbbe865164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc19d66c4bdd76eeb5fcb693b87054165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2963dc4c599e756d8f48c31134cc6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c926d269c6413d22c89aae8eaac0af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5166962ad343cd0e900b26dc517759168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91370be57cb274fbe635eb1008edf3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c4255a9c3e3157d77934fa788807170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519301cd5b74b6367c5e67448573fab1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a8d2c23f480ee9c1b2c3c0b90a039172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33486e67448e74bf0be438f60e2f4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336f11a94debea04cc7abf648391b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf37b1570ff034dbf069af97cb86813175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f3dd821c98e4bf7e2cbf04405c5fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7365490940ed086060732fd78ed18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362ee4dc1fd148104452659c1a0350c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6244d19d029e01e261a1726155d647179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d28605f5916a34e19b19294d96d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddeda392b2e1c4840fc6214df04048181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669a81bbcf9f0bf1646c0c744d0b97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa726a6eed02e7c62c19dbec1403c82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4bddae50a0b462576ceae0bcca47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081e2b08ca9962bd74e687ee264319a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816eb18ec2368874827cbbfd91522e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de1e825893b158b43b30d3d308634187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629496e32e522d3123714dcfdd77970188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eedcfcfd8f0eaebd1126fb11d4ae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda023681222dc799c285c682f456c8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2fa740227077f6bfa3e570df270c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e066fed0f51501ca166a1fbcee724192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc156d71874db936c99a453e9c20c4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8aa56bd4d99aa5fc4c02cbc8dd829194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070487c0c2bae213f70fbec269992391195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952003c9d8d172609c5cff02d75c88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41206c887c2f2045bc751dbabec6bb97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6503b9a612d89694238d46d6cb744198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee805dbb65388770a773189588d41d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aa964282b5fed48570cbb4328ea6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b86695b45a3596c1d1e94a5bad870201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec096a0d20a89d415eea66f3fcd527202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197ee02c9a1efd3c3d8a8a5cbf6001203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468df38b1dd24ce1cd59a9a1e6d68d19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd5b6f20d6a040816e0c542ddba058205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eed2a34d0498e1633dbfe1d7c5026206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ccc25bdbc893c35660f506f68cc45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15215e38de77b2f60337c0c2f86975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b3590ba4a090956903f422d70303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3993d29f2aaec55e12cc3217abc001210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016bbfd4e14cdfcace707bc323c8394211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4262e563c8e619e3723bd53455bf8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c76e3c1d33feb028b26cb8a1be13ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d903ce229f087f6392dfb736c59761c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761bd19478ec5214fd8150623ab453215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9cb37006a8e75896c9ce7850a4b8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a935961f325b2512da555b7582d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74084a1c87a26df209e23e74b3129218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c591bc811c70765e389411b32c1f178219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060660b8eb4c067f019b7909a650356220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c101010d1f8757a0e5028dee75e3af0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7de863a4102f2f07e6dbcb80fbef69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a6439aea61f33e3e21a74dd63d2c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2cbaff2a4c4a431f6c746395479d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d03b0efbd1c2110a5fb96123d7df7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e87f1f039b2334de607726771e18f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8cfdd784bb50d3e0d05b3c8f3741227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e521c075e6e5e29e54d16493d2c29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22540b386dbe9cf00c3da88ab09a5943229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a0567eba382394884f0dc39b2dff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce544c5d23e957f7db8ffee3637a52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da61c96690b297f79be119dcc736e28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a364fdac3d2d41cac5279b3b3a45480233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e2a401a7c55fb17094d185d87b94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e51502193ec5ada52ed97d1701d67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b0bd9ab11dc8e9ca843e5c0e5abe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259b4d54b9c66febdd298c857a6c29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c7f53e4e2354b246ffd47a08b61be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf97fea3df9a0c2669475d12179c42d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d020795e012b2a4f1dd1b042b31a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd6525dcc9b032d532f6b869795299241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06657209dbeff761f18fc1fbba2ec40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512d758655f31010b1a8c83ec5d4533243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ae2f1e992de00d3a8c28cf1514c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263f3f530d90da66cb1689ecff24286245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889257be862e6470cca6335f159bda32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13591cf48b5fa18ad1df1d497a99bdf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09719563900db601843850090009df80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1502375f6c6c4ff8eae48a3f06a1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e9725020d6c1ff051d934c57de396250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad73e5d36a6cc1e5f98815dd7df64c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bbc6f7c7016a01ca010b0a6c7917f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679025d560a1efca9ba159d25c7bde64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6116866a57f24c641d93f3115199c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f77192c02b9c1b1f8c29bc3843dce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba22ec46d8b80f7b7951c1b56f419e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe516740018f56bf66cdaaa45a159257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac801017334876532abc24a80b63a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301e41d5375310c26baa68cfedb788c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166ea6acb942e1904b4f21c14bccf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b309e08256bb8e810711d1fd3e3f3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d66043fd051560a464ab035a258c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026dc028348edea37b9de7f1df94faf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e427c7a226bb9d75506d5a4a8b9132264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd3109d2b231ceba270f3506c2ee1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde3506a1ea56dead9ad01700e8855f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50679add33bc3e67169aeed5e8726e8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e80072c4976a51d32edbab67242b1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee606f417d154b45776679aa1055c0fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1d19a1f037daba01a8b672e269c9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e86c3521928e35918e4efc1c21a62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564c9f6cf7d2754eec5713ffc9db5a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcdb7e5b71edd7f18b1157b5ead8b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2c5e189bee58813610f28128e3be4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e857a57d4c843dfe8a12e2ff60b84d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f206a427549f567dea03a35fa7de5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0eb22c145167659f2bb8d0f296b49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2bac7c4a13d41b79bf29e5555bd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa0a06fe523c593488d0d538d1dc4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b42f55f8e236f948ad177761f71a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79684c0eea3b4aa5acba725a672d1cb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca4b63bf6f3c69f6b1ba08852ea25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b0147f01bfadecf408e79913e380283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df25deef06034723fcfc39e98ab4a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600255f211caee4b97dd8f93640f915a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc81c4babe5de010d0345b64757c49b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6c25b7933248b5d0f83fe4e84f76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d8b8d98aef8ae5f8dad894107c1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5570cd23844d89901a05d530bb767289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031c04857942b0ed104f02aee9bfd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4a91e6b322b35da842e9fc0c764b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb9ef83fc7f7faeeeec9b141461f11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02334e42e96ef6527d713e91bee293293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683ec6af25ba1cf92c2773f2cf00c12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceffb4840440de18026667737214be3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9452a79a0087ef7555d9cf195a815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1a976e8df38bf9baafe1cd5f99b63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac3cbe0c9c17ec5544cda4cc73d379298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67532eeca5a58068627abc24d080650299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af52dab8e59f4205f033cf42114d77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3cc2603d33a26b210e4e70857b2f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424eb00e7d0c2cb6f64e44b8ecda3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f0ae13e3815f1b236d6601092fea0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8344c219d094a8418c4ea3975d1e91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116bee891bdc541773e1c2ffee6dfec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233103576a1400f71722b5c71d889b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c884f70c316bdca7e239bd7a8f15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b829fba2c1b06508db10b86d86ba0c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd718c25db21b3518f430798b03036309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cf0cc927f009ab2bcf2e89bd96fdc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c437245d7f266b006da448aa382268311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0c145371bc2b96dc86b3b5a9bdc5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118bed06e334d691f6698669462abd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ef540ab9a7890761d47136fedee3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cc1ffe292042d6587626711200263315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f072e07aa4330197df642a239e4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936eaf95fffe5cd1403da73d4e06ef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd70099ebe4b0c3135f4d5750daaf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b00903f192c4d61b00b209f09df3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df3423fddf3ac3b61c9cef0932557320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa74de2ddccba9894471b1308c2c88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573e27e393ac6b28008c64d6ba3da7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db5ed0eba20eece2d97a1b6d6b78c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec488bf2d2555df80cf4449401145b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec879302fde75240a8a9ecd22e3f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bcacb7ed4104109ed3a8636c93afa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a1ddce330cf223be1583c52f9e21e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e421fba47dba7194b2ac4f3c524f533328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c2b023eb7d803039c7dab30ef1df2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6adbc30aaa234c4180729b84a050f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5963a3d37cb5008fc505b74143ca9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78062cae127be3be0c00dbede4596461332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a02d2a731c9412b68b327f986301333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d901ba7f16b8a6142c3d2d18b529a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8c800101aaadee5adf7df4878e0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff630293ec181462c68142c0448c4b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0267bd673696a06e8e840afb8b95ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e58efe77123c97fe48afed39d54f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bbb172a0035fecf8b941a69fc490339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb632e405ac94ea2f152f5677f7b8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3640ef1a8e2e0806b311cd0508b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd7501a4bd06245d1e472c230bf141342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0cbda8811de65709ed603b9c95b14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c5cac84a6ee729eb40a85576adac1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ebd0b1e5c142dccd5756bf74cc1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343df35e0e40944bd1dc0202386922346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffd9bdbf343cd3167cbbdebbeed38e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6501eb639e5657fcaba717b31681e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d320880b8dc3657dad170c98bd9607b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd97d5d14dbb7e9466e6259685a0192350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ecd1e3e0c166c477e2a11bdf3af28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c7b18e1eb297f0e6a69654653448d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c769139734c40c8202d2a91890d751353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d79ca88952a4175a70b4a34a598f81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ce998160ecf56f569f0c2a54c095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb495cfd4a70cc9bcdcf90a5ef7ad1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f60007f16deb5205691865e8ca0d47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ab55caeb2bf8dfcc7fa3d19e345aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af59a7f9ab6bcf953655fec42be1db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486a50692de18b4cb7bb4fd95ede8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925152bd22a3ac954606e163cd004a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08894d6d5a8e360c48a6dfc3f31800b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01657d42b9b2b0edc03ccd7d2f70da3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1cb7c95d9bd43b2039aee91e04869364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ee89f675043f3c963c114995202e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38744c280e460f84cbddaeda7bb565c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac5456b9066242e2c042c57988c517367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444411ed1614fd882acfdf8166d17a23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6efcaa9f4291493976f812305a4e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b78ffc37d8cc88fec46e517424f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8edd752328e581ee3c2be499ee1f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad85af9e6fdfcad66ec6e5cd3b8c5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c94c768694df74984e91da0feb1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae16c4f482d7125163798e77edded374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcb63ac2a1ad4f794c5b8f050eaa33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5272e84fa2317aa1a65d9a091ac2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfd05786a6e245e18a86fb48fba9f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eed82a06b35c859633153925d4682378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd1b47c949db21cdc348dfb89eac51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f493e05ae5a4d7396e015345f4c3e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe68b6434dbe636922c9055968841381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ce5782da52962059e3ca382d7cff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec04442a5a72cc53ce9822c4cda77e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6672be2d0ade795abf0e64696f081384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112f497f261a3ac084e97209d7e921e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ad67462b8c81a450ee8e3283e112386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72b97599806781089b82238c91e1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155fd6d8a8f9fbdb37aee671e6eac90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84730640c98ab88e23e750e00d8d8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63765cc2258eee4250fafa4141cb14e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb651226af5e2272424ccf05393fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a86641fc365aedf3c9332c2afdfb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b715f6ffc69173f33b16878901e54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765234302b2016d74bed5342813f96d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156da9a76197cb8c35730b80a29d705395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6038b4d84e978f3dc8ffadea2278364396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035a6f96eb97f3ae879a949f4f62b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc30e53a764a435b45c400fc734e2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc12601e6c5425db2ec49e8c2e51f57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9e02c662e0444c2630e8aa09f96c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72a1ff5ffa91805f3e231f77df09c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6b83c407d8487f9663f3e7594ac8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e5eafbd48ae2fc7dbf7796c9f408403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fad4ce53fc940244fa8f511a3dd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb12109f907b7132bcdebe0a5c9608405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a5d8f6116e9d5ee7f0bcf7e559f6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd5a2767cc15e54a741908977ce41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b56cb8bc31003c2cad3958b123a38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095031361698ddea0c0032fc9060a052409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a41d165a526795a3479e96bd11963410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00243917c30fbd0ac5a4c06162b5d6b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0b3064fb7cc95991250b57942eef7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe12fb1795e0f2a018c04c23415124413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e70c64e2b1fa2f8e772f20df9f234414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5dd55cb3d604aa489e08a02b084b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4a09f7baae095d51fba64948767de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16837ed0df2a98ab6cfd91b8613a681e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc4219a20bcbd13e691d400752e43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42488a3af114f25b42fe7ae192da465419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03649b59abffa58b08a6bafafe995b78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331ab521c7a9ab5e4271e364fe8ef2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03df149939282edfd415a87133dc841422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1212aac794f6fb856b7372c48597f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa0f0fe5354900db38219e6e5d6444424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b29b92e5333c352906dfa4c763bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982fd2c035179568ab9c534978741e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ecd408df08d120ea8f823a1080ff5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef434f789b084a77bf21973f9f4e7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e2ec0b10351487cd23842073a4563429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be5a408efd436075493f629dc75d22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8bf42bab2c3ac6e5902cb47839d37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950423ec772ef631cfb3f6afe0a3cbc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb42a46e4d0ffb204c1e65c68ac184a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e86a970fcf04ec1c7f289a6333f722434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d882183e2c30780935ba3450b1697435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc17c56cae3700a6d32ec5cfbf1ef38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf368c28d1299e36ddaad0125291fde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6315aab204dd2eb9b4c30f3d3e9a6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08304bf85ce7dc001a8fb4e5e932fd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb706223ab09461e3bdc354d847d13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16a94bad991e87aa5fbee6d8ab9c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5660c0eba5ee1baeba2a185283057c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad280252acc8674f262209cc3f69db5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e5543850b8c7bd05c3bc0b1b8cb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8f851941f2740d7934dd6d4503ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d4f6a070cbc3866bf2ec13bafa50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c02bcd403bce07f553429eff28f4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a364def04880ec0b545d220bdb9d46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac80abd269db45ca854f880a15e2c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751e7832c5b7fe8d23b1b00e46b2d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d907dc481fc70d340736d0e0194142451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c253c1fa00bd26e1596ad1b8c2ef4a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2fbbcbe66f86ae52040f8e48e4eb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59611e029a08e67823ea5a29c125c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054bca776c1f1ae81850b729320d027455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d0cc35733e6b7d90c296f37b55f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbeb88e1d251e669ba6642f4d2a6b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b5f220035e3f2cab95cf195e035e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13aaaf16c8038f6be200d3ad5c4722459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efedf74f8bb9702e495c3b0498c137460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ade4e7478428d26e8461fd2bba75c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ed9206844cd825dad35d9a7dc35b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd65936debf0ce3a598c33551c19a5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8dcc81bb3dad799225b03676e717d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507821ded9ba48f6e6e393a28cc1fdf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa32f9f181bf1d48d32e01bd95bf1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f128af2c3f4f4b77d29447f853a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df8d3a5a4cf1f5b2c2321a74c17701468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef5f0d5815a8e8f5915913611b1762469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241307ed97a81662449db06789c8e1ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c5901e6bf06fa8223c3ab3070860471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7f81c700dcadb7403ab71afdaf1b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc014257b34f2b7b4e88bc442b91d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715abe01286dfd71d9f567f3b30e4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6eceaa98575dc41609740b4a38708475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef4f49cd4ab982a7aae9d4c278fd5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ab05eae2233ad20561ff9e512d0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98bcd2c996f86fdd89eeeda6aa2cf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1175e6ad9f48eac4bbe8625acc9f9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4aab4bb82568380d62ddfc527f5ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f069b839fd5fcce75f0d13e36d66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108f528245711213b37c120beb2de3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f132b9ded553e67506430d7ce77a08c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505b4e475ddebeea97a00341e5d6ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c8da34e56e4a39d305ebb33b9905f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf274394957185b9e731461361bb557486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc520989a0cc7915df8d851177ed2e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6d35120c07ab7d940649145dae97d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d125f1446ca9c8a01a0f411ed8a316c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f08f6d1050659e1da1339bf4d3e31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9d18e29dc896470132458e0ac7a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30f4622d372d66a69f219dac9e4cd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9769be2342c347bb3ff9009f261f2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7a72b99febbb407ab3fb45bf4a31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d508705df146d0dbcee75bc3421d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a23d6eed637f60ca7a8fe487663ca6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7569d17d65f900dcc47114d472781497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f28ec014b42b0b123917da4e038e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4d672b43f2810d842c8d7c02bfe27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c1c4543626d5c1f93b4baf4a06820500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eafb3b4c126c56451e6399ad93d9d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520993603b34d406f8b21b6d06786b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1349ac48e118171fa580f00f510c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb92efab59948328681b0140f6c77f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c667e7de5d5ea85c0349cd5f6d4f6d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc649a2f1d048036155b938c10dc7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75fc578a85c7fa7538e01b15466f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616c5d7009774940731feb859e1d80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a6e9e1aaf59f9087bd641e3ecb7b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5803e82bd16cccafe3c6effec8854ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c2679b88f8e32354357bdd133f31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53a2bd51d71e412a66fcd6b07f043512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39e77553c6304998eafe8aa3a44ea6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bd51a7c78e36e8c5be5fcf9cdeecf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d709e512e283a5bcc190e209177535515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d4dfa6203eb35d00848b9b102db6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f625d0d3946dd6a2533c39deb295517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b22a5fdd58a4cdc4b3e9d8f87aa40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc558ffef1682cf061e1cd4d5bdf0c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85df5c7455a21b37b923510647694b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdaed30642dd324f4d5cdab79b135a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ee2de05b3fe123f01c5d9dc1a32e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b333457c5041901985d16ff3645f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b43409879237b6a435b4fd584a453f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c653db48e4b4698bf509cd247a5470525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8829f70fa6ca3beef34323d2e2cde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb211a22644cd4a47e30b598f35443527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b43500102ddd73a85cf0e43d25c11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99970abb9c71d6e3c17c7de2ae56efb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87cba0874a269536fb2f7f0983f1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6b090de190b83c1d8142f869f427f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a5024a3ad5e56f2843dcc6e77d0f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2052735a18d1f847d9096111976d456533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5682ea435aec59fcd20b663c16909534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381be0a96714590c9c8b8561bf3dd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feb9a76a8f0268840de4ed1b4f9b17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f505a36c9a14c338ef05a5e283a176537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442000f5dc3c98bc1b4e684e6c2664f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a872f9ebbe2dc343ca7d30d59e19e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cad392cd85239596f43fa68e8dac4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e3a3cf9485e8d6cbb4400e9b0eb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af44d5faac172d47ce6b777f9b260db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600bd99964bffd9bc32e5e13d0612fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa2d6b41fc14a3ccc7225ef7f6132d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afb0fdc7ceb7e2b6f93a40c4d59d41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd0417f4c4bf7496770bfa3553c2ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db393196215680ccb3e4db7214de2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0cb3248587f0c7b17091e59e7ec0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a79f1ff58d925789a08001d0da2a41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206ae676bd0d6ded78e43ca16cfede550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407b8f7d26d204b6f44a64e2181949551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d41f7299324d1225814dbb7ac7353d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e92007cd183bd43c681f89bdf80a08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39200eb6c5cd30bf2416d7d364edc2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7f8a31e4661ad5838f7a05bd8235a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a385f99f7ad5d1be51bccd03716e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcea97d0b6e1b7fd165a5873a1ac6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703dd28b7122ca6843a2227f741bdd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa07083fe2e4d7d34ea99bd60773e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5d9ae83a9b3ee15abb01d6ae97f4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d37bd3ddaad28f8ad1dac0393167561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526bd66177a84a109e67d90cc2f3669562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc377fe903ae339861cedf60b867e16d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b82f5bc99eaf64a63d8f9241505e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88133e147992f1bb62129c4d5fed26b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf9f3a6b7d801edca3ad36ee54961566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153ebcec6d5beecfc8ea8bec751a51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781c89ee491850d42a1fdf226e7a28e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6493407f803fdb6faecc7346a105e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f526f61272ac9e96c46343fc05bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76bfec56a8bcc7a781133d34540435571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73509e54523c8ecef2334515e18df3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88658415666a9079b7c5834f4fb025f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48e2439d0addbde1b66224baf74d47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6d3a82e2389bb7f25bf1cdb336496575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6629805442ac352d331e54e6cbc70f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511fa1252be8184f08d154a75373caa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25df338b084a6496e68dbdab5b1d5d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5d9a20ccc06b57c1ca381b79b81fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dc2885e7d7955ce3305c333d36e27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc467257fceb2daa586c2c00564e68df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44de6220f3b03f40e3e9cbb598d2987582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759664903cc5da029f2fa1fc3b43950583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a33703acb031b41f6eabf8f23925e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f6bf1e160e6abc80bd0d0ce957e88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4fddc67029fd3aa61a674bbcc60f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870642b981ac501fefae0befc86c009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c5f77935c9ecab788a650992ca2a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fffe01dbc38e2d3a92be99b710187589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98317b09ffb2d9161ddbe4f27569964f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325a0a0dcc91aa2475616c54b3ce22e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61089a705bd72d025198c3c6c6bca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55211418ca60737d9ec44816bf26712593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa441de97c4978fa7f9cf6412aef3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c4ba94b281361c1c03e4e0eb23c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64089d614a7841791be6f21d3cec2ab2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a89b420eff432bb6d1e92fdd91e7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2d261249c5c7d99f94e6ea9544335598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35f84a814d9a4436ae6d0bc2cea4d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990f60535b4301337432dfb2134a195600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f9544927c5910e8d418f1f091a3e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86cf6bf6606eac351330d63f7487f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19a3f8e2f44049f7b9be52c7462bae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b644ce96d880dbe644712acc2f6935604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b1a3897fd68c7eb69eb8942d743e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1e97a5eb49b496c83d0ef4ee0ca9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead9dd43215f2b7f1855fe6f551731607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5a15128f5ea3216504534f7683124608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268790361fa95075fe1af9ddf935fd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585008e1d31d2dcc12221f46a06ea82e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e39750bede1bb01946288ed6ccedf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da03a4495dd746013dc77107dd9c45d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ceea0212da8d58775806cc7410702613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede107bf8693705ee15fa6ea809a827f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7e5c0dbd176d0bd13ac8b95ad1106615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57214bf0c213609d280e864c00a6a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7540dcc6a84c088dcbed9916e124bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5854ff2aa15773c55e121b3350a36f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f72b7ea3e69d66c0ebaa08d0644ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94b63c20143d2e815af5f0d8f6219e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebdc08979d96ec8d8ff68ce8bb702f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bafe251c9db85f3082b16373f3068622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d34719dd4a1f817256c7177890cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81a4cc6959bf3cb71a3d04658c9b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f705146d3fcd209db690702a768ab70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00665b3605c2a1b5640b239a026fc96e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab561271c0b7de54f6d8edd6982666627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457a9c3763dbb95115a6a23c9a93fb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bf409eb660bb713c3727d3be5a0bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273a8386aa351bd162b7f3e4ab7afe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24479df895aad3bf6ce3ada4055fe8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbdc68a777166e8048dacbff0dee55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0dea7e3319e0683a1f14ccec69288633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad07da5f950cb1733e9907bf0693c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a393d056b3b465c726cec01f37283e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd425438219963de197d2a04352dc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f806e472a033864123f459abd6aaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c39f2abcef6f521e4b5bbf9afde7c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a316df83f50fbc3c5ab59d1d115aee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a032076ce872cfae7636798de2338c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e69629fa00ae2389da8c385c6480641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03be9743d68abd50a23b6416513058642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a81623e17b57f0c167b5e1a176a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec618f38894d55c3712d42dbf7315e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e55b9752a32f4cafd3cb076ab7dfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d6e6af30ef7cd8b1bbe1a753f1a98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e01011f7c90aaff9d5cf4773451b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa113653a8883264013eabb32f025d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fae68dcb24831a3b37f1c5bcbd71b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1289ee0747713a454c87ba16e5d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d904e31ad0bb4ee85ae25efb070fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189bad7129b82255a9abd6e5e0041a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76f42678c85fac7e586b19ad216fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d786d96785443cc75de4f9fc663c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b4712c28cf7dc2f76e7722b7172c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067ff75fd0732c9f5e46c10eb60eeea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232775a000ecdd672e5e5a357c20d2fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556cce21d3117807344b27a95852023658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187613a26a37f971384c8ad1398ca71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15117058861bc225605f714bdc2448e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557762425a03ee16da940311e75cec10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded6a60b88f7bd24a966df39bad584a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf1a2466f4df7ccf6e988d727bea9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81afbfa19687bd1d6dbe069e30b99cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf9e8834cebde87b5178a4128765e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bdf5322947217163c39698b437708666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6baa2aac9359f625f29d4f0ddf494667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4088f2cfe4f312a7b2474103721f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ee082bfaee48cf23b2da520c8e248669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6056f66d7a5aebf6ac53710772ae4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f3357c2ea1c8d9d0e9c4054c1cd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6968e4b4d76929d30c890e45980f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d6f1aadb34b1448836adf4aa9fcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55e8307dd179a3c9d34394540ca594674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d22c2ab83099f9bb5e65ed1560db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd9a50b8e5bcc53a329086667d8a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc62605d2bfb879b256636cdba07c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f3ee78fbc20053df6d2e35706328e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86df9fbfeda7e1b92c621235d2023b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e1a73ad45f4303a2eb4fcab8e1f7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f115c90bd854c0b15b62f4108880300681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c1b05417e1780a047b437c41ff684682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f8df9fce2c8c94138e028107577e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c04a68cd7710dae72acd32eeedba7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5530ed714d6a885272d550d3a1242685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05b4b41fbe0d6f2c7acf3b75ec799686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e85b3779ad8b04ea97c6ed576658f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e086ac88fa81e90667dc6bd93504d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f9dbe54619db7e47920153624b60e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c187fcdb8fa839158b702796bbe79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06b6188a8c939b0ac16e421f8622c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee611ea852f84472c30c6bebdd556752692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a760408dc82dddb7fc93567d1dc40ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552c5e144a889a01378b63a7002222694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a7c14a47529b4adadc191bf3791d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8eff0e50f36a3602834530aa8fb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a70162a8f95ce35a26e7fd31ea26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42228e6d4b6da7c0991cbfe7eae631b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae79d8b494859ca9984791d83cfba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c62021facd07dfa0fb90e188c12bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ab20da59c05879898f0a980d18c8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542f24a3f8b8b6653e8ee03e828d19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a606c6a005a4e9ac6cada1fcbddeb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b9e3841b8e7dd593ac2dc45bc3dd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28399ad2b1c01a1242fff4fe9625214f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac94a8c6bd1728f5805a67df7a95e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19119ad026b1ae3c898fad2bc46b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e174020629779ca315459c551777f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13df7aa27152b462e27c1656ad773e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dee64620244455fbd82adb417c05f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cb8181d693b791ec1041a6c2f28f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaddc51024aa498c48a12468f370d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d15656a7966eff7a6cb5dad67568a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cab97fe4091ef0e5199056824f1d57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38752e36bd58e79d23d8dce061deb809715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf046bcf34ad514d8f35a36d0d7cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5f9cfc9a53501b541f064015c3d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671e46926304a04efd5524a2c91882718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bc0127c92bd12e71d9e4d7851befa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b2ee9b9b83364c4a993492b97278720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9a2ee8a2ef912dc62bb7433b8f4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b5e1033d5299c3a993c80528a0b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15268fbe7939e2f37c3af276669886b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990496ba9ab8bba3558a2ceb14e081724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d264e4c285323b2323375e798c94501725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046298fa8df2ef03da5d065bec952da9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954761a9b73ba16946d009051a902ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5b5cb6a062656c32bff14603dbb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54867e632e8aba04593fa242cd06ed31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74453259a1ff058ddbeac8be651a5e3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd11b07a0bf596e4df20ed9611ec92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98eacb6eef8548320ee844e06efeab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f84a34346bfa50c82e0d1c023645733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6201da2e26cfdc45ea261de84466f34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647746ea72cdad8930683bb62fcc3941735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383366942e55f5fccf98f7da4aaa032736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189abe6fdcc8e7833aabaf3a1aa7590d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0748d64067259311a06aae9654ffc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a553d6567124d04a70d49226dd9121739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304f3fc8e780db327c9023d5786dc5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c175f31627d32e00b24c2792b93c72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc350b865e90596d24eff849733495742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c46fa2ae1a3f91a20b930847a4cbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80846fcaa6fad1cb6d76cda353245b7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa411113f75a7f55ca5f64b85203cbc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7c2a3527a6fbcf046fbede44c646746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03a3c70319fe8447ab0a618c209dc1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592ba9fb6a15d8dfb1dd624c003dd2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976efe7eea3ff1352906948145a1d1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e1fb2b002d11cdb445c6528889ac9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e20e1b2eb4b0aabc8fa726ffa473751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b7c1c8b9221ef231025a4b20c73f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ce1f6f5593e34a2d0a4d83bd7b14a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39295614e908776eb00b1d012d2152fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1164794710774a018b945da3d1cd058755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4710424c34c157843412eafabf106c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ce2bce0dee44255820d415ba0ba02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7efcd6de983ecdfa70c1860524888758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f370cba55b4930f130008d5f2bc5199759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9115a1392f7284792c5642579bbe07760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f6423693da43144f22e6ab7d27458761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4b02e5e1368543bdc6fe96e3b4ba2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac52df7ad352bc44c051180a413244763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62142f0c2eafe127558e8cfe106dfdf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca18468644df2b3d5c1f7bdbefc8ddb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3acebe98f46213a60c1483543750e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9204b35f967136574d366c1b78b66767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaed100a70f2829613c3f11a8681398768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c66faf0fdbe6f4fb5132377f1aa20769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8aed6073729b30412dab19304933770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb330c276ab4bbd7c0388adcdc20b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada5b219689fc137b751fed0f7ead5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a28cb3c945b0c23c15415775632f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4450d7ee9032a5dbe22127633299c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e8285e6bec7cc238093517783e3dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73d303e18dd9a752f50378aa61570f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81745c761ca1820f707ddf68e1f3a360777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936aef08a21aa1fe1370d8c8979070c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eefbb2092ad565947ffee3755701b8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774ecbab8d22c3de4408d03ac7cd7a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3731a5fc3415414644f4527d130ce07781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd065b7c54e08686234bfcc2e7f4ff48782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebdd42bae14221747a18495e01c325783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8df61a307be8b524904d7a64ae8e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af0fd7d2af1f2769ec9c68d71ae14f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede65e0da5d49a88b9407a4f583731786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aec5bb248f2080a479002bb4651cd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14052ee082d84f4742952f3293de8566788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab4ddf81590ebd47758c3670fcbb8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad08cdc40e10e052b7a7e0985615de790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8993e0ba9c8669ba4d658d86fefae6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704bcee607f21f6f9b42257d71ef3fa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4c79d5ce0dd96bd68138e4d3fdf7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebedb219426ef75413b65f0284993a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a7cbc8d7b37fda76f72104ddad677795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aa44325aae7fdfaec25d8e197ebae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae245031357cb410f9d53bbaff59a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f8779b88b52841aeb9f49d547495798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f44c48e8d44b8222490990f8196542799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4ddc3b9c92ac9d77fc907a2e5a12b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218075477646fb2639d0dbaefb318fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1501ff8ea7eca7266140d10582d719802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfb596acd27e9b92cb43d98ba398da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db3c369bf3cdaad37babb3c14db020804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075eba40c166603b0fccbd246d12e31805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86ec4739a6f9d7e6814208d534bb9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e654fd461652921b6c515ae5d6de8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecc81d3f981f2367d5e7f5f924fde8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94f4c10759620347680b85bf4e80c9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25af6ef0c8d84acf3337f9d64d88ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101e35fc7d5f1c44526bf12b050439811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c4c7679834b43c9c6057f7efd21db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6507be578adbc8e9b90ae49beb6fc3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada67801b804743f0af574445c3360c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991897bebdf1c91a548c2ef44ed1ba2d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7609270633cab9876737fefbd8005b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be657e5c58e68d01687b6360e46574d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0081bc90d2d56146a4440b052dfe8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123dade08c6a26dcf6772923a2a8b7e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eef8c0b5b364594ece1413df77c13820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf12fc5a117e79bfea031fc3524418821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c576439929616c2c54d0c2f0db5253822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca1e645e48292e60775977e39648b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6ac5decafcd2275777a8c9dd75897824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa967ed5df133645b2adaeb4c155ac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad073b2052bf8631b3cf35f367d61ddd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef5fd76ee3c828aef1952eda7ece1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b3a36056e2f3fd336e8e892c5fd7b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bece8487dc713d8a3b1932940b9d395829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c090e3a19148397a466edcb044295830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff91bfa3b0ad0cee3b3f833c01c18f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d840dc21fead513b201e5ae75dd9ddd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30de00dd41e6cff63c4403aa6d6d18833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b24d3784b7ca3eaac2ffc295dc8b8d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4638defae1278e588d9d1f80dcf5e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b430a9bb1542738d8d7c3ae57bb16836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175510b57a9cec2a13f1a431d20d6ecc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee974d4812061f6a1984de8b12bc094838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088700c1898b8b13ca0c3c5b9b2af69c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc52d80605a7f6ba266b27a91b8c01b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18432a8935fd8d3000dd6b0fa2e9adc7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce2f590e553a8503509dde865fd55842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e617c64214c535498735c0485d93843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b42a091c3e0fe65dfbdaba1168b9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95ab891d101845e34a459c4e331be3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c25b09a0a0443ece8d81ed3a5cec6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98778881643efb427554ebc30e18809847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2393a90db0e34981079b9a06ae2fb4f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3da9abf37c59a968582ae932142ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43014ef3e9562fa5662e90cb3f9cf1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846628b5a702f89b687f613e9d265285851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7032f4198a5e481df206fcbbed3bf2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b3595efdebc52112824c5eea3dc6b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad895dd12ee62e79779b7a00cf3486854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93d4625d5543f9f1aa22068760102855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb5a797e6f76ac1bf5aa64e223a9a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d8a3416cc170d8200265bd9674b2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914fcb76538cb3fd5974df76784197858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9414e580a67176b3d8e82addcd8d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab9696a410fa8be0f9a1ee2815b931860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e690f198d2926d4391809b4fd70999a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5063243b78fbc6fd7b494cff8145a24862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249e2d05dcda26dcbd5015fc4b0fa9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b36311d27c5b4100ef507721c8223c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bd6258accbf4cf4ac3e4183473633865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de162fb35e9d876b09ae3d791781247866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e719331411f602858997a51c2b26e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcdaf6aa0798d9c0ffbf989e01f0f6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3807a1a096471ca809556d4c7b784d3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87215a5920eb2f61c550f576fe85c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c3ce4063b393c8701a07ec79c6f6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9459f431bb5570159fc78f135444d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257bf02e0a0e69cf40b0f61dfa5b770873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c99a51501ca39eeb6952b27e720f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a0a93c6bf46aca9b4295f36d2ec9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4fd6caeffc843bfbd47a1addaa9bd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a653e9fcafbc815941dfa6eb5455877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c38dfcc6194c516b903972b6bd20f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfb210f60776d63669696a814b998b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b2206f7c90440555e43d14f730a3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cac7df4a9182eb52e3921964910e3b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268453c8a08e5ce16f09bfe58ebffb51882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c331d62fdbb6d44958c61fc54bdae883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ce48be519f4b2de9b4d21cf6e7e17884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456ee1e0452006eac11d1140a009569885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d562fb2e5fec34856504f18d78c8a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252508a5544ab848e434d39fe810871e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340884740affc07a9ff25a14d67ec7b7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85509c320a254ff7ec81185bc8821c18889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b44536437dfc32d920a445bde4770890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fc05150c1868075355d58bea491c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc48d479e34a51d475305dc8745dcc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec547f90151bb64cd1229df5b0fc459893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b92449712c1138c7c5e588d7c4b1b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552dd53048ff20da41ca4be64643557895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea21a19bb50e9bd0ec0a25655082267896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669903a633312654fb5546a711ef9c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e097ce74ebc929e54344ce311a97d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f02e45f3b915089d1f0fd607c40ff899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403988d52d02c2a46b2bae9cf7ce164900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05500b6f40c8123d65d1ccaed891ae3d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6442b3ec61eb05ad334f6d74f8c8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ddac7849690cc0c5ea2e8dbc6e1be903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd997d34500bf3498ee02652b760b251904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730f733c6eaf51f12586db02670ab6c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1ea9f3c85b2ee155a8fd95a4dd3ec906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b9d5cf8cb3ca370b81563e69c3b2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383917768a3ad317e2c6f822a403d426908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc755cad6faca8d8a4392174cca23181909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59a006b1081fd17d0fe08c64fcd8a5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c3626c56bdeb4fac0d4c3f01a7ef0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb878c83d52bd5de6f9561642b8eb4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d748eb98f21efe4260bdfce89ced34b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d85290358385ae6051491b694d9392914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b567529cfbb9a210b194ecc4adee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c4a246659582b590752d2aa0d9ebe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd8260a30a68688296447ca68c4ee917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8de56f341f69865ae9130564640800918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cef5ab1f6b634db543133e0e08e44919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345765d4feeafd8c54c960013c3f94c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a587e011a5ab78568d2514d471d1f61921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527351b678d6a0cb83cc2fd77de3f14922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf4d9fc6302aef00362c2b6ce6396923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb241f325326c371c81e1528ae2283924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3efb78ba3c12847899dca2b1b8e77925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534851cb5680603595f53f8aff513c1e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1156a24d98c55a2fdbf9ff1127761927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c715c2aa877dd38db40e5489b2adc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc120307cb3b58c4ace255cb158acf7c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa843a126f396a0af3ff60c73e1bd0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7439f83e6621613c634b762956694931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738f1d288824d1a9880459439df4b07932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539765bf75a1fd348a70886ba57f16d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1fc1d5a9c1dce62f88414e866c33934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64792b99f5ae33ff0a8660f63a2e4510935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55928845c6ee5339f4dae552b9a9d75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bf487b0fccbf3d38027ebfd7bb7c7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da367bd6660810517c02e940ec6639938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ccb3669850469c08a650c74ec0065939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800fdd7e64ec8054f95a6a3c7d611d4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1f8f85719f309dc2194013fe27d4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820460cfa9b6722a2ee578b15cadede942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36f9257d39e19e864101bcbd14c9f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e87810826461189a2d9104a7ddf4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eeee31da52602a24a6607b77297e6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaad876d268231d537472210aeb808946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07cdd178468aaa554698927ad97e9e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c641bcb0fd89103dc2b5b3868a47b8a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fec37619214f458c450f95785e3f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77ea57c538876b1993d9793aa67995950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561498ca7c15f34d3df760e99a9d18951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024294cf0851edfe735adf9e3a1fe4b3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328039c3d4ed03740f7fd07d30b4d51f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dff8648dce3d677ebe999679b466f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650394a3ce25d2b07c5e4abd25d866ff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6ada4f85147ece1ad48b48ed722e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89201b730fcb4fad44adbcda92e708dc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d56b72df04e8bb2113f5f0a6dcdd03958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66a3b4415dced1a6dc5122104eb7a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9c46089a226e1323b0d378fdbc3bf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26467d090587f17341321c7b7714aeed961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a54ba5aee982c0339ac08b1299a8a7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd6592de5e0a5fc842eaa6b419617963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829d939c992d74fb140b9a99eae4f58964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc6fb5e47f62008ee020d97677158f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0448c629228783da05412891ca8707966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9efd71080743f0c2ad8bafa3e21cc3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be2dd2e0d60b6dd7d49bf6fc8242c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002e45a97674bc6ce446fae85f90a37969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49114119f6485e8222c67196c49e4387970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade1858c7c0a3995937b4b744e3b58971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244c53e44b1a248fab8ab0804d91f16972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f5e39afc649fa85ecd212c68768c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6e5a44d7b1fc72509c1d6654c841974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910945283c9d3cd9b5cc207e832f01e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453dec605dff79d161404568e29e1c7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15a9b67ffbbefe548d0579a0f3919c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>