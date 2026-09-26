--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64093c43eaf440bcca92139c5906c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad58a3ccf5023100e819adb368dcd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0579c886aa0abcb176df1a0e26a2e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc1630f9426c8f18b414c02d1a56314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7365fd691707739e0bb51ea6d7f4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c915801d800ad1a5c23bae4086c82326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073b0f1544d8900be117a66cadd8f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987563499fb4231f5052ca23c43821e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b39841bcfa4591ca2b9de77be734aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478b731b0382b536db46a4c9dac55810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746b2fd2e8fb5a642b31af01b940a4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8940b66db74916090585cc14091a66412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ed8b8ee01f56a95addc6b1ee8a8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b3e13686e03169d081fd4320414fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1aa654d4e043da3008662ea29d9c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101484f4a2497797878467a6c6815cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24c66e3b0a69a10300bda9d8e1ad6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28749980af1d1aefcf31f91b0272718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07348bf8a1e71ab115f59a9a1d03072c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe578c6da22ef29a0747a39e75319920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5f103af1778394552189252917b6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa109e047ff1c62c60141b65176f3d4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785398d3bdbda43f5f2139232f78bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9a47d1072bb5ad2e59383f02beed124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58884f31f5a5f83324ea58ea9c3a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b08a34bc79cd674a56a3479793fbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29081190f50c9d81d9c8c704fd1a5f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55676904d59e9511b582001080c7906628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859430001daea6745fbb73b9442ad2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0aff640207a171e61690c36f8976230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bc0afd15d9888c8f4cd01c826475231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825b5877601672591d1602cb35d4f9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af2dd5782e38124a90df95d07eee4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbdb3db49073d61134dc62d1af7ccc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb68b5a28e21e9c3003a97623c3c2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde4449c7c5150b97bd814b289cb2e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f31b13d9a19952df8cdd162c6a0c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd56e5a008c63624e74b20b93bd9a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a97444953c9248dac9323715a723039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7572ea28682e9928379ffb249923de840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e621605bef9189c4a6821ab2aec1c1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb05fe3c59424f48d510f6affc92c0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b7ce00eb185a04409d6f5476438bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bb3425bfb1859295ec2c1b034092344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c8e717b3e8b250af03cd104d067b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119ae9482b49019df0b80b6de7f292946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235353c675818b05879f504e211c21347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ccec1a5f08d16d4d06e0b5b1c99148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad28fd77f6c782ea3f78956e08fc8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7f1618aca83f9d22b0b8869b8204450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ff957832a26affcf2682cd92af9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95edb63c6599ec1fd3e9b7f1372f41d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4b7f0e5a6dc7ea003c8af9269e4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1512de0c518b951e00d0146cbbfddf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048d12c5874777b6baa24db3be203255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59585500d3b5c31deefd4b50f83b4f3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db1086b183dec604eecd4a2f432bfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e42efd89292c2d8787d30710f3c94458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd149b79f8428cdfc07a72f89facae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305662e06ea625b35b707a7b84b3ba5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450bcd46f31571248b6f9780903c1c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd88de5dd5bafc7a2f35534a12564362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4af6f719fa1de3b238676d75165963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa35c8e77f4b60be45bacb70f12f2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c071cda56110b7af91dc23a5bd8bac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71916874b0b898ba7eab2608136547166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86932aab49cd00646e78a057a79d25af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7942ec2af2db4fb3a0bd20a4e8a3f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e8ebc74be55d29296683202075e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97939313319819d69c9802261663bf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca754f8e90b42de0aad7bae69ca67171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ceec2c15968fff971322219b6a1b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705798fb8932c791bd6366916615dd9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d6b5505c1e2837fa0c5be6397fd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec0e81406447ed6fe20e988fdd0ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528a76a1db2add574aaffd9be0a250f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2743e48ea959ba2c0944f8209a7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f475af8c92e65275e7c3a645fbdad578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e3396ba9115db0ceee5cc98f9b6eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900dba578a3d8e41097e9d0792cc54080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3c230ff53c451997245c97adb347781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81dde9d54ef28b315410f28c85a8ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004f8eed916ba5e1739a2b989174ac983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5160ed2a8f1eb0293ed1c8380720dff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15392165b5aac3b435dd11c98f2f0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010145baf84992e2b2d3252453ecabf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d064836ee482c356dd7fcba792af887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e43a945dcdef9905650a056fc5e6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb59ef3b5fb4fbf3d67d619dd6d5d9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862472f0303af74875af6c418781bb5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fb91d18c6930fc26c2523735c899791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33665a09bfe44229b5601e8c267239c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c532958987700d45798eda80ddd4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e014abd50721676891d1cc139ec0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017ad3148c2010f4dd3a86d0c90051095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05767cada0236bd94ee76137d1e909a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cec5b0f45ec17bea8df14f692e58b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd9fe57214bfae6f9630142962f0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc50f769b182881f608a9c3bc34df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c43dd6a4665ccf2209db14a5446a99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d66987b8e0c62822e6db790585a98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fe37b8cbf94b3e52f647f4f30c63c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf32a64e3dcf1224b39f2c2bd82d63d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6a8a93e7d8b5f3aa685024aae26a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d308f8185155f0c7e5796d7ed6cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febc8a8e0a984c298e859039351a7cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa56ffb147666a34b47cfe6f814c5d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ee72d1963863f611f64a941e2ab61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca551a8f02b076574c76c1a0e7202b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88aca76a4c0e4c444fa69fb5794844110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12494950852057bb7bf507013af0dcc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5d57803868422ea2045a702654c5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76d336684154a0dc582b61ac0f0e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59174ce1230cc82e65c1af24285234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd033fee0b832b3fc74f4c1900b4a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcc6428b9b472c324f928e0c24586d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad4134803add9f6edeab67aabab11a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654245e094dc33bda035ea963fe2a5c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7208b31997bd73f6c6f3c31909a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8017e1f293a38577572b184fffda06b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9562ad7e3950d1cb345b8193b5fd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4585da9532b3182df4e072ceef1da9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af48949587b07aa6ad95a9cb57406d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069ca00be9b9989e5ae28f819ee6222124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a966f832edf8abab0597051dac8cc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95a5beab26720cb5bffe60dee5dc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc61cefbeab1a851d54e0acb091528127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b857e591d59d8f82fd3769f9b3f7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932337a856776d8e23a4f4c79e8acf3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489bf25946f35935c0d48651e9241f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e746abc166ec01fefd15a1281145a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c413336f184482bf1ba7c3542775b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f97d2c26ae2a1009c274f36ec465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e38338610d0a02710a4b0faf9ae62f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9eda6c989415f3923faa2c03c049b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b41a914d63a44dd6e43efbd18c4e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f6cca7ff3c21fd6baed0099e08f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceea988bc2e444a3fd46a401d11eb63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e15d87c9bbfb7fd70b407276c0d55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa368e80bfce61d1cc41fcb7bc865140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceedc9a0d61c934ab479d268ec6b298141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538d355276102b10d02fd3e3ba71298142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2974b826d994528b4e8286928d7c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdbdcb2b20f14331b3cce13295a418144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69dcac367c4f009b7406540c264950145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42f1d69d0e90ff411b62834a014ef8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7642d935a673e3c8b9b70051eb6f8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280496119c3849bdebde861685372c4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b34c8b6a3a6c7a5bb790dcae3d0bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe6d37b0783486a29aeb17d81d3cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27d6c24e00d503bcbcec11aedb12ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08b410fc96d05b978112b3a1a3ed13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aec696adc27e17898cec78f45cc5df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e28140f4f23bf19e7e3960e6e1b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df286832f5e308e302732013b7cb685155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aed55d825ee4cb845817fa2668310d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ee5a23971c24d58909fefa6ed3462157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d332a975a7cedfca41c302247d3858158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecd3afe5721a9578a827389bbda6ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018db897d83e7ff26deb69eb4b65274160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e485a19b62ef109225d3bf8ca3c503161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b89c6ea9f221f7d3c9bb1a73eb66e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4acbc06fd63814157849382ddda2f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70f69f32603e1ac3bef86269e81472164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c85d838b08265916f3306f16dba0c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaee77f39bda760ef812b4be18455d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6389f15110de15ed7488281b56d1f4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2415e4186824078eb1f84da83970c20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eeb0001152a74a4ebf64087bde438169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c6156f1f61279499721ac7388141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76a7a47c1a5e6b387d1bc9f3f6792171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e7e3ccd8b2ee9f11a6c86f4ffbb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b19d56a5e675922370253351ceb70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c23f8982b4f058418d116771aa2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72abbbb7f7d9d8d7eca381c3d90df2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c0c5031e175d5c5f9b6e304274c5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c01e939d3ffecc7c25f3091eb8181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe72d8b103c8ea476a0594d0ce04714178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711196983a376233848291b4e00dd43b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae7012badd712a130dbe882555bcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352673f23d97d0f479c650e91e20c456181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01286f8bc1ca7324b7abbee493a8ab43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f40ed4f6964931d371396b78bf6f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e017bc1a19ba2ca27aaac06f36898184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682ba2ec052e1c83083fa9fa60be4d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5c1c47036c9d3f95dd0f943bef5ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff03142b0929618fb66bdc848526a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260e1fc8101234f191d8f22e24b46f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4885656c80f56c9d7721a0a95a5ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff493a1323a9393c059f8ea9514d02c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c47e1445d0aee8c34203251156151191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7c0e09d90dde8ed49727247f7e8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345e641f0139741f52d66beba42986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8cc4ce7ae9886d7a77218fd3a4836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f685e2c25d207405440c7a5c450043195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c7e147f02b2241b46800ceda95b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c304d01fa833ed1f7923f2c03d023197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d208db554e591e54670b19166cf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805faa99810c82ed903388b9325fdd25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f24c23a3247c37b7240c89f9f006a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd60fcfdbd2559513beb5e908875b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931e5b1bdc40c40f7cf253bbe0ecbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b9be885b24989517af31423ee9e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74383306a4e3b1c74a35d44d10023b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0031b184c79480b2b42b0fa102280d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44451ffeedfaf799d6ed9d5cf7eb1675206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30706b141917ea3d2efa3b074b0bc9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefcd9e3a3b50cffe358eed5c36d27d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe7982bbf408f41716c04b9473db88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98891d74ef3565e60f4c5744a4406210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad83fc16e196fcae627b914eeeff2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e5af23deb40a0fde24357e3c5469e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8291429f7da6c27fa6db368c36d00c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f24ecd01fbd2f33827ffd4e80fb6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5017c30063bcb1458b12cf4cf40184215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e58b48c06f4ce2f70d5254b276f748216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa641559f35538f0ab07397f88bc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263c060eadb636a6dd4581826a149d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235b1bfaff990582c45e73fbbec1b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb061b8a4f19aa67faa88ed4cc78487220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf0c7710b3d0bcf61910cb2acaf8f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d9bd36520f7c1f91bf33c892b3a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73a94b88a2b6ae7682f50e32752fd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafc8483edbec1a6459c5ec0353fb33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25170177cfea6906ae27085e2100720225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf6947fd2ad16ebc88e1ed6948f2be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd417f8f5ccd4fc441b8f1e859f99d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5839fada5b22b5b68cc490bb688cac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e5aa399f91e3d5a41c088c3005adf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07147d5fdfa40ff1bdffa749ba930278230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecdcea0b395233ee7e0bba8ddfa430231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8d197ee27d3fef44a7770514bcd0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a4f951deff64d655372f73b8fad1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74b056f75b318070e03e3974201dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4eab1cd146e25de4c6c4e5a0c9bd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8367394064d66d50f9926dd95d4108236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080acd5680a2ddc6b40ef1d4641d7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055f065ecf2742990de52dbe1e0c2b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c85fecf9105c1385a67a21b6ba0f49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17426a90c1e1b0d06252628978754c82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6e080448b7776736de319e5cba9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4438c16f8884f6b646321ea776ff0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45244cc6c6c65c6e283cc623d7aa2e3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa70869a50ff4db9fb94a9353ce5aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f01939ef2262285f171bfc6a08c84c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeca55da6618430f2b265e47f108e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e89878c6114f022603bcd6e41d82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab22351b9e267d1a22ff0c8203345f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa692e5676abc3f1590294e824c927e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd53eda42940d31c8f0442029c614250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac1bfd11ff5787c2abba79adec045c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65d4efa80961e1a95cb5e46698d615252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e3b4dcf03beb08c0f51318a10ca40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415daffc88f32deb2d75379863396990254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a88eccf0cfd1e1d7c6c6860fd405f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7eca757eb3d40cff186d34b9134ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d10bdf304850051ac9438af50bdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380226b55aa58858a6e1d05c2f40a4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6f5276187b38b535b2ca7a71450ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f59824f0b838ef0de8c98f3f7d226d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a519f0bdf1e23b813576e5665126d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8938f714cc4b42ad6f5391e59d5eb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a7fba53ad12aade8b08c3fcb83050263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d61cdd839538d34301d799d5c97f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9acdf82e12e28be4c37a5506cdf38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80aa17f49ce5e2a1b4c66c5c85f409266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711963c8548d9b2d39c62f583adad6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078428ee929f79b177272c7231d9c55d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6986b517cb47b9e1ef1c6b32789beb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf97811a3e8309f8f50d97e0c7d639270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd1374031c8f1ae4f47c5a36ad6b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f309c2bf72860199ec3b533937d98b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd11de3d0532260ec012149bede215273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732a2b63b6599f226ce6c2714e25ddb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ed88bcf50f6984766dad245352546275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03384999d32bfb56acdfbaf8fa2ef54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df63493dcebdb8cf7431bf5e5b8cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0ac494dfae0460a8ef64a63d708c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a39fca051f3e8087a65a93058eee4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f875fa23bcfd1d0d0b48c9692084377280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa33ec6498f6abed134544e65f70a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f929879f79c642433e9c69d71243282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945acf3b21f99c398d7a4105b978dde5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a141e47639a1bea9d4ba9887aa461284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49066fd367f14e8e08c098b7b8de0ef4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac57f70cbc034807419a7f57fb0ed8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8184ec70bea960e9a49ba3affb992287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69e2fe3c1f770572cc3a16179eec9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f6fea1a656ab9c7920351e4f1c17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1713570a13999bdf8da32f82dd6ed1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61137f0466052d0c1655754b5ce13c2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d8de54f5ab011e6302ab5e89240e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23550271c1d4949caed4a73da8fcbca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dc9536573cf7a6cf9d6f6b4ef5c04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf685feda6f96ec70a744af43aeea839295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25c35ff2b933446218b0973b235789296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03068a6e689ae73c3c66977bcc1f60c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9caf7ab89ed154ea112be58749232298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586f37312f1037b7c43462e29915bd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b578761e804ae56cdfd155bb45af64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40295cac05ba607849228da8c56a5e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523373edcf2d952c9490b1544e585da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737277f16a37b929be375d5fd57790e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c710ddb3039be6284e491923062da6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b947c464b817d1eb7f2bd049aef373305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990bf94111fc4ff083a2689399ec5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17a5ef3e81d45c1c3b15948e3153f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f889a7103b4dcb6ed29896543a83d5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182368f5302a6b9a1aa0e82b3b352fe9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a435e219bebb77eac44fdaa4320c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd161bece718f34a7adb28f0adbf52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6619d9edecde60cb1ecc8a9d3c4d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627a2ab6846630f1caa0a9d0a0ead5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae797437503f21f3623e3a371324ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b4225373153c73eb83d1fff5f0e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24365697492ca7bbafdc934370db01e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670acb5a0576ad5990ca2b8278f41bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3560f26205da79f0083a40b6f5b6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c949d95101b394eddd795d10584e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ff1640c18ced538c39a0c5d389256320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb5f2b78c8da03e90918249b1eb967321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235be8712d06c50e1a28b6621aa181dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e62d9c0d4f2806f7247004c3dc274323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710312fa113ba2ed5fd353999c07decf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038c3d0eadfc47c3b49106e9ae048bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05fe86c44a587c604db9d45f3e6b9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0d121c5e3ad5efb7788ed47f8e3ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc45bd87190fa0bb6a3e18cc8f97a30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b4fd97e5b714d0e48307214b897e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd3ab9890b55a8c982fc9d7875615330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa391b95ab2b63ada42f611164d9089331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218cbc4dfc58645cc381d08b0213e32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a5a46ac255dd7f58adbffbebe9a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281330526a2f243b7548664a5287cd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac37b8c5310e37ca63eacfc1b257fcc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b53416ac989abf416550f7e1fe551d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa16c09a5573fd00e2753ad2f88478337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3bd7ea294e0115a5a99c77d2a2bc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e921236fb8ba2b796f9c262778b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0484079d51416473876586e863ecf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cdda748a5ba55528ebd01f9728329341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c9fac7573246ae2e9634ad4802be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebbc3eca376e1e6205073b0ac1b54b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbd83ab1beae037cf3d807e1194883344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede121dad3203b0c045b2ae5300073345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd20388f02c6a87af2d97a256edfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75bb59ce94c3e04f28faa6a3d89587347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dd370ab06a01e6bdc1d16542f18af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f08ec051421cf4069fbfbd3a13f97c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91eeb77965e1af797524584c9e70c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e175e33a428fbac2a7cd3f77be09c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814228041db263395da3e46eb246d681352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfaceb384929c6a8f5e3468dbd5607353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814466dda23ab06601f826904bcf5b34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e2d572501d7b1b44446d15158df9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e69c30d987150b014f19b847acb38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575dda4f525a00513d2ef21d1517fa8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0230ec5879c25e7c3fbf06b9549c46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e83b46f66bb568c5666d00bb05d20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dee062e37eb4e36fdd3a9b69188ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83583aa7237ef5af9a67e6fdd377c4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1440224671c443137f4212ec43f72a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be56571226cb53d7d9134b33bc2c67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2de23ae6540b7a2d7c5641d811a7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada357cfdf7d9da9a48bb6990fe24a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffcd23069ca6934352bf7ffbb2cd85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d49ad9e240231f04ddfac835ef33d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5208620620cb4d63d963832d44ff6ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f67299a5c506a6c543c424f3dbe6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5717b0fa2efd9859223a0db67564dc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d79c079a99cfde0d56fa8914faf7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d881594fd3815e1577556e4a562ef1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb115e7e1a1cfe6bb78174bd66877b78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309c9b5159e3298141d11046498663374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f73e5fac10af41b0991ff216979b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0145a600f5a73abed476baf994ae02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952465fdc2afa8ccd2458acacb5c0b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb009157fe8ef0619886009dfc3baa5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff4891806d4a479148ed3f6e1a0764379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c000cd33586dd870a29d6b34e9afcd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103366aaedfe12b25e38d57e75789e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73db0b73a5c69c99646707fe39783c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321daf782f07be417d9c2f7edbf5c82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8a1e44b30fbe5eb08c86b4fc041c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964e116421761ee4a0a8a471f9405cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b33eebe4b7013d356cf4b84cf908f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350c6fb7062bf9f9c2876bcdcdb7d3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43487ba9e7c945e96589490b10d2539388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab9cfbfa01a5fe5b91d8c145c72367389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6a39827899473281a50fdb82167f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c6f8f345d8d305d395713053e205391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b691062bd4a4dfc11b82adccf143392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe4ef637913ca52fa30b016174b42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a05bdc031908ab592d98c9446fa7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71777f1bd7e735b6264d336b67860c74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fe1338fa74470009e9e0bac7cac79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456edada3f39c91e2a3f7b69b63b7891397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c855e0e1d52fd84c32051f850c981398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa09c1ec37da7b93fa541a8a0d387399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5b165eac60b8680a92af1ae449ea1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc230b7d718c32dd72e229a68a0a01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff823ad3c09ac3d00b257051571d91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af0a385ffc469c6cce60c325d45e49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3bcad5bfb492c1b383dff5c88615f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788690df1fed4408fb037979e19539f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa024064708fd3ba16a0cac1cdaabe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba39b9c8e34d8e878830bbd17531cd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b1f06e5f972ba238c1b7559c694f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de83ddf80576b3fba4abbea8b3ebbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0aa7f95bd429e9ad7b739ad883ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308efdb26151ff3bae4ea0f33dde54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e7dc8347c70d0c9e4fd9078afd80d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff26ccf62051794463ee5a773e9153413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85386f3f581e082db899788cb16f9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2715b06e89539c8c90cf60a1cc9431415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d72d795c1a5bc8114b88617503837c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe0c1db4fa8af14442c1b99d9c1b5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04cc47191bc0d710767a7f5a1c49ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd393ff686fa8ddfa5a486cb8b9078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76e01eebfa0c32981f678259f68f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686200cc3b521e2bec18a043a3f7af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f736e54343f09640e7811abb828197422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2817e8f54b56b9c5d6b725b3aeab3aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c7e98ee29fe90b1ed3008a9572bdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73967c040a23cf5b77b35643a5be724c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab54b898e469a32c8fe3edcedb0c11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d39f3497e48b5107a2baea0aeaced427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eba82625d8d018f153fb6a9bf264a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637190d4b7cb0ee604e0240205a633429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad50f8b8f3fd216968705800cc81e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be616eecbecbb4af83cec3b2d344b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea29b8e2ee8ea9f21f5756e638738b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a003bf000b09ecd3a3c195b32eb45dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4e47040844a64599d766b6ca0ae3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f543ed0f91955e7f2e670f57a3f43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717395c3be2531606dd71585b3515bc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72eea72ea87d29f812c8049d8b2632437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61d4b8952ce75f9d5cef88b698bd99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e70230a7631ae1e8ec8a2ce47ef1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe74e2dd6567aaf65ed7c5d97e082440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dedb44db940c433bd021301a4919f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc99e907457828b4eff3e7330a88c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdeaa5527db30c34bc328e71f068de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d2b1c91a8a435c08c73f9f89e1dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af4256665d6d3eb382b81d2bb0220445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7fa81f4b6ce72ae0c7db5841af5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e82b1047e3f5810c91f1c055c6eb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3d93cd5e59127c30631ac70732d42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8551ee19a7c2367b477366e67e4d9c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d8c5825eefecad105c44e5bcbd00a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997781175361b65bfa8aca1b5134647e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31225556a3be9d8131136837c3b29b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b65c2121dd301451771f29b16bba6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27339fd0e6d15e07bc6cf53ca4bac2a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff0dcf4ba4feed5c7d3c60981df0f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7c8e1af7ed9ac363ffe25f69e03b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2ef8493a5d8b090a18888d1e5b6cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4b48f0c31f03c0115bbb1d5d25ed5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6098ef54f2200f9c2f8623b0a284c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4766dbfcb6c021119f5e0b2144a4baa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a9878fa2742807ea85d22b5fc9c18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a527595433418c807705b0124629462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d302447184cc9a627e6346ff0239a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ade4cd8971979291d54d2fd97ab4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269535d43ba39d5248508a9c7cb0a95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea10ae8a5b9cd58aeb6af382b89678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0c6b64060fe64d1df3afddc0c494e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1bc7233d2f1a4178a92d5b9716b40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5cbe2961600c471bd2600120043f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdea9900764e263f71b11cbe21bfe5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8425d4d3a4ab6dc29f4ae85cef97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba49f2c4431044ebec276d0b5f6e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b8d0f6f10e8fb662e363db712e32f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020019cccd1a263f732d30690e83870474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa6ed3eb736def1c6d527967a112c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cbaef7957dc52dff94b0f73999c3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ffb66829b798e205677ef9b226f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21017dbf0b41ee86b56e0d08f0c392478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97eef89ba9e90a15a207c189512593479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257fcbb9fd4f289d5c59aae2027411c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb94faf5a586bd7a60e2c39131d0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207396cfeddfbb0f9f0c12938e5935d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbef891ac0b0c880b5c1b8ddd76956483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e1cbe8f1b389a73b7c3a93049a91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38293d734d09db6d5e5767a3843c23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ff62ee70ee1da73aef1c90e0c9fd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a444825a453c0fc8c57869ec4d809487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b156855efc065f5b8d2469f35815488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e503608fec7b87532931023630247c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d565ccc72f64ada9173c3b0fdee9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de374ad58108340f72e41d5d74a64321491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e458cb8ad40cdf4356cf3e8cee27a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87835571fb177537421904c4e46c0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67318fd331accbf079e4ee83e4175b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499c10ab452af8b2040275486b771e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d86d8de14c7c035c404df0f1f49d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bbc5c79546023bfa3587a97605fa3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490af565d6010924e33f11db9edb34e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485caab4b8fced62ac9f57b1a00ccde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4d613626dab64253e8e58803781b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ac53dd3cc0782f3aac0a8baa48feb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036260e7cc6600667634128161fc6dfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4e976fb6cfbafa5190ebfbd83b14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950f2f012dccbc10c4964d092fb71c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d4c2b737c0da37251f87df169559505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060550e8cbd1ca6a8c3be881eae3fa70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a57260edc545c3d5aacd7f3b1ac2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e663ba6f707d37550359ce948a2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf63bc3521ce5c2ef61193331341c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4efa7a4ef4a8c901a46b4b906758f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373257ddbc7e7f9ee6231a20f388e76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a539e1f1ff34b4d79dea710d1c5853c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450212eac78677eccd610deaf884f528513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fb30848739fd90aab6244ccbb485c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9141e4f104df036ed3a97049850706515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eacc0e5e80ee8c7f4d4a7de3202d0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b6a27c3dbe7f39243f3a00a41b64d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456da85a46ddcdc3e7a703f93934d191518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e48740f781ef86b573c7974e3ab524519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09046256d3746bc08d0d4a5db81c1df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f7a3917156322b95632c425d9712521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784cefd9987c407fe766ee984178f9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6625d1c31fcf7f6d021b45ea4701c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485f881fb7bca5619fd6a9f68e1d4d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7eecb5e6f3c3f2ab478a71a1c817f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470786afb7f892a903b28e91a53f0aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b664050135cacb020ed2e5bba6a69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667865fdf3bfefc09ffa33c422b9403c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45952da39e9cfb5da8c9d4d88b63aa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bdd1e28fd6130ad241ca8f9d4c926530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d940f872cc0949dd7e5228989b6ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628efd81e04d9b222a5412652147f609532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f5fa269a9ca06f594d0901b25f719533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c814accec355d806fa66d74b3a6070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20330176494f4b79b4419b600904cdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4eb41ce85c49cfca64b8e9e9f0d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8f58e1dc8ed5d05f8d88b6c79ff1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03eb98c758359e2d7970dcde48d84f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8313d7bc387246d9de6ce660e97b755539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28ae78ca19dd85896873d7eb1f080540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfde1083eac57c7d60b280174ea95a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675400d81ddd164c9eabaed064ab204e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ce34e540ccc653d57c6f4332eec99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deaea26fe033bf7993646870d403d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c53f837a1830a3a6fe234aaf7f5ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261371c310080efe9a1204a00edcd03f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22830cf37f7a0dd2153307043d6369547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d955f379a76802306b9f7a0af1110548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc15801e47e9fee1ddee9b64d1ce9f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084547c4c2e613538ad29406d01ffe8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af137219b90ecf774f111ec2801302b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3da69bf9ea5a9e86d92c2a5be7d46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244171831670906bd294b739fcfaa4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f486e63cb83b2b30c15e0d9fa7bf2ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace856e58d6d3e73b2c15996aebf05e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860dc4c41d3db71094bbd855ac44a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe3c34c75b6efc6fdf7e62eb975ace557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f51495f9aa2ce3e9d47f010a2ab77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa79bae7f19436d65d05c9a568401f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201359f475a4f15d98e3756401557e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232d58e77a977ca3baa1cc9fe2e64e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9920ffde6d567571b2ed61806e1efe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095efc356d974a4ee55cd7688a11507563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2189373f8de1ba6338f00231d1d64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936003d0f34a80ff07b2897f66bf067565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6d50b7db62f2599ecef14649731ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680503d1aca56ddf94c2724839ae3d28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51613c28920e7a86c366315961b0a9bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cddb0af2bd281673583c7851f363569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09731347f5086092f2d457840dc34c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e358d3ee1b2369589945a849113508571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e30b762237d3a010dab7a2e9ac237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58efc8b8b591e09c2a1b79890b37e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e724a01d9df84a88f888decbab996574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5825708fdc2d824b4e639201b706fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e2a01da2abc0cf0f5bb74dde9941576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e475d29ee7892c41357e6d85760356577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b690b9831ff7285286eeffcbe287d01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e8008a07a3dddedfc540ac46e275c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7639023f2e86bc56ef825b077f4b42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b0fe89c7ba40324830d38e2f519de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25980ba7328e4dcb7d771969be0e4fac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e930d58b09a1a5ef61a80cedbf0e127583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11460b306108365f56725e72c0d5d3ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926cbf34679fe931ab4ece7c62bcd27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b4a4483e32febdf883328b792938586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fbceb7737f66df7a64b40658be6ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e647d7fb53c6fb09fcd9e9f7c11d04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ed740bf3a049d4350f27d956cb070589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d2b245eabfa907f04538f86783dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af3b8732078b3a5d5bd0a4929c96bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6ca809da3256ab5001be121cbf4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82f0da23d3bdf26f538cee3162f2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c274abd476502176d61e48af6e81a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0714a94d0061ebef61cbeaded3f88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115f8568ed906faed43f380717983ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aafaa900bff868925d8efc6f1ce438597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94792bc81e5304b73b564eba451fed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ed888e94fb5a1ea13d33a2770cb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9823736779993a996aefd3d5833da85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344361ad252bf4440b03a3b9d0b969d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd8519c73b2f682b4e9cfc7f35bdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5df703ccf2fbae67d24e03e81442603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0573ed319fd08a28ba6fd286c31b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d141d4b76d964a1aa74376a8618d91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158be255eadbca2cb7ab9af6d44f1375606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114812466c2b0a8b00cce9c687e1f7bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2a8d54697eafde40034179064e68e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f9e6a162715c0ed9a39600fa4531609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32684220e978c3e6f5ec5e1f47a168610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c3f4c0a9eac967fa5be06a389bfd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6f1a4d86f5a50864477731ca9971e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338c599a17fd2ec7292fbb2ed7a248613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea90e00e9397c156ee9b731b7e33d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bc39faadc109cea16b453bf0a2b40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a232339cf0bb81b96eb22d7f05880616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11a21d9852e8884e6520926b361a14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db452045ce9200354b88c32d68690f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cdaa1f174cf49b772abbf9f6b8feb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b1481f3cf316b199bd277710deb65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439494dbb4c2ea4ba3e98bddb966cd7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a2e31a55f2fe16d5e7ac6d6a2e85d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b519ef0a0c37b47d93f4c100ba861623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175258641bfff8ffc9ece435a8f0d00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e0290b3e9e74efc2db190237037fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee6c4bc9a57a63685786388e66d7f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e5ea86612cae70adb99fb6ec90faf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff13b805e4fd9285ff8db8e64b524f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1686dd0e59279d4c22d5e50b2a81f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9b198f4f8b71a61978220a2905e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7772459cd1848f951570da602e759631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcce476cb0b194a7cb63f79ff86907632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f6da42623a6db7fcc7b11ce4913b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34cfd9928e5a6426e7a5a7342245e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfa3baf05cd7269594055b0a2c8ef6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea43d86cf0e5e6ec995ab8fc5e9e10e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caf221808bd85c00c35ed20a8c73c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7842df898240055d1cfa9f31d811638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c3abb918e29ded4ed5a9429b7a68b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49442189eb771b1d051c05f4e48c047640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0290f394cc93899c8be56616bd49920641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981613ebcab72527b7dc35e8a91ee9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa22e6a5acb92fffd379b379db18688643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476121a507d3a4dbb387eddbc2cf930644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf4eaf89bb4483a91859e2d9fa283645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad124e9a786719651aaefb347c9ad0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63064c4b94f07a2b2adbe59721c12b3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f617b8c6a7c184fd097a28989d14a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a382b0fae4eef3105fe593b55a73aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a135f365f02acc95bd9729dc44bc5bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927bccb99ae0887ab67552fd6da5b7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37025319ea36fa764c36c31e5cbd79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82271276dbf08b78a969ff5cb65232653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236da55b952c3fd015d39d415d30db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddb5300db23dba07f239917ac6ff6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fcf51bb6c6a0ba79addc565332296656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf3eab52f9a9f6e22e14f21d12fbed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542caa779eb24468ee13fe4aeaf5b0a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79902f17273d1cd4ec96c3792e9ca8e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a4cf6cf510b2ee9d350b6da5d9ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5111a085900267cf9928f609cf8c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5188372a5dc16128ccec75d19856827662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305550f611b9c7e6a7c0eb4c5b92abb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad2e5fc91f881778f9f1a8d7b9a905664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68d69077a158d86ab9cc4a6cf8806d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa73336dbb832a7070e17072c108b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa1d0e1a4439ba996326931baa069e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f7f42217fdac2d1f4f42f38024e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a9f5beab1503eda03de6c2a00d497669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c1b6f154c9d325457183488e7926670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5bfbcb16c15983f960a92ba5ebf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d458202e6075c5f6e8832ad5e2487672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f61bfd77f626c088df5c73cae87c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96bdf28cf2d8d0729ec8b4a189d22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d3475a15f6fd4f2899d09ee5b1059675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1393d8219ca2cffb924f7fe817c4c6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569ceb6a24e144f53d3ea8eee3f1a62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb62810d52b5ee02565def4b09d165b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980da62c5fe5b966815b2497c18ce19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81f78e007c24ab6e8ed53adce858cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f458b40f64734577daf482a59fc2c31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18dec910ab452e3a68ddeb23c801d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540cad0081cccf2e4f5dcc3f039d0d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3c6bafa1967675b605f0e6e2f01e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275226ee7607c0ba80f2ff9a8531d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de7356474e6c3dc5f0a36388c6b16d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed719f6b552040ef0651df4b8d40e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1f954c2d6198a7b14b1905327e23f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635911e8267bca81a48e4b3b026fc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e87a036535e41ab58dc9de9941c69f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbde497a85c09a1ac8ba0c741a8bcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614edc804c4817529df5d44a673b6d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f92b18a707aaebae0b649e9654b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c1a9844dce049e514862ed921922a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ec9930b3318993eb7161d5a13b7be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf81bff78b3f1f86298365f420789696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccfa345033420b3362477ff288fd49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826e95ed38fa3c19fdfca3b7e2a61e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d066acb52d1bc4efeaf1e580e76584699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1045e0dcc5a1ca9d32144d8bf455f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef384eb0547d7ad6a7bef08e22266701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3e54c1ff7c15a36150f73a3663b06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed4948e44f8324d97d40c49623214703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b1554d34e4d1d24625d971bcc757704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca289a7adaeaa49dfe60299c386feb06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34874f30d0abb762478d6ce1fdd17b5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23901f3c8b17846bff1beab6d5f577ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee0a2259fa570dec6cc096f866e71e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b42419154aae5793ccd6ef9e5a79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21539e2ffe81128e898f2801f819d9f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36278a15f9cc372aa698b67237407711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b689a44be53c5c41a64477d056ec4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918c0c1419e39eac977f3bd272b6bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbed91c6f39e60ce8ad78b20ef4cf2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d3dbe0009ec32b4d6e5cbf8a49c15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5ff426935f7f7315e88e37353bc63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b0234b4ce48b1e7299f8346e6ab5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be022c92198bfb10633305bde4add02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720379cf8813ba58b1e75ba23d94039719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d93dcf1461247c17b5f442a45a4060720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56dd942f5abbcc8385592103b3935f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc05f65db7f5a7f8d018f1fb538bf11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dea84fa8e666754c6412c8d320889723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6ea0ba3deb115e8f88ff3beb59de1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa265988ead9d064a494afd2353b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc8a96babec2cfe6cd8a0e1b0abd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200caa941e39b487b5e223c2d75a24f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c585b2ada8044be253e3d92db1ea9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7bba9ba491afc9a17ca9cd920593b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4809266129efbc63f4e24557db5960730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac01c3b6730c7879a4c88fb607d2bb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f3fb82b1a64a58d46e224b6082b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b63d9c7315bfc9833112c0f0a966a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef95a43bc331b07c1cd5e14640cca1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6896bfae0bfeb9354e61ef3fb35e498735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d735c3072926a9508ed85f6c96c40d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f9fe9f6d8f41556fb9e57f5a653d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f6553e1baab19436b000deb7390c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3332a690e214166658f82d4bc6cdb2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd53d520a5eadda045707fd07bb79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971beccdfd1f7f5e6869d433d6c22b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527028ac6ffa2e7703e2b1cebe13618b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e51b13d3077287867f7c9b41c6da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ee87033e25c94ccdc3574cc3e01e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7479e03acf518b15c346ef736c733c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01899d8a94adfcc58fdb06d0a4aedaa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0642adf22f070eaa9ccbe691157bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8db6228ebdc93b8f268ff3cee7d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495a28fb04da9996eb6238da082c14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfcd420e6790f60c0c6cc10830c330750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683e0b11550c6d28e596e5f82db8c99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20392a276c5bae9c0426b0822fd71de7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cbe38648c159fee513188c0161db1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c415bfcba989a147b58281038273754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a0429d0e15dd1299d0402deee8b4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95900b5ebbdf89f7987377b97f4ce88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7533f0f218101222aaabdc3be4722757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03890e794f1fdb0bf28e813f9f575ea8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405938f5119aa79b14c0c5620aff781a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4e85fe2b1c97c1976d514a8d4ee10760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aeb4cee54933f96d6e48e9c4e14f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f5e182ddfeaebe268467b60210cfb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf4ce3de1ebc03e7dbbc7d4f34e1c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dfa8a9dd116502b5a7585ce3f0349764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add34a66d4b8811b314240e8994044bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6efb958e2f9121dcfb19e2c2438e32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49102ff861a66139b1c9a39cd042f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59593de78b6a55c3362a2be7fa8d9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e31b7e721a70d5185de0f38dc4fe22769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30bce71c24bb8f4a719a4013057610770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e09dcf9b4785a7bb4dd3541c03c5d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075605439e6f95e8d15e0b31f9c183cf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553fe2038f0bcb50c6dd004bca4c32773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517b6531a9fe5b6237d6c66f6a87f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c53bded9080b25bee04a8b1b5ac2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1a47a2bed14f69c0fd405161fd7e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc8603a7e8e53f79f92c794e0dcdb6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1467f81e078b7a8f16d4f257080e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9daed9c26c35fdbcd0e8de0925bc9d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ef9e73b72b9ba1c4886cf061ff6d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df9f3e64e2134f2fa552b2001b3bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6b69624646d1ab5a2bc34e72db706782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a70ac1ad38036366d6a1a04432493783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041af9907af7cc801316afcfff013e9a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8050f61548ef650a70e2ce1ebef3b9d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61637a58312503d13e9572c4f730a744786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa181f02a77715fb6998ba50dbddcf6f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31509059c722c8e1437c4e80ded97f5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1507cdb24d113f1d0c8cb9e7d7f14c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ac17c74136e5677c864eccf00759e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec7f729e6e217ada3f55d0c4358eb7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160ca7eb25920c166523038bff17d6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b149e25e566600dff73add9452aa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd19743977779109d5e14551540125794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e8065062c8f6c518c4588cb4570d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7672e99291c3b220ae6a2e8c0ff56b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5c5d800f4be64f72de29a935b341797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7fcfe34310e4e85baf33bac112821798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd083aee27ede327fce9f7979958056799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5215f634eceb105cccccf8d004e02800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906d4cf762ba60216e64e07d5b7b9e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a95dd117745aa803f3499121d34a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9808349f36c1bd55f038360d6eee6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a40196b88a11eec0251498901eb71804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e529c07a4814b904d1e7d5d1b8cf14805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b45849e75b72746a8edba6011dc00806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4158604f283fcc3fed9aebada4fb43b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d30aa2b03057a5f10cef65d5c3d5a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff49ba77b465dd69371c87f8580439f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f7b59286e935d04375dff3cdc8f3b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160712ba4e45583c9a3238b1f14e090811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af609518eaea13bb3986120c7d3bcc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd010fea8e717fa98f13cd5daee00dd6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b25815e4d3ac37026d768624744e6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc7e943adca4b6819334b294feb4a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d2075749da69d8d1d148eef6e500c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb0e5fd77ad7421c3389ac7fdaa3bb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37438c3b81f8630ee7565dc44461eca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d164871fc6d21b3673803821d3538f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9a6bf68214ce5229aed58c5ba49ae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6d10b6ad0fd526c435d785f2846e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833cce58a03eafbdb1eca7efe368c79822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4f6cc0c92dc419f59ed31dc9f2237823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522fe7553acca28ae5f396c7e601db5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c35296da946c805ba7a70756b8000825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c3a4549b9f810c41c7a99eb7ccb3d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a86bc0ff1196a98fbb438f17d8477827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c335169776033fce99107a989e52a0a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767741aca8be29085eeb77b4350c1d2f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fec83c7eedf8c950e9a9833300acf4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f6a45958d01ce8b86d9e723f3d80d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0af201cee41ce5548bd6ba1fcab015832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936010439d53755ac76973da6c0ec293833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e624c20b4b08f074464da54a8ee9831834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a205139d149dc6beacce587392d289835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affcab73eeb2cc0be8e15127448b9f3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22ac83b696d3db89a7c3988f01c792837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1e7047ff0d9be810f9823bcbc33ce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52d7e2d88abe80766e493e517e2a54839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ced20015b9787f6946c0952720d3c7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97312895a14fbcca98b7437f63729a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c414c9eefca2dfe8f7fb6d76394b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9088fb879e6551e1d13b74d958b3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2988f791f971d739cac232b246522844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9bba5ea19bde732141ac20251d9ce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb2ebac07caebe9f7b49f4fbebb50b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758b40e185af14a6525a37686e5507b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d35e256c178f7d4c9b8ff785517a0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f7e2f6e8b7ac7bcb8380bb1e7ee7f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd89c33abf09d9064958dda5e7e8ad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb745cfae70b46d48d40e0f80f8e9da851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a184486f7e73325990594272f700852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a9fb815b0270c7d62eb50d37acdb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e26770e023ae70f3e005a81f47268b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6588ec4ae09a8f2bea1a2f5f03d78855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a14829ea40831412341215c6354788856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c2da068fa1e2b6a01eb7b083faf12857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27e966595880893aa5cdad8878c56858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92343022b633a65fa125c91fe09e69a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb0a879069f106132e824ae6e9008860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8fe4516b26278d8a1c21c97477bd3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17317cb2163ddb0315d35b8aaea7a71862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657c1e7d5e4e68faada127e506c798863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb3fac81912d1a9902f78d3329fe44864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc551e241f2d1dd8a054b2600952367865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d00dd29d776cee268585be8c9bbb8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b367bbc5ce79e2da1442601df639c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951371ce10dcec3521bf5aa49fc5b37868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823b15fe615e14c507c08af4cdcb4a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b5ca9ff882490b71e384d13d6a3e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a739f9a629248f0ad520a6efb0a69871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832abf88fff7721071ae55e06ecf700e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896b8c985f50249b69fbe37a1ef4be7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4fe305d4a680eab69f26ed253628874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a7ae8336249d391c22b2f9323e8c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31767588c7a75ca77d3cbb36819e00876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d4ac519d00fb3f0706b6d6587cfd7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd82a4d8a2117976a1fdca9cfcaa507878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef046cff76de8ca6fbd0565c71e8c9b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f02236ae3452d2c8a2af3c12b81040880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab5b1a444df28e5cc9fc80b90c7a8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572671c474d1c00b48ac8239c38d798882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e2c45021e3586056e67bf1a92e27883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8aab0240558b3c598cf50d0e4f40d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1199c903340bb87063b5f81adc8076885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f06321da4b41bf05b5ea21e8371d5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70822e3dcbe82a1b394dee3934466d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f83b5f2f91cda0a373971559b92de4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d161d9f0f50d4d7693bc144272bfe0f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064900b506e6444ce6b7be4970fab30890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d09bf6ed23da0b75e08febfd955c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee49031c5788c28e6d3ee72978ac6d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3020e0991dbfd7c3483ec5ff5a2b5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1763cfa65aefc1b667a31998825e1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28304b8185daec012f6623f389c91fae895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b085b5521b5c7721f87d828e51f407896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e8239b69bf6b87db08528f4a16ec5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab05e7991e221f19e0b9801f677193898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6218f0a2cdb574eef4662daf72844899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ad40d64e6c3596c7d1149a27becd0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05feafc3263986cc96197ba96fb8a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5c82e935a69485d1d45184beb4085902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f2f1d4af02a7d412759b33dc5c240903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab44e8d0f3c85b11dce420ae1a0384904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd013bba1565427f769bf1443b64b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e2c852c87bbb46de86ca6355eed4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e20b8023e72144162bab6657c6103907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dd1bf25993706ecf7ce9cdc8be2c8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288fe0f535808f1023ff08212c9baab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd382925f9630057059d318ae555cb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59cf5d60775e69dad1636c032f158911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867da5cda02e9f9153d4ccd951a37bd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc28456b346e032770ff3867804bcd8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52623dfc1f80df73255c2728c6b85914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac27123ba1cb3d9ee7245a9d3c7f30915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdcc3e37622cadad7e60cdca3f877a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5fab02e1e085234d55fd863817492917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a42d8586a2b767a581e83738de31918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e0b7b05bca8bf26a653bcdd3c748919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc175095fc5334c21f3ad016358c103920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147154b0e6aef1c23b05ca71f25aa54921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d477fa38fed9696c6048862ce190922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68adde2527ec628dbb6ad679361d8b6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa0d45727cdab9c8cded137114ab6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a6dbc008bcbf646ede11efe96bb32925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c7ad1131cf92ace356b3a7aae6e94926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f426d4cddb05e94b9afcf9c6223fa08927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3e2fbb57ab8ab486039d98634b8b0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680268994dbe435d68046aa86320525929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3169172169b4487d4235df324d15e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d06debb4269f87f01a8822eb14913931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3751c3956b8db6e37a0fe7d63cbc17932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615873b528591a9bd228fd9fd04ca99933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38d78f96ef2a3bb6fcf9d06523324934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699bd632c99560bc3029600c12ffaa9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a852e309c59d5378ea528f3e4a6ac936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1266a849f9bb716d3aa412d4e47ab63937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d5ca567d177939b64971201c2c398938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa1fa5017a44612e2bb4ec08dcde6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e13ffd12fe0dec460e0a678e070d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc752850f5cac95a10bed925610373b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e2e55d7f8717f734274e5233fdd1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887affff0fa4fd3f457254009946c41943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dbe2777a87dbdd0fc7e01751223c0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abffa9d92683d6d88376e1d0c1c0b6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1046da389fb479adb68d7b40211f30946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15264e2224ca0cab8a405335f0eebc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff8c061c80cd656038efabafb4b76c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4fa383b17bf5a1e631c8c2425941949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b741011699b01a25f1e775eca5497950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90df36a599dc0e2e19a2f32dd6a880951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe0353ef210db600101e62ab820a5d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c52c868a33cb7a59acad6f6193e750953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47be32280b34fa563a6f4ab7aaf11b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b42cb382aa188e1799505ace95860955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8d430c982486336c558258d423e00956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74383fa456f689203f06fff603d63680957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec610d4b89cd4300aa47a1934f5c28958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55c928f0550012aca6de74e9174e6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bde113498d481d0caf0bff70addac960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0990ddbe8267bd95f8e0b1a3cccddc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3ba6395d0b9920eeb9571a0fa0f62962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dad4e402b9e7df6424642776d199e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad120f5b56f841a1be6cb70a0416a2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d61c236ce921023b817fb2fcda954965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444366b4399bfd32d5a02485f09ec740966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2ec67c6362662379ba2152315812967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0839b7fbd36300f67f5e74a4dd2bd58968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658895a72b8dd2e7c849059ecb0f5a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0637660997f9dc8185369be4063b4d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2b654c8f5197e1123d3794ccd7a7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda311c140b3b92a88d5cd984a0e48972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222337322a573fe1295d5cadac1f94973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3d31b5e83d64f36d97078d9d1894a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc48607ee06fb7a404b4a95a7463d24975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8a6ad9378ce95207faf5e414ff2c0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a485b98da43b11146b889a67d4fa871977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09362810f66ae24dbe0195494fa8cf231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffae73ccef3f0b0d855dc93a1cad042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddc6edf7f0bc04d77bdd870e95b87b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05343ecc6f1294e3a484a25760409d054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb496a64a061e1786ca6d022b5f1a73c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbda93baa6465de96dcad21aac959696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468f70ad847cded28f141b47dd80e0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b039108931a288790a067b22eeaa4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69667b5b23f38d13b60dcb3329f4c829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f64c3ca764906c7ac0976999a595b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56c585994da153f4ffb3c856e7f4a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc57c21cfc8bfa6127e81aa00232b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab643d635b8430314564e3d631d090513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a158c3c804ed73ce26a477bcc6d5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468763044104dfcf5a42e79110f41a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ab19a711b0fc9bd02e8e1c8cac9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d162a9b7a6a347efc6d38c787620fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5b88fd4f7ef751a899f91540254718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40220bd8f7742a7f24b43807c238044119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39206aeb714f899fd1b3c71015156fa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3852d0e4320fc0ff071532c2ae46d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba127682f42652c1b1899ef4b691411622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7484479d4fd910f2ef6329a57a55f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833428373ce2fb34954e849be926489324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603920885db2b9ae55c1f8b8f0d161c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8e7fd4e7ef1f6003e228129db041f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0dcffe57802b95774b498f094c52127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af85f4c4fab25414445a30eb015a0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaaee185c9b8521eac1aae1e04dbd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814ac0645b13a6736e5d4a8e6dc01d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871038c287be796d90d5afe804bec67531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5010d355640db0e76903fdc9f0497e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0487f0db73e9ed934e7b8030f1b98033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ca574a42325c477b8fb2d0ec344634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45ca8936791a320761f17d217a39ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903205296c3cbc42e838c3f6c78ac336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219179d68fe28f431de10b162391d30437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c171b6f8abaa059ed6be5657578b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8e28115ab7477203c83279d32b77d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab449364fb254b74c14a4523a8b3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eb5232bceea34617b96bc844ce97741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13513f46a10efb129d1dc3a0da31a44a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0fea182cc62998eccdfedcb7ee5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff7966f6bcd4161dea27c1d7b2a8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215fd4ce55a48d7cf1b71da89ce7ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a6bc89c91e78bf50637ec8ed18b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b5464218aef78bf0e50f5e6b8008a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cd970c41a79fee5ab8fc5a53e6e0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01cda12638d76b1fe2153260b69d8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c83cbdd7c602efdf70122d740aea750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b973eb0bb1d7911eee1fa0c4d17d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0665354770f190857a3c5de3bab57e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd075b4b5fff3e562e24d8a1b3ef7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202eb2363aceefeb9577aa88288992a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566297ed257c1105212e709aa50f5fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c622977389dd27033f2e5cff630de3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308137ae048eda9cff181f4d175e2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a1b3aa7878d59288c8d8b111b848258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb76b28006f657a2f436c9626ae60659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf043a407b49735e7c5d228beb6dc1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b86bf4bb2b7181685c0a33668e7db061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ee625ed8c8115846505462295c9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63b3a87bec97ca3c63fbb099e3df2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded673b4d740dfc37581a881bcb1a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706526d11004547ef0ff8a9443a742565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a4b5c54d192bbce2f2aec7b9c3dd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d10b67bdb356c98622b8bc148efb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185de04c76dd9f19e73f7e7bcf6a7bfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64139e01be6b821610d1fb47d773f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd710e7b62d4470e9a5a81cbd631d4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525dcf86028579e8c7e8cafc1a34d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbbd20c46675649aa087a5803759ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244dfcfe172bb6bd29d119802a20e1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb0d9fca547aeac5b7fe2adda8d5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7097c3836f9388c1302b51990a68175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20bcf371ee5aac8eb6a4e37ec079c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6521a3ed2bfa4f87cd6133a871ef177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841237206cc126e779144f9f7847fd0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3ef78d703f97af46bf520d65f77079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc31cab6c281bc34f4e86f2c6773d3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b61c3047ee42f795cdaf42017c2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56fa806bd4fa68644de2935f0d86c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06ed8419a8013606b69d741fa14ac983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420ffd950380fb1adfa6706f5ad5d8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e4a35ced2f9aaacc8a8b666b6a2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e26c2f95b1c39088c77b4dfb8843686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba4a7d751f43d49635e43bf9a7432587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1ea75a4d602d252d8075786c112188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc817dcce87de92cf39effb1718d6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c9e124fb3481674efc8bd4b769fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d8b1b6b1e99e761698915c1ea52f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c7a08605827e505b6edb880ab765492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca664327d636df642f3c79da7ffc74493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f62526178accf355d9bb4ecc4607094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159723273ab4c98f146d8b47a5340d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5b105431de75599870e1bd460d7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130917ebef02ad3f100430713f9abe7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad1dc41a52bf4e2362b8eee78a400698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb3d6915509f978e8abd9d6da3b2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b34fbc2d7a33af8876fe439f7997100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99791a2200fad6e10487d1e994fd2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cf1713e979485496e1bbde2815e27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43983faa2861096bd6d70e7cb883376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdba8d2cd9a0010d9cf1691845fc2ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bfa69747d6859b3b5ab3fbb0857ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbea8cd7dc58fe60c2174668171661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d5fe137bcce0f7b97359308eb3a54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995619516faaae097c57056f1af87721108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c8500cf477235af3fe9a235b4077109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee61564b1a5bc3af8453f7517cc0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7cc7b9e8f831e44e1b527bccd4365111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58509ae5b1ed3e2f277ee25bb235fdd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a253ce43ba05a53d7cc2a2f6aa45c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df16bed5d82a9706787711f91b3fbb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5aa10bfb10f9681551e1375f528b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66293dddec3f0044144217a08a1acae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eac7308f3a1cd827336fdefb51fb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b3e2a313a56c8010c4492ef0ec00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230da49518df5226c255cbac87ae81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffee05611aa09ba654b9ba7ea1ff9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c320b957516e4200df4d86a9bea3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696fd9a1a336eff2b5e09d491e58c73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaff800ad205c728d7c24aa4f3baa1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce672837e4ab8c933bedac882a43b35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bdc60ffbe41d02cd0f55caa09e857125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978733968c205fe78559120d495a8a94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cd72ed9646b6df24a04805fd867ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2385a361a316519971f97dd0c401c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b0ffe90ee4bad0bb053e358d07042129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e5e88e9f3e27d7fc4b736aa77249a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62239077a7e7a0e0c3e63ddd96e412eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a41a30faa5f7d847abb8ecc36ba1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd28b8b29692ee0c6e29362714cd598133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc1c0cfb8176d0b234d84b8c80002e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9fef94ddbff8ede228cacc6ece40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc3e303b620697927c1fcfd6929bfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8df26781c2541960bb07bff15b39c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ed6df3ed2456a52daaf6d092662e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d597632f7b604cd363c99d645e003139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c253d930f7b94afe9d169979af789140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aeddbc1940407649ea1b55699588a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc59dfefab037ec0b344a64f6cb829142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3fb4c436472241f4e110cc1aa6e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b52452a618b9f6b10fcf893fa527144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea199177758579c154fba54db387c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb11704815b3076529338f42423acc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6472662e2681d5f8c5a3435fb995b82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47cc7df31290f58497f10bbfef5363148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ffd7d2af5a3e9c3f5290080e75661149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264e1d2f68893cf6634d093562a53f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad675c50c266bbc2f5019e7b823c106151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9c7ccf2c483f818b994cd3e2c4a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a7d4465a43f53ba848a296ac0665153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfca164113b03694a6d9b44cce8ebdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91718d69b3e23f89fae0ce5aac858f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc875c54784166cc751599de91e2ef4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62611f85ac1de1c7097a5278bc10dec5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b61a4b58e251627fef7de9c75ade7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece3bca030484285c7ca8dfed9b6ba1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9319ebf4ecfe66f94e77d212fbdfd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208692d63008ed054a46c8bff8c7b630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a54c54b53f9fc53b65d9c7653351162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db8d3a9ecf82204cd62fa30908beff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d61049dfaffdcf391ef9314e5c873164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e85d543f11067adc561436964af819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d2737ba356b1117cfca91cb21d12c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d577bb75815c74b9ca40fe648f33d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec35af8b516f947a4b0f4f2a27d2c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ce8dca274aaa30a5c8acfa7c14e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86faf93be37a0344c2dacfb4ddb4911170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ab0cd72c215efa8b5fe16f688f6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8e8a760f88f2dd38deb10f322c6fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed49f1d7973cb46fb4eb22febb17037173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1901e1595f9736abd78bfb5295db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b658f27f293c7a633270183e816d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b103ca3ce9da32dd0ba15b81b691c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb188e1e63699a196e0e1188216be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d27c40c71d63bf55cf37ae07c822178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68788c24b8a5f1a3b6e70e563be6b80e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44966c409367e08599856cedcd5c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db862e2fe6cc1a8c8146dd283c08a03e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ddef37a5ed71635eb3bbd8cff31d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15540fb248598c811516848d6a62fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af742117d359f20ff4a814c478808fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e105fd0b30c44586b0edcd6c86ff32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e80e6fd01f89875dbbdf6ac8594f79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ac83eb631d4ccd3cab64603e7fc65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e09d25e8013050ca4c979f3752ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e57ebc122013f913dad98e9603db5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbf14af38d5280711098163b1e9a47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18474ba7b413ce14c5aa04988f4a9b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5803cd1440f5b9367de6983d7f89a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcbc71fb73cd47e8809ea84073790193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a7e2fa6684375e0922bf8ec2737a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dca75b08efd2701c97d0ca790fe0b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0ef0f00c8069f858be79cda6ce96d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22e61fbfc3c54dda432aff3177b15a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bceff749752727e00f4620761eea3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f18d39bcbb05ce216302df3a83a03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f3564d81b95264f851b5affc4a8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837127c81f5f7e375b4ac2b639a23607201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54416e59e02a6b95ed2fb46f92adba84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f2a571d73f154c2202df2edcdc9cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4537a3ef9edc7335574b273ff079cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d589204bb245e6d086cdec821b0da6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b1f6252d2dd8881a291dd2ad1de4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c66522e025b573a52b2848bdea23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a838e91e8bfa9570ebe6e557fa03e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b99c8c3f50678691ae05670496759209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651ce6ca1129df3a0e92c5178393af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25655967db3b13ebce04cd8cf641b44a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f055c07f80b49c1d518fd4817705b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f6a37f3f3685b6d79d94e515e428213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7632d7e95e010893523162c2c3a2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc271e8a9a26db73c21cfb7ac5b91c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7411c83146c3b470e50ef3aeaa1a27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd475cbe4969109bf06e095e364d91c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278782d536373c4320b022aa25167525218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ba2088ae00cf49fc231a26ca3c7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925369c0bbb4c746fc94ec1092ee76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aad3fe69728a162d707740587759a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061143a52c7d4ac9609d73cc719f41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598abdd2a91d6f4ec704c3b79edfa280223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042160f4d3741a82647c8cc8e8b0847f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce3656cdb3a3a35c2075efa4439eab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5b55e0c312dc1e991991976f9b60f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e6b0011e9806013fafba2083dc404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13814aac715b2808cfbdb17517a8f6ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb8580887df84d59157c363d63e505229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21b73081552afd3b917ea071b3233230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836722ed89cc7c6c30e14997d795bca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d44cae89c293cf87e9d0231fa2d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f61284fccea68ebed346969ae87d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa877fa4d523fdee0b37ce3a024af1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da84ad11b2556ddb3f0b8ce3a405e30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b530dab39775bcdf7dfce0dd84d05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f5bd7ffcef9591cff30f09d3bcb00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05f002216ac94e2d48f68b997e0b99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26827655b260ea26719654bc68910934239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c991da2e822c092c0d52c90cd366240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d682d498ccf018f7ab3f136018727241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057805439858f58bde5195f7deced709242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049e6cfd2fe10191a00e7fc55c46fa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db26419490b43a8ca6fa49fb85c6c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92f62570b54b2dd6da081f7e72ecd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d456b857dac9b56d51ab2660bcb68d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36bc65d944c98a1e184b521f59dd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37e28ed0439a1cba28440d7d10a76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89e50efcf4bc1cccc840a6c6004275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e7400afae4276deb1bdc50c47e093250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8be5cb52c973452c185f184721c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a93360b9f826236e53138d3a91261b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f33b8285e1b9919f32bb43208b30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857041ab4b465238bcbbdda773593b55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064d7fad6896f158d256ef137ff8181255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a349a611e4efd63b85e51a1fae5a2cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a14e92fff9f3d6e831a528719bc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e88044c4489006c628bae9c898ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c465083d3df220d15a60bf43f14ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff66fecc01b706b34b9d67aa6b486260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f902ad5770d06a603a18355a6ddfc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760174850376912780245e5f1326882b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207527eecf865b3896a35b7dffbab71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73bfdd84cc39f469eefe8911e3d7f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c4b72bda54075afdad05f93206ad3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc1137a5d80526ec158b2e3ee0151e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30fd4e0acb8f475d7579b1c779606b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16992985628d2c919afe938174c02e90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b8e47e44acf4049c134cbcbca849269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064e9f85c3d545fa763183e302e74d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c6e233601d9da47e316b46c238e37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d95efda64a15ce57b52d364e58f1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52009b96d3b4eef7947a8a641f032f18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714657846e82153c3f69b08d36a3ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009d4efd1e333a79370fe0c1679d04e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697552b1a2159e1cd39a5baa154e662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8486398b24a3ad4c220b24b68500df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef232c295f424e0537f7eca9cabfb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46260f31df2052e652f0e0e6e9079279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bdafb99cfba23235f8e97d8574d21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3563913490a3f423de2a3055b2f139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee986ae531abb2914d7efa953f9c76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945249925e45d0cedf592cd03a572fad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9cb19dad091f1f2405ace7e832e4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dbacfd6b99045c041d16466e6281d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383611afe386858f3b0ca4eb523ba31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58094442f308f27c0e3746e54dfdee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067cde05a03fc2a5b24a35d258637b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30fea228246dad408bee2a2259b38e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a928a14ba9d44a7b7e6a6946bf147290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ffeea04a377d7f471cc6bd0fd178291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ecfdb7698d8c64b226d1f5dd465f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a68d43117f0787c9f04a83565eaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fbfbe30461de393a2943eea1e805e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712df8c247643d11ef85ac795ccb836295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32faedb38ba153e9af687433f703eca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacddd4f6188e0518d42f1d74a057c60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac8e1935ce6622af94610315212b7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde13330a4e23843e0bde2fe69c4909299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513afc1e098c0c9c3e6984e5f784d743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5833194c847dde493682b19bec15465301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e62747940fd72cba766224510878c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af33abe29db1c27a6664e67f3b626a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756392763729d658f55e74efbe7ead7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9f5f1e33e884109e153fc1ec34607305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540ca63799f27114f3310f93beccb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83ca68f3477c24013a5a7331be826f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc556701876109a3028addceb7503308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ddd7368e4b67a0118efe712713df0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84363afbd91ab72e3d7cf338a39922e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae08e031e32bacd8fa3f6c32d7d4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf4a5348d52ae63889506c613ec8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13761d758545cb1c726902fbba7d5e68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae0690e807170f5ebd01cd11ea9d8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c093b99a5430e66f978f4eb5a33ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4243c07af9ec8a1f8c7f3a33dc7b8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380dda594807225fff5ededc4692d8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5587d9a7b3db755a9a5f6a055b4dcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077cca0ffe44edf60d0ea0c5221d419319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b488ea30b6525c191f2c036902ac4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4e6456a25780f2e0e050dd6daed34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4292ab6fea39153c1c516289cfb1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dffaaa0f6afcf8f81fce29966b83e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187fa5f73bdbd179f314b67aa1fd63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2054361fbad9af0e9aea97bb6d8b1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223e65960caf2fa84266ee0ab923e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1853b2f36c12fc2870523565346a4e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc749bdc3ed8e0137ead7176c632bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b79961f0da3d0120638f16e9ab372329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42e1eb009bf36d26a721b84d240d73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6230bee66822aa05e9c0fc6d717426a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a55dc7fe0d1e654f9bd83ed53c7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b80b05a4741c8c83f3d457c3be293333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb6a3e0168e5392c96ae6a83cd863334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28daf289ada75c1c22dd1baca5668f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0891a45f2302a686fc6e0493b9e44fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2620d8fdd228c6dff12c4591d5f89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c91f2fcdd784eb0ab497dd3c61e2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965493a827248d2fe4529b36941d3e35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4bfb651f11a53075afac06899315e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7962b3d461d1b1cb06ec4e20c8b46e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ec9de95ba1bbecf4b15040188b9e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b50d44d7d631b1d7ca6eb6d3d0b38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651abd0659da63c4c3518764d7f4b972344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1c6fc925ce0898d53e3b5ca36a42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56bec526bb719310990e1ced4bb4bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc2a69a1f10e550a25a96b0016acba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15698187113fab4d9ed0cc045edb1156348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c81dfdac89bee1705b28ae8e4d082349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dede46c4b89c8896681384fbe4833350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584181c4264784314f20ad62bae5a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c740e7d2e7deb3c16e349a6b60039c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35965ab629bb1d8520acf2120f883353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c05d825c1ac201cd836481e34006354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c292aa7fed1fd3bd3c07add45badc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45dcd08700555f71a83dc3f78d4a9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870a83cc6aa925c66cdd54a7d3acc4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb53f0a58d9e5fa2ed98e383ff26bd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f37d89836a4f7c7f62c91119c22f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969d0cf5b09bdab92fc97b986f631b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7c29ce22d9605fcb74c01a9047f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483081d762be23028b11b0b4ff20fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93651bf6ba75b3873739621508d2eb57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fd91cec16ee3f01027dca135aa89c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3ee7d0477ebb9d389ee4084aea820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e6e0924671e8b26899d1150264f8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd1eaaebe3728c74009fa397b1c21d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ccd2ffd89c056c8eb40b9bea43199368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb5db4b5745b11d581531a3919123c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05548a107650bac60b59ace687c2813370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028b6b7e0dadaff532f906683eeffe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bba8fb04e3d707341c76969a56240372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec462c51788e80f4bd3bc6c51b7cd210373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891d2c05253d5c89c5c8611d0a6a58a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f6677d910b403bced0d0ea96b14a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad81ae50087672fe0dfae0b6c6baf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d54de56810a049e313f2a2740275e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4bff616e38b4ff055a435f2cf038378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09615e3a07851301641917051b449f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398329fb8fa659a4dcd312b2a295c7a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612278f7a4466b513acaf993a2102958381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222585f96812beb06041bf54047ac8bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1caf485ea966e25f5221969a4181d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08f70d8b8f408a21cb92af0d405c06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982378e77422c03c48cf05d83c2352385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91bc278c46063b65c0519344e16663386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20476e24569b7c484bbbf844e9b2da3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914967162ea538085150dc2fec6daec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9a28f694debacb10ad9bb51f8923389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1425fc77330d9e790e64cef7454bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea88b7bb6ba5df1a8e1af241207d4d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d54031a678e1998e2f13e5dbabebd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8b395258c9615eb26ae1f673f43c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0912ac0728d1f3e3e9fc2a9b5bdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bbc10a7b02f5922f3a050573f9cc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0b33c5521cf72651a6e23a382b76f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651f730a0309299dd345a87f0ecbc5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1850a3c2e44c083346ca7f38ddca90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac26dc812b2d1e9d262b22f37d3791399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00679d8beba7eabd6c827740fe896d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205514be339faddfebed9d9fb04ef4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0e383dd13568ba7736906fa44ea1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88e80280e37748398c709d97176f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2451c460ffe5f47e0130da5ca91c720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f155cb5c2b2be75238a24c2aced530e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384797e07fee5a59fca1dcb494755bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bec4a9a570d27cbe83b408c82b2af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15a079b67618237a52dd06112f09f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d260cdce4057c5d8b8f68897dd4d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a193010d00b6e883a93cbc1eb4d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b941a7bdb99ec2c609c67466465bfc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c5e5028f96d7380e850ae9cc5ac0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e10ae2bb86097880bf399485ce10b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c01c4c8ba6f57539d51df977613c56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dacce9ffc87e8ff625262db5071b0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9f8c5ab6f36a1412a20f1bc18876416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c09d87a52b3a24fb0f7c8e93f48a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b0d659941b71a14bebc26f3200aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739ab60817f4eba73c7ad75523091d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d8e3d81732a58fa4573a4b25ee1f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efedd664247c3224bf0cec1efc3e970421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f0aa8d9efa23085cb1df6c10bbfd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a844546361ce6131b0fe2fdf438545423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fbfe4ce320e9739f408b13a07d9da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9033bab2f87625bbab12a64470eae5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c94f5bef46d3f02125875e30b025a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339bf07756885d9b7e9a308e2a75873427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df7c821a7df4ff4104273ad0e92da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b209ca18948b3645856401dd24a46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e068d6cdb4be55b4b069c13608057b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42d36002a47c7c590198075c1ea45b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804de66ffef7461c4720799f641a1bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356009e07b1c199ea8e4d8649f40483433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce8f4432083613a6ddcd7cee943f02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90616e316e6f72d0fb5b2ad1a3a0bbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a235b3c3d5913ac6f06536c1ea822d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0e36dfba0c0936c4df20001ffd44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a212f6c0032baaff88798c155bb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f13cd9e93358f873b4a1ef38414646439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f853d304bb7ff29c0253349d68b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531059401c74c6a0307bffa4bcf2e4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1325b43c1bfa9487bfcd12e301c8cd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e5b8c9890925e2fac9b5914619c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db0f946c5c84d07c9039dbc12c41fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d25b42477d55677651e1383a111bdf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791fb494d9fe1d3ed6847c410c77a5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e6cc5b778e3c2a60ae8a53ea8ca95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d3558223d62d75a1e97b363058317448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ef5cd326161abf3c92c81b2dedefa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581a247240e021da4234fead367fc6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8f37a8faa95fe4749b4b8bd4129f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6907d75c9bf7bc06893fdb373059ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c49ac876450be85df9fa1c44fb6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bad7171ae3c7f56ec95a37ee18eae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd16f7c4124bf7929ed90e9704a348a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3827d5be288d2f04d364140d767f98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adaba83e0babbdc6833709a1fc3eb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886378e6528eb0db6ea761c7426fb0a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e15a650949e2f4e85bd79c62d8d82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95d6d1a71d91d0e00fed044b0e4d6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27c0d427e4213709e3c871c166bf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a323a8bc8141a192f987357665f98f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a953fc2896c9983818f1faf0b75d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae8f6330669e7ea77eeab1822420f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c7d2bbb16463efcd9f51ceadb7765465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ee5b3dbfdd5fdb55e44a5599b7d87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1fe94cb79f837cabb3a07609a1c97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd159edc54a683eba2575413bf42de2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402e2b950a455f2d5b9b297bf5ec73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807612b7cfe3a94d79e729a0123aa92c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a527911d253ff3e68969ccaf38c924471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777299207c4c50b2c86cc11ef0c86d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03ca08cbd84f54f0c7cac3bad89bf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b02a1758612a4c9be3a6018f0a846474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bce6efa9b14f7e5a82c4be228d7a23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d81a11eaa8add6d7af006a05bc17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e44ac74a1ce64882f9ea7f204b163d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e95341031eadc953935150b448b62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c69236078af944de5aac8feb64c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3850552b15912631e02e6813c6a323480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16b711700703e164d192f31140dafd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ae905b250cba92c178c9de79f896482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5160fb8acb0a2edab072aa0f1fc9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa6f4ec5761ac77058b3d242521380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216999dff004f8b236b69a0e08504ac5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a380c846d780202c8480c2e938074486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd5d127d2b9b04c48064dcf4bcde2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b22f0c8ff7536f5f9c80b3579cd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504a77164db0c78139093cf41abc4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15452fa8459124b473b2156addd510d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600a9c19673919c6f518ade919c4da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9b363b4df92e33e0cb0dc85c1354492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f881f8349cecbb8679137d2144658493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af2d703b3c86975e98455eab314740494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b61b98e2926fc85cd4f37fb434202495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e33774e197a08109da346ab65672d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfd14a9380fc325d547677b3a9e3da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f81965c59c84cfcc9f52123e088c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb14d497417cc908737b2c37b1b40d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa96470622d38974a57d30c9030ccdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c497a0fd98674f7c82a90fe4bda73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f7060b8a6a7d119aca82d402a2a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd88cecc1be07587922b70443372c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c585966af5e9e4406f79abd78c35157504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca4938e6318fc17e661c8c4285e60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508403e685abe71f5f47628c02b5e3ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc77e4d06bc60c85d57163bd7d5d8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d1306943d50962c7588cbc2b9cce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaf0b85c9e9be7e20212691581a0eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed68b893c11db4c1f5ac0ee41889923510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c7bba38c2f58aa955193d30952149511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92759b2eae978bddfcf1046b0e222456512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f8d591ef6420d48863eaafac8eecb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e8fc40ae68fc36159d5b6df54eb2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d8f2490f47b8ffd7ad89776791c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910d4cd50829eb82aa757318302900516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2638ba16385903645870fa2a58fb5ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445d45c028a3f7403a8b13700bdcbd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a944f1b59a58db7a637395aee84ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b77248cc88328551f2827d64e5347520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb30b5025eacd785a7c4fa0275bee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42c3ac038bb79834255cd0714709b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a1137c425079dd10a8a9a6ef0093a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f77c56444760595775a2a19c5f9a81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea290d87856d529401fac596e6a2ab8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed763123c4d47d022ae74f1a98a32d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc5a96a33fd695bd616ed8d91cb5ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e46e87801596685ede2bfa633bc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3908ab7d4751ac8609d6de79b436d4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc1f98df65c634dad9d371166d7bfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9157934ad6313ba42603bc25e3fb70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931210472490c4a893d01bcc4786816532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9c859f33380057bfb05c5b5da0a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6c4639c976686faca524d77ec655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac438f181dca11f14d95b971e56617535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb69fbca4105d4b485c1aefb39a446536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e5e76a339d574baac1441d4829b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b19a873149948f8a1492f4596ecf54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eea7c5a759817ec549112e9c95c5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fd3719e4a8aec9cf3f1d5c38d92af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d3af222a5b1cfffcc9124534bf99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ff0e1e18eea923febbbaa49e68209542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103bb87853f00978874903cbc57c7b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8131475dae1f140118e1540b697b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed8bf1faac5b805f59cc74327fa6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2d68d03be1633cb760c32e004fba3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea728e1b997cb1c113fdedd310682a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11902d526a5fb1ff4bb78cd0b0e9d4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d416394ca7df7039262970c074da3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d461966b9c37299f6c36283960830550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427bc334bacb46d87dbd3590a21e6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d90477e83ac4641584d83d74e05b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e44afb9b16e5daa735f3ea47dc6c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a12911f91c489dd60f2bd2bcd4034554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba8a128ad14065aaf1feed07cfbb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a8a14bdc610ba29e46f514d2ab899556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f8ef37a9452e13b187837805ab1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5e110248519f4286f1456f1bb49f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ee0725404f32bd8bdcd6209d1dcc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2dd35ef15e9290179bb1fc7daddff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e0de0f795490c4a802b8050e5597561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb9962f881ecd97e058af154fd4904562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d9eb0d954130af211560a8822965563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd48bd6734572da4cd3cb9f47a7a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690d9c43f32903d2ed56e85b7fcac7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036564f8cee0765474be0217c73c0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca487fc4602ae372bfec00c41dad6b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb15053aa9e541433e777943aa519568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2780dfdb208d05f860484fe8444f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e5d1d63b5551ca930fac0f28a6ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee7f06dfee047a497972af805dad4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3136fc0b1c7f924674469392101aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31cf46b690501c09b5b09ebbde51a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396f00f564e6b065c70c12acffc3226574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ea100eafa5f029a3b7f97578f400b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b6d64ea9f6e00ae952b8f58bdb571576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254996832797e5c9f43ef66ac542ff7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178bee478fb2d11ddfc3fa80e6d296f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20105bcbf38945f98c45e16b14665c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254ac635b82d3ca89f1c55322d902f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087985822d68d51e787202775a25beb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed626f9e6e62692847ffab1a0d477bdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7269ec2e15ee8047ea6ed81647f92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebe8fbd368f5e03473d9b5fb27635b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0bfbe0764ce0fe1da57d3bf6ebbf6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af68c17e4c2081bdbb5901c8927222586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae893dc5e9873b9c8e34e0a14d30855587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c42665f4dada8d90021721e8628ff8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fab3c7ec06facf61b29ca92481f21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54015cfbac2d76d81b78bcf3b7f4f53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d0a84502667da9b9b7c64787cb0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031bcfe7d6088972d4974ac626c8364592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d9d5862f237672089f81a1497b0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a62e6bbaffd0b6d2d76e1f482cc35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e25615ff5c55a21136b85524a1708e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04117b0e7edde324133d696c3942355596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b1ce682d4f31c658653b4cd0dd5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb2b753667e35589e253f4c9a1259598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e2a1964e61302bbc790a1bda973e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f03081cc63a044ff1400f039556b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a0ad4251a7307682c260458a0fa4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c591744e8cdee58b3c24d6e84ae6d6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe0f3b5a50581c302eea13722264d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040e932f29f535155e73c36a25b583604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22dd04e46fdee504d3d15cfd67864a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab479039ae3a1d155fcfff840c6fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c8c1407a6da616f8543c7011600b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf77d2c417d9eedc55195eac848bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ba51dae87d0833eadce6c30c1e9df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3e0e2e7094a807c4e46fc5dd5229610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def821814404d116a212659e091905611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab41d75c65f3b76f809c21999d2af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e17a594b4a0e6ec98fffd8566f0b9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775ed7295e866a1a5fceeea771a784f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a90592f348a992dafc5766b01532cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ae559aa6f427ecbeb23b5e961013c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac130babb4e87fc1abfe97f256721617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303430084607344c103f1737be8e3d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeea33c44c1e2c84a6f8bc732359d25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bc0974df4a017af8c3653bb15bbb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fac8eed3e14cb4c11b8e8884f1465621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1878584ca4c99312a1c1efc397ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d21e7940a972620ed53fc4130ab2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63e756d49c01b440ab5f913d8187e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020586a8397afc13e28460601dabd5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba44896563e624f5897ed09cf3a942626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495a6559730b7c05e1485f4d8ce966627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e486e7f2c62a4e30cab7fc2e5ed0c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1e1f45247eedb9d2d126e644e31e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d2d048511ce4adf2938a5bf21b26c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427690745bd284f8c9ec667aeccd2a5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6bd0d68471a5e130a2e158958741e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1889dc5ae7824987daf3faf1b2ee3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa19c1554762a14908db66305ad50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739ae856dd7fefb10605fad268c85cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d14fa5a9dab2ab73c762fc0a931cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c2b80fb6a381336d5fb6322564224637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb48c671c7a139c46f5e94bcec8a44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f368d4f1b1ca7296d43dfe68e3d29e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82e43d004ebb0f354a9ea49890ded7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d733987785952a5a29d72a3fe17b804641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9272f3f964b15507f54b4c92064e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c570c176181039c757e2aed9eff78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c23168e7187c38d50f9b886545fafb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d711bd4921736aa252b806d3d1ad0b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8316f0caeea69b423e6d71a0e56ed2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e0de5d230aaa3b04b874f09a1bf49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363334c7a42397653bdd283ebdac41b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af89ff073d16cd7bced31c766bb586e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9193ad335d34d05d68ebfe9c2460c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae7ce2fb4ea55ea2bac0a0022e95c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f9db8c086b60c1b4f08fd845621c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf94142ce583988518b0681f650acb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31df4e9b6ec0cd7e3759da680e91ecc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94de410175093e5b0d02802a3d4cc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe73b19f046219997a2dda953d5f98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286d5122855233a4c3b995c6829b966657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f9ef07ea70abcbe7ab85b21bb4e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb452500e818d91f025f4aff1b66c09f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ccfe70dbdfb8328693a6d75dce0cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da8b9fb6b393b895eaf3374292a2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ebc169ce2799ebea23b7be501c9fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9dd718da29ffaa008186a02b51d6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389590bc1fc2d4f94ebb3c12e4b67e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18cbe0d3a3df9d91a321615e02a3cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc86174a923582e91e319f8a2c2a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932183635db85fdeac842b5f8f736b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9e3000d58ec02bd50e08ed4c0c331668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99608db58a184e86101d0a78106c7957669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f5fbca00d56997bbdfd10c11b4e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737c399edf0d016469c7e64a57e3dd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ef8e029a4de21afdaa05389c0bd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530fe358a1bd81a40da274ad008b495673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac6597c96fd9bf00a703f866c29e20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cee538aef0b47c4440de064f4538d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473905d2ec8b696861b5fefd7a4b59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15964e49a19cc2916f63df974077b74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71fe59461bd032048dfa16ebdb28fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e4f33bf7d8a085f4cd7c509b8797679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e66d42a96d02fb1b0faa63b6b24fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b41383c97c1bfb5854425ca218c1e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf8b1abaebbaf43be39307469b5486682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b8650da9f40d13a00b08fa79ba74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c31347a9048c241a6a63ddf923ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaa4baa14aa8273218a78a7ecb461a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd43918c5ea6e595da8158eaef0eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0a5e2df5aae49e8ce2c68c49af8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26197ee6dffbcfc0d39b75c3bb66a4f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78af879cf2e1133b5f790028e8927c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b535090795f21ca3a8b661eef1eabd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d7ebe2812d9118976ec7b8890ccb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ca779dc0ba92e72ebe1e01121ac79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec55afe167e9074db36c5c0667e533e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f80f2f4f8f875a046616804be79e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0c877d6d97734e5bde1388689bfd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9bcd54dc597c946a6d59025e3137e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8f0db878fafb967573a131491674697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4af7965ff6e62ad02ee9fa4970430698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70be2485b096f58bf9a3eb7c9c246e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c775294489dd619ebc3e8fc4020e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3197bcb5fd094c676d2130ceb1fa5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c21af80557c49731f7c4f86ae53f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ff9e0e54cc92ad193f658a4806a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebf3101a29b5a533390af1501e0c16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72a152866821aee42f21cdd1ece97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91741f8fd9a3c8bf7c6f4219cc4cd7a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc13a58d9d40c846452426b8458076707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda5c0674750eb7a2a4ba50471db27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ca857762414e14de74ed5988f6649709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c2bdcb8e8f9c42fdb2070acb527fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c4cc2ec1404deab254b0a23f7cd82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f8141ed1ebaaec38eae884cf1e96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f08f52574371f35d7cefd53f676bce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c74a78ac443f0b4097ba7c2bac6ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9518051bef3612853aa99caa12fdf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbdfe9c43c7fd049344a86d3c31fb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2656624670fa37cdf3c99986af48c1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974da95650b82ba4a7cd24ac4f7bd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe2b4366b0dee59d67571a7261ec00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e83f2de09e105759f3e744c7fac4b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7467b670bc0bbaf3a0dfb11eae43b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d6c0bcff255cc9e560c2501cbb52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d59f3b5a42fb2425a6b501c636bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2aa1fc40ca77c43462dc87ebacbd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647fc46b3f103f81a121eee8036bd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00640b6ecaa3c26a5fd7c69ac154cb8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8676709a8ba9c88e54657979937fe6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c553dbded9fde80c8b5952db63ad70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eff13f8c368bb1385c97c6303fd635729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2d0a6afc7c0d8d4a9a3a5f49f6a15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969509df9bf3bdfee77d87eec2ececd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18fe51529ce6721fd3db45f422eb50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33564635803e5a605d09091528b3e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1635f24be085487c631808e5a01193c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab756fb579cab600759c958d22357be2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28523dc102d6b22c25c00795d604f40b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d55c088ff99572fb13d24e003e38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13975e18fb56d09eeb7cfb996920eddb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dec0ac3b055b9bbedceb029363065739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd015ffc5a77b3f7b86e3e2627bc4e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919e3307a10dde2b9af47406819d5e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983589da89037f3792ef23c8e873db60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b7e89ecdc73d25f6a81c1d81a0aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ddf08e47e80ccb1b9be87a04d11bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac08bac32490d1258d79c06d85767745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335338e58b3655fb3581832c5dc4c874746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fde344c0bf88e555a5da09084f01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aecc383299249494c654ee9835b14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb35aa609d1af25d75b4bafbe1ec61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ebcf03a0d58a59def05b86f2d1a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a2c1d603e242196e55db3ca9fc8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41ef3ed30d0af25461d8d7273c0ede752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4302652f15efd5e168631c48a71f22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfbe4107f897d3bae0ddbae159155d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d7c0cb9b65d310a700d88f2bf312755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f1a0ea37d4cecd4b097a392f1699a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506ce150fbc5d954c9cb290fdfc994757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e913506c4e199930a57418e596ecc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720b75549657848b4dfab10798dbf37759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ec8b0784557bc8ad1043b4eb6276760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02173d8b8d58f4995a7836a3bc5fa42761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30cfa0940bb50d5415deb42eca4a40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32802439a25d9a0ea0a88743874e69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7114616e85c4c5fa9de8536ce37b26764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601732ee0060dfab10aad5f6f004d4f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ffe783f00b39b5285dc49ad050ad0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce31d0474a91872eb719cd85d8b674767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33f51f80b0dc1cb77a26217bdbfd87768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3314ebf97ed419c994609596235903769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea02032434bfc82f6558a9060a66d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e09f7078fd210ff5072f10da15dcf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5aafcc98bcae345771958c02b0b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329208b5921d7c1ed143c5201b0a661773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117fe075b9924430c60f596b15025f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafa8bac17c6d13c2afe800bf12506c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c541d32b66e4fc20096618929e134776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb29b1cfc89a616896f40edb0dbf9e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9114a494d8025a50b1af483758fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e4c85d5f7e83d2bff54be52a288a3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55744ae4fe24347a9bcbbc9e02e9e0b4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d62c334c4136f9d6d6d82cd40656781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28112995a930cebbb2572ea6c60c8a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dae813b173f01356a1c17e70a8eba9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b1538f990b46b809b6a175767935f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa3cd8cca0902c974ee31c54a5e32785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e38ec77c9f21e1b84d4a9715952de4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db90050bd012d2357c86e72400cd10c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5ed868b6193ad4bf6da929829f10788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef1be65cda2bac46b5634682c6f2d0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61292b39f99a19921f4a5ed8eb121de790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425ba5a9d135074fd5b533bd34df8c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468f7b229497f13d78568e47aed54a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779295fac079b33b5d830d15a0343ac793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5cd7fd00b9f0fc01261beca2e9880794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238c0007c48127db4a35f2bcf7a69d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e828a09f890fce19fad4083176c78796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8deccc92bc25e697d135c27fa63d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a04df1c11bfee153dd71cf0cede9b1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b969a9b8b9b857a98bee2dfe7620c8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847d328405d996ed3bf5bef9715950800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5fbc4ef8683335dd1a7c4876bbe0e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28536237123eb4e50317e43d822a07e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c339ba0ea063c356ffcb644415114db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a32a7c305100ed2164bb5c7a7e7c3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2931aac27ab2c010c9e57cea8c21c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2506c150987ea16cdd14bb6a768549806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5c053cf9701ae5ea23e120bad5866807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188496e8cc6d27037d9d28c3f4e5e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367524c46b6937b67fb8d52e26782317809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296ccabe3295d9461226f5ffaa97ca0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e42d81a4af2721bd51d7e5ce362e60811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632e956bc4819adef33e57379df6987812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d941c1352c0ec272709742309554a42813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e4d408702d6d37b506f3c67c3c26814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b457177656d9ac39d7ed476a626cb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d42248db15db825d59824e5b1b2e90816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac56b580411a139e9410ba6e3ab37c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c045a3a4d73028499213531719c2e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3386d53d9424aafe3bf4f51fddcf23819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9be885464e38b73a0e3f3b3ed43e1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f16de0f96a65ee6233c99d218282821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf96212d3662c876633cd992326027822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99646dd4a7e30a9234ca61dff9784d0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622c92bbdc829ef78938e5b068fbf4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654586df8b9776808568a9582d40d48825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521bafbfe7d15fad19faaa4891d4fe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a425c9b6631d8cc99c351bd167ec29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bedc5cd951f48d52b2fab3938be825828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49a736c1775dbeba43e97bebc3b540829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321c65a1325c53c37da81b465ca9d91830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d2bcbb641eeb0b86fcf023599ad12831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c422707fd2e489f74857835e116d6d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaadbfcd3dd590e4a496b86454072c5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13841d69ec9e6c33957f853273f4b20834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b997e53d498b500a7789e13be5eff2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a64c50165c06c37d36affd697f552836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd77a643c0345a9a58b61236a3608837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1aa77d808d6fc18cc4fdf24b6ec5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227992e05256121cce7d9ecb5cc8d14a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd0dfdba1ec03f8b832c33791596c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c4d1f7412f00cc03f2499d9eee041841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f85c73891e495978fb7d1f9f2176e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a2ca3ab2a482e8410d01beea9fbe843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19bbc60002114bdad0309d69ed1d7f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8dfc4e715a6398e9f35dc7698e647845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac7347e927bdf415c907a8d7ebdbd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da33d4c68a147dfe3223c16a40001e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cccff367f21f58aca794442af4195848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac4a1f70077e359437a0b5249b0a8b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc2c56d982e6602e362b6cf162bbbd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fb407e3def3cbbc968aa07e36886851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6b74cdcf08ec575834cef48adc43852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f644514ba3e567373b2108a4a91556853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b63a6587f1aa8285f54be9692a38854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c1daaa8dcf3cd66a4a21c37fe207855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483d7472231d6486e4cd684b04c497856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879a67107901a1d4301115a2fcf70d7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226e774e8c60359b108d401ae86d6a5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26483f6d89de9032da48eba70880a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e148b908ba36de4d931c6db51309926860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d84e593dd9b38e8cbb360d173bfba861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360dad9767116189fa02928983225cc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca65573c5f227fa21d8defd7734e2f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287bda4a331d445f7b7035cdd0b1f0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6baafdc82ae577dab2f57afebd248865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a793ca7676df4272ece3cbef9c482866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92597702f7879acb9ce1906e994117a6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd94fc3ec733eec74950550dabfc2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc721417d683e6b868a7c9cca940836869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1152503f4e019ed9ac68799f1573a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7410008279e1919ef18ec7d0a91e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608d983334d40419fdcab7ab1acec7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142620ee6a792acb15db7440beca8c6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f4d25c07bdd1fa16cfa32ca966e8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a29fd99ac7be406ce1dae21a4136f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a17e5cba7a1bdf10869ef595de04c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151725c0a04841e04f10c445add1f3a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1a0f49a4cd70186fe0a5ee9f3d08878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d2c2c0f910f93266ccbfc26ba8f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24343dff5afeb6e8497d34e661d37f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da63cbe36abb49ae0d2027d3a03a68881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf7aa57a2fc0c3f3f85c7e4a13a574882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36217745aa097460146da6e4d28d84883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892de80dadb1bcbf8eede5982af04fd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83084f4e164022721310eb76484f42885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec272446bc9be84b46a00e1679e9b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ffb7c877768e66dfe6b8c21ae27d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a286e63862289992c18691925119888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98929486195e39dce99ccd8609cb25889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597494ba4f2aa49ffbd4c4f1b7094f89890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e3886bacfafe51689461e1f5cb12891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7497703961230a8f10eae0aebcd90892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cfe87d5c469040789ac5fee51bdef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb08315a048ccf21945b1d6804a5e2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254cf0b166a66f1ad9ed1f221e2400895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c08320bf8a98f72d667f9f610c761896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d011c01553d7b2dca335a7a8de236ec897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd21107588281f604a56b10731cb3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b43fc61b9254961af5e2e72a7753899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f1513621fa4b9e9e1df7aa5d67635900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202177e52b0a727df7eac48a36b1c672901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7fbff78f26ef1308d3d296db205b2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f36732f765896f0043f00204959973903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49cf23962c1953dfbb7062e26b9ec3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad00443cef9f14e4ff411a79eb6b203905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a8bc4c0cef5ceb87889cde65a942906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac82c810ac40ff7dfe12084da4475907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fa322b603aacfebd6439e4354400908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842cd9eb5ad30865f754a5673a421d9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e2a118950419ff93e8714a50df30910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b716fee87e8ea02837a3d601ecc4435911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c342f5c954eb947bce9d75b133a6a7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3ddb5d3b66df1887768de24fd0b0f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5cc80c7464cc4b248faf8e6767ecf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301422a23180ec516b3edc40dd7f68b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea0fed37886515c101574628cd788916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dbe5a7fa0ce6074658ccd90d16817917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e4714f7a963e7734ea94033f55c8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdc071a02ab3ab54b5da243068862919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db35803ff9a3ea82dec77e05541a34920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bfe529d3ffa7822189eb4ee2d2113921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844e0e6f9c8c7e75d589ab56a86a188922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dfca84641ef304f766124345c2b93923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7829d519ef1fc1a0f051e47c55c42c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0ba79cc08e901e28dfd85c85d823f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ae3017e5f02ba98af37c6aa27f8e8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d5d595ec65d66801e8f396160c62927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a1cbc1bbd4efeb291f53944cd42bb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9b7fa6dc2f7f84363b9d9c4ce8db4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c32ebc6125c9823627c60b64f7b6a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890db701e56f5489e55fe2b3c396ae24931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6117caafb0f309695aa0263ee8b21932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5353deaa4479a3ea7da78a064b265f1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f915b673666efdb888639b62422f0b7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a3498754162d461279533205a8fd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aa745a409e4cbd10c9138e3efdef3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada705706be8feda6281b25e2fba2366937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bbf92f252b61882bd73b910a3b3f0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bed01f4c60f605bb9ee5f46692674939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb93e1fcdb6f22a12c2036a230881940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733bfe479306d125c6a7cf004e58dd7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd92e7cc307857afa125c95d139041942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9df5c387c7bda59c69a39d5fc718c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40391489afccb519bdac586c912b965944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7b80e8a00c17dc6923dc95d6d4c4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716113056ad131cf0c80530c01d32f64946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded6b1f8194ce4f406ebb3d8b9ed5b7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729973b4342bd5ba5a82906ea578b942948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be416d816c100bb1b1b56f5f9e6570b6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256e74d9831f65532e601b5236ad2b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a3bbfe56c1f9eb398d1500818e24951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d5dfda3b5856559626745ccccc4c3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577208d48154f71742089d2c641253953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1ba3b94757aca7c4b0d069d29f362954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1fcacd398f0eb6abfc1be1890026f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca96e19f643dab43541e097af61508956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d99cf41f5835ac74b5c5a2738ecf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23ae3abb292967ab00f8dbbac52e1c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af23c3dc89fd0ef04667deecca5678c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389731a3679357a5507544ed50e0328960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c68bc89d94d780d77f5ca2f9e2d1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598cdee56bc9435d21809b1351d52c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994af107f82877e315565868f43412963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213cdb05728aaace3f508a9044ed7a2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539a36851436f190604ebe0ddace409965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64a246ab36662ad7ec56bff29af5f7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af6aa4bc62415c04cb93fb68b9fb16967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be146cf31d6691b0abe5d5798907e6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cfee21119d476c5a6d28d299d3715969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7f4d27ce2a1196900140a0abc1848970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d18c9ee586fead1fcbf83d512b7205971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361dc8a6a3a3585fa579f262e5d0f10972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d14b20f444b10c13786884b72ddcd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eea9d40963446857c0977004b43b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb2904af4b3ce6122a6e8bc2afbc32975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69704aa6b340ce2bf977f493cae3264a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3494ed09139d1b295d2df5f4372ec977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>